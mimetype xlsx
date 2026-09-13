--- v0 (2026-06-19)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4953,611 +4956,615 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR62"/>
+  <dimension ref="A1:DS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>2134000.0</v>
       </c>
-      <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>95803000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>106295000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>98555000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>63596000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>63304000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>46956000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>55907000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>53001000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>46953000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>37575000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>42232000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>98493000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>114910000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>20147000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36041000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>122646000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>68492000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>18538000.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>33501000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
-      <c r="BG2">
+      <c r="BG2"/>
+      <c r="BH2">
         <v>33098000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>529779000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>238154000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
-      <c r="DC2">
+      <c r="DC2"/>
+      <c r="DD2">
         <v>-31000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
-      <c r="DG2">
+      <c r="DG2"/>
+      <c r="DH2">
         <v>6000.0</v>
       </c>
-      <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>38000.0</v>
       </c>
-      <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
+      <c r="DS2"/>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5638,52 +5645,53 @@
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
+      <c r="DS3"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5764,396 +5772,400 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
-        <v>-100000.0</v>
+        <v>-700000.0</v>
       </c>
       <c r="C5">
         <v>-100000.0</v>
       </c>
       <c r="D5">
+        <v>-100000.0</v>
+      </c>
+      <c r="E5">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="F5">
         <v>1300000.0</v>
       </c>
       <c r="G5">
+        <v>1300000.0</v>
+      </c>
+      <c r="H5">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="I5">
         <v>200000.0</v>
       </c>
       <c r="J5">
+        <v>200000.0</v>
+      </c>
+      <c r="K5">
         <v>-1100000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2400000.0</v>
       </c>
       <c r="M5">
         <v>-2400000.0</v>
       </c>
       <c r="N5">
         <v>-2400000.0</v>
       </c>
       <c r="O5">
+        <v>-2400000.0</v>
+      </c>
+      <c r="P5">
         <v>-2500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2034000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2141000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2251000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10151000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9783000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9438000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9095000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7337000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7426000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7512000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7594000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2843000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3880000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4257000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1135000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1171000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1208000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1249000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1293000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1338000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1383000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1450000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1589000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1658000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1763000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1886000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2380000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-7995000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8413000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-8784000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-9171000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-9542000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-10151000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-7069000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-11814000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-10120000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-6441000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6620000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6824000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-4822000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-7896000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-8307000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-8883000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-7281000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-9392000.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BM5"/>
+      <c r="BN5">
         <v>-7572000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-180000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-129000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1569000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1649000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1836000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1876000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1899000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1987000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2157000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1292000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1263000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>823000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1051000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>979000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>755000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>676000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-320000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-684000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-446000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-227000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>314000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>12000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-342000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-386000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>569000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>615000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>175000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>469000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>172000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-46000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-154000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-120000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-281000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-121000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>16000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-111000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-494000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>397000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>115000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1676000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3512000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-900000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>-1700000.0</v>
       </c>
-      <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
-      <c r="DK5">
+      <c r="DK5"/>
+      <c r="DL5">
         <v>-5014000.0</v>
       </c>
-      <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
-      <c r="DO5">
+      <c r="DO5"/>
+      <c r="DP5">
         <v>3486000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -6234,95 +6246,98 @@
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
+      <c r="DS6"/>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>7200000.0</v>
+      </c>
+      <c r="C7">
         <v>7900000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8800000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>10200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>13500000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15200000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -6386,95 +6401,98 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
-        <v>50000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E8">
         <v>50000000.0</v>
       </c>
       <c r="F8">
         <v>50000000.0</v>
       </c>
       <c r="G8">
         <v>50000000.0</v>
       </c>
       <c r="H8">
-        <v>100000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I8">
         <v>100000.0</v>
       </c>
       <c r="J8">
         <v>100000.0</v>
       </c>
       <c r="K8">
         <v>100000.0</v>
       </c>
       <c r="L8">
         <v>100000.0</v>
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="O8">
+        <v>100000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
@@ -6538,52 +6556,53 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
         <v>38</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6664,394 +6683,398 @@
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
+      <c r="DS9"/>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>196600000.0</v>
+      </c>
+      <c r="C10">
         <v>182500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>180500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>172800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>194300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>236900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>184800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>201600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>203100000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>185100000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>201600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>194000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>213400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>216600000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>208000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>226570000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>255885000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>268691000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>192800000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>236072000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>243582000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>259108000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>284802000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>321455000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>313736000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>263555000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>428339000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>345084000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>287724000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>263188000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>329132000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>254843000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>228412000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>285653000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>259655000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>299888000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>251472000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>268320000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>256549000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>263534000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>218915000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>280513000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>257272000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>458674000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>320080000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>242332000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>129473000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>299163000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>259471000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>242386000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>178512000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>357486000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>439747000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>663405000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>220130000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>270503000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>128108000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>683946000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>144234000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>152037000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>104167000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>129087000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>127796000.0</v>
       </c>
-      <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>143386000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>300013000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>90919000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>195854000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>213911000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>158855000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>201025000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>162306000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>148835000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>174684000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>114243000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>143938000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>171427000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>163305000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>236581000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>192232000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>193129000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>183813000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>269611000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>188673000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>310233000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>220533000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>287851000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>241987000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>282106000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>317639000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>216088000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>246932000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>260000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>216752000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>192247000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>275682000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>244374000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>67667000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>134655000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>328736000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>310898000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>204903000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>153736000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>47477000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>45318000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>91040000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>269858000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>170179000.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>152244000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>38878000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7132,1106 +7155,1116 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>196600000.0</v>
+      </c>
+      <c r="C12">
         <v>182500000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>180500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>172800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>194300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>236900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>184800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>201600000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>203100000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>185100000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>201600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>194000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>213400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>216600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>208000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>226570000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>322575000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>268691000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>192800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>236072000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>243582000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>259108000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>284802000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>321455000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>313736000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>263555000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>428339000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>345084000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>287724000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>263188000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>329132000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>254843000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>228412000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>285653000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>259655000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>299888000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>251472000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>268320000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>256549000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>263534000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>218915000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>280513000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>257272000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>458674000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>320080000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>242332000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>129473000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>299163000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>259471000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>242386000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>178512000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>357486000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>439747000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>663405000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>220130000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>270503000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>128108000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>683946000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>144234000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>152037000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>104167000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>129087000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>127796000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>143386000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>300013000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>90919000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>195854000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>213911000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>158855000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>201025000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>162306000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>148835000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>174684000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>114243000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>143938000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>171427000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>163305000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>236581000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>192232000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>193129000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>183813000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>269611000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>188673000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>310233000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>220533000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>287851000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>241987000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>282106000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>317639000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>216088000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>246932000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>260000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>216752000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>192247000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>275682000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>244374000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>67667000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>134655000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>328736000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>310898000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>204903000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>153736000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>47477000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>45318000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>91040000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>269858000.0</v>
       </c>
-      <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
-      <c r="DG12">
+      <c r="DG12"/>
+      <c r="DH12">
         <v>170179000.0</v>
       </c>
-      <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DK12"/>
+      <c r="DL12">
         <v>152244000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>38878000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
         <v>100000.0</v>
       </c>
       <c r="J13">
         <v>100000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
         <v>100000.0</v>
       </c>
       <c r="O13">
         <v>100000.0</v>
       </c>
       <c r="P13">
+        <v>100000.0</v>
+      </c>
+      <c r="Q13">
         <v>79000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="R13">
         <v>92000.0</v>
       </c>
       <c r="S13">
+        <v>92000.0</v>
+      </c>
+      <c r="T13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="U13">
         <v>92000.0</v>
       </c>
       <c r="V13">
-        <v>87000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="W13">
         <v>87000.0</v>
       </c>
       <c r="X13">
         <v>87000.0</v>
       </c>
       <c r="Y13">
+        <v>87000.0</v>
+      </c>
+      <c r="Z13">
         <v>1300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1296000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1346000.0</v>
       </c>
       <c r="AC13">
         <v>1346000.0</v>
       </c>
       <c r="AD13">
-        <v>1339000.0</v>
+        <v>1346000.0</v>
       </c>
       <c r="AE13">
         <v>1339000.0</v>
       </c>
       <c r="AF13">
         <v>1339000.0</v>
       </c>
       <c r="AG13">
         <v>1339000.0</v>
       </c>
       <c r="AH13">
+        <v>1339000.0</v>
+      </c>
+      <c r="AI13">
         <v>1334000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1315000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1309000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1248000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1246000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240000.0</v>
       </c>
       <c r="AN13">
         <v>1240000.0</v>
       </c>
       <c r="AO13">
         <v>1240000.0</v>
       </c>
       <c r="AP13">
+        <v>1240000.0</v>
+      </c>
+      <c r="AQ13">
         <v>1239000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254000.0</v>
       </c>
       <c r="AS13">
         <v>1254000.0</v>
       </c>
       <c r="AT13">
+        <v>1254000.0</v>
+      </c>
+      <c r="AU13">
         <v>1253000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1252000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>1275000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1328000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1354000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1358000.0</v>
       </c>
       <c r="BA13">
         <v>1358000.0</v>
       </c>
       <c r="BB13">
-        <v>1356000.0</v>
+        <v>1358000.0</v>
       </c>
       <c r="BC13">
         <v>1356000.0</v>
       </c>
       <c r="BD13">
+        <v>1356000.0</v>
+      </c>
+      <c r="BE13">
         <v>1350000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1349000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1348000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1299000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009000.0</v>
       </c>
       <c r="BJ13">
         <v>1009000.0</v>
       </c>
       <c r="BK13">
+        <v>1009000.0</v>
+      </c>
+      <c r="BL13">
         <v>1007000.0</v>
       </c>
-      <c r="BL13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BM13"/>
       <c r="BN13">
         <v>1002000.0</v>
       </c>
       <c r="BO13">
+        <v>1002000.0</v>
+      </c>
+      <c r="BP13">
         <v>1000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>998000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>675000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>627000.0</v>
       </c>
       <c r="BT13">
         <v>627000.0</v>
       </c>
       <c r="BU13">
         <v>627000.0</v>
       </c>
       <c r="BV13">
         <v>627000.0</v>
       </c>
       <c r="BW13">
-        <v>625000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="BX13">
         <v>625000.0</v>
       </c>
       <c r="BY13">
+        <v>625000.0</v>
+      </c>
+      <c r="BZ13">
         <v>624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>632000.0</v>
       </c>
       <c r="CA13">
         <v>632000.0</v>
       </c>
       <c r="CB13">
+        <v>632000.0</v>
+      </c>
+      <c r="CC13">
         <v>627000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>624000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>631000.0</v>
       </c>
       <c r="CF13">
         <v>631000.0</v>
       </c>
       <c r="CG13">
+        <v>631000.0</v>
+      </c>
+      <c r="CH13">
         <v>629000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>627000.0</v>
       </c>
       <c r="CJ13">
         <v>627000.0</v>
       </c>
       <c r="CK13">
+        <v>627000.0</v>
+      </c>
+      <c r="CL13">
         <v>682000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>681000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>675000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>671000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>669000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>673000.0</v>
       </c>
       <c r="CQ13">
         <v>673000.0</v>
       </c>
       <c r="CR13">
         <v>673000.0</v>
       </c>
       <c r="CS13">
         <v>673000.0</v>
       </c>
       <c r="CT13">
         <v>673000.0</v>
       </c>
       <c r="CU13">
         <v>673000.0</v>
       </c>
       <c r="CV13">
         <v>673000.0</v>
       </c>
       <c r="CW13">
         <v>673000.0</v>
       </c>
       <c r="CX13">
-        <v>672000.0</v>
+        <v>673000.0</v>
       </c>
       <c r="CY13">
         <v>672000.0</v>
       </c>
       <c r="CZ13">
         <v>672000.0</v>
       </c>
       <c r="DA13">
         <v>672000.0</v>
       </c>
       <c r="DB13">
         <v>672000.0</v>
       </c>
       <c r="DC13">
+        <v>672000.0</v>
+      </c>
+      <c r="DD13">
         <v>700000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>600000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>600000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
-      <c r="DK13">
+      <c r="DK13"/>
+      <c r="DL13">
         <v>606000.0</v>
       </c>
-      <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>267000.0</v>
       </c>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
+        <v>8447094.0</v>
+      </c>
+      <c r="C14">
         <v>8981972.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8847585.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8717597.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8534627.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8437000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8087535.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8055393.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7918672.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8046188.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7684401.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8060078.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7919587.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7533561.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7526117.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8866925.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9366606.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9661567.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9205812.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9401858.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8999544.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8877492.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8813109.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8669550.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8661490.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8990589.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9006680.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8973053.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8964383.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8927977.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8927495.0</v>
       </c>
       <c r="AF14">
         <v>8927495.0</v>
       </c>
       <c r="AG14">
+        <v>8927495.0</v>
+      </c>
+      <c r="AH14">
         <v>8923786.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>8973795.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>8726202.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>8582943.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>8305485.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>8267703.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8265960.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>8275634.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8259584.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8272890.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8353040.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>8358951.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8476832.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8466686.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8370953.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8703456.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9180387.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9405964.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9460718.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9337147.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9648118.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9303990.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9269371.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9246904.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9210404.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9203130.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8330097.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7218265.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7207408.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7185220.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7175395.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>6688694.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7181908.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7154996.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5362242.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5507657.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4856985.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>4524787.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>4422895.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>4650082.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>4192878.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>4187650.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>4475777.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>4742026.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>4773609.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>4812664.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>4785137.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4779319.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4784548.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4802768.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4530899.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>5159857.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>4247304.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4267946.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4967144.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>5054470.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>4635689.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>4606275.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4571945.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4525376.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4558169.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>4489340.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>4488607.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4489105.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>4487822.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4486321.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>4484074.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>4484645.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>4479912.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>4476846.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>4675102.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>4476846.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>4478848.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4548221.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>4377130.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>4063512.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>4111132.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>3958353.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>3979187.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>4048801.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>4075289.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>4129650.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>3956921.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>3847638.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>3580970.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>3655932.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>3607271.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>3543877.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>930237.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>173914.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -8312,122 +8345,123 @@
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
+      <c r="DS15"/>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>774000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>488000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2187000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3210000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2699000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4441000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4836000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4504000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3910000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3463000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>4481000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>4341000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
@@ -8462,52 +8496,53 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8588,52 +8623,53 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -8714,52 +8750,53 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8840,677 +8877,682 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
+      <c r="AV20"/>
       <c r="AW20">
         <v>420201000.0</v>
       </c>
       <c r="AX20">
         <v>420201000.0</v>
       </c>
       <c r="AY20">
         <v>420201000.0</v>
       </c>
       <c r="AZ20">
+        <v>420201000.0</v>
+      </c>
+      <c r="BA20">
         <v>407620000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>390640000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>503617000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>416176000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>70240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78432000.0</v>
       </c>
       <c r="BF20">
         <v>78432000.0</v>
       </c>
       <c r="BG20">
+        <v>78432000.0</v>
+      </c>
+      <c r="BH20">
         <v>70240000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>57380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12810000.0</v>
       </c>
       <c r="BJ20">
         <v>12810000.0</v>
       </c>
       <c r="BK20">
         <v>12810000.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>12810000.0</v>
+      </c>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-      <c r="BQ20">
+      <c r="BQ20"/>
+      <c r="BR20">
         <v>11027000.0</v>
       </c>
-      <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
-      <c r="CZ20">
+      <c r="CZ20"/>
+      <c r="DA20">
         <v>10861000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>11639000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>12433000.0</v>
       </c>
-      <c r="DC20">
+      <c r="DD20">
         <v>13207000.0</v>
       </c>
-      <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
-      <c r="DG20">
+      <c r="DG20"/>
+      <c r="DH20">
         <v>12706000.0</v>
       </c>
-      <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
-      <c r="DK20">
+      <c r="DK20"/>
+      <c r="DL20">
         <v>15560000.0</v>
       </c>
-      <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>3208800000.0</v>
+      </c>
+      <c r="C21">
         <v>3028000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2827700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2765600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2635500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2550500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2469600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2227600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2332300000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2380000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2278400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2866900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2684000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2590400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2679900000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2732847000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2505960000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2337013000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2264400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2176260000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2072518000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1400217000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1295417000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1069013000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1044914000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1050228000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1486395000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1455553000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1312633000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1400191000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1457149000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>999282000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1043995000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1074247000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1008844000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>944308000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>975185000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1010518000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1042978000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1036669000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1047142000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1078213000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1138569000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1153295000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1341067000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1820651000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1913992000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1958766000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2001720000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2040355000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2069381000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1833881000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1785201000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1136702000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>764150000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>420335000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>434568000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>277716000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>293152000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>299717000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>175591000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>184571000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>193985000.0</v>
       </c>
-      <c r="BL21"/>
-      <c r="BM21">
+      <c r="BM21"/>
+      <c r="BN21">
         <v>56939000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>53562000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>117802000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>124989000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>167784000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>49433000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>185727000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>202510000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>216648000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>243833000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>255596000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>210601000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>226537000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>220936000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>190796000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>173911000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>151501000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>146993000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>155716000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>115097000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>132333000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>135274000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>131409000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>135319000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>136174000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>152076000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>166495000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>181905000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>180789000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>166855000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>171611000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>167757000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>133677000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>112032000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>101107000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>90368000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>82928000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>67477000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>51426000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>11683000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>16700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>17000000.0</v>
       </c>
-      <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>7060000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>34400000.0</v>
       </c>
-      <c r="DI21"/>
-      <c r="DJ21">
+      <c r="DJ21"/>
+      <c r="DK21">
         <v>23400000.0</v>
       </c>
-      <c r="DK21"/>
-      <c r="DL21">
+      <c r="DL21"/>
+      <c r="DM21">
         <v>10900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>11000000.0</v>
       </c>
-      <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>12415600000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9529200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9288500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>9093300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>8599300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8730900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>8917300000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8478300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8066500000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8131023000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8003579000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>8106878000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8064373000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8041258000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>7814806000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7568945000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7392511000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>7249392000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7007032000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>6835247000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6566044000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6347030000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6091506000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>5973584000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5739063000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5524996000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5353233000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5168628000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4954189000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4683422000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4305581000.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>3912946000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3704371000.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
@@ -9548,461 +9590,467 @@
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>12350300000.0</v>
+      </c>
+      <c r="C23">
         <v>17735200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16170600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16107400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16531300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16259300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16435400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13226700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13084700000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13090100000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12513700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13011700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13216000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12627000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12399200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12360069000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12107690000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12297809000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12147100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12040238000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11767710000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10771788000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10651127000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>10423851000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>10310438000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9986024000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10406199000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9956653000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9627793000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9537210000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9394216000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8461037000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8420196000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8463318000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8403164000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8097605000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7932392000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7863144000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7655663000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7585450000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7488252000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7407110000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7380308000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>8011054000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8004639000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8386774000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8267278000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8355640000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>8364902000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>8185427000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7927003000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5311680000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7082280000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7248015000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5685962000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4156016000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5374862000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4494511000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4728024000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4897175000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2288749000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2565787000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2921409000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>2077529000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1815459000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1769350000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1875053000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2034285000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2029516000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2238012000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2302415000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2486208000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2749625000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2394696000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>2110343000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2108421000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1951343000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2006163000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1908963000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1659675000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1554560000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1854173000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1311947000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1282647000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>1234589000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1584143000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1285486000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1189169000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>1250260000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>1328268000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>1300324000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1262935000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1242047000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1222242000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1369052000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1391781000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1576893000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1661345000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1840408000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1997225000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>2068689000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>2249420000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>2843183000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3369987000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3479491000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3281674000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>2801400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3012300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>3130700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>3301083000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>3390700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>3505600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>3421100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>3069200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>2956300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>2786900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>2649500000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>2483685000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2200800000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>1899300000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>1880400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>10638000000.0</v>
+      </c>
+      <c r="C24">
         <v>15836600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>15117900000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14328100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14816400000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14573700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14674900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11571600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>11460200000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11432000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10868200000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10828500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11154700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>10669500000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
@@ -10066,52 +10114,53 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
         <v>54</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -10192,85 +10241,86 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>30600000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>31300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>37600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>37800000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>39500000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>34600000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>36800000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
@@ -10334,52 +10384,53 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10460,461 +10511,467 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>10644000000.0</v>
+      </c>
+      <c r="C28">
         <v>15716800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>14997800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14219000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14686200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14402000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14553200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11435100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11320600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11310000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10729700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10701500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11006400000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10520900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10249900000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10198479000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10037590000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10221051000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10278500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>10214116000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10101061000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9150183000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9003294000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8747290000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8631395000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8284721000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8242430000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7864535000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7726715000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7455964000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7074470000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>6759011000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6671395000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6581440000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>6757080000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6391648000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6251826000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6135853000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5827663000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5698968000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5321341000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5393710000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5283892000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5138350000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5486933000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5822176000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5892954000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5123916000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5021583000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4744934000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4582920000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2603728000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3361354000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3165535000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1509461000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>337060000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>515451000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-55587000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3087325000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>540950000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>78541000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>92018000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>263536000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BM28"/>
+      <c r="BN28">
         <v>107034000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-29874000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>217423000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>135793000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>17433000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>94053000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>252298000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>332907000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>522251000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>335117000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>376012000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>424534000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>425142000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>382969000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>562788000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>325732000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>145035000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>371901000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>850458000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>129023000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-26459000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>101805000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5990000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>24764000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-175275000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-181863000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-9455000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>29538000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-22062000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-35542000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>114545000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-28360000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-17911000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>191025000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>266862000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-49033000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-37223000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-2977000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>52527000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>361729000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>427515000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>381042000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>235642000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>271800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>373200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>547800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>234121000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>559100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>547000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>836900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>193056000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>368300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>287000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>226000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>187094000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>311100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>186100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>196400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>11300600000.0</v>
+      </c>
+      <c r="C29">
         <v>16520700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15799100000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14885400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15354300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15090300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15172000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12094900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11959700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11917800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11322000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11327100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11639400000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11138600000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -10978,400 +11035,404 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>8372300000.0</v>
+      </c>
+      <c r="C30">
         <v>13111700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11889000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12200500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12723700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12437100000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12592000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9701400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9488200000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9311500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8807600000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8896500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9225800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8718600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8314300000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8302761000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>179493000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8397788000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8316900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8225521000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7982158000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>180281000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7582398000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7453180000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7256789000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7072702000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6769427000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6501488000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6281787000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6172884000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5939603000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>155937000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>178678000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>166518000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>199529000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4914936000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4737532000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4469689000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4178666000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3984254000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3766726000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3417634000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3191818000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3208059000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2828869000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2515974000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2309349000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1969028000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1849217000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1489891000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1337194000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>849359000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>662804000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>451072000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>642199000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>132065000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>83123000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>62235000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>140821000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>53141000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>53066000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>50279000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>69518000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>56939000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>53562000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>67095000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>33135000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>47923000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>49433000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>42798000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>69307000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>70712000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1522192000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>79394000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1200160000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>982367000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>856461000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>964156000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>753214000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>676294000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>658773000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>287982000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>53139000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>119943000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>135468000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>126719000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>114500000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>74291000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>77002000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>88399000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>71565000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>77099000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>21316000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>20841000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22231000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>20441000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>20828000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>283183000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>28551000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>28412000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>34980000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>30261000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>32355000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>25492000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>24176000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>10024000.0</v>
       </c>
-      <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
-      <c r="DG30">
+      <c r="DG30"/>
+      <c r="DH30">
         <v>53326000.0</v>
       </c>
-      <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
-      <c r="DK30">
+      <c r="DK30"/>
+      <c r="DL30">
         <v>17284000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>36000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>13300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>13600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>31936000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
+      <c r="DS30"/>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
@@ -11452,95 +11513,98 @@
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>8070100000.0</v>
+      </c>
+      <c r="C32">
         <v>13604600000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>12413200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>12676600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13246900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13003300000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13220900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10307500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10119200000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9999300000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9573700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>9557100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>9980200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>9421200000.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
@@ -11604,345 +11668,351 @@
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
+      <c r="DS32"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>3585100000.0</v>
+      </c>
+      <c r="C33">
         <v>3861300000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3510500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3176900000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3063800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3040600000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2962100000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2692900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2758100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2887400000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2720300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3240000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3017800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2956600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3057800000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3082168000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2823625000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2753014000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2747300000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2707691000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2664447000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1848416000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1835098000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1711189000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1726871000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1512482000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2039930000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1961923000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1851366000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1895065000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1819240000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1354161000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1428524000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1477378000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1496868000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1352015000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1321831000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1382441000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1390150000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1401512000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1423031000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1528967000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1591774000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1625872000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1850475000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2274445000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2367382000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2547144000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2611231000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2681299000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2759987000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2470105000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2459130000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1956008000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1480367000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
-      <c r="BG33">
+      <c r="BG33"/>
+      <c r="BH33">
         <v>621452000.0</v>
       </c>
-      <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
-      <c r="BM33">
+      <c r="BM33"/>
+      <c r="BN33">
         <v>1877204000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1461884000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>1821228000.0</v>
       </c>
-      <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
-      <c r="CP33">
+      <c r="CP33"/>
+      <c r="CQ33">
         <v>1003979000.0</v>
       </c>
-      <c r="CQ33"/>
       <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
-      <c r="DC33">
+      <c r="DC33"/>
+      <c r="DD33">
         <v>3001792000.0</v>
       </c>
-      <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
-      <c r="DG33">
+      <c r="DG33"/>
+      <c r="DH33">
         <v>3077578000.0</v>
       </c>
-      <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>2412871000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
+      <c r="DS33"/>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>835800000.0</v>
+      </c>
+      <c r="C34">
         <v>906100000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>102300000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>931500000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>919400000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>936900000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>971900000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>929000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>942900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>996500000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>997400000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1476700000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1373100000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1255200000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
@@ -12006,668 +12076,675 @@
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
+      <c r="DS34"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>10994800000.0</v>
+      </c>
+      <c r="C35">
         <v>16836500000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15295600000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15352100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15778800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>15533600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>15690100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>12532200000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>12431000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12454500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11892000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>12352000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12564400000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11961500000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11677600000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11543903000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>10501088000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>11482656000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11377100000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>11298839000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>11058861000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>10087895000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9973665000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8960661000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9637126000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8745683000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8917582000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8635265000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8487737000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8699191000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8209363000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7584001000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7531942000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7489126000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>7049678000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>6996278000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>6723054000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>6554128000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5988818000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>6272350000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>6449291000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>6080277000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>6295967000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>6613027000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>6278747000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>6579002000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>6786456000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5933761000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5792998000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>5611377000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>5617039000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2943771000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>4554899000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>4782069000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>3721981000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
-      <c r="BG35">
+      <c r="BG35"/>
+      <c r="BH35">
         <v>3268662000.0</v>
       </c>
-      <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
-      <c r="BM35">
+      <c r="BM35"/>
+      <c r="BN35">
         <v>1074962000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>784852000.0</v>
       </c>
-      <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>1168408000.0</v>
       </c>
-      <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>501731000.0</v>
       </c>
-      <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
-      <c r="DC35">
+      <c r="DC35"/>
+      <c r="DD35">
         <v>815016000.0</v>
       </c>
-      <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
-      <c r="DG35">
+      <c r="DG35"/>
+      <c r="DH35">
         <v>510601000.0</v>
       </c>
-      <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
-      <c r="DO35">
+      <c r="DO35"/>
+      <c r="DP35">
         <v>359947000.0</v>
       </c>
-      <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
+      <c r="DS35"/>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>-42300000.0</v>
+      </c>
+      <c r="C36">
         <v>699800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>548200000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>397800000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>414900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>475500000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>478300000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>419600000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>378800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>454600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>387900000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>315000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>279800000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>307900000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>312900000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>288505000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>256321000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>357180000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>442600000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>491173000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>559039000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>428583000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>519213000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>614208000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>648425000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>421136000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>511017000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>453758000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>472416000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>416541000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>320545000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>325707000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>350484000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>364893000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>442687000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>350280000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>275562000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>296222000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>266900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>293102000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>303769000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>370045000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>387594000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>355285000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>364413000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>334440000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>325758000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>43800000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>42489000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>44388000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>89277000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>66657000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>111133000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>149336000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>144714000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-510625000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-535133000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>-373326000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>119235000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-385473000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-192979000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-202491000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-355668000.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>178945000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>218251000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-121127000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-402223000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-189891000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>334836000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-198653000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>-525673000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>-249210000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-277864000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-291168000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-246867000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-263975000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>-254557000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-226265000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-210258000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-188947000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-186940000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-195824000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-159438000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-187168000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-188758000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>-168849000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-251155000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-254085000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-264958000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-319792000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-343432000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-344578000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>582692000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-215879000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-371640000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-362650000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-431963000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-145696000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-389672000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-389778000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-383975000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-94578000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-536814000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-601609000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-672330000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1688389000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-65800000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-60800000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-37600000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1535043000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-245700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-212300000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-279600000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-270360000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-30600000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-28500000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-15500000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>784120000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-29400000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-162400000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-27100000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -12748,988 +12825,996 @@
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
+      <c r="DS37"/>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
-[...1 lines deleted...]
-      </c>
+      <c r="B38"/>
       <c r="C38">
         <v>-100000.0</v>
       </c>
       <c r="D38">
+        <v>-100000.0</v>
+      </c>
+      <c r="E38">
         <v>15757400000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-200000.0</v>
       </c>
-      <c r="G38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>-100000.0</v>
       </c>
       <c r="J38">
         <v>-100000.0</v>
       </c>
       <c r="K38">
+        <v>-100000.0</v>
+      </c>
+      <c r="L38">
         <v>-200000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>200000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
-      <c r="Q38">
+      <c r="Q38"/>
+      <c r="R38">
         <v>12107690000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12297809000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-1000.0</v>
       </c>
-      <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
-      <c r="BD38">
+      <c r="BD38"/>
+      <c r="BE38">
         <v>4156016000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>5374862000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4494511000.0</v>
       </c>
-      <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>4897175000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2288749000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2565787000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2921409000.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BM38"/>
+      <c r="BN38">
         <v>2077529000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1815459000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1769350000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1875053000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2034285000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2029516000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2238012000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2302415000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2486208000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2753761000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2394696000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2110343000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2112611000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1951343000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>2009743000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1912773000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1659675000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1554560000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1854173000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1311947000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1282647000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1234589000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1584143000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1285486000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1189169000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1250260000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1328268000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1300324000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1262935000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1242047000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1222242000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>1369052000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>1391781000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>1576893000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>1783663000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>1840408000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>1997225000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>2068689000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>2249420000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>2843183000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>3369987000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>3479491000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>3281674000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>2801400000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>3012300000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>3130700000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>3301083000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>3390700000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>3505600000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>3421100000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>3069200000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>2956300000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>2786900000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>2649500000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>2483685000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>2200800000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>1899300000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>1880400000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>196300000.0</v>
+      </c>
+      <c r="C39">
         <v>579800000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>590700000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>557200000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>549600000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>544900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-11719100000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>630900000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>635400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>706200000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>784400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>681200000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>758800000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>735200000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>819100000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>748570000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>778418000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>878316000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>890200000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>870955000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>877523000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>915038000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>948829000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>938027000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1013042000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1137285000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1168503000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1148158000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1206916000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1206073000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1306241000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1171100000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1231349000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1365141000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1492923000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1530766000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1621557000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1742694000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1830298000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1936150000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2079580000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2179996000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2339444000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2718449000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3005215000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>3354023000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3461074000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3540305000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3644983000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3771851000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3651310000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1634730000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3520599000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4177530000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>3343266000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>-402568000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>-211231000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-746181000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>3821517000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-205178000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>-157233000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-179366000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>-197314000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>-200325000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-353575000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>-158014000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>-228989000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>-261834000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-208288000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-243823000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>-231613000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>-219547000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-1696876000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>-193637000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-1344098000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>-1153794000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>-1019766000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>-1200737000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>-945446000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>-869423000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>-842586000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>-557593000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>-241812000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>-430176000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>-356001000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>-414570000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>-356487000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>-356397000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>-394641000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>-304487000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>-318497000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>-337099000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>-238068000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>-213088000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>-297913000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>-264815000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>-88495000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>-417838000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>-357287000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>-339310000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>-239883000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>-183997000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>-79832000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>-70810000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>-115216000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>-279882000.0</v>
       </c>
-      <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
-      <c r="DG39">
+      <c r="DG39"/>
+      <c r="DH39">
         <v>-223505000.0</v>
       </c>
-      <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
-      <c r="DK39">
+      <c r="DK39"/>
+      <c r="DL39">
         <v>-169528000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>-36000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>-13300000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>-13600000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>-70814000.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
+      <c r="DS39"/>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>-505600000.0</v>
+      </c>
+      <c r="C40">
         <v>214600000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>193800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>198000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>163200000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>157900000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>197300000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>163400000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>152100000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>140500000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>159700000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>154000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>160100000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>189600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>210600000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>220533000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>196748000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>234890000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>246266000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>226748000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>221914000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>179655000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>210248000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>98876000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>93284000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>77791000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>86183000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>113915000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>126026000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>134989000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>151068000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>125381000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>114977000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>115849000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>128065000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>155040000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>239230000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>189801000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>154300000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>188644000.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>165504000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>147772000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>132568000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>180027000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>285708000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>237463000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>371322000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>202845000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>239079000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>262010000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>169904000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>246408000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>325735000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>143226000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-607563000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-567538000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-550618000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>51338000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-555110000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-41458000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-77710000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-246073000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BM40"/>
+      <c r="BN40">
         <v>1970000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>21251000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-55810000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-603384000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-121810000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>90365000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-116870000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-144259000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-305578000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-359522000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-339976000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-403570000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-361611000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-395945000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-324520000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-367635000.0</v>
       </c>
-      <c r="CC40"/>
       <c r="CD40"/>
-      <c r="CE40">
+      <c r="CE40"/>
+      <c r="CF40">
         <v>-626448000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>-238154000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
       <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>-176746000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>436298000.0</v>
       </c>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40">
         <v>1840878000.0</v>
       </c>
-      <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
-      <c r="DG40">
+      <c r="DG40"/>
+      <c r="DH40">
         <v>2228500000.0</v>
       </c>
-      <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>-610100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>-3170000.0</v>
       </c>
-      <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>-400000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>1919742000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>-70400000.0</v>
       </c>
-      <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40">
         <v>-70400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
@@ -13810,418 +13895,422 @@
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
+      <c r="DS41"/>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>544900000.0</v>
+      </c>
+      <c r="C42">
         <v>550800000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>556100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>505300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>554500000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>554300000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>559300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>557400000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>556900000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>554600000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>554500000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>551600000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>548700000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>546700000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>547000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>556290000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>591132000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>591811000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>592600000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>591839000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>590252000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>572500000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>556062000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>556176000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>553934000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>553066000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>558057000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>556097000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>555696000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>555046000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>554056000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>553443000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>552800000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>553426000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>547057000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>544392000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>529188000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>527986000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>527001000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>524725000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>524053000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>522222000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>526148000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>527622000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>525897000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>517915000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>515194000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>567025000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>733737000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>819362000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>818427000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>864723000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>915397000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>913295000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>911942000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>889115000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>887079000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>886351000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>826121000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>470862000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>469541000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>468963000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>467500000.0</v>
       </c>
-      <c r="BL42"/>
-      <c r="BM42">
+      <c r="BM42"/>
+      <c r="BN42">
         <v>461890000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>461449000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>459542000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>458822000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>254071000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>205262000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>180538000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>179726000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>179090000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>178859000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>177407000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>177396000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>176564000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>187696000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>186660000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>180019000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>176320000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>186095000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>182409000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>184054000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>182254000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>181464000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>179806000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>181071000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>230440000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>229814000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>224275000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>223222000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>222274000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>224467000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>282481000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>224419000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>224375000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>224278000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>224142000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>224090000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>223896000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>223177000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>223163000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>223148000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>223135000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>223372000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>232542000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>162000000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>173000000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>181600000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>180276000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>175400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>183500000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>165600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>164808000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>181600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>27600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>27700000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>19426000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>17300000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>-1298600000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>8800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14302,52 +14391,53 @@
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
+      <c r="DS43"/>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -14428,78 +14518,79 @@
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
+      <c r="DS44"/>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>63800000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>62800000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>63400000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>70900000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -14562,418 +14653,422 @@
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
       <c r="DR45"/>
+      <c r="DS45"/>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>11000000.0</v>
+      </c>
+      <c r="C46">
         <v>11300000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10800000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11700000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>12300000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>11800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>13100000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>16100000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>16900000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>18900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>20200000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>18782000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>19200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20573000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13700000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>15122000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>15748000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>14369000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>16925000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>23620000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>29695000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>37430000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>38274000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>43974000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>57598000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>69316000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>33417000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25873000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>30619000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>33268000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37006000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>42720000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>56409000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>60774000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>62744000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>62701000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>63057000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>72323000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>57626000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>44885000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>39629000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>42945000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>43310000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>44907000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>47990000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>51553000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>53786000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>56837000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>62917000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>58863000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>33247000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>20050000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>22133000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17178000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7350000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>28376000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>4578000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5110000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>10157000.0</v>
       </c>
-      <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46">
         <v>3528000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3385000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>3325000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3954000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>11080000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>11799000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12926000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>32495000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>32562000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>34031000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>35572000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>36266000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>37438000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>33621000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>35469000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>36347000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>37446000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>39947000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>40108000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>44341000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>54835000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>53484000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>37440000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>115836000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>117911000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>112882000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>153297000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>161527000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>163789000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>173541000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>44268000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>203883000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>228973000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>319931000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>44589000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>299304000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>306850000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>316498000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>43152000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>525953000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>589970000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>659897000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>49000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>49100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>43800000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>37600000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>33800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>211300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>212300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>256200000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>254800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>19700000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>17500000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>15500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>159356000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>29400000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>162400000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>27100000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" t="s">
         <v>76</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -15054,418 +15149,422 @@
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
+      <c r="DS47"/>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>65599999.0</v>
+      </c>
+      <c r="C48">
         <v>78500000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>71900000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-55300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-74000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-95500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-117600000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-89600000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-111000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-121500000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-151600000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-104200000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-112600000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-128100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-87900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-8229000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-45168000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-55522000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-113600000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-111909000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-133461000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-123139000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-131682000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-124459000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-115039000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-116993000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-138542000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-173415000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-130648000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-40911000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3567000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5909000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>47056000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>76887000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-2083000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>42400000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>48652000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>93159000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>126167000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>136611000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>127220000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>214598000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>325929000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>550373000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>617286000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>607562000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>530361000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1052236000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1128425000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1061543000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1002963000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>882412000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>821257000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>747141000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>704565000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>639369000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>587969000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>543136000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>523787000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>514136000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>493908000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>467530000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>445456000.0</v>
       </c>
-      <c r="BL48"/>
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48">
         <v>444370000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>428332000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>405198000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>395809000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>437840000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>418646000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>424739000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>428424000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>412863000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>412752000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>406822000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>413747000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>407796000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>380605000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>369708000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>355787000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>338817000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>179731000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>163198000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>161373000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>153428000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>150520000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>148133000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>145568000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>106263000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>97171000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>90409000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>85955000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>81340000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>77191000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>85637000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>95715000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>99722000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>149920000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>154412000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>161305000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>234237000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>255678000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>279194000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>269825000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>270505000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>271904000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>277000000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>275700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>263000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>266600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>257200000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>268700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>243800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>281700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>259300000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>236400000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>216300000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>197500000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>180417000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>155400000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>1453300000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>133300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -15546,95 +15645,98 @@
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
+      <c r="DS49"/>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>52700000.0</v>
+      </c>
+      <c r="C50">
         <v>54800000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>53200000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>55900000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>56000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>56400000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>54100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>55200000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>53300000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>53700000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>52000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>53500000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>50900000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>52800000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
@@ -15698,878 +15800,886 @@
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
+      <c r="DS50"/>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>10840600000.0</v>
+      </c>
+      <c r="C51">
         <v>15899300000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15178300000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>14391800000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>14880500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>14638900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>14738000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11636700000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11523700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>11495100000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10931300000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10895500000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>11219800000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>10737500000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>10457900000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>10425049000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>10293475000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>10489742000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>10471300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10450188000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>10344643000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>9409291000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>9288096000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9068745000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8945131000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8548276000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>8670769000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8209619000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>8014439000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>7719152000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>7403602000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>7013854000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6899807000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>6867093000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7016735000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>6691536000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>6503298000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>6404173000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>6084212000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>5962502000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5540256000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>5674223000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>5541164000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5597024000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5807013000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>6064508000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>6022427000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5423079000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5281054000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>4987320000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>4761432000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2961214000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>3801101000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>3828940000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1729591000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>607563000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>643559000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>628359000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>3231559000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>692987000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>182708000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>221105000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>391332000.0</v>
       </c>
-      <c r="BL51"/>
-      <c r="BM51">
+      <c r="BM51"/>
+      <c r="BN51">
         <v>250420000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>270139000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>308342000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>331647000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>231344000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>252908000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>453323000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>495213000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>671086000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>509801000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>490255000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>568472000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>596569000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>546274000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>799369000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>517964000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>338164000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>555714000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1120069000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>317696000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>283774000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>322338000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>281861000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>266751000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>106831000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>135776000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>206633000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>276470000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>237938000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>181210000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>306792000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>247322000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>226463000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>258692000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>401517000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>279703000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>273675000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>201926000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>206263000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>409206000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>472833000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>472082000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>505500000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>271800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>373200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>547800000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>404300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>559100000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>547000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>836900000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>345300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>368300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>287000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>226000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>225972000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>311100000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>186100000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>196400000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>695700000.0</v>
+      </c>
+      <c r="C52">
         <v>54800000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>53200000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>55900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>56000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>56400000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>54100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>55200000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>53300000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>53700000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>52000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>53500000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>50900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>52800000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>48100000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>49527000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>45776000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>46133000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>44900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>44780000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>39835000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>39842000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>35654000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>826921000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>30178000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>616837000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>909142000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>745220000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>528028000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>120338000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>407899000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>135816000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>126744000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>176537000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>573339000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>241955000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>346268000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>436617000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>706919000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>368919000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>385809000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>374533000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>14301000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>136304000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>371390000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>371363000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>173758000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>405487000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>422321000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>370864000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>114228000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>374298000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>376893000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>311743000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>33259000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>607563000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>567538000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>550618000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>27091000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>555110000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>41458000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>77710000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>246073000.0</v>
       </c>
-      <c r="BL52"/>
-      <c r="BM52">
+      <c r="BM52"/>
+      <c r="BN52">
         <v>100667000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>118509000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>55810000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>54665000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>121810000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>144065000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>116870000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>144259000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>305578000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>359522000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>339976000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>403570000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>361611000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>395945000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>324520000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>367635000.0</v>
       </c>
-      <c r="CC52"/>
       <c r="CD52"/>
-      <c r="CE52">
+      <c r="CE52"/>
+      <c r="CF52">
         <v>626448000.0</v>
       </c>
-      <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>176746000.0</v>
       </c>
-      <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>610100000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
-[...1 lines deleted...]
-      </c>
+      <c r="DN52"/>
       <c r="DO52">
         <v>400000.0</v>
       </c>
       <c r="DP52">
+        <v>400000.0</v>
+      </c>
+      <c r="DQ52">
         <v>70400000.0</v>
       </c>
-      <c r="DQ52"/>
-      <c r="DR52">
+      <c r="DR52"/>
+      <c r="DS52">
         <v>70400000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>66100000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>11500000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>400000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1400000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>30500000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>600000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>-45269000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>66690000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>76294000.0</v>
       </c>
-      <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>23173000.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>13848000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
-      <c r="AI53">
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>1.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>5380000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>12978000.0</v>
       </c>
-      <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>1.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>4644743000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>3812695000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>36618000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>55642000.0</v>
       </c>
-      <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
+      <c r="DS53"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -16650,1284 +16760,1297 @@
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
+      <c r="DS54"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>12350300000.0</v>
+      </c>
+      <c r="C55">
         <v>17735200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16170600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16107400000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16531300000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16259300000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16435400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>13226700000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13084700000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13090100000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>12513700000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13011700000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13216000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12627000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12399200000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12360069000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12107690000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12297809000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>12147100000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>12040238000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11767710000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10771788000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10651127000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>10423851000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>10310438000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>9986024000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>10406199000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>9956653000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9627793000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9537210000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9394216000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8461037000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8420196000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8463318000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8403164000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8097605000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7932392000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>7863144000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7655663000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7585450000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7488252000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>7407110000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7380308000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>8011054000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>8004639000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>8386774000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>8267278000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>8355640000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>8364902000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>8185427000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>7927003000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5311680000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>7082280000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7248015000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>5685962000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4156016000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>5374862000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4494511000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>4728024000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>4897175000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2288749000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>2565787000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2921409000.0</v>
       </c>
-      <c r="BL55"/>
-      <c r="BM55">
+      <c r="BM55"/>
+      <c r="BN55">
         <v>2077529000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1815459000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1769350000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1875053000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2034285000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2029516000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2238012000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2302415000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2486208000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2753761000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2394696000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>2110343000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>2112611000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1951343000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>2009743000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1912773000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1659675000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1554560000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>1854173000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1311947000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1282647000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>1234589000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1584143000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1285486000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>1189169000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>1250260000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>1328268000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>1300324000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1262935000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1242047000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1222242000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1369052000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1391781000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1576893000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1783663000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1840408000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1997225000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>2068689000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>2249420000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>2843183000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>3369987000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>3479491000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>3281674000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>2801400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>3012300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>3130700000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>3301083000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>3390700000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>3505600000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>3421100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>3069200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>2956300000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>2786900000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>2649500000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>2483685000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>2200800000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>1899300000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>1880400000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>8765200000.0</v>
+      </c>
+      <c r="C56">
         <v>13874000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12660200000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12930500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>13467600000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>13218900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13473300000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10533900000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10326700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10202800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9793600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9771700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>10198000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9670400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9341400000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>9277901000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>9284065000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9544795000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9399900000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9332548000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>9103263000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8923372000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8816029000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8712662000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8583567000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>8473542000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8366269000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7994730000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>7776427000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>7642145000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>7574976000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>7106876000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6991672000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>6985940000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6906296000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6745590000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6610561000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>6480703000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>6265513000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>6183938000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>6065221000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5878143000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>5788534000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>6385182000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>6154164000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>6112329000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>5899896000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>5808496000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5753671000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5504128000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5167016000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2841575000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4623150000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>5292007000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>4205595000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
-      <c r="BG56">
+      <c r="BG56"/>
+      <c r="BH56">
         <v>4106572000.0</v>
       </c>
-      <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
-      <c r="BM56">
+      <c r="BM56"/>
+      <c r="BN56">
         <v>200325000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>353575000.0</v>
       </c>
-      <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>208288000.0</v>
       </c>
-      <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>238068000.0</v>
       </c>
-      <c r="CQ56"/>
       <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
-      <c r="DC56">
+      <c r="DC56"/>
+      <c r="DD56">
         <v>279882000.0</v>
       </c>
-      <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
-      <c r="DG56">
+      <c r="DG56"/>
+      <c r="DH56">
         <v>223505000.0</v>
       </c>
-      <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>70814000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
+      <c r="DS56"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>695700000.0</v>
+      </c>
+      <c r="C57">
         <v>269400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>247000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>253900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>220700000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>215600000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>252400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>226400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>207500000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>203500000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>219900000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>214600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>217800000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>249200000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>264900000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>270060000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>242524000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>281023000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>293300000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>271528000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>261749000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>243883000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>262090000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1038723000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>240543000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>810484000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1076606000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>940203000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>717162000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>326425000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>630148000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>316292000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>287071000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>341850000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>806612000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>511905000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>629091000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>685582000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1011562000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>649713000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>385809000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>588365000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>229703000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>317572000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>580862000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>686232000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>439657000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>807436000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>653825000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>638046000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>437012000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>566540000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>645639000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>659816000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>199187000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
-      <c r="BG57">
+      <c r="BG57"/>
+      <c r="BH57">
         <v>116051000.0</v>
       </c>
-      <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
-      <c r="BM57">
+      <c r="BM57"/>
+      <c r="BN57">
         <v>102637000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>139760000.0</v>
       </c>
-      <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>234430000.0</v>
       </c>
-      <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
       <c r="BZ57"/>
       <c r="CA57"/>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
       <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
       <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>436298000.0</v>
       </c>
-      <c r="CQ57"/>
       <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
-      <c r="DC57">
+      <c r="DC57"/>
+      <c r="DD57">
         <v>1847216000.0</v>
       </c>
-      <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
-      <c r="DG57">
+      <c r="DG57"/>
+      <c r="DH57">
         <v>2228506000.0</v>
       </c>
-      <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
-      <c r="DO57">
+      <c r="DO57"/>
+      <c r="DP57">
         <v>1920142000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
+      <c r="DS57"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>11690500000.0</v>
+      </c>
+      <c r="C58">
         <v>17105900000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15542600000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>15606000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>15999500000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>15749200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>15942500000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>12758600000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12638500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>12658000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12111900000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>12566600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>12782200000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>12210700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11942500000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>11813963000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>11563775000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11763679000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11670400000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11570367000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11320610000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>10331778000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10235755000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>9999384000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9877669000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9556167000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9994188000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9575468000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9204899000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9025616000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>8839511000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7900293000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7819013000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7830976000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7856290000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7508183000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>7352145000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>7239710000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>7000380000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6922063000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>6835100000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>6668642000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6525670000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6930599000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6859609000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>7265234000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>7226113000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6741197000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6446823000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6249423000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6054051000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3510311000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>5200538000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>5441885000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3921168000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2632802000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3905289000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3068498000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3384713000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3919232000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1332923000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1635320000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>2016592000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BM58"/>
+      <c r="BN58">
         <v>1177599000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>924612000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>903487000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1017593000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1339741000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1402838000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1629826000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1689615000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1889369000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2155230000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1806571000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1515103000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1522614000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1379402000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1448184000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1371775000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1141346000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1186477000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1506766000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>964827000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>944821000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>900082000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1254035000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>957266000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>850876000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>920633000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1011010000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>988831000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>956741000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>938029000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>853497000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>1046774000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>1065506000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>1141144000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>1282239000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>1393165000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>1477371000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>1525971000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1666464000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>2250033000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>2775961000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>2877055000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>2662232000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>2238900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>2450800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>2556900000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>2739107000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>2820500000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>2952200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>2847400000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>2523500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>2411900000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>2541500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>2424300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>2280089000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>2028100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>1744600000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>1738300000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18008,418 +18131,422 @@
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
+      <c r="DS59"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>659800000.0</v>
+      </c>
+      <c r="C60">
         <v>629300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>628000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>501400000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>531800000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>510100000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>492900000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>468100000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>446200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>432100000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>401800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>445100000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>433800000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>416300000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>456700000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>546106000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>543915000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>534130000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>476700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>469871000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>447100000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>440010000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>415372000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>424467000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>432769000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>429857000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>412011000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>381185000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>422894000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>511594000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>554705000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>559556000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>600024000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>630439000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>545040000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>586808000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>577750000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>621008000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>652958000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>661076000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>650924000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>736401000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>851562000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1077363000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1142057000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1118735000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1038394000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1611752000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1915511000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1933493000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1872952000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1801369000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1881742000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1806130000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1764794000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1523214000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1469573000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1426013000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1343311000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>977702000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>955575000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>930221000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>904571000.0</v>
       </c>
-      <c r="BL60"/>
-      <c r="BM60">
+      <c r="BM60"/>
+      <c r="BN60">
         <v>899690000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>890603000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>865611000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>857198000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>694235000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>626374000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>607780000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>610676000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>594567000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>594395000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>586146000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>593031000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>585807000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>569984000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>557979000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>537188000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>516437000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>366140000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>345554000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>345612000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>336084000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>332926000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>328578000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>326924000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>336999000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>328235000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>315974000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>310023000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>304752000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>302503000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>368745000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>320653000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>324650000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>374590000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>379106000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>386084000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>458695000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>479033000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>503426000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>493760000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>492636000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>492436000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>509442000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>437400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>436000000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>448200000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>436376000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>444100000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>427300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>447300000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>419700000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>418000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>243900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>225200000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>203596000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>172700000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>154700000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>142100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -18500,52 +18627,53 @@
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
+      <c r="DS61"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18626,50 +18754,51 @@
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
+      <c r="DS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -18756,51 +18885,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>58900000.0</v>
       </c>
       <c r="C2">
         <v>573700000.0</v>
       </c>
       <c r="D2">
         <v>560100000.0</v>
       </c>
       <c r="E2">
         <v>540300000.0</v>
       </c>
       <c r="F2">
         <v>555500000.0</v>
       </c>
       <c r="G2">
         <v>452000000.0</v>
       </c>
       <c r="H2">
         <v>536644000.0</v>
       </c>
       <c r="I2">
         <v>532704000.0</v>
       </c>
@@ -18851,51 +18980,51 @@
       </c>
       <c r="Y2">
         <v>55762000.0</v>
       </c>
       <c r="Z2">
         <v>93329000.0</v>
       </c>
       <c r="AA2">
         <v>169090000.0</v>
       </c>
       <c r="AB2">
         <v>155542000.0</v>
       </c>
       <c r="AC2">
         <v>184893000.0</v>
       </c>
       <c r="AD2">
         <v>156300000.0</v>
       </c>
       <c r="AE2">
         <v>116160000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>5333332.0</v>
       </c>
       <c r="C3">
         <v>8300000.0</v>
       </c>
       <c r="D3">
         <v>12100000.0</v>
       </c>
       <c r="E3">
         <v>14800000.0</v>
       </c>
       <c r="F3">
         <v>11000000.0</v>
       </c>
       <c r="G3">
         <v>19100000.0</v>
       </c>
       <c r="H3">
         <v>31911000.0</v>
       </c>
       <c r="I3">
         <v>27202000.0</v>
       </c>
@@ -18946,86 +19075,86 @@
       </c>
       <c r="Y3">
         <v>71509000.0</v>
       </c>
       <c r="Z3">
         <v>34239000.0</v>
       </c>
       <c r="AA3">
         <v>28853000.0</v>
       </c>
       <c r="AB3">
         <v>13339000.0</v>
       </c>
       <c r="AC3">
         <v>103924000.0</v>
       </c>
       <c r="AD3">
         <v>74300000.0</v>
       </c>
       <c r="AE3">
         <v>19300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
         <v>575000000.0</v>
       </c>
       <c r="C5">
         <v>247800000.0</v>
       </c>
       <c r="D5">
         <v>226700000.0</v>
       </c>
       <c r="E5">
         <v>270700000.0</v>
       </c>
       <c r="F5">
         <v>224800000.0</v>
       </c>
       <c r="G5">
         <v>156400000.0</v>
       </c>
       <c r="H5">
         <v>231535000.0</v>
       </c>
       <c r="I5">
         <v>41204000.0</v>
       </c>
@@ -19076,51 +19205,51 @@
       </c>
       <c r="Y5">
         <v>55762000.0</v>
       </c>
       <c r="Z5">
         <v>93329000.0</v>
       </c>
       <c r="AA5">
         <v>169090000.0</v>
       </c>
       <c r="AB5">
         <v>170361000.0</v>
       </c>
       <c r="AC5">
         <v>152527000.0</v>
       </c>
       <c r="AD5">
         <v>156300000.0</v>
       </c>
       <c r="AE5">
         <v>177461000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>580333332.0</v>
       </c>
       <c r="C6">
         <v>256100000.0</v>
       </c>
       <c r="D6">
         <v>238800000.0</v>
       </c>
       <c r="E6">
         <v>285500000.0</v>
       </c>
       <c r="F6">
         <v>235800000.0</v>
       </c>
       <c r="G6">
         <v>175500000.0</v>
       </c>
       <c r="H6">
         <v>263446000.0</v>
       </c>
       <c r="I6">
         <v>68406000.0</v>
       </c>
@@ -19171,121 +19300,121 @@
       </c>
       <c r="Y6">
         <v>127271000.0</v>
       </c>
       <c r="Z6">
         <v>127568000.0</v>
       </c>
       <c r="AA6">
         <v>197943000.0</v>
       </c>
       <c r="AB6">
         <v>183700000.0</v>
       </c>
       <c r="AC6">
         <v>256451000.0</v>
       </c>
       <c r="AD6">
         <v>230600000.0</v>
       </c>
       <c r="AE6">
         <v>196761000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
         <v>1007800000.0</v>
       </c>
       <c r="C9">
         <v>495600000.0</v>
       </c>
       <c r="D9">
         <v>584500000.0</v>
       </c>
       <c r="E9">
         <v>459200000.0</v>
       </c>
       <c r="F9">
         <v>521000000.0</v>
       </c>
       <c r="G9">
         <v>524800000.0</v>
       </c>
       <c r="H9">
         <v>603835000.0</v>
       </c>
       <c r="I9">
         <v>544367000.0</v>
       </c>
@@ -19336,51 +19465,51 @@
       </c>
       <c r="Y9">
         <v>-55762000.0</v>
       </c>
       <c r="Z9">
         <v>-93329000.0</v>
       </c>
       <c r="AA9">
         <v>-169090000.0</v>
       </c>
       <c r="AB9">
         <v>-155542000.0</v>
       </c>
       <c r="AC9">
         <v>-184893000.0</v>
       </c>
       <c r="AD9">
         <v>-156300000.0</v>
       </c>
       <c r="AE9">
         <v>-116160000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
         <v>62700000.0</v>
       </c>
       <c r="C10">
         <v>39300000.0</v>
       </c>
       <c r="D10">
         <v>-58100000.0</v>
       </c>
       <c r="E10">
         <v>24900000.0</v>
       </c>
       <c r="F10">
         <v>-4300000.0</v>
       </c>
       <c r="G10">
         <v>-105700000.0</v>
       </c>
       <c r="H10">
         <v>-126491000.0</v>
       </c>
       <c r="I10">
         <v>-71476000.0</v>
       </c>
@@ -19423,51 +19552,51 @@
       <c r="V10">
         <v>22681000.0</v>
       </c>
       <c r="W10">
         <v>25626000.0</v>
       </c>
       <c r="X10">
         <v>5520000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10">
         <v>14819000.0</v>
       </c>
       <c r="AC10">
         <v>-32366000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10">
         <v>61301000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
         <v>-126800000.0</v>
       </c>
       <c r="C11">
         <v>5400000.0</v>
       </c>
       <c r="D11">
         <v>5600000.0</v>
       </c>
       <c r="E11">
         <v>-800000.0</v>
       </c>
       <c r="F11">
         <v>-22400000.0</v>
       </c>
       <c r="G11">
         <v>-65500000.0</v>
       </c>
       <c r="H11">
         <v>15634000.0</v>
       </c>
       <c r="I11">
         <v>529000.0</v>
       </c>
@@ -19518,51 +19647,51 @@
       </c>
       <c r="Y11">
         <v>2983000.0</v>
       </c>
       <c r="Z11">
         <v>83000000.0</v>
       </c>
       <c r="AA11">
         <v>-18947000.0</v>
       </c>
       <c r="AB11">
         <v>2608000.0</v>
       </c>
       <c r="AC11">
         <v>-30700000.0</v>
       </c>
       <c r="AD11">
         <v>21300000.0</v>
       </c>
       <c r="AE11">
         <v>11159000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
         <v>478100000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>143968000.0</v>
       </c>
       <c r="G12">
         <v>109367000.0</v>
       </c>
       <c r="H12">
         <v>114129000.0</v>
       </c>
       <c r="I12">
         <v>103371000.0</v>
       </c>
       <c r="J12">
         <v>126927000.0</v>
       </c>
       <c r="K12">
         <v>412583000.0</v>
       </c>
@@ -19607,131 +19736,131 @@
       </c>
       <c r="Y12">
         <v>55762000.0</v>
       </c>
       <c r="Z12">
         <v>93329000.0</v>
       </c>
       <c r="AA12">
         <v>169090000.0</v>
       </c>
       <c r="AB12">
         <v>155542000.0</v>
       </c>
       <c r="AC12">
         <v>184893000.0</v>
       </c>
       <c r="AD12">
         <v>156300000.0</v>
       </c>
       <c r="AE12">
         <v>116160000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>26374000.0</v>
       </c>
       <c r="G13">
         <v>15999000.0</v>
       </c>
       <c r="H13">
         <v>17104000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
         <v>189500000.0</v>
       </c>
       <c r="C15">
         <v>33900000.0</v>
       </c>
       <c r="D15">
         <v>-63700000.0</v>
       </c>
       <c r="E15">
         <v>25700000.0</v>
       </c>
       <c r="F15">
         <v>18100000.0</v>
       </c>
       <c r="G15">
         <v>-40200000.0</v>
       </c>
       <c r="H15">
         <v>-142125000.0</v>
       </c>
       <c r="I15">
         <v>-70772000.0</v>
       </c>
@@ -19782,244 +19911,244 @@
       </c>
       <c r="Y15">
         <v>-68775000.0</v>
       </c>
       <c r="Z15">
         <v>-124782000.0</v>
       </c>
       <c r="AA15">
         <v>2193000.0</v>
       </c>
       <c r="AB15">
         <v>19832000.0</v>
       </c>
       <c r="AC15">
         <v>-1200000.0</v>
       </c>
       <c r="AD15">
         <v>78900000.0</v>
       </c>
       <c r="AE15">
         <v>50142000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
         <v>189500000.0</v>
       </c>
       <c r="C17">
         <v>33900000.0</v>
       </c>
       <c r="D17">
         <v>-63700000.0</v>
       </c>
       <c r="E17">
         <v>25700000.0</v>
       </c>
       <c r="F17">
         <v>18100000.0</v>
       </c>
       <c r="G17">
         <v>-40200000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18">
         <v>-117594000.0</v>
       </c>
       <c r="G18">
         <v>-93368000.0</v>
       </c>
       <c r="H18">
         <v>-97025000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
         <v>589700000.0</v>
       </c>
       <c r="C21">
         <v>247800000.0</v>
       </c>
       <c r="D21">
         <v>226700000.0</v>
       </c>
       <c r="E21">
         <v>270700000.0</v>
       </c>
       <c r="F21">
         <v>224800000.0</v>
       </c>
       <c r="G21">
         <v>19121000.0</v>
       </c>
       <c r="H21">
         <v>231535000.0</v>
       </c>
       <c r="I21">
         <v>41204000.0</v>
       </c>
@@ -20062,86 +20191,86 @@
       <c r="V21">
         <v>22681000.0</v>
       </c>
       <c r="W21">
         <v>25626000.0</v>
       </c>
       <c r="X21">
         <v>5520000.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21">
         <v>14819000.0</v>
       </c>
       <c r="AC21">
         <v>-32366000.0</v>
       </c>
       <c r="AD21"/>
       <c r="AE21">
         <v>61301000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>477000000.0</v>
       </c>
       <c r="C23">
         <v>821500000.0</v>
       </c>
       <c r="D23">
         <v>917900000.0</v>
       </c>
       <c r="E23">
         <v>728800000.0</v>
       </c>
       <c r="F23">
         <v>851700000.0</v>
       </c>
       <c r="G23">
         <v>976800000.0</v>
       </c>
       <c r="H23">
         <v>908944000.0</v>
       </c>
       <c r="I23">
         <v>1035867000.0</v>
       </c>
@@ -20192,133 +20321,133 @@
       </c>
       <c r="Y23">
         <v>115485000.0</v>
       </c>
       <c r="Z23">
         <v>188777000.0</v>
       </c>
       <c r="AA23">
         <v>217201000.0</v>
       </c>
       <c r="AB23">
         <v>14819000.0</v>
       </c>
       <c r="AC23">
         <v>32366000.0</v>
       </c>
       <c r="AD23">
         <v>240100000.0</v>
       </c>
       <c r="AE23">
         <v>61301000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>5400000.0</v>
       </c>
       <c r="C25">
         <v>8300000.0</v>
       </c>
       <c r="D25">
         <v>12100000.0</v>
       </c>
       <c r="E25">
         <v>14800000.0</v>
       </c>
       <c r="F25">
         <v>11000000.0</v>
       </c>
       <c r="G25">
         <v>19100000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.06</v>
       </c>
       <c r="E26">
         <v>0.03</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.11</v>
       </c>
       <c r="H26">
         <v>0.11</v>
       </c>
       <c r="I26">
         <v>98241000.0</v>
       </c>
       <c r="J26">
         <v>100490000.0</v>
       </c>
       <c r="K26">
@@ -20337,94 +20466,94 @@
         <v>45362000.0</v>
       </c>
       <c r="P26">
         <v>33617000.0</v>
       </c>
       <c r="Q26">
         <v>25644000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
         <v>286200000.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>229200000.0</v>
       </c>
       <c r="E27">
         <v>148999999.97</v>
       </c>
       <c r="F27">
         <v>174399999.98</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>131900000.0</v>
       </c>
       <c r="C28">
         <v>136900000.0</v>
       </c>
       <c r="D28">
         <v>106600000.0</v>
       </c>
       <c r="E28">
         <v>149000000.0</v>
       </c>
       <c r="F28">
         <v>174400000.0</v>
       </c>
       <c r="G28">
         <v>214000000.0</v>
       </c>
       <c r="H28">
         <v>249950000.0</v>
       </c>
       <c r="I28">
         <v>323426000.0</v>
       </c>
@@ -20475,98 +20604,98 @@
       </c>
       <c r="Y28">
         <v>77778000.0</v>
       </c>
       <c r="Z28">
         <v>84914000.0</v>
       </c>
       <c r="AA28">
         <v>83086000.0</v>
       </c>
       <c r="AB28">
         <v>102173000.0</v>
       </c>
       <c r="AC28">
         <v>115556000.0</v>
       </c>
       <c r="AD28">
         <v>77600000.0</v>
       </c>
       <c r="AE28">
         <v>38357000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>-126800000.0</v>
       </c>
       <c r="C29">
         <v>5300000.0</v>
       </c>
       <c r="D29">
         <v>5600000.0</v>
       </c>
       <c r="E29">
         <v>-800000.0</v>
       </c>
       <c r="F29">
         <v>-22400000.0</v>
       </c>
       <c r="G29">
         <v>-65500000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>418100000.0</v>
       </c>
       <c r="C30">
         <v>247800000.0</v>
       </c>
       <c r="D30">
         <v>357800000.0</v>
       </c>
       <c r="E30">
         <v>188500000.0</v>
       </c>
       <c r="F30">
         <v>296200000.0</v>
       </c>
       <c r="G30">
         <v>524800000.0</v>
       </c>
       <c r="H30">
         <v>372300000.0</v>
       </c>
       <c r="I30">
         <v>503163000.0</v>
       </c>
@@ -20617,51 +20746,51 @@
       </c>
       <c r="Y30">
         <v>-55762000.0</v>
       </c>
       <c r="Z30">
         <v>-93329000.0</v>
       </c>
       <c r="AA30">
         <v>-169090000.0</v>
       </c>
       <c r="AB30">
         <v>-170361000.0</v>
       </c>
       <c r="AC30">
         <v>-152527000.0</v>
       </c>
       <c r="AD30">
         <v>-156300000.0</v>
       </c>
       <c r="AE30">
         <v>-177461000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
         <v>-527000000.0</v>
       </c>
       <c r="C31">
         <v>-208500000.0</v>
       </c>
       <c r="D31">
         <v>-284800000.0</v>
       </c>
       <c r="E31">
         <v>-245800000.0</v>
       </c>
       <c r="F31">
         <v>-229100000.0</v>
       </c>
       <c r="G31">
         <v>-105700000.0</v>
       </c>
       <c r="H31">
         <v>-358026000.0</v>
       </c>
       <c r="I31">
         <v>-112680000.0</v>
       </c>
@@ -20704,51 +20833,51 @@
       <c r="V31">
         <v>791000.0</v>
       </c>
       <c r="W31">
         <v>25626000.0</v>
       </c>
       <c r="X31">
         <v>5520000.0</v>
       </c>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31">
         <v>14819000.0</v>
       </c>
       <c r="AC31">
         <v>-32366000.0</v>
       </c>
       <c r="AD31"/>
       <c r="AE31">
         <v>61301000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
         <v>1066700000.0</v>
       </c>
       <c r="C32">
         <v>1069300000.0</v>
       </c>
       <c r="D32">
         <v>1144600000.0</v>
       </c>
       <c r="E32">
         <v>999500000.0</v>
       </c>
       <c r="F32">
         <v>1076500000.0</v>
       </c>
       <c r="G32">
         <v>976800000.0</v>
       </c>
       <c r="H32">
         <v>1140479000.0</v>
       </c>
       <c r="I32">
         <v>1077071000.0</v>
       </c>
@@ -20818,1171 +20947,1180 @@
       <c r="AE32">
         <v>115009000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR32"/>
+  <dimension ref="A1:DS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>70500000.0</v>
+      </c>
+      <c r="C2">
         <v>69000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>20100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>161800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>149500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>137400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>151000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>144800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>142000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>136000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>135100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>145500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>143600000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>136000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>138703000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>140700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>140900000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>161494000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>137515000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>132330000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>124203000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>112430000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>119393000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>109138000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>110966000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-192705000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>139539000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>132434000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>130720000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>212101000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>156053000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>174017000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>154703000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>174734000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>190065000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>207184000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>216034000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>228798000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>267454000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>279442000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>298030000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>309878000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>322470000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>283298000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>326342000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>305306000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>282667000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>282596000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>289457000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>243988000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>269175000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>263107000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>207998000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>59795000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>98014000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>94200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>80994000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45756000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>27658000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>21813000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>37543000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35906000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24187000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13359000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>12471000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>12846000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16145000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>17300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>16663000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>19126000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>18418000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21109000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>26070000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>24806000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17533000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>15260000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15028000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>14713000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>11558000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>10062000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>17254000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>11409000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8340000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9072000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8440000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8324000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>7141000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7096000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7802000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>9162000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10823000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9404000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9326000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>11727000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>12925000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>14714000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>16396000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>19414000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>22307000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>24728000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>26880000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>35599000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>44433000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>45662000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>43396000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>42142000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>36800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>37800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>38800000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>43593000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>47900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>52600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>40900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>40289000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>39900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>38900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>37200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>33860000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>27200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>26600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>28400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C3">
         <v>1400000.0</v>
       </c>
       <c r="D3">
+        <v>1400000.0</v>
+      </c>
+      <c r="E3">
         <v>1200000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1300000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="H3">
         <v>1900000.0</v>
       </c>
       <c r="I3">
+        <v>1900000.0</v>
+      </c>
+      <c r="J3">
         <v>2200000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2300000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2800000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3819000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3600000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4100000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3200000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2738000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2461000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2207000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2859000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3723000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4305000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7096000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3997000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5891000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6457000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11012000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8551000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9003000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5559000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6113000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>6527000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19684000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6991000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6358000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>7081000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>21444000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3869000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>15158000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>17845000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>16698000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>23155000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35662000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>42838000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>69609000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>66538000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>68504000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>67634000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>92438000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>85881000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>76311000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>52396000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>21160000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>22109000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20201000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>15147000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>15123000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>12297000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>10063000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9673000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>12040000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8567000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>8198000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6772000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6826000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>10232000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10961000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>12485000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>14421000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>15414000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>17739000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>17158000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>18026000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>24930000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>29546000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>34207000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>28951000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>30154000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>30972000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>29765000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>-70209000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>25975000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>28239000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>28384000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>26535000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3287000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3075000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3992000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>29284000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3035000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-18201000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>25235000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>21404000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>22695000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>12384000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>15026000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>-18468000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>5949000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>29255000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>17503000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>12860000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>46333000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>-18044000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>-12296000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>14600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-400000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>13500000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>11700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>-800000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>36000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>46200000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>27600000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>12200000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>19000000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>15600000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>12500000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>1600000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>4300000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -22061,790 +22199,797 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5">
+        <v>88000000.0</v>
+      </c>
+      <c r="C5">
         <v>93100000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>90700000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>64200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>66200000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>43300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>72100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>59100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>73200000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>24700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>80700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>91000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>30500000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-115395000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>99500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>71500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>109200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>36171000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>98591000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13859000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>64657000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>43726000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>42685000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>35587000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-82079000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>416366000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>213414000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-81960000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>23988000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-72300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-36273000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-24617000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11246000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-35762000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25476000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-45036000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-34531000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-13099000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-12372000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-97004000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-98624000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-129181000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-54154000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>21446000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>44671000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-81656000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-67797000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>76957000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>67521000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>110601000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>68095000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>56796000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>73674000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-78734000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>83574000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>69196000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>33807000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>64275000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>56609000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>62849000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>72032000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>51065000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3475000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>26621000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>43916000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>33040000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>39603000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>43645000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>39927000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>16288000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>42827000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>24221000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>34487000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>12648000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>27366000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>57210000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>34172000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>29621000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>37931000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>27456000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>38712000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13952000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>18567000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>14245000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>11377000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>10070000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>14601000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>16243000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>14575000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>14054000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>15472000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>13785000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>924000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>3367000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>8918000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-35484000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-3099000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>12565000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>14375000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>13869000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>6963000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>50008000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>39639000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>37981000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>32898000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>56961000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>36800000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>37800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>38800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>11227000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>47900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>52600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>40900000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>139827000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>39900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>38900000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>37200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>95161000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>27200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>26600000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>28400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>89300000.0</v>
+      </c>
+      <c r="C6">
         <v>94500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>92100000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>65400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>67500000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>45200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>74000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61300000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>75500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>27700000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>83500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>94000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>33800000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-111576000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103100000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>75600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>112400000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>38909000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>101052000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>16066000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>67516000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>47449000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>46990000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>42683000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-78082000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>422257000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>219871000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-70948000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>32539000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-63297000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-30714000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-18504000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>17773000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-16078000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-18485000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-38678000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-27450000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8345000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-8503000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-81846000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-80779000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-112483000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-30999000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>57108000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>87509000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12047000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1259000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>145461000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>135155000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>203039000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>153976000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>133107000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>126070000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-57574000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>105683000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>89397000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>48954000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>79398000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>68906000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>72912000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>81705000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>63105000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>12042000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>34819000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>50688000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>39866000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>49835000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>54606000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>52412000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>30709000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>58241000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>41960000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>51645000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>30674000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>52296000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>86756000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>68379000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>58572000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>68085000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>58428000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>68477000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-56257000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>44542000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>42484000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>39761000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>36605000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>17888000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>19318000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>18567000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>43338000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18507000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-4416000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>26159000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>24771000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>31613000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-23100000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>11927000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-5903000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>20324000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>43124000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>24466000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>62868000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>85972000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>19937000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>20602000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>71561000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>36400000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>51300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>50500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>10427000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>49200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>88600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>87100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>167427000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>52100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>57900000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>52800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>107661000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>28800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>30900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>29300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -22923,54 +23068,55 @@
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
+      <c r="DS7"/>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23049,1472 +23195,1485 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B9">
+        <v>212400000.0</v>
+      </c>
+      <c r="C9">
         <v>225300000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>287900000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>156100000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>129200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>138600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>102600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>145400000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>126900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>120600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>160000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>136000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>148800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>139900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>126763000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>122700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>90900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>118600000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>142846000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>153455000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>137303000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>87327000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>121818000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>133443000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>121452000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>148271000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>459372000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>148105000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>145741000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>177726000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>103858000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>86188000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>82919000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>108254000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>108574000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>105219000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>109388000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>109880000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>100504000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>102813000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>99605000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38092000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>40556000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>129415000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>215297000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>216083000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>210977000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>237624000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>276031000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>267131000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>316992000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>262065000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>281705000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>198661000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-57900000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>136770000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>119219000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>85864000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-43524000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-25472000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-19524000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-35374000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-35906000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-21225000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-11459000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-8826000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-12846000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-16145000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-15046000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-14498000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-19126000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-18418000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-17878000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-21257000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-24806000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-17533000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-15260000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-15028000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-14713000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-11558000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-10062000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-17254000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-11409000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>-8340000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-9072000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-8440000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-8324000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-7141000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-7096000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-7802000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-9162000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-10823000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-9404000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-9326000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-11727000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-12925000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-14714000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-16396000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-19414000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-22307000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-24728000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-26880000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-35599000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-44433000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-45662000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-43396000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-42142000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-36800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-37800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>-38800000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-43593000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-47900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-52600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-40900000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>-40289000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-39900000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-38900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-37200000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>-33860000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-27200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-26600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-28400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B10">
+        <v>-15100000.0</v>
+      </c>
+      <c r="C10">
         <v>7900000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-33700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>27700000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>31800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-45700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9500000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>16400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-38300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-78838000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>33000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>61300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4036000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10263000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-22237000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11639000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-809000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-11374000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-6156000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-87345000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>37243000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-38317000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-84333000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-41084000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-7763000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-40273000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-28405000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4965000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-45314000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-26553000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-41608000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-30498000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-10202000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2364000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-96398000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-102125000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-129272000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-55918000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>12500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42829000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-519773000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-72266000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>77177000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>71703000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>120103000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>69445000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>74158000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>55292000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>76479000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>80746000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>70164000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>30119000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18519000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>28951000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>41036000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>34489000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15159000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-20712000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>13262000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>31445000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>20194000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>23458000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>26345000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>23264000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2838000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>23410000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3112000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8417000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-12158000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>10142000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>42194000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>19144000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>14908000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26373000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17394000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>21458000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2543000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10227000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>5173000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2937000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1746000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>7460000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9147000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>6773000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4892000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4649000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>4381000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-8402000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-8360000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4007000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-50198000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-19495000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-6849000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-7932000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>-10859000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-19917000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>14409000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-4794000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-7681000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>-10498000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>14819000.0</v>
       </c>
-      <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
-      <c r="DG10">
+      <c r="DG10"/>
+      <c r="DH10">
         <v>-32366000.0</v>
       </c>
-      <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>99538000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>61301000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C11">
         <v>300000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-119500000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-13000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5600000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6300000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1700000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>837000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3956000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2341000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11289000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-11915000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3096000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6414000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1954000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-8110000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-61856000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2370000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4450000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5404000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>3410000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-4012000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>845000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1348000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2348000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-51000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-20418000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2828000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2125000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>228000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7110000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-9180000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9076000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>94985000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>10832000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2594000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8440000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2022000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2992000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>10165000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11217000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>14824000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8873000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8496000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>6383000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>11138000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>29346000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>25331000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>10770000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8864000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>8730000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>14653000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>12425000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5235000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-7487000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-2777000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10574000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>13307000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>65294000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>9472000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>8037000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>652000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>8330000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>424000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2939000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-8405000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3882000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>14759000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6374000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>987000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>9403000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>-141692000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>4925000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>718000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2282000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2265000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>550000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-545000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-31845000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>55000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>11000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>130000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>305000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>307000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1817000.0</v>
       </c>
-      <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>1165000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>65000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>10825000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>5762000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>15079000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-1486000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-2381000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>-3255000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-6992000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>-1000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2400000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-27799000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>2900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>-6400000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>600000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>6409000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>6200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>5100000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>3600000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>9059000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>200000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>900000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12">
+        <v>103100000.0</v>
+      </c>
+      <c r="C12">
         <v>82700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>252500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82900000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>50395000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>37861000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>37875000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>41377000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40623000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>33516000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>28452000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>25810000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26815000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>26760000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29982000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>29506000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28641000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>26489000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>85440000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>61288000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>77503000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>50810000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>150767000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>47281000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>81128000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>84062000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>104500000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>110961000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>91033000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>106089000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>119767000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>118313000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>124897000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>119396000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>132628000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>133049000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>136207000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>139873000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>109503000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>116885000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>113220000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>89459000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>59795000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>58417000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>58319000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>46924000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>45756000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27658000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>21813000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>37543000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>35906000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>24187000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>13359000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>12471000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>12846000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16145000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17300000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>16663000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19126000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>18418000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>21109000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>26070000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>24806000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17533000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15260000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>15028000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14713000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>11558000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>10062000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17254000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>11409000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8340000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9072000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8440000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8324000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>7141000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>7096000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>7802000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>9162000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>10823000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>9404000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>9326000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>11727000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>12925000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>14714000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>16396000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>19414000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>22307000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>24728000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>26880000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>35599000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>44433000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>45662000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>43396000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>42142000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>36800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>37800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>38800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>43593000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>47900000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>52600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>40900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>40289000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>39900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>38900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>37200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>33860000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>27200000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>26600000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>28400000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -24593,54 +24752,55 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -24719,422 +24879,426 @@
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
+      <c r="DS14"/>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B15">
+        <v>-11900000.0</v>
+      </c>
+      <c r="C15">
         <v>7600000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>127200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>22100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-28100000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>21400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>10500000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-47500000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8500000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>15500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-40200000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-79675000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>36900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10400000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>58100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1695000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>21552000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10322000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8543000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-7223000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-9420000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1954000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-25489000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>34873000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-42767000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-89737000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-44494000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2342000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-41147000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-29831000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2548000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-44483000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-6252000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-44507000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-32724000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-10444000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9391000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-87378000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-111331000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-224241000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-66869000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>9738000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>34355000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-521875000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-75381000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>66955000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>60501000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>105279000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>60572000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>65662000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>48909000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>65341000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>51400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>44833000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>19349000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>9651000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>20228000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>26378000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>22074000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>9921000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-8835000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>16038000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>20860000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>9389000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-42031000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>17830000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>15109000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-3685000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>14976000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-2717000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5272000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-6925000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5951000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>27191000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>12380000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13921000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>16970000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>159086000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>16533000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1825000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7945000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2908000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2387000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2565000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>39305000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>9092000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6762000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>4454000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>4615000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>4149000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-8446000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-10078000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-4007000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-50198000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-4492000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-6893000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-72932000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>-21441000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-23516000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>9369000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-680000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>-1399000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-5098000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1232000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>12800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>-3700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>9500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-10600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>24900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>-37900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>22300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>22932000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>20200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>18800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>17000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>25042000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>10100000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>12000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -25213,95 +25377,98 @@
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17">
+        <v>-11900000.0</v>
+      </c>
+      <c r="C17">
         <v>7600000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>127200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18700000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>21500000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>22100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-28100000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>21400000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>10500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>30100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-47500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8500000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>15500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-40200000.0</v>
       </c>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
@@ -25365,54 +25532,55 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -25491,54 +25659,55 @@
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
+      <c r="DS18"/>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -25617,54 +25786,55 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -25743,398 +25913,402 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B21">
+        <v>73400000.0</v>
+      </c>
+      <c r="C21">
         <v>93100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>94800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>64200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>66200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>50300000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43300000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>72100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>59100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>73200000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>24700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>129000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>109100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>30500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-115395000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>99500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>71500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>109200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>36171000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>98591000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13859000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>64657000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>43726000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>42685000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>35587000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-82079000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>416366000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>213414000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-81960000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>23988000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-72300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-36273000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-24617000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>11246000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-35762000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-25476000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-45036000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-34531000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-13099000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-12372000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-97004000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-98624000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-129181000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-54154000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>21446000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>44671000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-392220000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>58659000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>207611000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>202067000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>215079000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>184980000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>170016000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>163133000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>76479000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>139907000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>125477000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>78419000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>18519000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>28951000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>41036000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>34489000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15159000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-20712000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13262000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>31445000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>20194000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>23458000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>26345000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>23264000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2838000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>23410000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3112000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8417000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>-12158000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10142000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>42194000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19144000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>14908000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>26373000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>17394000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>21458000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2543000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>10227000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>5173000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2937000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1746000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>7460000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9147000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>6773000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4892000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4649000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4381000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-8402000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-8360000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-4007000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-50198000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-19495000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-6849000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-7932000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>-10859000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-19917000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>14409000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-4794000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>-7681000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>-10498000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>14819000.0</v>
       </c>
-      <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>-32366000.0</v>
       </c>
-      <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
-      <c r="DK21">
+      <c r="DK21"/>
+      <c r="DL21">
         <v>99538000.0</v>
       </c>
-      <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
-      <c r="DO21">
+      <c r="DO21"/>
+      <c r="DP21">
         <v>61301000.0</v>
       </c>
-      <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -26213,422 +26387,426 @@
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
+      <c r="DS22"/>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>209500000.0</v>
+      </c>
+      <c r="C23">
         <v>201200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>213200000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>253700000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>212500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>225700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>210300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>218100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>209800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>183400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>270400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>281500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>292400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>245400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>380861000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>163900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>160300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>129500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>268169000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>192379000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>255774000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>146873000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>190522000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>210151000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>195003000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>341316000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>149699000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>74230000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>360135000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>284458000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>388259000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>278514000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>281553000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>251711000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>319070000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>320760000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>361608000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>360445000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>342401000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>382639000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>476051000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>434746000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>479615000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>506039000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>477149000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>497754000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>908503000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>461632000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>351016000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>354521000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>345901000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>346260000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>374796000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>243526000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>74584000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>94877000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>87942000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>88439000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>16287000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>26765000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>38747000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>32320000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>15159000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>23674000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>11362000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>27800000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>20194000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>23458000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>24091000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>21099000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2838000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>23410000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>119000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>3604000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12158000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10142000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>42194000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>19144000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>14908000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>26373000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17394000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>21458000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2543000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10227000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5173000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>2937000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1746000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7460000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9147000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>6773000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4892000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4649000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4381000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8402000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8360000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4007000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>50198000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>19495000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>6849000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>7932000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>10859000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>19917000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>14409000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4794000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>7681000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>10498000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>14819000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>66300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>62100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>66000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>32366000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>80400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>82400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>62400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>99538000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>60400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>58600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>52100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>61301000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>35600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>35100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>34500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -26707,95 +26885,98 @@
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
+      <c r="DS24"/>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C25">
         <v>1400000.0</v>
       </c>
       <c r="D25">
+        <v>1400000.0</v>
+      </c>
+      <c r="E25">
         <v>1200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="H25">
         <v>1900000.0</v>
       </c>
       <c r="I25">
+        <v>1900000.0</v>
+      </c>
+      <c r="J25">
         <v>2200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2300000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3300000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
@@ -26859,173 +27040,174 @@
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
+      <c r="DS25"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>16644000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>20001000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>24435000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>30935000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>20597000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>23906000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>22803000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>20960000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>27929000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>24254000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>27347000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>24814000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>25941000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>32709000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>26869000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>36965000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>37182000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>41260000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>39351000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>45819000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>44261000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>39997000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>36976000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>37768000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>38809000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>33877000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>30012000.0</v>
       </c>
-      <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>11608000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>11042000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>9349000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
@@ -27045,79 +27227,80 @@
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>79100000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>62500000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>75899999.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>83700000.0</v>
       </c>
-      <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
@@ -27179,463 +27362,469 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>42800000.0</v>
+      </c>
+      <c r="C28">
         <v>87600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36200000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>43300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>32000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>34800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31200000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>32400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34300000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3800000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>35500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>34847000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>44000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>33100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>37200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>46453000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>42078000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46599000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>39317000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>51320000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>53783000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>56065000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>52799000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>48924000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>70534000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>75836000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41492000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>107930000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>73155000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>69154000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>73187000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>121210000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>81686000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>106139000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>86925000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>90583000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>108190000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>174816000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>122521000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>148964000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>130653000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>142402000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>121996000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>186416000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>229662000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>96396000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>90425000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>92940000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>88685000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>126125000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>62326000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>76136000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>27748000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27265000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>33213000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>73630000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>51360000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30350000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>30095000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>51772000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>82653000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>34742000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26733000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>30166000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>42398000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>60596000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>59223000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>62022000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>62393000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>62956000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>71049000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31459000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>66295000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>56848000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>20197000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21948000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>21331000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>22006000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>25701000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>22176000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>23722000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>24355000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>24371000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>23055000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>21300000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>20897000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>22033000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>19716000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>17667000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>17130000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>17708000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>17403000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>19594000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>19708000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>21074000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>21139000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>21531000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>21309000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>20935000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>21972000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>22134000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>22398000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>16583000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>21173000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>29500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>24300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>27200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>31856000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>32500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>29800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>21500000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>22473000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>20500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>19700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>14900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>15457000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>8400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>8500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>6100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>-3200000.0</v>
+      </c>
+      <c r="C29">
         <v>300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-119500000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>900000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1900000.0</v>
       </c>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
@@ -27699,1128 +27888,1138 @@
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
+      <c r="DS29"/>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>139000000.0</v>
+      </c>
+      <c r="C30">
         <v>132200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>193100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>91900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>63000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>88300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>59300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>67800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>47400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135300000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>136000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>148800000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>109400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>242158000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>19400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>9400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>106675000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>54864000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>123444000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22670000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>78092000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>90758000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>85865000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>230350000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>43006000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-65309000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>227701000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>153738000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>176158000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>122461000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>107536000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>97008000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>144336000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>130695000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>154424000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>144411000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>113603000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>115185000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>196609000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>136716000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>169737000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>183569000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>193851000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>171412000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>603197000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178965000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>68420000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>65064000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>101913000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>77085000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>111689000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>35528000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-134379000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3137000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-6258000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7445000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-62043000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-54423000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-60560000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-69863000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-51065000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-513000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-24721000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-40271000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-33040000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-39603000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-41391000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-37762000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-16288000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-41828000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-20990000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-29674000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12648000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-27675000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-57454000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-34172000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-29621000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-37931000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-27456000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-38712000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-13952000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-18567000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-14245000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-11377000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-10070000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-14601000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-16243000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-14575000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-14054000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-15472000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-13785000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-924000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3367000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-8918000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>35484000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3099000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-12565000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-14375000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-13869000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-6963000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-50008000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-39639000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-37981000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-32898000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-56961000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-36800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-37800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-38800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-11227000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-47900000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-52600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-40900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-139827000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-39900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-38900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-37200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-95161000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-27200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-26600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-28400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B31">
+        <v>-88500000.0</v>
+      </c>
+      <c r="C31">
         <v>-85200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-87100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-41100000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43400000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-41200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-77000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-44400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45600000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-41400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-70400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9500000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>16400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-68800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>36557000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-66500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-62000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-47900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-40207000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-88328000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-36096000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-53018000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-44535000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-54059000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-41743000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5266000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-379123000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-251731000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2373000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-65072000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>64537000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3788000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-6281000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9552000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1077000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3428000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4033000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2897000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>14736000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>606000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3501000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-91000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1764000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8946000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1842000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-127553000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-130925000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-130434000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-130364000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-94976000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-115535000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-95858000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-107841000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>76479000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-59161000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-55313000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-48300000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>18519000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>28951000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>41036000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>34489000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>15159000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-20712000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>13262000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>31445000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>20194000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-6521000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>26345000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>23264000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-2838000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-20393000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>3112000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>8417000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-12158000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>10142000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>14929000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>19144000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-8684000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>26373000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>17394000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>21458000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>2543000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>10227000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>5173000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2937000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1746000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>7460000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>9147000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>6773000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>4892000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>4649000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>4381000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-8402000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-8360000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-4007000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-50198000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-19495000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-6849000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-7932000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-10859000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-19917000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>14409000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-4794000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7681000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-10498000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>14819000.0</v>
       </c>
-      <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>-32366000.0</v>
       </c>
-      <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>99538000.0</v>
       </c>
-      <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
-      <c r="DO31">
+      <c r="DO31"/>
+      <c r="DP31">
         <v>61301000.0</v>
       </c>
-      <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
+      <c r="DS31"/>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B32">
+        <v>282900000.0</v>
+      </c>
+      <c r="C32">
         <v>294300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>308000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>317900000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>278700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>276000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>253600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>290200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>268900000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>256600000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>295100000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>292400000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>275900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>265466000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>263400000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>231800000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>238700000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>304340000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>290970000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>269633000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>211530000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>234248000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>252836000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>230590000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>259237000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>266667000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>287644000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>278175000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>308446000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>315959000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>242241000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>256936000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>262957000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>283308000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>295284000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>316572000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>325914000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>329302000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>370267000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>379047000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>336122000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>350434000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>451885000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>498595000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>542425000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>516283000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>520291000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>558627000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>556588000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>560980000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>531240000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>544812000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>406659000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1895000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>234784000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>213419000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>166858000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2232000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2186000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2289000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>2169000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>112557000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2962000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1900000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>3645000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>73607000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>84211000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2254000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2165000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>111391000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>121261000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3231000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>4813000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>123169000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>125350000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>116926000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>114983000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>113984000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>110149000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>105136000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>102450000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>199856000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>96910000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>92015000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>91488000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>51907000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>51462000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>5962000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>4605000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>45214000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>4071000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>6998000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>6757000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>37759000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>33713000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6599000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>37883000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>36435000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>38029000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>43852000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>41067000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>65195000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>50390000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>42027000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>30085000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>39201000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>81400000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>47000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>72300000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>58116000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>98500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>25100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>62600000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>61010000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>63400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>62700000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>53100000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>22009000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>36100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>31300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>25600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -28909,51 +29108,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
         <v>265600000.0</v>
       </c>
       <c r="C2">
         <v>255100000.0</v>
       </c>
       <c r="D2">
         <v>274200000.0</v>
       </c>
       <c r="E2">
         <v>263500000.0</v>
       </c>
       <c r="F2">
         <v>357200000.0</v>
       </c>
       <c r="G2">
         <v>492340000.0</v>
       </c>
       <c r="H2">
         <v>397010000.0</v>
       </c>
       <c r="I2">
         <v>302560000.0</v>
       </c>
@@ -29004,51 +29203,51 @@
       </c>
       <c r="Y2">
         <v>260655000.0</v>
       </c>
       <c r="Z2">
         <v>153736000.0</v>
       </c>
       <c r="AA2">
         <v>354219000.0</v>
       </c>
       <c r="AB2">
         <v>419154000.0</v>
       </c>
       <c r="AC2">
         <v>131681000.0</v>
       </c>
       <c r="AD2">
         <v>52200000.0</v>
       </c>
       <c r="AE2">
         <v>54632000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
         <v>376300000</v>
       </c>
       <c r="C3">
         <v>37700000</v>
       </c>
       <c r="D3">
         <v>122200000</v>
       </c>
       <c r="E3">
         <v>204900000</v>
       </c>
       <c r="F3">
         <v>834500000</v>
       </c>
       <c r="G3">
         <v>277300000</v>
       </c>
       <c r="H3">
         <v>147622000</v>
       </c>
       <c r="I3">
         <v>14449000</v>
       </c>
@@ -29099,121 +29298,121 @@
       </c>
       <c r="Y3">
         <v>12802000</v>
       </c>
       <c r="Z3">
         <v>12292000</v>
       </c>
       <c r="AA3">
         <v>3426000</v>
       </c>
       <c r="AB3">
         <v>38503000</v>
       </c>
       <c r="AC3">
         <v>20334000</v>
       </c>
       <c r="AD3">
         <v>13700000</v>
       </c>
       <c r="AE3">
         <v>5243000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
         <v>-1000000.0</v>
       </c>
       <c r="C6">
         <v>10500000.0</v>
       </c>
       <c r="D6">
         <v>-19100000.0</v>
       </c>
       <c r="E6">
         <v>10700000.0</v>
       </c>
       <c r="F6">
         <v>-93700000.0</v>
       </c>
       <c r="G6">
         <v>-135075000.0</v>
       </c>
       <c r="H6">
         <v>95330000.0</v>
       </c>
       <c r="I6">
         <v>94450000.0</v>
       </c>
@@ -29264,51 +29463,51 @@
       </c>
       <c r="Y6">
         <v>-68408000.0</v>
       </c>
       <c r="Z6">
         <v>106919000.0</v>
       </c>
       <c r="AA6">
         <v>-200483000.0</v>
       </c>
       <c r="AB6">
         <v>-64935000.0</v>
       </c>
       <c r="AC6">
         <v>287473000.0</v>
       </c>
       <c r="AD6">
         <v>99600000.0</v>
       </c>
       <c r="AE6">
         <v>-2413000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
         <v>47700000.0</v>
       </c>
       <c r="C7">
         <v>-48700000.0</v>
       </c>
       <c r="D7">
         <v>21600000.0</v>
       </c>
       <c r="E7">
         <v>-8200000.0</v>
       </c>
       <c r="F7">
         <v>48600000.0</v>
       </c>
       <c r="G7">
         <v>293100000.0</v>
       </c>
       <c r="H7">
         <v>159751000.0</v>
       </c>
       <c r="I7">
         <v>334002000.0</v>
       </c>
@@ -29359,86 +29558,86 @@
       </c>
       <c r="Y7">
         <v>27272000.0</v>
       </c>
       <c r="Z7">
         <v>-335732000.0</v>
       </c>
       <c r="AA7">
         <v>43306000.0</v>
       </c>
       <c r="AB7">
         <v>-11860000.0</v>
       </c>
       <c r="AC7">
         <v>-223052000.0</v>
       </c>
       <c r="AD7">
         <v>-9200000.0</v>
       </c>
       <c r="AE7">
         <v>-34810000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
         <v>79700000.0</v>
       </c>
       <c r="C9">
         <v>16900000.0</v>
       </c>
       <c r="D9">
         <v>47800000.0</v>
       </c>
       <c r="E9">
         <v>4200000.0</v>
       </c>
       <c r="F9">
         <v>33600000.0</v>
       </c>
       <c r="G9">
         <v>86300000.0</v>
       </c>
       <c r="H9">
         <v>126881000.0</v>
       </c>
       <c r="I9">
         <v>144310000.0</v>
       </c>
@@ -29487,191 +29686,191 @@
       </c>
       <c r="Y9">
         <v>18955000.0</v>
       </c>
       <c r="Z9">
         <v>-151640000.0</v>
       </c>
       <c r="AA9">
         <v>-17359000.0</v>
       </c>
       <c r="AB9">
         <v>34333000.0</v>
       </c>
       <c r="AC9">
         <v>-95493000.0</v>
       </c>
       <c r="AD9">
         <v>-28700000.0</v>
       </c>
       <c r="AE9">
         <v>-14110000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
         <v>5400000.0</v>
       </c>
       <c r="C14">
         <v>8300000.0</v>
       </c>
       <c r="D14">
         <v>12100000.0</v>
       </c>
       <c r="E14">
         <v>14800000.0</v>
       </c>
       <c r="F14">
         <v>11000000.0</v>
       </c>
       <c r="G14">
         <v>19121000.0</v>
       </c>
       <c r="H14">
         <v>31911000.0</v>
       </c>
       <c r="I14">
         <v>27202000.0</v>
       </c>
@@ -29722,98 +29921,98 @@
       </c>
       <c r="Y14">
         <v>71509000.0</v>
       </c>
       <c r="Z14">
         <v>34239000.0</v>
       </c>
       <c r="AA14">
         <v>28853000.0</v>
       </c>
       <c r="AB14">
         <v>13339000.0</v>
       </c>
       <c r="AC14">
         <v>103924000.0</v>
       </c>
       <c r="AD14">
         <v>74300000.0</v>
       </c>
       <c r="AE14">
         <v>19300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
         <v>4200000.0</v>
       </c>
       <c r="C15">
         <v>500000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>1163000.0</v>
       </c>
       <c r="N15">
         <v>5115000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
         <v>264600000.0</v>
       </c>
       <c r="C16">
         <v>265600000.0</v>
       </c>
       <c r="D16">
         <v>255100000.0</v>
       </c>
       <c r="E16">
         <v>274200000.0</v>
       </c>
       <c r="F16">
         <v>263500000.0</v>
       </c>
       <c r="G16">
         <v>357265000.0</v>
       </c>
       <c r="H16">
         <v>492340000.0</v>
       </c>
       <c r="I16">
         <v>397010000.0</v>
       </c>
@@ -29864,86 +30063,86 @@
       </c>
       <c r="Y16">
         <v>192247000.0</v>
       </c>
       <c r="Z16">
         <v>260655000.0</v>
       </c>
       <c r="AA16">
         <v>153736000.0</v>
       </c>
       <c r="AB16">
         <v>354219000.0</v>
       </c>
       <c r="AC16">
         <v>419154000.0</v>
       </c>
       <c r="AD16">
         <v>151800000.0</v>
       </c>
       <c r="AE16">
         <v>52219000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
         <v>-1124300000.0</v>
       </c>
       <c r="C18">
         <v>-688700000.0</v>
       </c>
       <c r="D18">
         <v>-111800000.0</v>
       </c>
       <c r="E18">
         <v>-31700000.0</v>
       </c>
       <c r="F18">
         <v>-1302900000.0</v>
       </c>
       <c r="G18">
         <v>-16300000.0</v>
       </c>
       <c r="H18">
         <v>4318000.0</v>
       </c>
       <c r="I18">
         <v>258129000.0</v>
       </c>
@@ -29994,190 +30193,190 @@
       </c>
       <c r="Y18">
         <v>238548000.0</v>
       </c>
       <c r="Z18">
         <v>41558000.0</v>
       </c>
       <c r="AA18">
         <v>2188000.0</v>
       </c>
       <c r="AB18">
         <v>-286585000.0</v>
       </c>
       <c r="AC18">
         <v>265918000.0</v>
       </c>
       <c r="AD18">
         <v>47000000.0</v>
       </c>
       <c r="AE18">
         <v>96125000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
         <v>2078500000.0</v>
       </c>
       <c r="C19">
         <v>401300000.0</v>
       </c>
       <c r="D19">
         <v>-100300000.0</v>
       </c>
       <c r="E19">
         <v>-149100000.0</v>
       </c>
       <c r="F19">
         <v>-1005100000.0</v>
       </c>
       <c r="G19">
         <v>-527900000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>20000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>9900000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
         <v>-1084800000.0</v>
       </c>
       <c r="C21">
         <v>229000000.0</v>
       </c>
       <c r="D21">
         <v>101800000.0</v>
       </c>
       <c r="E21">
         <v>-51100000.0</v>
       </c>
       <c r="F21">
         <v>1477700000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
         <v>189500000.0</v>
       </c>
       <c r="C22">
         <v>33900000.0</v>
       </c>
       <c r="D22">
         <v>-63700000.0</v>
       </c>
       <c r="E22">
         <v>25700000.0</v>
       </c>
       <c r="F22">
         <v>18100000.0</v>
       </c>
       <c r="G22">
         <v>-40200000.0</v>
       </c>
       <c r="H22">
         <v>-142125000.0</v>
       </c>
       <c r="I22">
         <v>-70596000.0</v>
       </c>
@@ -30228,51 +30427,51 @@
       </c>
       <c r="Y22">
         <v>-68775000.0</v>
       </c>
       <c r="Z22">
         <v>-124782000.0</v>
       </c>
       <c r="AA22">
         <v>-16521000.0</v>
       </c>
       <c r="AB22">
         <v>19832000.0</v>
       </c>
       <c r="AC22">
         <v>-1200000.0</v>
       </c>
       <c r="AD22">
         <v>78900000.0</v>
       </c>
       <c r="AE22">
         <v>50100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
         <v>-8000000.0</v>
       </c>
       <c r="C23">
         <v>-1900000.0</v>
       </c>
       <c r="D23">
         <v>-31000000.0</v>
       </c>
       <c r="E23">
         <v>87700000.0</v>
       </c>
       <c r="F23">
         <v>-533000.0</v>
       </c>
       <c r="G23">
         <v>-63000.0</v>
       </c>
       <c r="H23">
         <v>-225118000.0</v>
       </c>
       <c r="I23">
         <v>54759000.0</v>
       </c>
@@ -30321,51 +30520,51 @@
       <c r="X23"/>
       <c r="Y23">
         <v>-232398000.0</v>
       </c>
       <c r="Z23">
         <v>-427924000.0</v>
       </c>
       <c r="AA23">
         <v>-872743000.0</v>
       </c>
       <c r="AB23">
         <v>-357360000.0</v>
       </c>
       <c r="AC23">
         <v>261952000.0</v>
       </c>
       <c r="AD23">
         <v>101400000.0</v>
       </c>
       <c r="AE23">
         <v>-149986000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
         <v>-228100000.0</v>
       </c>
       <c r="C24">
         <v>672400000.0</v>
       </c>
       <c r="D24">
         <v>-142700000.0</v>
       </c>
       <c r="E24">
         <v>-40700000.0</v>
       </c>
       <c r="F24">
         <v>14202000.0</v>
       </c>
       <c r="G24">
         <v>796000.0</v>
       </c>
       <c r="H24">
         <v>440670000.0</v>
       </c>
       <c r="I24">
         <v>80601000.0</v>
       </c>
@@ -30416,51 +30615,51 @@
       </c>
       <c r="Y24">
         <v>-96002000.0</v>
       </c>
       <c r="Z24">
         <v>369960000.0</v>
       </c>
       <c r="AA24">
         <v>672065000.0</v>
       </c>
       <c r="AB24">
         <v>291769000.0</v>
       </c>
       <c r="AC24">
         <v>419287000.0</v>
       </c>
       <c r="AD24">
         <v>-113965000.0</v>
       </c>
       <c r="AE24">
         <v>522238000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
         <v>-877600000.0</v>
       </c>
       <c r="C25">
         <v>-644500000.0</v>
       </c>
       <c r="D25">
         <v>30700000.0</v>
       </c>
       <c r="E25">
         <v>135600000.0</v>
       </c>
       <c r="F25">
         <v>-551015000.0</v>
       </c>
       <c r="G25">
         <v>-12021000.0</v>
       </c>
       <c r="H25">
         <v>95504000.0</v>
       </c>
       <c r="I25">
         <v>-17107000.0</v>
       </c>
@@ -30511,51 +30710,51 @@
       </c>
       <c r="Y25">
         <v>221344000.0</v>
       </c>
       <c r="Z25">
         <v>392545000.0</v>
       </c>
       <c r="AA25">
         <v>-90953000.0</v>
       </c>
       <c r="AB25">
         <v>-216120000.0</v>
       </c>
       <c r="AC25">
         <v>428407000.0</v>
       </c>
       <c r="AD25">
         <v>-44000000.0</v>
       </c>
       <c r="AE25">
         <v>50375000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
         <v>-3500000.0</v>
       </c>
       <c r="C26">
         <v>-1300000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-50000000.0</v>
       </c>
       <c r="F26">
         <v>-9878000.0</v>
       </c>
       <c r="G26">
         <v>-4600000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>-5890000.0</v>
       </c>
@@ -30586,51 +30785,51 @@
         <v>-49449000.0</v>
       </c>
       <c r="X26">
         <v>-2262000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26">
         <v>-14247000.0</v>
       </c>
       <c r="AA26">
         <v>-27807000.0</v>
       </c>
       <c r="AB26">
         <v>-30691000.0</v>
       </c>
       <c r="AC26">
         <v>-14274000.0</v>
       </c>
       <c r="AD26">
         <v>-3200000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
         <v>7600000.0</v>
       </c>
       <c r="C27">
         <v>7800000.0</v>
       </c>
       <c r="D27">
         <v>9700000.0</v>
       </c>
       <c r="E27">
         <v>4600000.0</v>
       </c>
       <c r="F27">
         <v>4700000.0</v>
       </c>
       <c r="G27">
         <v>2400000.0</v>
       </c>
       <c r="H27">
         <v>3779000.0</v>
       </c>
       <c r="I27">
         <v>2366000.0</v>
       </c>
@@ -30649,51 +30848,51 @@
       <c r="N27">
         <v>5648000.0</v>
       </c>
       <c r="O27">
         <v>2934000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
         <v>-1100500000.0</v>
       </c>
       <c r="C28">
         <v>182900000.0</v>
       </c>
       <c r="D28">
         <v>70800000.0</v>
       </c>
       <c r="E28">
         <v>-13400000.0</v>
       </c>
       <c r="F28">
         <v>1379800000.0</v>
       </c>
       <c r="G28">
         <v>131800000.0</v>
       </c>
       <c r="H28">
         <v>530828000.0</v>
       </c>
       <c r="I28">
         <v>166737000.0</v>
       </c>
@@ -30744,51 +30943,51 @@
       </c>
       <c r="Y28">
         <v>-395698000.0</v>
       </c>
       <c r="Z28">
         <v>-375019000.0</v>
       </c>
       <c r="AA28">
         <v>-947859000.0</v>
       </c>
       <c r="AB28">
         <v>-335319000.0</v>
       </c>
       <c r="AC28">
         <v>219466000.0</v>
       </c>
       <c r="AD28">
         <v>482500000.0</v>
       </c>
       <c r="AE28">
         <v>454470000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
         <v>-748000000.0</v>
       </c>
       <c r="C29">
         <v>-651000000.0</v>
       </c>
       <c r="D29">
         <v>10400000.0</v>
       </c>
       <c r="E29">
         <v>173200000.0</v>
       </c>
       <c r="F29">
         <v>-468400000.0</v>
       </c>
       <c r="G29">
         <v>261000000.0</v>
       </c>
       <c r="H29">
         <v>151940000.0</v>
       </c>
       <c r="I29">
         <v>272578000.0</v>
       </c>
@@ -30839,51 +31038,51 @@
       </c>
       <c r="Y29">
         <v>251350000.0</v>
       </c>
       <c r="Z29">
         <v>53850000.0</v>
       </c>
       <c r="AA29">
         <v>5614000.0</v>
       </c>
       <c r="AB29">
         <v>-248082000.0</v>
       </c>
       <c r="AC29">
         <v>286252000.0</v>
       </c>
       <c r="AD29">
         <v>60700000.0</v>
       </c>
       <c r="AE29">
         <v>101368000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
         <v>1847500000.0</v>
       </c>
       <c r="C30">
         <v>478500000.0</v>
       </c>
       <c r="D30">
         <v>-100300000.0</v>
       </c>
       <c r="E30">
         <v>-149100000.0</v>
       </c>
       <c r="F30">
         <v>-1005100000.0</v>
       </c>
       <c r="G30">
         <v>-527900000.0</v>
       </c>
       <c r="H30">
         <v>-587438000.0</v>
       </c>
       <c r="I30">
         <v>-344865000.0</v>
       </c>
@@ -30953,1149 +31152,1158 @@
       <c r="AE30">
         <v>-558251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DR30"/>
+  <dimension ref="A1:DS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122">
+    <row r="1" spans="1:123">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DE1" t="s">
         <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DI1" t="s">
         <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DM1" t="s">
         <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DQ1" t="s">
         <v>181</v>
       </c>
       <c r="DR1" t="s">
         <v>182</v>
       </c>
+      <c r="DS1" t="s">
+        <v>183</v>
+      </c>
     </row>
-    <row r="2" spans="1:122">
+    <row r="2" spans="1:123">
       <c r="A2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B2">
+        <v>307200000.0</v>
+      </c>
+      <c r="C2">
         <v>264600000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>271300000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>256600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>236900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>265600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>280100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>249400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>251200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>255100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>265900000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>332500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>255900000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>274200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>271839000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>322600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>345000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>263400000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>321349000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>311500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>336427000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>357265000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>382966000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>377549000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>316732000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>492340000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>403745000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>348432000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>326567000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>397010000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>280353000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>256102000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>322427000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>302560000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>299888000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>299210000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>317761000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>302398000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>263534000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>218915000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>280513000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>257272000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>458674000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>320080000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>242332000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>129473000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>299163000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>259471000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>242386000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>178512000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>357486000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>439747000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>663405000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>220130000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>270503000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>128108000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>683946000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>144234000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>152037000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>104167000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>129087000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>127796000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>163911000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>143386000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>300013000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>90919000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>195854000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>213911000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>158855000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>201025000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>162306000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>148835000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>174684000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>114243000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>143938000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>171427000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>163305000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>236581000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>192232000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>193129000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>183813000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>269611000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>188673000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>310233000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>470984000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>542891000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>241987000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>440558000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>317639000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>229930000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>246932000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>260000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>216752000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>192247000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>275682000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>244374000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>273667000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>260655000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>328736000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>310898000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>204903000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>153736000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>226477000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>218818000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>187040000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>381858000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>256500000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>445200000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>152200000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>52200000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>54600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:122">
+    <row r="3" spans="1:123">
       <c r="A3" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B3">
+        <v>186000000</v>
+      </c>
+      <c r="C3">
         <v>186900000</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>135900000</v>
+      </c>
+      <c r="E3">
         <v>89100000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52900000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>98400000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>118100000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52800000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>300000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>26500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30400000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>37700000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>22600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1677000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74000000</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>40000000</v>
+      </c>
+      <c r="S3">
         <v>65700000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>49280000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>73847000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>671716000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>41693000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>190923000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>34976000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18186000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29828000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>33863000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13244000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>51343000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>49172000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4394000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3657000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3415000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2983000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1688000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>123000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2413000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6487000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>6256000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14874000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5681000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>24063000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>21452000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14100000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7105000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>7185000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6807000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>12270000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4835000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10006000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>315353000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>138191000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>557862000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5172000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2621000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5973000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>175470000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10661000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2586000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>665000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>186000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>385000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>529442000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1059000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>552909000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1600000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>271000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2319000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>261000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11090000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1262000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>2453000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1185000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>4566000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>5589000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>7647000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>34119000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>70094000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>40148000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>51073000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>31684000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>23237000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>60182000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7250000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>25360000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>32437000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>22527000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>24596000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>8374000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>15729000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>19466000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>32084000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>39251000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>22188000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>24401000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>51183000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>38593000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>27516000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>23766000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>20927000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>24567000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>22554000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>50416000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>409000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1819000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1379000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>8685000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>5100000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>18100000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>7600000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3920000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>6600000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>5100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>15900000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>4444000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3600000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DN3">
         <v>0</v>
       </c>
       <c r="DO3">
+        <v>0</v>
+      </c>
+      <c r="DP3">
         <v>2357000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>500000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>4200000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>2900000</v>
       </c>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -32174,54 +32382,55 @@
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
+      <c r="DS4"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -32300,768 +32509,775 @@
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
+      <c r="DS5"/>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B6">
+        <v>85700000.0</v>
+      </c>
+      <c r="C6">
         <v>42600000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-6700000.0</v>
+      </c>
+      <c r="E6">
         <v>14700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>19700000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-28700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>30700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-10800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-66600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>76600000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18300000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>2361002.0</v>
+      </c>
+      <c r="Q6">
         <v>-50800000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-22400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>81600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-57903000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9849000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-24927000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20838000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-25701000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5417000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>60817000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-175608000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>88595000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>55313000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>21865000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-70443000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>116657000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24251000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-66325000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19867000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-40233000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>50688000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-18551000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>15363000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6985000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>44619000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-61598000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>23241000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-201402000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>138594000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>77748000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>112859000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-169690000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>39692000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>17085000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>63874000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-178974000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-82261000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-223658000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>443275000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-50373000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>142395000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-555838000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>539712000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7803000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>47870000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-24920000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1291000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-36115000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>20525000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-156627000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>209094000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-104935000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-18057000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>55056000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-42170000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>38719000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13471000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-25849000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>60441000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-29695000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-27489000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8122000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-73276000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>44349000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-897000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>9316000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-85798000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>80938000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-121560000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-160751000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-71907000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>45864000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-14226000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>122919000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>87709000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-30844000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-13068000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>43248000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>24505000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-83435000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>31308000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-29293000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>13012000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-68081000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>17838000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>105995000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>51167000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-72741000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7659000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>31778000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-194818000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>125358000.0</v>
       </c>
-      <c r="DD6"/>
       <c r="DE6"/>
-      <c r="DF6">
+      <c r="DF6"/>
+      <c r="DG6">
         <v>-445200000.0</v>
       </c>
-      <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
-      <c r="DJ6">
+      <c r="DJ6"/>
+      <c r="DK6">
         <v>-152200000.0</v>
       </c>
-      <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
-      <c r="DN6">
+      <c r="DN6"/>
+      <c r="DO6">
         <v>-52200000.0</v>
       </c>
-      <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
-      <c r="DR6">
+      <c r="DR6"/>
+      <c r="DS6">
         <v>-54600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B7">
+        <v>138700000.0</v>
+      </c>
+      <c r="C7">
         <v>-82200000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-93200000.0</v>
+      </c>
+      <c r="E7">
         <v>118400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>64500000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-42000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-58700000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>81700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-77700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>37300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13500000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>15100000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>35000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-15000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-29050000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>77000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>9500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-39277000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2686000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>68783000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>23012000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>25471000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>129245000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>77382000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>61103000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-70466000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>138360000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>13871000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>77986000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>10109000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>123362000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>139614000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>60917000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>56802000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>90788000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>156142000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>131984000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>156944000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>138495000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>116623000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>215065000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-52216000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>252100000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>142666000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>125715000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-111038000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>265819000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-15395000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>20701000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-127358000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>130951000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>422434000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>163960000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>147694000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>452849000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>457025000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>329612000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>125456000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>133344000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>218808000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>320599000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>194325000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>72599000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>64182000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>55788000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-45006000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>41217000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>28688000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>87440000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>63290000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>130735000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>51535000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-54539000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-225659000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-291392000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-126520000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-63233000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-1084116000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>529000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>703290000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-160410000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>95645000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-60819000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>103039000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-77630000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-28400000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-116166000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-7436000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-13322000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-34322000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>98490000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-75713000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-8741000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-21454000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-5786000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>41143000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-5585000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-36657000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>55933000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-100030000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-93919000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>205774000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-146057000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>42122000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-68308000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>128584000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-102200000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-25400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>57200000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-62078000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>73400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-127200000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-117400000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-67816000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>23800000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-33400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-25600000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-11410000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-16400000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-5000000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -33140,422 +33356,426 @@
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
+      <c r="DS8"/>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B9">
+        <v>218300000.0</v>
+      </c>
+      <c r="C9">
         <v>-137100000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>26800000.0</v>
+      </c>
+      <c r="E9">
         <v>59000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21500000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-27600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14900000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>20400000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40800000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-28300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18150000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-13100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>42000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4509000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-34709000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>46815000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-2447000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9066000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>65025000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26356000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>13642000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3598000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>43352000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>56304000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>23627000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>17481000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>40223000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>28657000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>57949000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>46145000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>70732000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>988000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>88449000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>59530000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>47097000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-9304000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>84512000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>48362000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>28058000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-31287000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1330000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-25588000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-10784000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-49459000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>48437000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-41011000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>153441000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>153556000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-41443000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-57054000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-20628000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8757000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>15055000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-31103000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-59024000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15282000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>38393000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-26497000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-32365000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1050000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>13033000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-60068000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>12133000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>19824000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-4735000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>34033000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-7004000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>34007000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-7223000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-59155000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>22820000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-120976000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>78206000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-429656000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>529000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4813000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>820000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-22884000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>70246000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-670000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-7621000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>13955000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-60725000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-7916000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2282000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>-15222000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>46253000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-41664000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-475000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>1390000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-1790000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>387000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>14000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>7709000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>-139000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>6568000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-4719000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-4307000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-8827000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>5567000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-19567000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>98684000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>-95500000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>7300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>34200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>90922000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>35100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-113500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-51700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>45084000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-16700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-7200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-3400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4290000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-21300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>9700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-6800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -33634,54 +33854,55 @@
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
+      <c r="DS10"/>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -33760,54 +33981,55 @@
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
+      <c r="DS11"/>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -33886,54 +34108,55 @@
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
+      <c r="DS12"/>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -34012,501 +34235,507 @@
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
+      <c r="DS13"/>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B14">
-        <v>1400000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C14">
         <v>1400000.0</v>
       </c>
       <c r="D14">
+        <v>1400000.0</v>
+      </c>
+      <c r="E14">
         <v>1200000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="H14">
         <v>1900000.0</v>
       </c>
       <c r="I14">
+        <v>1900000.0</v>
+      </c>
+      <c r="J14">
         <v>2200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3819000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3600000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>6699999.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3200000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2738000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2461000.0</v>
       </c>
-      <c r="U14">
-[...1 lines deleted...]
-      </c>
       <c r="V14">
+        <v>3815000.0</v>
+      </c>
+      <c r="W14">
         <v>2859000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3723000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4305000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7096000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3997000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5891000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>6457000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11012000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8551000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9003000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5559000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6113000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6527000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19684000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6991000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6358000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>7081000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21444000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3869000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>15158000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17845000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>16698000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23155000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35662000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>42838000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>69609000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>66538000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>68504000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>67634000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>92438000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>85881000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>76311000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>52396000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>21160000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22109000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20201000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>15147000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>15123000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12297000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>10063000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9673000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12040000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>8567000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8198000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6772000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>6826000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>10232000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10961000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12485000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>14421000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>15414000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17739000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17158000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>18026000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>24930000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>29546000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>34207000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>28951000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>30154000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>30972000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>29765000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>-70209000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>25975000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>28239000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>28384000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>26535000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3287000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3075000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3992000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>29284000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3035000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>-18201000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>25235000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>21404000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>22695000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>12384000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>15026000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-18468000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>5949000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>29255000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>17503000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>12860000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>46333000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>-18044000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>-12296000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>14600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-400000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>13500000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>11700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>-800000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>36000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>46200000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>27600000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>12200000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>19000000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>15600000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>12500000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>1600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>4300000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B15">
+        <v>1100000.0</v>
+      </c>
+      <c r="C15">
         <v>1000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1100000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>582000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>581000.0</v>
       </c>
       <c r="AY15">
         <v>581000.0</v>
       </c>
       <c r="AZ15">
+        <v>581000.0</v>
+      </c>
+      <c r="BA15">
         <v>1446000.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
@@ -34531,403 +34760,407 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
-      <c r="DR15">
+      <c r="DR15"/>
+      <c r="DS15">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B16">
+        <v>392900000.0</v>
+      </c>
+      <c r="C16">
         <v>307200000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>264600000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>271300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>256600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>236900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>265600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>280100000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>249400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>251200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>255100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>265900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>332500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>255900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>274200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>271800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>322600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>345000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>263446000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>321349000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>311500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>336427000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>357265000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>382966000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>377549000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>316732000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>492340000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>403745000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>348432000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>326567000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>397010000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>280353000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>256102000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>322427000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>259655000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>349898000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>299210000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>317761000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>256549000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>263534000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>218915000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>280513000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>257272000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>458674000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>320080000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>242332000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>129473000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>299163000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>259471000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>242386000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>178512000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>357486000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>439747000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>663405000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>220130000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>270503000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>128108000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>683946000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>144234000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>152037000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>104167000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>129087000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>127796000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>163911000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>143386000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>300013000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>90919000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>195854000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>213911000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>158855000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>201025000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>162306000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>148835000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>174684000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>114243000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>143938000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>171427000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>163305000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>236581000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>192232000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>193129000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>183813000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>269611000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>188673000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>310233000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>470984000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>287851000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>426332000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>440558000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>317639000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>216088000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>246932000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>260000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>216752000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>192247000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>275682000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>244374000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>273667000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>260655000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>328736000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>310898000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>204903000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>153736000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>226477000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>218818000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>187040000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>381858000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>256500000.0</v>
       </c>
-      <c r="DE16"/>
       <c r="DF16"/>
-      <c r="DG16">
+      <c r="DG16"/>
+      <c r="DH16">
         <v>445200000.0</v>
       </c>
-      <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
-      <c r="DK16">
+      <c r="DK16"/>
+      <c r="DL16">
         <v>152200000.0</v>
       </c>
-      <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
-      <c r="DO16">
+      <c r="DO16"/>
+      <c r="DP16">
         <v>52200000.0</v>
       </c>
-      <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
+      <c r="DS16"/>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35006,463 +35239,469 @@
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
+      <c r="DS17"/>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B18">
+        <v>-330100000.0</v>
+      </c>
+      <c r="C18">
         <v>-1776800000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>-366500000.0</v>
+      </c>
+      <c r="E18">
         <v>140400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-651700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-246500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-336100000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-117800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-323600000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>251400000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>339600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-463900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-238900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-47023000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-114300000.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>72700000.0</v>
+      </c>
+      <c r="S18">
         <v>132500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-108599000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-270446000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-757646000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-172000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-177988000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11756000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>35656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>141149000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-65993000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>42023000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-23204000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>51492000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-23349000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>91306000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>93744000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>96428000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9069000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>122621000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>190950000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>82775000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>117985000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>163381000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>25596000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>116829000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-213867000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>224929000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>202842000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>317833000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-213298000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>336722000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>9406000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>185776000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-468645000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1593000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-96128000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>400726000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>2289238000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>527556000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>352142000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>362349000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>175938000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>172572000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>262145000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>367668000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-236480000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>72728000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-418109000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>224395000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-23154000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>34091000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>62764000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>119004000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>100601000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>171027000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>153509000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-311512000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-260463000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-139621000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-39615000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-189794000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>387000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-180219000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>245381000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>180090000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-364806000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-183502000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>109289000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-14384000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-53450000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-76976000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>81072000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>48897000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>14486000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-55087000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-32647000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-6612000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>6381000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>6563000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>51511000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>45202000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-66674000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-24669000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-31365000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>84744000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>46656000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-3994000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-57300000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-32953000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-701000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-288100000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>246900000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-167200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>531599000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-15400000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>195600000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-336800000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>42021000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-64200000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-1500000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>124200000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-84775000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-5100000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>181100000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B19">
+        <v>609900000.0</v>
+      </c>
+      <c r="C19">
         <v>559800000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>531700000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>441300000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>466700000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>419800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>187100000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>85800000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>132000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3600000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-56700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-21100000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2600000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-19900000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
@@ -35526,75 +35765,76 @@
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
+      <c r="DS19"/>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
@@ -35656,77 +35896,80 @@
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
+      <c r="DS20"/>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B21">
+        <v>193800000.0</v>
+      </c>
+      <c r="C21">
         <v>1258100000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-330800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-646000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>170600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-278600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-54300000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
@@ -35796,1865 +36039,1885 @@
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
+      <c r="DS21"/>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B22">
+        <v>-11800000.0</v>
+      </c>
+      <c r="C22">
         <v>7600000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>127200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>18700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>22100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-28100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>21400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>30100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-47500000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>15500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-40200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-79675000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>37000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10400000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>58100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1695000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>21552000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10322000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>8543000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-7223000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-9420000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1954000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-25489000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>34873000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-42767000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-89737000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-44494000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2342000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-41118000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-29753000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2617000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-45263000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-6252000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-44507000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-32724000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-10430000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9474000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-87218000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-111201000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-224241000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-66750000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>9738000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>34355000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-521795000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-75258000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>67012000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>60486000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>105279000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>60572000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>65662000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>48909000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>65341000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>51400000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>44833000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19349000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>9655000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>20221000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>26383000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>22064000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>9924000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-8842000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>16039000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>20871000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>9375000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-42067000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>17925000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15039000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3685000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>14894000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-2494000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5274000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-6925000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5951000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>27191000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>12380000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>13921000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>16970000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>159086000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>16533000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1825000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>7945000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2908000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2387000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2565000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>39305000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>9092000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6762000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4454000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4615000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>4149000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-8446000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-10078000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-4007000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-50198000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-4492000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-6893000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-72932000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>-21441000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-23516000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-670000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>-3307000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>-5301000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-7243000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-5500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>12500000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>-3700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>9500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>-10600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>25000000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>-37900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>22300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>22900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>20200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>18800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>17000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>25000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>10100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>12000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B23">
+        <v>1249100000.0</v>
+      </c>
+      <c r="C23">
         <v>-8500000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>36100000.0</v>
+      </c>
+      <c r="E23">
         <v>-9100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-17700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-17300000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-99999.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-23000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-24400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-26200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-27300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>46900000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-105205000.0</v>
       </c>
-      <c r="P23">
-[...1 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>11500000.0</v>
+      </c>
+      <c r="R23">
         <v>592200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-29400000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-159233000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>107423000.0</v>
       </c>
-      <c r="U23">
-[...1 lines deleted...]
-      </c>
       <c r="V23">
+        <v>379766000.0</v>
+      </c>
+      <c r="W23">
         <v>-25361000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-17765000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-15721000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18291000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-57727000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-3909000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-169798000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-566000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-960000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-3015000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>-1739000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>279512000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>54594000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-1410000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-904000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-7849000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-8000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-3028000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4548000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>44000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>469000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-12209000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>180000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-6079000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>125258000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>72284000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>235492000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33942000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>100737000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>129515000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>82444000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>9566000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>59326000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-168148000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>428225000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-247479000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-193236000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1005791000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>771253000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>278715000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>91034000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>961000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>151834000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>25071000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-168685000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>118000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9832000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-73669000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>63843000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>375614000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>694000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2909000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1522000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>198020000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>17239000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>91000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>331000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-185489000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>35580000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-375091000.0</v>
       </c>
-      <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>-41426000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>116106000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-37647000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>78859000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>33286000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>63151000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-20609000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6419000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-121503000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>24443000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-101481000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-112271000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-148368000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-153127000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-108465000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-132204000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>262202000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-44333000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-132128000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-85741000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>403236000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>137600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-193200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-190100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-98602000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-298300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>116200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>274200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-327270000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>50000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>78200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>188600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-416586000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>267400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>4400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-4900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B24">
+        <v>1297100000.0</v>
+      </c>
+      <c r="C24">
         <v>-169700000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>-10100000.0</v>
+      </c>
+      <c r="E24">
         <v>-86900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10700000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-88900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-109600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>31800000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>195600000.0</v>
       </c>
-      <c r="J24">
-[...1 lines deleted...]
-      </c>
       <c r="K24">
+        <v>-30200000.0</v>
+      </c>
+      <c r="L24">
         <v>-34600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-41400000.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
       <c r="N24">
-        <v>-255800000.0</v>
+        <v>-21700000.0</v>
       </c>
       <c r="O24">
+        <v>-19600000.0</v>
+      </c>
+      <c r="P24">
         <v>27873000.0</v>
       </c>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
       <c r="Q24">
-        <v>-90800000.0</v>
+        <v>-41150000.0</v>
       </c>
       <c r="R24">
+        <v>-35900000.0</v>
+      </c>
+      <c r="S24">
         <v>73400000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3919000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-70252000.0</v>
       </c>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
       <c r="V24">
+        <v>-668970000.0</v>
+      </c>
+      <c r="W24">
         <v>-41065000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-184919000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-33837000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-16251000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-26418000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-14203000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-11698000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-45971000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-46178000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>134413000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>8227000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6027000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>35439000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>4942000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1131000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-9000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-3000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-16689000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>36230000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>23851000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>53669000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>292033000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>364359000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>470159000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>48264000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-996000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-6570000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3680000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-150231000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-2095037000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1931608000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-249500000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>713911000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1731485000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>900577000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-1908312000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>3196000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2454000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>4910000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>469000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2911000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8630000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3756000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-548873000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3724000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>2677000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1617000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>522000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-5799000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2147000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>25800000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>13100000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2352000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-52410000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>105285000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-93839000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-68762000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>6266000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-49589000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-28822000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-21632000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-62695000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>6985000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-22062000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-29126000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-31394000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-53481000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>14440000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-2420000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-37631000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-19219000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-7564000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-9232000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-74428000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-7196000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-14193000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-185000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>73590000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>100611000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>105108000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>90651000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>247292000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>306580000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-45473000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>46800000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-40894000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>197400000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-45700000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>181600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>251307000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-392800000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-174000000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>256000000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-76893000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>189600000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-401400000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-207200000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>816738000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-315800000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>22200000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B25">
+        <v>-643700000.0</v>
+      </c>
+      <c r="C25">
         <v>-1520000000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-267700000.0</v>
+      </c>
+      <c r="E25">
         <v>89500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-688200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-131800000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-135200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-86700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-52500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-368800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>336900000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>348200000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-496800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-157600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>59560000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-94300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17200001.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>127500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-22107000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-219363000.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>-149603000.0</v>
+      </c>
+      <c r="W25">
         <v>-165584000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-9045000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-101779000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-33367000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>130620000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-3235000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-47009000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>92186000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>57764000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-36847000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6688000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-19012000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>28775000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-21601000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29991000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>74239000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-19211000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-44898000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>25496000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-14949000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17767000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1950000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4366000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>38436000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>120883000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>354775000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>70968000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-132464000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>49214000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-223651000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-140381000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-102673000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>140731000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>85203000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>7234000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5290000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>9014000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1962000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7098000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7698000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>15727000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>76673000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>14722000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>52645000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>123462000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5922000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>27028000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5451000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>15130000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>27837000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>12437000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>87914000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-275710000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-33610000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>127397000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>60142000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-102432000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1088740000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-33629000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-616283000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>317439000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-331885000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-149353000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>463000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>64912000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-31623000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>21194000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>84715000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>67194000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>34536000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-129143000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>96369000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>7528000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>40910000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>44844000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>86775000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>67769000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>14602000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-57764000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>81238000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>193410000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-120892000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>98628000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-74589000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>59903000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-129700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-203100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>280900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-237000000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>601157000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-108500000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>329800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-270400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>94269000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>-116800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>115000000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-113222000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>174000000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>5900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B26">
+        <v>-5900000.0</v>
+      </c>
+      <c r="C26">
         <v>-6100000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>3500000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-3500000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-11232000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-36500000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2300000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-9878000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-4605000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-5890000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-4142000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-56878000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-231002000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-92299000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2308000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-60023000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-157880000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
-      <c r="CJ26">
+      <c r="CJ26"/>
+      <c r="CK26">
         <v>-49449000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-27000.0</v>
       </c>
-      <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>3796000.0</v>
       </c>
-      <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>-3796000.0</v>
       </c>
-      <c r="CT26"/>
-      <c r="CU26">
+      <c r="CU26"/>
+      <c r="CV26">
         <v>14247000.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>-2132000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-12115000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-13832000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26">
+      <c r="DA26"/>
+      <c r="DB26">
         <v>-4979000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-8996000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-40391000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>-3500000.0</v>
       </c>
-      <c r="DE26"/>
       <c r="DF26"/>
-      <c r="DG26">
+      <c r="DG26"/>
+      <c r="DH26">
         <v>6328000.0</v>
       </c>
-      <c r="DH26"/>
       <c r="DI26"/>
-      <c r="DJ26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>-14100000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>-1300000.0</v>
       </c>
-      <c r="DL26"/>
-      <c r="DM26">
+      <c r="DM26"/>
+      <c r="DN26">
         <v>-100000.0</v>
       </c>
-      <c r="DN26">
+      <c r="DO26">
         <v>-1800000.0</v>
       </c>
-      <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
+      <c r="DS26"/>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B27">
+        <v>2900000.0</v>
+      </c>
+      <c r="C27">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9900000.0</v>
       </c>
       <c r="D27">
         <v>1700000.0</v>
       </c>
       <c r="E27">
-        <v>2100000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="F27">
         <v>2100000.0</v>
       </c>
       <c r="G27">
         <v>2100000.0</v>
       </c>
       <c r="H27">
+        <v>2100000.0</v>
+      </c>
+      <c r="I27">
         <v>900000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2900000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2700000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1827000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1500000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>-100000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1022000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1437000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1397000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>863000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>9000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>869000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>777000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>746000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>807000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>226000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>807000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>857000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1122000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>472000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>197000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>575000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1135000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1226000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1131000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2132000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1181000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>921000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1663000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1416000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2161000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1549000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1464000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2117000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>1588000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>6357000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1427000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
@@ -37682,1152 +37945,1162 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
+      <c r="DS27"/>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B28">
+        <v>177800000.0</v>
+      </c>
+      <c r="C28">
         <v>1242500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-295800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-656100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>151800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-300400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-74200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-56000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>296800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-235900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-422800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>520500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>209000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31323000.0</v>
       </c>
-      <c r="P28">
-[...1 lines deleted...]
-      </c>
       <c r="Q28">
+        <v>72794000.0</v>
+      </c>
+      <c r="R28">
         <v>-43500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-70900000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>157485000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>329333000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>730667000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>162301000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>161123000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>66928000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>103033000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-199258000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>310882000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>109538000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>130172000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19764000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>108609000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>34968000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-33207000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>56367000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>128901000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>71113000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>29194000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>201149000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>88192000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>61946000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>100792000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>65301000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-100392000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-245475000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-340879000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-47404000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>262680000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-119131000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>166823000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>246312000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2439333000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1772637000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-460704000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1316430000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1639747000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1291835000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>841890000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>86864000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-185641000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2530488000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-287173000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-368263000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-337147000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1111163000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>258048000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-19025000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-86042000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-53703000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-8230000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-165616000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-68148000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-183354000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-192472000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>367225000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>247356000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>86927000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>108424000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>69956000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>116047000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>224854000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-238071000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-266137000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>450741000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>41590000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-272774000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-59867000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>30920000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>37146000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-66263000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>29990000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-63994000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>28645000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>23432000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>21406000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-131622000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-18671000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-131799000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-113606000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-107740000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-80492000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-38064000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-148723000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-541250000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-520338000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-87677000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>201406000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-186240000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>93000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-87900000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-183700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-48386000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-133100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>55900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>334300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>92893000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>120400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>113000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>153200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>259870000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>280400000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>4400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-90200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B29">
+        <v>-516100000.0</v>
+      </c>
+      <c r="C29">
         <v>-1589900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-230600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>229500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-598800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-148100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-218000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>19200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-117500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-297100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>281800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>377300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-441300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-207400000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-45346000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-40300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>112700000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>198200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-59319000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-196599000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-85930000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-130307000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>12935000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>23220000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>53842000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>170977000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-32130000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>55267000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>28139000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>100664000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-18955000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>94963000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>97159000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>99411000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>10757000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>122744000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>193363000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>89262000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>124241000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>178255000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>31277000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>140892000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-192415000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>239029000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>209947000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>325018000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-206491000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>348992000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>14241000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>195782000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-153292000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>136598000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>461734000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>405898000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>381703000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>533529000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>527612000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>373010000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>178524000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>173237000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>262331000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>368053000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>292962000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>73787000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>134800000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>225995000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-22883000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>36410000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>63025000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>130094000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>101863000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>173480000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>154694000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-306946000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-254874000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-131974000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-5496000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-119700000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>40535000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-129146000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>277065000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>203327000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-304624000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-176252000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>134649000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>18053000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-30923000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-52380000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>89446000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>64626000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>33952000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-23003000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>6604000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>15576000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>30782000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>57746000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>90104000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>72718000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-42908000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-3742000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-6798000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>107298000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>97072000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-4403000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-55481000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-31574000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>7984000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-293200000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>265000000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-159600000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>527679000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-8800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>200700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>-320900000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>46465000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-60600000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>4200000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>124200000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-87132000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-4600000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>185300000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>7800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B30">
+        <v>424000000.0</v>
+      </c>
+      <c r="C30">
         <v>390000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>519700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>441300000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>466700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>419800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>187100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>85800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>171300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3600000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-56700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-21100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2600000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-19900000.0</v>
       </c>
-      <c r="O30">
-[...1 lines deleted...]
-      </c>
       <c r="P30">
+        <v>16330001.0</v>
+      </c>
+      <c r="Q30">
         <v>-83300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-91600000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-45700000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-156069000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-122885000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-669664000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-52832000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-199759000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-84731000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-96058000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-147327000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-190157000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-109492000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-136446000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-151343000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>27003000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-105680000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-130277000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-135911000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-179891000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-143169000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-241108000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-275048000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-219418000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-195582000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-193667000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-182952000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>91405000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>145040000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>208680000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-164755000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-225879000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-190169000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-163979000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-378220000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-2465015000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1553778000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-224688000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1279053000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1207671000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>900701000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1925340000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>79838000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-686000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-2655855000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-78000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1501000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8070000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1164425000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-549475000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2124000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3990000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-764000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>261000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-6648000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5004000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>23345000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>11929000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>162000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-22177000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17558000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-94806000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-23532000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-112233000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-96605000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-29678000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-22988000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-65179000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>13102000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-22626000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-30093000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>32025000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1008000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>13499000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-6907000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-802000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-18710000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13212000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-12477000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17405000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-7767000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12402000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>53900000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>82567000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>102072000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>150857000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>92592000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>399076000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>532400000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>174936000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-364650000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>303635000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>256000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-276100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>197800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-291547000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>225700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-235700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-12500000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-93033000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-180600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-7300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-212800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-330051000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-317300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-15400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>104500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>