--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2330,59 +2333,77 @@
       </c>
       <c r="K23">
         <v>18123000000.0</v>
       </c>
       <c r="L23">
         <v>21190000000.0</v>
       </c>
       <c r="M23">
         <v>11057864000.0</v>
       </c>
       <c r="N23">
         <v>15402686000.0</v>
       </c>
       <c r="O23">
         <v>14673515000.0</v>
       </c>
       <c r="P23">
         <v>15494888000.0</v>
       </c>
       <c r="Q23">
         <v>17085979000.0</v>
       </c>
       <c r="R23">
         <v>21709962000.0</v>
       </c>
-      <c r="S23"/>
-[...7 lines deleted...]
-      <c r="AA23"/>
+      <c r="S23">
+        <v>26547375000.0</v>
+      </c>
+      <c r="T23">
+        <v>30620147000.0</v>
+      </c>
+      <c r="U23">
+        <v>27771412000.0</v>
+      </c>
+      <c r="V23">
+        <v>25801527000.0</v>
+      </c>
+      <c r="W23">
+        <v>22235772000.0</v>
+      </c>
+      <c r="X23">
+        <v>17006164000.0</v>
+      </c>
+      <c r="Y23">
+        <v>15484286000.0</v>
+      </c>
+      <c r="Z23">
+        <v>13531654000.0</v>
+      </c>
+      <c r="AA23">
+        <v>13408395000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
         <v>22694000000.0</v>
       </c>
       <c r="C24">
         <v>21438000000.0</v>
       </c>
       <c r="D24">
         <v>19813000000.0</v>
       </c>
       <c r="E24">
         <v>18281000000.0</v>
       </c>
       <c r="F24">
         <v>17750000000.0</v>
       </c>
       <c r="G24">
         <v>17800000000.0</v>
       </c>
       <c r="H24">
         <v>17212000000.0</v>
@@ -3888,54 +3909,62 @@
       </c>
       <c r="M49">
         <v>1491326000.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50"/>
-[...2 lines deleted...]
-      <c r="E50"/>
+      <c r="B50">
+        <v>1000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1000000.0</v>
+      </c>
+      <c r="D50">
+        <v>1000000.0</v>
+      </c>
+      <c r="E50">
+        <v>50000000.0</v>
+      </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>15050000000.0</v>
       </c>
       <c r="K50">
         <v>13959000000.0</v>
       </c>
       <c r="L50">
         <v>17300000000.0</v>
       </c>
       <c r="M50">
         <v>8361000000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
@@ -4523,72 +4552,72 @@
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>3401000000.0</v>
       </c>
       <c r="C60">
         <v>3191000000.0</v>
       </c>
       <c r="D60">
         <v>3186000000.0</v>
       </c>
       <c r="E60">
         <v>3029000000.0</v>
       </c>
       <c r="F60">
-        <v>3093000000.0</v>
+        <v>4328000000.0</v>
       </c>
       <c r="G60">
-        <v>3441000000.0</v>
+        <v>4626000000.0</v>
       </c>
       <c r="H60">
-        <v>4330000000.0</v>
+        <v>5571000000.0</v>
       </c>
       <c r="I60">
         <v>3799000000.0</v>
       </c>
       <c r="J60">
         <v>3278000000.0</v>
       </c>
       <c r="K60">
         <v>3066000000.0</v>
       </c>
       <c r="L60">
-        <v>2809000000.0</v>
+        <v>2730000000.0</v>
       </c>
       <c r="M60">
-        <v>2025269000.0</v>
+        <v>1836962000.0</v>
       </c>
       <c r="N60">
         <v>1540020000.0</v>
       </c>
       <c r="O60">
         <v>1180922000.0</v>
       </c>
       <c r="P60">
         <v>1362904000.0</v>
       </c>
       <c r="Q60">
         <v>756170000.0</v>
       </c>
       <c r="R60">
         <v>1156909000.0</v>
       </c>
       <c r="S60">
         <v>1639331000.0</v>
       </c>
       <c r="T60">
         <v>2811857000.0</v>
       </c>
       <c r="U60">
         <v>2888806000.0</v>
       </c>
@@ -4686,530 +4715,535 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ62"/>
+  <dimension ref="A1:DA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CU1" t="s">
         <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CY1" t="s">
         <v>163</v>
       </c>
       <c r="CZ1" t="s">
         <v>164</v>
       </c>
+      <c r="DA1" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>123000000.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>58000000.0</v>
       </c>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
         <v>61000000.0</v>
       </c>
-      <c r="AM2">
-[...1 lines deleted...]
-      </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
+        <v>0.0</v>
+      </c>
+      <c r="AQ2">
         <v>67000000.0</v>
       </c>
-      <c r="AQ2">
-[...1 lines deleted...]
-      </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
         <v>0.0</v>
       </c>
       <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
         <v>57343000.0</v>
       </c>
-      <c r="AU2">
-[...1 lines deleted...]
-      </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
+        <v>0.0</v>
+      </c>
+      <c r="AX2">
         <v>78011000.0</v>
       </c>
-      <c r="AX2">
-[...2 lines deleted...]
-      <c r="AY2"/>
+      <c r="AY2">
+        <v>0.0</v>
+      </c>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>71052000.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5272,52 +5306,53 @@
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5380,363 +5415,367 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>-53000000.0</v>
+      </c>
+      <c r="C5">
         <v>-41000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-47000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-51000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-65000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-81000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-59000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-95000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-91000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-87000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-129000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-114000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-108000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-119000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-125000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-70000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-11000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>77000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>85000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>80000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>94000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>79000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>65000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>44000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>38000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>28000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-34000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-22000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-21000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>11000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-33000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-7000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3226000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>34289000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>37819000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>33164000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>28000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>21145000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>23406000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1180922000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>26472000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>-7316000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-8260000.0</v>
       </c>
-      <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
+        <v>0.0</v>
+      </c>
+      <c r="AG6">
         <v>1674000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1563000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1560000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1557000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1552000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1550000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1548000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1545000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1543000000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
-      <c r="AY6"/>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
@@ -5746,52 +5785,53 @@
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5854,52 +5894,53 @@
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>1000000.0</v>
       </c>
       <c r="C8">
         <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>1000000.0</v>
       </c>
       <c r="E8">
         <v>1000000.0</v>
       </c>
       <c r="F8">
         <v>1000000.0</v>
       </c>
       <c r="G8">
         <v>1000000.0</v>
       </c>
       <c r="H8">
         <v>1000000.0</v>
       </c>
       <c r="I8">
@@ -5916,51 +5957,53 @@
       </c>
       <c r="M8">
         <v>1000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
         <v>1000000.0</v>
       </c>
       <c r="S8">
         <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>1000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6000,198 +6043,199 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>1757000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1750000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1745000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1734000000.0</v>
       </c>
       <c r="F9">
         <v>1734000000.0</v>
       </c>
       <c r="G9">
+        <v>1734000000.0</v>
+      </c>
+      <c r="H9">
         <v>1728000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1706000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1702000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1693000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1689000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1685000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1672000000.0</v>
       </c>
       <c r="R9">
         <v>1672000000.0</v>
       </c>
       <c r="S9">
+        <v>1672000000.0</v>
+      </c>
+      <c r="T9">
         <v>1665000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1661000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1657000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1655000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1651000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1648000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1645000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1689000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1686000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1683000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1682000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1681000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1678000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1674000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1563000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1560000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1557000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1552000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1550000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1548000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1545000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1543000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1537000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1533000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1524000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1522000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>530000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>529569000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>528177000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>527708000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>525669000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>278704000.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
@@ -6200,375 +6244,379 @@
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>834000000.0</v>
+      </c>
+      <c r="C10">
         <v>914000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>407000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>584000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>488000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>458000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>311000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>456000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>666000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1014000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1190000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1021000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>544000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>498000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>536000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>526000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>640000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>541000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>821000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1787000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1301000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2272000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1944000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2740000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4203000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1227000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1393000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>786000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1709000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>679000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1243000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>556000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1807000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>987000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>916000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>862000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>787000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>579000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>658000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>742000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>716000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>939000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3865000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3594000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2421000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>878826000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1970512000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>891341000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>764163000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>431409000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1249636000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>646372000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>1554348000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BD10"/>
+      <c r="BE10">
         <v>1326509000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>689586000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1690921000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2098186000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1646757000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1397563000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>482987000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>596390000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>838432000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1311842000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1986072000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1419315000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1125475000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>916318000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2436139000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>227833000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>239389000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2088989000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>217074000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>229314000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>184377000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>235149000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>192531000.0</v>
       </c>
-      <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>160610000.0</v>
       </c>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
-      <c r="CK10">
+      <c r="CK10"/>
+      <c r="CL10">
         <v>145462000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>153660000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>179002000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>163895000.0</v>
       </c>
-      <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>914000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>658000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>769000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>627000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>458000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>577000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1190000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1021000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>544000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>498000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>536000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>526000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>640000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>541000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>821000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1787000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6608,266 +6656,270 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>2448000000.0</v>
+      </c>
+      <c r="C12">
         <v>1335000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>873000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1059000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>963000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1997000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>746000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>940000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1111000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2661000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2825000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2731000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2330000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>498000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1022000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1020000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1114000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2448000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1283000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2268000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1815000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4119000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2072000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3242000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4755000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3025000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3172000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2507000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3452000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2373000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2950000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>556000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1807000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>987000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>916000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>862000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>787000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>579000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3004000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3036000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3176000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>939000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5877000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6198000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2421000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>878826000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3693893000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1548824000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1399206000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>1844107000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>646372000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BB12"/>
+      <c r="BC12">
         <v>1554348000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
-      <c r="BG12">
+      <c r="BG12"/>
+      <c r="BH12">
         <v>2098186000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1646757000.0</v>
       </c>
-      <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>1000000.0</v>
       </c>
       <c r="C13">
         <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>1000000.0</v>
       </c>
       <c r="E13">
         <v>1000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>1000000.0</v>
       </c>
       <c r="H13">
         <v>1000000.0</v>
       </c>
       <c r="I13">
@@ -6960,78 +7012,78 @@
       <c r="AL13">
         <v>1000000.0</v>
       </c>
       <c r="AM13">
         <v>1000000.0</v>
       </c>
       <c r="AN13">
         <v>1000000.0</v>
       </c>
       <c r="AO13">
         <v>1000000.0</v>
       </c>
       <c r="AP13">
         <v>1000000.0</v>
       </c>
       <c r="AQ13">
         <v>1000000.0</v>
       </c>
       <c r="AR13">
         <v>1000000.0</v>
       </c>
       <c r="AS13">
         <v>1000000.0</v>
       </c>
       <c r="AT13">
-        <v>1148000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AU13">
         <v>1148000.0</v>
       </c>
       <c r="AV13">
         <v>1148000.0</v>
       </c>
       <c r="AW13">
         <v>1148000.0</v>
       </c>
       <c r="AX13">
         <v>1148000.0</v>
       </c>
       <c r="AY13">
-        <v>1000000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="AZ13">
         <v>1000000.0</v>
       </c>
-      <c r="BA13"/>
-      <c r="BB13">
+      <c r="BA13">
         <v>1000000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>1000000.0</v>
       </c>
+      <c r="BD13"/>
       <c r="BE13">
         <v>1000000.0</v>
       </c>
       <c r="BF13">
         <v>1000000.0</v>
       </c>
       <c r="BG13">
         <v>1000000.0</v>
       </c>
       <c r="BH13">
         <v>1000000.0</v>
       </c>
       <c r="BI13">
         <v>1000000.0</v>
       </c>
       <c r="BJ13">
         <v>1000000.0</v>
       </c>
       <c r="BK13">
         <v>1000000.0</v>
       </c>
       <c r="BL13">
         <v>1000000.0</v>
       </c>
       <c r="BM13">
@@ -7132,292 +7184,296 @@
       </c>
       <c r="CS13">
         <v>1000000.0</v>
       </c>
       <c r="CT13">
         <v>1000000.0</v>
       </c>
       <c r="CU13">
         <v>1000000.0</v>
       </c>
       <c r="CV13">
         <v>1000000.0</v>
       </c>
       <c r="CW13">
         <v>1000000.0</v>
       </c>
       <c r="CX13">
         <v>1000000.0</v>
       </c>
       <c r="CY13">
         <v>1000000.0</v>
       </c>
       <c r="CZ13">
         <v>1000000.0</v>
       </c>
+      <c r="DA13">
+        <v>1000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>117272604.0</v>
+      </c>
+      <c r="C14">
         <v>118300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119400000.0</v>
       </c>
       <c r="D14">
         <v>119400000.0</v>
       </c>
       <c r="E14">
+        <v>119400000.0</v>
+      </c>
+      <c r="F14">
         <v>119970000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>120120000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>120118000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>120185000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>120200000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>120100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>120754694.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>120646869.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>120969891.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>121900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>123569000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>124698000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>127463000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>130000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>132924000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>134644000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>134807000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>134700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>134508000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>134380000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>136139000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>136500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>136376000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>136249000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>136191000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>136200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>136107000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>135969045.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>135897296.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>135917573.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>135711212.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>135513427.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>135573167.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>135562817.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>134987000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>134953000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>134908000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>134465781.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>134453000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>127411000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>115027470.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>114799490.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>115316000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>115176000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>115145000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>111722546.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111632000.0</v>
       </c>
       <c r="BA14">
         <v>111632000.0</v>
       </c>
       <c r="BB14">
         <v>111632000.0</v>
       </c>
       <c r="BC14">
         <v>111632000.0</v>
       </c>
-      <c r="BD14"/>
+      <c r="BD14">
+        <v>111632000.0</v>
+      </c>
       <c r="BE14"/>
       <c r="BF14"/>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
+      <c r="BG14"/>
       <c r="BH14">
         <v>111632000.0</v>
       </c>
-      <c r="BI14"/>
+      <c r="BI14">
+        <v>111632000.0</v>
+      </c>
       <c r="BJ14"/>
-      <c r="BK14">
-[...1 lines deleted...]
-      </c>
+      <c r="BK14"/>
       <c r="BL14">
         <v>111632000.0</v>
       </c>
-      <c r="BM14"/>
+      <c r="BM14">
+        <v>111632000.0</v>
+      </c>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1000000.0</v>
       </c>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
         <v>1000000.0</v>
       </c>
       <c r="S15">
         <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1000000.0</v>
       </c>
       <c r="U15">
@@ -7474,126 +7530,129 @@
       <c r="AL15">
         <v>1000000.0</v>
       </c>
       <c r="AM15">
         <v>1000000.0</v>
       </c>
       <c r="AN15">
         <v>1000000.0</v>
       </c>
       <c r="AO15">
         <v>1000000.0</v>
       </c>
       <c r="AP15">
         <v>1000000.0</v>
       </c>
       <c r="AQ15">
         <v>1000000.0</v>
       </c>
       <c r="AR15">
         <v>1000000.0</v>
       </c>
       <c r="AS15">
         <v>1000000.0</v>
       </c>
       <c r="AT15">
-        <v>1148000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AU15">
         <v>1148000.0</v>
       </c>
       <c r="AV15">
         <v>1148000.0</v>
       </c>
       <c r="AW15">
         <v>1148000.0</v>
       </c>
       <c r="AX15">
         <v>1148000.0</v>
       </c>
       <c r="AY15">
-        <v>1000000.0</v>
+        <v>1148000.0</v>
       </c>
       <c r="AZ15">
         <v>1000000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BA15">
         <v>1000000.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BB15"/>
+      <c r="BC15">
+        <v>1000000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
+      <c r="DA15"/>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -7656,52 +7715,53 @@
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7764,181 +7824,182 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>32000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="P18">
         <v>29000000.0</v>
       </c>
       <c r="Q18">
+        <v>29000000.0</v>
+      </c>
+      <c r="R18">
         <v>30000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="T18">
         <v>33000000.0</v>
       </c>
       <c r="U18">
+        <v>33000000.0</v>
+      </c>
+      <c r="V18">
         <v>32000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>33000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>31000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>29000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>31000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>30000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AD18">
         <v>25000000.0</v>
       </c>
       <c r="AE18">
         <v>25000000.0</v>
       </c>
       <c r="AF18">
+        <v>25000000.0</v>
+      </c>
+      <c r="AG18">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AH18">
         <v>20000000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
-      <c r="AY18"/>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
@@ -7948,52 +8009,53 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8056,114 +8118,115 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20">
         <v>1474000000.0</v>
       </c>
       <c r="C20">
         <v>1474000000.0</v>
       </c>
       <c r="D20">
         <v>1474000000.0</v>
       </c>
       <c r="E20">
         <v>1474000000.0</v>
       </c>
       <c r="F20">
         <v>1474000000.0</v>
       </c>
       <c r="G20">
         <v>1474000000.0</v>
       </c>
       <c r="H20">
         <v>1474000000.0</v>
       </c>
       <c r="I20">
-        <v>1437000000.0</v>
+        <v>1474000000.0</v>
       </c>
       <c r="J20">
         <v>1437000000.0</v>
       </c>
       <c r="K20">
         <v>1437000000.0</v>
       </c>
       <c r="L20">
         <v>1437000000.0</v>
       </c>
       <c r="M20">
         <v>1437000000.0</v>
       </c>
       <c r="N20">
         <v>1437000000.0</v>
       </c>
       <c r="O20">
         <v>1437000000.0</v>
       </c>
       <c r="P20">
         <v>1437000000.0</v>
       </c>
       <c r="Q20">
         <v>1437000000.0</v>
       </c>
       <c r="R20">
         <v>1437000000.0</v>
       </c>
       <c r="S20">
         <v>1437000000.0</v>
       </c>
       <c r="T20">
         <v>1437000000.0</v>
       </c>
       <c r="U20">
-        <v>1422000000.0</v>
+        <v>1437000000.0</v>
       </c>
       <c r="V20">
         <v>1422000000.0</v>
       </c>
       <c r="W20">
         <v>1422000000.0</v>
       </c>
       <c r="X20">
         <v>1422000000.0</v>
       </c>
       <c r="Y20">
         <v>1422000000.0</v>
       </c>
       <c r="Z20">
         <v>1422000000.0</v>
       </c>
       <c r="AA20">
         <v>1422000000.0</v>
       </c>
       <c r="AB20">
         <v>1422000000.0</v>
       </c>
       <c r="AC20">
         <v>1422000000.0</v>
       </c>
@@ -8182,1276 +8245,1289 @@
       <c r="AH20">
         <v>1422000000.0</v>
       </c>
       <c r="AI20">
         <v>1422000000.0</v>
       </c>
       <c r="AJ20">
         <v>1422000000.0</v>
       </c>
       <c r="AK20">
         <v>1422000000.0</v>
       </c>
       <c r="AL20">
         <v>1422000000.0</v>
       </c>
       <c r="AM20">
         <v>1422000000.0</v>
       </c>
       <c r="AN20">
         <v>1422000000.0</v>
       </c>
       <c r="AO20">
         <v>1422000000.0</v>
       </c>
       <c r="AP20">
+        <v>1422000000.0</v>
+      </c>
+      <c r="AQ20">
         <v>1440000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
-      <c r="BU20">
+      <c r="BU20"/>
+      <c r="BV20">
         <v>340594000.0</v>
       </c>
-      <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
-      <c r="BY20">
-[...1 lines deleted...]
-      </c>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>224721000.0</v>
       </c>
       <c r="CA20">
         <v>224721000.0</v>
       </c>
       <c r="CB20">
         <v>224721000.0</v>
       </c>
       <c r="CC20">
         <v>224721000.0</v>
       </c>
       <c r="CD20">
         <v>224721000.0</v>
       </c>
       <c r="CE20">
         <v>224721000.0</v>
       </c>
       <c r="CF20">
         <v>224721000.0</v>
       </c>
       <c r="CG20">
         <v>224721000.0</v>
       </c>
-      <c r="CH20"/>
+      <c r="CH20">
+        <v>224721000.0</v>
+      </c>
       <c r="CI20"/>
       <c r="CJ20"/>
-      <c r="CK20">
+      <c r="CK20"/>
+      <c r="CL20">
         <v>224721000.0</v>
       </c>
-      <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
-      <c r="CO20">
+      <c r="CO20"/>
+      <c r="CP20">
         <v>161885000.0</v>
       </c>
-      <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
-      <c r="CS20">
+      <c r="CS20"/>
+      <c r="CT20">
         <v>161885000.0</v>
       </c>
-      <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
-      <c r="CW20">
+      <c r="CW20"/>
+      <c r="CX20">
         <v>190817000.0</v>
       </c>
-      <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>281000000.0</v>
+      </c>
+      <c r="C21">
         <v>282000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>284000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>285000000.0</v>
       </c>
       <c r="E21">
         <v>285000000.0</v>
       </c>
       <c r="F21">
+        <v>285000000.0</v>
+      </c>
+      <c r="G21">
         <v>286000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>288000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>289000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260000000.0</v>
       </c>
       <c r="K21">
         <v>260000000.0</v>
       </c>
       <c r="L21">
         <v>260000000.0</v>
       </c>
       <c r="M21">
-        <v>261000000.0</v>
+        <v>260000000.0</v>
       </c>
       <c r="N21">
         <v>261000000.0</v>
       </c>
       <c r="O21">
+        <v>261000000.0</v>
+      </c>
+      <c r="P21">
         <v>272000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>273000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274000000.0</v>
       </c>
       <c r="R21">
         <v>274000000.0</v>
       </c>
       <c r="S21">
+        <v>274000000.0</v>
+      </c>
+      <c r="T21">
         <v>278000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>287000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>296000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>306000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>315000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>324000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>334000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>343000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>352000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>362000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>372000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>388000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>398000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>409000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>428000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>440000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>452000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>464000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>477000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>492000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>507000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>523000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>539000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>559000000.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
-        <v>21287000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT21">
         <v>21287000.0</v>
       </c>
       <c r="AU21">
-        <v>0.0</v>
+        <v>21287000.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
-        <v>25377000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AX21">
         <v>25377000.0</v>
       </c>
-      <c r="AY21"/>
+      <c r="AY21">
+        <v>25377000.0</v>
+      </c>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>29215000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>42683000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>87141000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
-      <c r="BU21">
+      <c r="BU21"/>
+      <c r="BV21">
         <v>451757000.0</v>
       </c>
-      <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
-      <c r="BY21">
-[...1 lines deleted...]
-      </c>
+      <c r="BY21"/>
       <c r="BZ21">
         <v>224721000.0</v>
       </c>
       <c r="CA21">
         <v>224721000.0</v>
       </c>
       <c r="CB21">
         <v>224721000.0</v>
       </c>
       <c r="CC21">
         <v>224721000.0</v>
       </c>
       <c r="CD21">
         <v>224721000.0</v>
       </c>
       <c r="CE21">
         <v>224721000.0</v>
       </c>
       <c r="CF21">
         <v>224721000.0</v>
       </c>
       <c r="CG21">
         <v>224721000.0</v>
       </c>
-      <c r="CH21"/>
+      <c r="CH21">
+        <v>224721000.0</v>
+      </c>
       <c r="CI21"/>
       <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>224721000.0</v>
       </c>
-      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
-      <c r="CO21">
+      <c r="CO21"/>
+      <c r="CP21">
         <v>206179000.0</v>
       </c>
-      <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
-      <c r="CS21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>226597000.0</v>
       </c>
-      <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
-      <c r="CW21">
+      <c r="CW21"/>
+      <c r="CX21">
         <v>276336000.0</v>
       </c>
-      <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>1270000000.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1548000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1770000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1553000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1075000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1472000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-16764000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1060000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>17338000000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>18544000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19000000000.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>-267000000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
+      <c r="AE22"/>
+      <c r="AF22">
         <v>207000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>123000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-198000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>132000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-187000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-179000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-144000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>153000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-145000000.0</v>
       </c>
       <c r="AN22">
         <v>-145000000.0</v>
       </c>
       <c r="AO22">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AP22">
         <v>-139000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>796000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-57000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-60000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-54000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>204967000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-52688000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-50177000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-44475000.0</v>
       </c>
-      <c r="AX22">
-[...2 lines deleted...]
-      <c r="AY22"/>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>36937000.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>497246000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>693675000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>812612000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>753946000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>542364000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>960432000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>25771000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>35487000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>79302000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>232667000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>404589000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>604852000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>981302000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1121579000.0</v>
       </c>
-      <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>27018000000.0</v>
+      </c>
+      <c r="C23">
         <v>27388000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>26985000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26628000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26029000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25910000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25578000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25085000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>23908000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>24294000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24146000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23511000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22443000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22533000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22341000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22195000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>21808000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22079000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21963000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22377000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21285000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22471000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21857000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22508000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24693000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22817000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22410000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21017000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21358000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20090000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20468000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19640000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20467000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19433000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>19050000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18698000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17973000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18123000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18353000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18544000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19134000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>21190000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13284000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13308000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12407000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11057864000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11262818000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14083358000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>14522365000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15056078000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>16427363000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16042293000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1180922000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>14673515000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>16152508000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>16267283000.0</v>
       </c>
-      <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
+        <v>22395000000.0</v>
+      </c>
+      <c r="C24">
         <v>22694000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>22337000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22053000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>21493000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21438000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>20961000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>20671000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19520000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19813000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19851000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>19195000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>18206000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>18281000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>18202000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17922000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17560000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17750000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>17661000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>17605000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>16789000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>17800000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17531000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18010000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20443000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>17212000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>17021000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>15551000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>16117000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>15178000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>15731000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>15054000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>15898000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>15050000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>14619000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>14409000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>13679000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>13959000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>13994000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>14362000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>14870000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>17300000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>9555000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9676000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>9635000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8384910000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>7858037000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>11261023000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>11738674000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>12769036000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>13998961000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>13470413000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>12596577000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24">
+      <c r="BD24"/>
+      <c r="BE24">
         <v>13321155000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10987280000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13902188000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>14731055000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>12320783000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>11797009000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14126839000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>14988747000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>12979410000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>13643085000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>13855098000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>15589245000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>16106085000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>16870977000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>18614637000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>21421214000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>22161088000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>18644665000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>19161277000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>18386557000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>18963563000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>15179032000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>18464374000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>18220958000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>17882034000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>15322473000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>17944765000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>16617676000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>15773702000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>13130715000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>13716494000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>13015088000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>11209113000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>8763029000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>10082778000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>9576039000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>9230784000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>7991356000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>8185635000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>7010522000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>6701039000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>4911847000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>6430196000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>5919911000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>5639909000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>4405903000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>5760362000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>5850198000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>5701502000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
         <v>50</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>22694000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>22338000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22053000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21494000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21438000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21137000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>19851000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19195000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18206000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18281000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18202000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17922000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>17560000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17750000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>17661000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>17605000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16789000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>17800000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17531000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18010000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20443000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>17212000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17021000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15551000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>16117000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15178000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>15731000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>15054000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>15898000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>15050000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14619000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14409000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>13679000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13959000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13994000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>14362000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14870000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17300000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9555000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9676000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>9635000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8384910000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7858037000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11261023000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11738674000.0</v>
       </c>
-      <c r="AX25"/>
-      <c r="AY25">
+      <c r="AY25"/>
+      <c r="AZ25">
         <v>13998961000.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
@@ -9460,204 +9536,207 @@
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>1614000000.0</v>
+      </c>
+      <c r="C26">
         <v>1590000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1657000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1683000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1670000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1607000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1581000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1681000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1691000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1719000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1635000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1710000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1786000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1800000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1747000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1773000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1778000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1992000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1963000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1969000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1951000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1800000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1882000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1800000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>15290000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>16831000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>16300000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>15590000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>14813000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>14874000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>14620000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>14318000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>13839000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>13802000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>13361000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>12943000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>12312000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>12610000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>12756000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>12951000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>13264000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>14937000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6906000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6490000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6245000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6307653000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6238917000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>11651119000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>12210155000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>13730283000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -9666,15955 +9745,55 @@
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
-    </row>
-[...15899 lines deleted...]
-      </c>
+      <c r="DA26"/>
     </row>
     <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -25679,453 +9858,349 @@
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
     </row>
     <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>53</v>
       </c>
       <c r="B28">
-        <v>288000000.0</v>
+        <v>21562000000.0</v>
       </c>
       <c r="C28">
-        <v>282000000.0</v>
+        <v>21780000000.0</v>
       </c>
       <c r="D28">
-        <v>284000000.0</v>
+        <v>21931000000.0</v>
       </c>
       <c r="E28">
-        <v>267000000.0</v>
+        <v>21469000000.0</v>
       </c>
       <c r="F28">
-        <v>279000000.0</v>
+        <v>21006000000.0</v>
       </c>
       <c r="G28">
-        <v>263000000.0</v>
+        <v>20980000000.0</v>
       </c>
       <c r="H28">
-        <v>253000000.0</v>
+        <v>20826000000.0</v>
       </c>
       <c r="I28">
-        <v>274000000.0</v>
+        <v>20215000000.0</v>
       </c>
       <c r="J28">
-        <v>256000000.0</v>
+        <v>18854000000.0</v>
       </c>
       <c r="K28">
-        <v>265000000.0</v>
+        <v>18799000000.0</v>
       </c>
       <c r="L28">
-        <v>263000000.0</v>
+        <v>18661000000.0</v>
       </c>
       <c r="M28">
-        <v>259000000.0</v>
+        <v>18174000000.0</v>
       </c>
       <c r="N28">
-        <v>249000000.0</v>
+        <v>17662000000.0</v>
       </c>
       <c r="O28">
-        <v>247000000.0</v>
+        <v>17783000000.0</v>
       </c>
       <c r="P28">
-        <v>247000000.0</v>
+        <v>17666000000.0</v>
       </c>
       <c r="Q28">
-        <v>247000000.0</v>
+        <v>17396000000.0</v>
       </c>
       <c r="R28">
-        <v>277000000.0</v>
+        <v>16920000000.0</v>
       </c>
       <c r="S28">
-        <v>274000000.0</v>
+        <v>17209000000.0</v>
       </c>
       <c r="T28">
-        <v>242000000.0</v>
+        <v>16840000000.0</v>
       </c>
       <c r="U28">
-        <v>222000000.0</v>
+        <v>15818000000.0</v>
       </c>
       <c r="V28">
-        <v>229000000.0</v>
+        <v>15488000000.0</v>
       </c>
       <c r="W28">
-        <v>229000000.0</v>
+        <v>15528000000.0</v>
       </c>
       <c r="X28">
-        <v>274000000.0</v>
+        <v>15587000000.0</v>
       </c>
       <c r="Y28">
-        <v>267000000.0</v>
+        <v>15270000000.0</v>
       </c>
       <c r="Z28">
-        <v>243000000.0</v>
+        <v>16240000000.0</v>
       </c>
       <c r="AA28">
-        <v>252000000.0</v>
+        <v>15985000000.0</v>
       </c>
       <c r="AB28">
-        <v>254000000.0</v>
+        <v>15628000000.0</v>
       </c>
       <c r="AC28">
-        <v>244000000.0</v>
+        <v>14765000000.0</v>
       </c>
       <c r="AD28">
-        <v>254000000.0</v>
+        <v>14408000000.0</v>
       </c>
       <c r="AE28">
-        <v>247000000.0</v>
+        <v>14499000000.0</v>
       </c>
       <c r="AF28">
-        <v>363000000.0</v>
+        <v>14488000000.0</v>
       </c>
       <c r="AG28">
-        <v>244000000.0</v>
+        <v>14498000000.0</v>
       </c>
       <c r="AH28">
-        <v>240000000.0</v>
+        <v>14091000000.0</v>
       </c>
       <c r="AI28">
-        <v>233000000.0</v>
+        <v>14063000000.0</v>
       </c>
       <c r="AJ28">
-        <v>237000000.0</v>
+        <v>13703000000.0</v>
       </c>
       <c r="AK28">
-        <v>231000000.0</v>
+        <v>13547000000.0</v>
       </c>
       <c r="AL28">
-        <v>230000000.0</v>
+        <v>12892000000.0</v>
       </c>
       <c r="AM28">
-        <v>228000000.0</v>
+        <v>13380000000.0</v>
       </c>
       <c r="AN28">
-        <v>238000000.0</v>
+        <v>13336000000.0</v>
       </c>
       <c r="AO28">
-        <v>259000000.0</v>
+        <v>13620000000.0</v>
       </c>
       <c r="AP28">
-        <v>223000000.0</v>
+        <v>14154000000.0</v>
       </c>
       <c r="AQ28">
-        <v>117000000.0</v>
+        <v>16361000000.0</v>
       </c>
       <c r="AR28">
-        <v>132000000.0</v>
+        <v>5690000000.0</v>
       </c>
       <c r="AS28">
-        <v>109000000.0</v>
+        <v>6082000000.0</v>
       </c>
       <c r="AT28">
-        <v>95972000.0</v>
+        <v>7214000000.0</v>
       </c>
       <c r="AU28">
-        <v>115000000.0</v>
+        <v>7506084000.0</v>
       </c>
       <c r="AV28">
-        <v>111000000.0</v>
+        <v>5887525000.0</v>
       </c>
       <c r="AW28">
-        <v>110000000.0</v>
+        <v>10369682000.0</v>
       </c>
       <c r="AX28">
-        <v>109307000.0</v>
+        <v>10974511000.0</v>
       </c>
       <c r="AY28">
-        <v>231102000.0</v>
+        <v>12345559000.0</v>
       </c>
       <c r="AZ28">
-        <v>95208000.0</v>
+        <v>12749325000.0</v>
       </c>
       <c r="BA28">
-        <v>93182000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10781671000.0</v>
+      </c>
+      <c r="BB28"/>
       <c r="BC28">
-        <v>93274000.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>7283933000.0</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
       <c r="BH28">
-        <v>89571000.0</v>
+        <v>12638845000.0</v>
       </c>
       <c r="BI28">
-        <v>90043000.0</v>
-[...132 lines deleted...]
-      </c>
+        <v>13080102000.0</v>
+      </c>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
+      <c r="BZ28"/>
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+      <c r="CL28"/>
+      <c r="CM28"/>
+      <c r="CN28"/>
+      <c r="CO28"/>
+      <c r="CP28"/>
+      <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
+      <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
+      <c r="CX28"/>
+      <c r="CY28"/>
+      <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
     <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>54</v>
       </c>
       <c r="B29">
-        <v>45000000.0</v>
+        <v>25773000000.0</v>
       </c>
       <c r="C29">
-        <v>64000000.0</v>
+        <v>26095000000.0</v>
       </c>
       <c r="D29">
-        <v>47000000.0</v>
+        <v>25716000000.0</v>
       </c>
       <c r="E29">
-        <v>62000000.0</v>
+        <v>25379000000.0</v>
       </c>
       <c r="F29">
-        <v>38000000.0</v>
+        <v>24774000000.0</v>
       </c>
       <c r="G29">
-        <v>50000000.0</v>
+        <v>24629000000.0</v>
       </c>
       <c r="H29">
-        <v>21000000.0</v>
+        <v>24345000000.0</v>
       </c>
       <c r="I29">
-        <v>49000000.0</v>
+        <v>23824000000.0</v>
       </c>
       <c r="J29">
-        <v>56000000.0</v>
+        <v>22734000000.0</v>
       </c>
       <c r="K29">
-        <v>52000000.0</v>
+        <v>22999000000.0</v>
       </c>
       <c r="L29">
-        <v>35000000.0</v>
+        <v>22960000000.0</v>
       </c>
       <c r="M29">
-        <v>56000000.0</v>
+        <v>22253000000.0</v>
       </c>
       <c r="N29">
-        <v>58000000.0</v>
+        <v>21287000000.0</v>
       </c>
       <c r="O29">
-        <v>62000000.0</v>
+        <v>21310000000.0</v>
       </c>
       <c r="P29">
-        <v>71000000.0</v>
+        <v>21214000000.0</v>
       </c>
       <c r="Q29">
-        <v>95000000.0</v>
+        <v>20955000000.0</v>
       </c>
       <c r="R29">
-        <v>93000000.0</v>
+        <v>20649000000.0</v>
       </c>
       <c r="S29">
-        <v>88000000.0</v>
+        <v>20843000000.0</v>
       </c>
       <c r="T29">
-        <v>113000000.0</v>
+        <v>20782000000.0</v>
       </c>
       <c r="U29">
-        <v>133000000.0</v>
+        <v>21142000000.0</v>
       </c>
       <c r="V29">
-        <v>117000000.0</v>
+        <v>20097000000.0</v>
       </c>
       <c r="W29">
-        <v>91000000.0</v>
+        <v>21241000000.0</v>
       </c>
       <c r="X29">
-        <v>29000000.0</v>
+        <v>20654000000.0</v>
       </c>
       <c r="Y29">
-        <v>11000000.0</v>
+        <v>21181000000.0</v>
       </c>
       <c r="Z29">
-        <v>82000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>23495000000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -26161,996 +10236,17145 @@
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
     </row>
     <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="B30"/>
       <c r="C30">
-        <v>523000000.0</v>
+        <v>21177000000.0</v>
       </c>
       <c r="D30">
-        <v>494000000.0</v>
+        <v>20881000000.0</v>
       </c>
       <c r="E30">
-        <v>458000000.0</v>
+        <v>20352000000.0</v>
       </c>
       <c r="F30">
-        <v>501000000.0</v>
+        <v>19907000000.0</v>
       </c>
       <c r="G30">
-        <v>445000000.0</v>
+        <v>20096000000.0</v>
       </c>
       <c r="H30">
-        <v>441000000.0</v>
+        <v>19678000000.0</v>
       </c>
       <c r="I30">
-        <v>443000000.0</v>
+        <v>19062000000.0</v>
       </c>
       <c r="J30">
-        <v>438000000.0</v>
+        <v>17894000000.0</v>
       </c>
       <c r="K30">
-        <v>429000000.0</v>
+        <v>18112000000.0</v>
       </c>
       <c r="L30">
-        <v>441000000.0</v>
+        <v>17860000000.0</v>
       </c>
       <c r="M30">
-        <v>412000000.0</v>
+        <v>17371000000.0</v>
       </c>
       <c r="N30">
-        <v>420000000.0</v>
+        <v>16785000000.0</v>
       </c>
       <c r="O30">
-        <v>396000000.0</v>
+        <v>16940000000.0</v>
       </c>
       <c r="P30">
-        <v>426000000.0</v>
+        <v>16764000000.0</v>
       </c>
       <c r="Q30">
-        <v>395000000.0</v>
+        <v>16580000000.0</v>
       </c>
       <c r="R30">
-        <v>348000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="S30">
-        <v>430000000.0</v>
+        <v>38424000000.0</v>
       </c>
       <c r="T30">
-        <v>396000000.0</v>
+        <v>282000000.0</v>
       </c>
       <c r="U30">
-        <v>419000000.0</v>
+        <v>273000000.0</v>
       </c>
       <c r="V30">
-        <v>378000000.0</v>
+        <v>268000000.0</v>
       </c>
       <c r="W30">
-        <v>401000000.0</v>
+        <v>299000000.0</v>
       </c>
       <c r="X30">
-        <v>413000000.0</v>
+        <v>290000000.0</v>
       </c>
       <c r="Y30">
-        <v>418000000.0</v>
+        <v>284000000.0</v>
       </c>
       <c r="Z30">
-        <v>387000000.0</v>
+        <v>280000000.0</v>
       </c>
       <c r="AA30">
-        <v>400000000.0</v>
+        <v>289000000.0</v>
       </c>
       <c r="AB30">
-        <v>406000000.0</v>
+        <v>267000000.0</v>
       </c>
       <c r="AC30">
-        <v>401000000.0</v>
+        <v>254000000.0</v>
       </c>
       <c r="AD30">
-        <v>394000000.0</v>
+        <v>240000000.0</v>
       </c>
       <c r="AE30">
-        <v>395000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="AF30">
-        <v>529000000.0</v>
+        <v>14413000000.0</v>
       </c>
       <c r="AG30">
-        <v>378000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="AH30">
-        <v>384000000.0</v>
+        <v>198000000.0</v>
       </c>
       <c r="AI30">
-        <v>390000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AJ30">
-        <v>415000000.0</v>
+        <v>187000000.0</v>
       </c>
       <c r="AK30">
-        <v>396000000.0</v>
+        <v>179000000.0</v>
       </c>
       <c r="AL30">
-        <v>429000000.0</v>
+        <v>144000000.0</v>
       </c>
       <c r="AM30">
-        <v>417000000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="AN30">
-        <v>449000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AO30">
-        <v>292000000.0</v>
+        <v>145000000.0</v>
       </c>
       <c r="AP30">
-        <v>402000000.0</v>
+        <v>139000000.0</v>
       </c>
       <c r="AQ30">
-        <v>209000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="AR30">
-        <v>209000000.0</v>
+        <v>57000000.0</v>
       </c>
       <c r="AS30">
-        <v>177000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AT30">
-        <v>266246000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AU30">
-        <v>204000000.0</v>
+        <v>190292000.0</v>
       </c>
       <c r="AV30">
-        <v>174000000.0</v>
+        <v>52688000.0</v>
       </c>
       <c r="AW30">
-        <v>198000000.0</v>
+        <v>50177000.0</v>
       </c>
       <c r="AX30">
-        <v>575000000.0</v>
+        <v>44475000.0</v>
       </c>
       <c r="AY30">
-        <v>330566000.0</v>
+        <v>29659000.0</v>
       </c>
       <c r="AZ30">
-        <v>165062000.0</v>
+        <v>42810000.0</v>
       </c>
       <c r="BA30">
-        <v>145033000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>40541000.0</v>
+      </c>
+      <c r="BB30"/>
       <c r="BC30">
-        <v>169435000.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>59506000.0</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
       <c r="BI30">
-        <v>160681000.0</v>
-[...132 lines deleted...]
-      </c>
+        <v>2509830000.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30"/>
+      <c r="CO30"/>
+      <c r="CP30"/>
+      <c r="CQ30"/>
+      <c r="CR30"/>
+      <c r="CS30"/>
+      <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
+      <c r="CX30"/>
+      <c r="CY30"/>
+      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
     <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>194</v>
-[...30 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31">
-        <v>138000000.0</v>
+        <v>1412000000.0</v>
       </c>
       <c r="M31">
-        <v>235000000.0</v>
+        <v>1361000000.0</v>
       </c>
       <c r="N31">
-        <v>768000000.0</v>
+        <v>1383000000.0</v>
       </c>
       <c r="O31">
-        <v>246000000.0</v>
+        <v>1331000000.0</v>
       </c>
       <c r="P31">
-        <v>278000000.0</v>
+        <v>1303000000.0</v>
       </c>
       <c r="Q31">
-        <v>399000000.0</v>
+        <v>1323000000.0</v>
       </c>
       <c r="R31">
-        <v>-266000000.0</v>
+        <v>1378000000.0</v>
       </c>
       <c r="S31">
-        <v>376000000.0</v>
+        <v>1382000000.0</v>
       </c>
       <c r="T31">
-        <v>-364000000.0</v>
+        <v>1406000000.0</v>
       </c>
       <c r="U31">
-        <v>-280000000.0</v>
+        <v>1813000000.0</v>
       </c>
       <c r="V31">
-        <v>-252000000.0</v>
+        <v>1590000000.0</v>
       </c>
       <c r="W31">
-        <v>-293000000.0</v>
+        <v>1713000000.0</v>
       </c>
       <c r="X31">
-        <v>-229000000.0</v>
+        <v>1386000000.0</v>
       </c>
       <c r="Y31">
-        <v>-219000000.0</v>
+        <v>1425000000.0</v>
       </c>
       <c r="Z31">
-        <v>-104000000.0</v>
+        <v>1296000000.0</v>
       </c>
       <c r="AA31">
-        <v>-2000000.0</v>
+        <v>2565000000.0</v>
       </c>
       <c r="AB31">
-        <v>-12000000.0</v>
+        <v>2320000000.0</v>
       </c>
       <c r="AC31">
-        <v>202000000.0</v>
+        <v>2357000000.0</v>
       </c>
       <c r="AD31">
-        <v>-37000000.0</v>
+        <v>2156000000.0</v>
       </c>
       <c r="AE31">
-        <v>-24000000.0</v>
+        <v>2011000000.0</v>
       </c>
       <c r="AF31">
-        <v>-50000000.0</v>
+        <v>1820000000.0</v>
       </c>
       <c r="AG31">
-        <v>-16000000.0</v>
+        <v>1658000000.0</v>
       </c>
       <c r="AH31">
-        <v>-11000000.0</v>
+        <v>1532000000.0</v>
       </c>
       <c r="AI31">
-        <v>-24000000.0</v>
+        <v>1416000000.0</v>
       </c>
       <c r="AJ31">
-        <v>-42000000.0</v>
+        <v>1356000000.0</v>
       </c>
       <c r="AK31">
-        <v>-24000000.0</v>
+        <v>1268000000.0</v>
       </c>
       <c r="AL31">
-        <v>-34000000.0</v>
+        <v>1206000000.0</v>
       </c>
       <c r="AM31">
-        <v>-21000000.0</v>
+        <v>1152000000.0</v>
       </c>
       <c r="AN31">
-        <v>42000000.0</v>
+        <v>1117000000.0</v>
       </c>
       <c r="AO31">
-        <v>-248000000.0</v>
+        <v>1075000000.0</v>
       </c>
       <c r="AP31">
-        <v>-297000000.0</v>
+        <v>967000000.0</v>
       </c>
       <c r="AQ31">
-        <v>20000000.0</v>
+        <v>752000000.0</v>
       </c>
       <c r="AR31">
-        <v>13000000.0</v>
+        <v>2983000000.0</v>
       </c>
       <c r="AS31">
-        <v>38000000.0</v>
+        <v>2996000000.0</v>
       </c>
       <c r="AT31">
-        <v>-38103000.0</v>
+        <v>2026000000.0</v>
       </c>
       <c r="AU31">
-        <v>-94000000.0</v>
+        <v>2025269000.0</v>
       </c>
       <c r="AV31">
-        <v>-78000000.0</v>
+        <v>2101767000.0</v>
       </c>
       <c r="AW31">
-        <v>-100000000.0</v>
+        <v>1678078000.0</v>
       </c>
       <c r="AX31">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1598995000.0</v>
+      </c>
+      <c r="AY31"/>
       <c r="AZ31">
-        <v>515000.0</v>
-[...159 lines deleted...]
-      </c>
+        <v>1276472000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
     <row r="32" spans="1:105">
       <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+    </row>
+    <row r="33" spans="1:105">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>24570000000.0</v>
+      </c>
+      <c r="C33">
+        <v>25354000000.0</v>
+      </c>
+      <c r="D33">
+        <v>25113000000.0</v>
+      </c>
+      <c r="E33">
+        <v>24642000000.0</v>
+      </c>
+      <c r="F33">
+        <v>24191000000.0</v>
+      </c>
+      <c r="G33">
+        <v>23229000000.0</v>
+      </c>
+      <c r="H33">
+        <v>24832000000.0</v>
+      </c>
+      <c r="I33">
+        <v>24145000000.0</v>
+      </c>
+      <c r="J33">
+        <v>22797000000.0</v>
+      </c>
+      <c r="K33">
+        <v>21633000000.0</v>
+      </c>
+      <c r="L33">
+        <v>1697000000.0</v>
+      </c>
+      <c r="M33">
+        <v>1697000000.0</v>
+      </c>
+      <c r="N33">
+        <v>3506000000.0</v>
+      </c>
+      <c r="O33">
+        <v>3498000000.0</v>
+      </c>
+      <c r="P33">
+        <v>21319000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>21175000000.0</v>
+      </c>
+      <c r="R33">
+        <v>20682000000.0</v>
+      </c>
+      <c r="S33">
+        <v>19631000000.0</v>
+      </c>
+      <c r="T33">
+        <v>20398000000.0</v>
+      </c>
+      <c r="U33">
+        <v>19836000000.0</v>
+      </c>
+      <c r="V33">
+        <v>19202000000.0</v>
+      </c>
+      <c r="W33">
+        <v>18053000000.0</v>
+      </c>
+      <c r="X33">
+        <v>19495000000.0</v>
+      </c>
+      <c r="Y33">
+        <v>18982000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>19658000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>19503000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1774000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1784000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1794000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>17717000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1820000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>17240000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>16825000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>16749000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>16466000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>16086000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>15431000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>15780000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1929000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1945000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>19055000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>18250000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>7677000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>7250000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>7051000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>7244289000.0</v>
+      </c>
+      <c r="AV33">
+        <v>7075729000.0</v>
+      </c>
+      <c r="AW33">
+        <v>12534534000.0</v>
+      </c>
+      <c r="AX33">
+        <v>13123159000.0</v>
+      </c>
+      <c r="AY33"/>
+      <c r="AZ33">
+        <v>594471000.0</v>
+      </c>
+      <c r="BA33">
+        <v>557378000.0</v>
+      </c>
+      <c r="BB33"/>
+      <c r="BC33">
+        <v>1112888000.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
+      <c r="BZ33"/>
+      <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33"/>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+      <c r="CL33"/>
+      <c r="CM33"/>
+      <c r="CN33"/>
+      <c r="CO33"/>
+      <c r="CP33"/>
+      <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
+      <c r="CT33"/>
+      <c r="CU33"/>
+      <c r="CV33"/>
+      <c r="CW33"/>
+      <c r="CX33"/>
+      <c r="CY33"/>
+      <c r="CZ33"/>
+      <c r="DA33"/>
+    </row>
+    <row r="34" spans="1:105">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
+        <v>1258000000.0</v>
+      </c>
+      <c r="N34">
+        <v>1156000000.0</v>
+      </c>
+      <c r="O34">
+        <v>1223000000.0</v>
+      </c>
+      <c r="P34">
+        <v>1127000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>1240000000.0</v>
+      </c>
+      <c r="R34">
+        <v>1159000000.0</v>
+      </c>
+      <c r="S34">
+        <v>1236000000.0</v>
+      </c>
+      <c r="T34">
+        <v>1181000000.0</v>
+      </c>
+      <c r="U34">
+        <v>1235000000.0</v>
+      </c>
+      <c r="V34">
+        <v>1188000000.0</v>
+      </c>
+      <c r="W34">
+        <v>1230000000.0</v>
+      </c>
+      <c r="X34">
+        <v>1203000000.0</v>
+      </c>
+      <c r="Y34">
+        <v>1327000000.0</v>
+      </c>
+      <c r="Z34">
+        <v>1198000000.0</v>
+      </c>
+      <c r="AA34">
+        <v>1275000000.0</v>
+      </c>
+      <c r="AB34">
+        <v>1295000000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1325000000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1291000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1113000000.0</v>
+      </c>
+      <c r="AF34">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AG34">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AH34">
+        <v>1187000000.0</v>
+      </c>
+      <c r="AI34">
+        <v>1105000000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>1201000000.0</v>
+      </c>
+      <c r="AK34">
+        <v>1135000000.0</v>
+      </c>
+      <c r="AL34">
+        <v>1189000000.0</v>
+      </c>
+      <c r="AM34">
+        <v>1098000000.0</v>
+      </c>
+      <c r="AN34">
+        <v>1313000000.0</v>
+      </c>
+      <c r="AO34">
+        <v>1162000000.0</v>
+      </c>
+      <c r="AP34">
+        <v>1257000000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>1151000000.0</v>
+      </c>
+      <c r="AR34">
+        <v>900000000.0</v>
+      </c>
+      <c r="AS34">
+        <v>801000000.0</v>
+      </c>
+      <c r="AT34">
+        <v>921000000.0</v>
+      </c>
+      <c r="AU34">
+        <v>835992000.0</v>
+      </c>
+      <c r="AV34">
+        <v>894663000.0</v>
+      </c>
+      <c r="AW34">
+        <v>756707000.0</v>
+      </c>
+      <c r="AX34">
+        <v>821780000.0</v>
+      </c>
+      <c r="AY34"/>
+      <c r="AZ34">
+        <v>834566000.0</v>
+      </c>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+    </row>
+    <row r="35" spans="1:105">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>23641000000.0</v>
+      </c>
+      <c r="C35">
+        <v>23987000000.0</v>
+      </c>
+      <c r="D35">
+        <v>23606000000.0</v>
+      </c>
+      <c r="E35">
+        <v>23301000000.0</v>
+      </c>
+      <c r="F35">
+        <v>22748000000.0</v>
+      </c>
+      <c r="G35">
+        <v>22719000000.0</v>
+      </c>
+      <c r="H35">
+        <v>22194000000.0</v>
+      </c>
+      <c r="I35">
+        <v>21932000000.0</v>
+      </c>
+      <c r="J35">
+        <v>20694000000.0</v>
+      </c>
+      <c r="K35">
+        <v>21108000000.0</v>
+      </c>
+      <c r="L35">
+        <v>19851000000.0</v>
+      </c>
+      <c r="M35">
+        <v>19195000000.0</v>
+      </c>
+      <c r="N35">
+        <v>18206000000.0</v>
+      </c>
+      <c r="O35">
+        <v>19504000000.0</v>
+      </c>
+      <c r="P35">
+        <v>19329000000.0</v>
+      </c>
+      <c r="Q35">
+        <v>19162000000.0</v>
+      </c>
+      <c r="R35">
+        <v>18719000000.0</v>
+      </c>
+      <c r="S35">
+        <v>18986000000.0</v>
+      </c>
+      <c r="T35">
+        <v>18842000000.0</v>
+      </c>
+      <c r="U35">
+        <v>18840000000.0</v>
+      </c>
+      <c r="V35">
+        <v>17977000000.0</v>
+      </c>
+      <c r="W35">
+        <v>19030000000.0</v>
+      </c>
+      <c r="X35">
+        <v>18734000000.0</v>
+      </c>
+      <c r="Y35">
+        <v>19337000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>21641000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>18487000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>17021000000.0</v>
+      </c>
+      <c r="AC35">
+        <v>15551000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>16117000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>16291000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>15731000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>15054000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>15898000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>15050000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>14619000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>14409000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>13679000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>13959000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>13994000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>14362000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>14870000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>17300000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>9555000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>9676000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>9635000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>8356000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>7858037000.0</v>
+      </c>
+      <c r="AW35">
+        <v>11261023000.0</v>
+      </c>
+      <c r="AX35">
+        <v>11738674000.0</v>
+      </c>
+      <c r="AY35"/>
+      <c r="AZ35">
+        <v>13998961000.0</v>
+      </c>
+      <c r="BA35">
+        <v>11672253000.0</v>
+      </c>
+      <c r="BB35"/>
+      <c r="BC35">
+        <v>12620853000.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35">
+        <v>15118254000.0</v>
+      </c>
+      <c r="BI35">
+        <v>15193928000.0</v>
+      </c>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
+      <c r="CZ35"/>
+      <c r="DA35"/>
+    </row>
+    <row r="36" spans="1:105">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>1958000000.0</v>
+      </c>
+      <c r="C36">
+        <v>461000000.0</v>
+      </c>
+      <c r="D36">
+        <v>514000000.0</v>
+      </c>
+      <c r="E36">
+        <v>559000000.0</v>
+      </c>
+      <c r="F36">
+        <v>597000000.0</v>
+      </c>
+      <c r="G36">
+        <v>552000000.0</v>
+      </c>
+      <c r="H36">
+        <v>1494000000.0</v>
+      </c>
+      <c r="I36">
+        <v>1384000000.0</v>
+      </c>
+      <c r="J36">
+        <v>1226000000.0</v>
+      </c>
+      <c r="K36">
+        <v>995000000.0</v>
+      </c>
+      <c r="L36">
+        <v>-1635000000.0</v>
+      </c>
+      <c r="M36">
+        <v>-1710000000.0</v>
+      </c>
+      <c r="N36">
+        <v>1099000000.0</v>
+      </c>
+      <c r="O36">
+        <v>-3498000000.0</v>
+      </c>
+      <c r="P36">
+        <v>852000000.0</v>
+      </c>
+      <c r="Q36">
+        <v>865000000.0</v>
+      </c>
+      <c r="R36">
+        <v>716000000.0</v>
+      </c>
+      <c r="S36">
+        <v>718000000.0</v>
+      </c>
+      <c r="T36">
+        <v>400000000.0</v>
+      </c>
+      <c r="U36">
+        <v>461000000.0</v>
+      </c>
+      <c r="V36">
+        <v>545000000.0</v>
+      </c>
+      <c r="W36">
+        <v>435000000.0</v>
+      </c>
+      <c r="X36">
+        <v>511000000.0</v>
+      </c>
+      <c r="Y36">
+        <v>479000000.0</v>
+      </c>
+      <c r="Z36">
+        <v>567000000.0</v>
+      </c>
+      <c r="AA36">
+        <v>92000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-1779000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-1721000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>-1743000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>14051000000.0</v>
+      </c>
+      <c r="AF36">
+        <v>-1707000000.0</v>
+      </c>
+      <c r="AG36">
+        <v>13689000000.0</v>
+      </c>
+      <c r="AH36">
+        <v>13269000000.0</v>
+      </c>
+      <c r="AI36">
+        <v>13006000000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>12924000000.0</v>
+      </c>
+      <c r="AK36">
+        <v>12450000000.0</v>
+      </c>
+      <c r="AL36">
+        <v>11777000000.0</v>
+      </c>
+      <c r="AM36">
+        <v>11872000000.0</v>
+      </c>
+      <c r="AN36">
+        <v>-1788000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>-1744000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>15222000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>14102000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>5935000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>4979000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>4315000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>4093599000.0</v>
+      </c>
+      <c r="AV36">
+        <v>5352348000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-657483000.0</v>
+      </c>
+      <c r="AX36">
+        <v>12488116000.0</v>
+      </c>
+      <c r="AY36"/>
+      <c r="AZ36">
+        <v>-594471000.0</v>
+      </c>
+      <c r="BA36">
+        <v>-557378000.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36">
+        <v>-1112888000.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36"/>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
+      <c r="CT36"/>
+      <c r="CU36"/>
+      <c r="CV36"/>
+      <c r="CW36"/>
+      <c r="CX36"/>
+      <c r="CY36"/>
+      <c r="CZ36"/>
+      <c r="DA36"/>
+    </row>
+    <row r="37" spans="1:105">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>-146000000.0</v>
+      </c>
+      <c r="AR37">
+        <v>-154000000.0</v>
+      </c>
+      <c r="AS37">
+        <v>-165000000.0</v>
+      </c>
+      <c r="AT37">
+        <v>-175000000.0</v>
+      </c>
+      <c r="AU37">
+        <v>-188307000.0</v>
+      </c>
+      <c r="AV37">
+        <v>408351000.0</v>
+      </c>
+      <c r="AW37">
+        <v>387550000.0</v>
+      </c>
+      <c r="AX37">
+        <v>362916000.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>317364000.0</v>
+      </c>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+    </row>
+    <row r="38" spans="1:105">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38">
+        <v>22815000000.0</v>
+      </c>
+      <c r="C38">
+        <v>23128000000.0</v>
+      </c>
+      <c r="D38">
+        <v>22912000000.0</v>
+      </c>
+      <c r="E38">
+        <v>22417000000.0</v>
+      </c>
+      <c r="F38">
+        <v>21973000000.0</v>
+      </c>
+      <c r="G38">
+        <v>22085000000.0</v>
+      </c>
+      <c r="H38">
+        <v>20077000000.0</v>
+      </c>
+      <c r="I38">
+        <v>20974000000.0</v>
+      </c>
+      <c r="J38">
+        <v>19690000000.0</v>
+      </c>
+      <c r="K38">
+        <v>19864000000.0</v>
+      </c>
+      <c r="L38">
+        <v>19624000000.0</v>
+      </c>
+      <c r="M38">
+        <v>19083000000.0</v>
+      </c>
+      <c r="N38">
+        <v>16607000000.0</v>
+      </c>
+      <c r="O38">
+        <v>18024000000.0</v>
+      </c>
+      <c r="P38">
+        <v>22341000000.0</v>
+      </c>
+      <c r="Q38">
+        <v>22195000000.0</v>
+      </c>
+      <c r="R38">
+        <v>21808000000.0</v>
+      </c>
+      <c r="S38">
+        <v>22079000000.0</v>
+      </c>
+      <c r="T38">
+        <v>21963000000.0</v>
+      </c>
+      <c r="U38">
+        <v>22377000000.0</v>
+      </c>
+      <c r="V38">
+        <v>21285000000.0</v>
+      </c>
+      <c r="W38">
+        <v>22471000000.0</v>
+      </c>
+      <c r="X38">
+        <v>21857000000.0</v>
+      </c>
+      <c r="Y38">
+        <v>22508000000.0</v>
+      </c>
+      <c r="Z38">
+        <v>24693000000.0</v>
+      </c>
+      <c r="AA38">
+        <v>22817000000.0</v>
+      </c>
+      <c r="AB38">
+        <v>22410000000.0</v>
+      </c>
+      <c r="AC38">
+        <v>21017000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>21358000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>20090000000.0</v>
+      </c>
+      <c r="AF38">
+        <v>20468000000.0</v>
+      </c>
+      <c r="AG38">
+        <v>628000000.0</v>
+      </c>
+      <c r="AH38">
+        <v>586000000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3987000000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>4202000000.0</v>
+      </c>
+      <c r="AK38">
+        <v>4348000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>4316000000.0</v>
+      </c>
+      <c r="AM38">
+        <v>4139000000.0</v>
+      </c>
+      <c r="AN38">
+        <v>18353000000.0</v>
+      </c>
+      <c r="AO38">
+        <v>13563000000.0</v>
+      </c>
+      <c r="AP38">
+        <v>79000000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>134000000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2243000000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2698000000.0</v>
+      </c>
+      <c r="AT38">
+        <v>3198000000.0</v>
+      </c>
+      <c r="AU38">
+        <v>3153770000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2247368000.0</v>
+      </c>
+      <c r="AW38">
+        <v>12534534000.0</v>
+      </c>
+      <c r="AX38">
+        <v>1029947000.0</v>
+      </c>
+      <c r="AY38">
+        <v>854985000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>14583256000.0</v>
+      </c>
+      <c r="BA38">
+        <v>14798002000.0</v>
+      </c>
+      <c r="BB38"/>
+      <c r="BC38">
+        <v>15786403000.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38">
+        <v>1749817000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1409925000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1393949000.0</v>
+      </c>
+      <c r="BH38">
+        <v>16152508000.0</v>
+      </c>
+      <c r="BI38">
+        <v>16267283000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1929563000.0</v>
+      </c>
+      <c r="BK38">
+        <v>2183675000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1916017000.0</v>
+      </c>
+      <c r="BM38">
+        <v>2003374000.0</v>
+      </c>
+      <c r="BN38">
+        <v>3226168000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1949991000.0</v>
+      </c>
+      <c r="BP38">
+        <v>1273329000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>1211450000.0</v>
+      </c>
+      <c r="BR38">
+        <v>969820000.0</v>
+      </c>
+      <c r="BS38">
+        <v>2395335000.0</v>
+      </c>
+      <c r="BT38">
+        <v>3431358000.0</v>
+      </c>
+      <c r="BU38">
+        <v>3436248000.0</v>
+      </c>
+      <c r="BV38">
+        <v>3157588000.0</v>
+      </c>
+      <c r="BW38">
+        <v>3233958000.0</v>
+      </c>
+      <c r="BX38">
+        <v>2902353000.0</v>
+      </c>
+      <c r="BY38">
+        <v>2839978000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>2384776000.0</v>
+      </c>
+      <c r="CA38">
+        <v>3275871000.0</v>
+      </c>
+      <c r="CB38">
+        <v>3302447000.0</v>
+      </c>
+      <c r="CC38">
+        <v>2890009000.0</v>
+      </c>
+      <c r="CD38">
+        <v>2200258000.0</v>
+      </c>
+      <c r="CE38">
+        <v>2453447000.0</v>
+      </c>
+      <c r="CF38">
+        <v>2277383000.0</v>
+      </c>
+      <c r="CG38">
+        <v>2360554000.0</v>
+      </c>
+      <c r="CH38">
+        <v>2189785000.0</v>
+      </c>
+      <c r="CI38">
+        <v>2053063000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>2001466000.0</v>
+      </c>
+      <c r="CK38">
+        <v>2136018000.0</v>
+      </c>
+      <c r="CL38">
+        <v>1854365000.0</v>
+      </c>
+      <c r="CM38">
+        <v>2068994000.0</v>
+      </c>
+      <c r="CN38">
+        <v>2281266000.0</v>
+      </c>
+      <c r="CO38">
+        <v>2232121000.0</v>
+      </c>
+      <c r="CP38">
+        <v>1830366000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>1889300000.0</v>
+      </c>
+      <c r="CR38">
+        <v>1837800000.0</v>
+      </c>
+      <c r="CS38">
+        <v>1800182000.0</v>
+      </c>
+      <c r="CT38">
+        <v>1614661000.0</v>
+      </c>
+      <c r="CU38">
+        <v>1854142000.0</v>
+      </c>
+      <c r="CV38">
+        <v>1901484000.0</v>
+      </c>
+      <c r="CW38">
+        <v>1939627000.0</v>
+      </c>
+      <c r="CX38">
+        <v>1696893000.0</v>
+      </c>
+      <c r="CY38">
+        <v>1933568000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>1928445000.0</v>
+      </c>
+      <c r="DA38">
+        <v>1873331000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:105">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39">
+        <v>699000000.0</v>
+      </c>
+      <c r="D39">
+        <v>999000000.0</v>
+      </c>
+      <c r="E39">
+        <v>927000000.0</v>
+      </c>
+      <c r="F39">
+        <v>875000000.0</v>
+      </c>
+      <c r="G39">
+        <v>684000000.0</v>
+      </c>
+      <c r="H39">
+        <v>-18266000000.0</v>
+      </c>
+      <c r="I39">
+        <v>-17654000000.0</v>
+      </c>
+      <c r="J39">
+        <v>-16802000000.0</v>
+      </c>
+      <c r="K39">
+        <v>-18112000000.0</v>
+      </c>
+      <c r="L39">
+        <v>-19630000000.0</v>
+      </c>
+      <c r="M39">
+        <v>-18924000000.0</v>
+      </c>
+      <c r="N39">
+        <v>-17860000000.0</v>
+      </c>
+      <c r="O39">
+        <v>-17899000000.0</v>
+      </c>
+      <c r="P39">
+        <v>1261000000.0</v>
+      </c>
+      <c r="Q39">
+        <v>-17640000000.0</v>
+      </c>
+      <c r="R39">
+        <v>-12000000.0</v>
+      </c>
+      <c r="S39">
+        <v>1517000000.0</v>
+      </c>
+      <c r="T39">
+        <v>-282000000.0</v>
+      </c>
+      <c r="U39">
+        <v>-273000000.0</v>
+      </c>
+      <c r="V39">
+        <v>-268000000.0</v>
+      </c>
+      <c r="W39">
+        <v>-299000000.0</v>
+      </c>
+      <c r="X39">
+        <v>-290000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>-284000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>-280000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>-289000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>-267000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>-254000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>-240000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>-374000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1707000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>1720000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>1835000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>1682000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>1668000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>1750000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>1755000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>1708000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>-145000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>-139000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>1831000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>-60000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2935000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>2744457000.0</v>
+      </c>
+      <c r="AV39">
+        <v>-52688000.0</v>
+      </c>
+      <c r="AW39">
+        <v>-50177000.0</v>
+      </c>
+      <c r="AX39">
+        <v>-44475000.0</v>
+      </c>
+      <c r="AY39">
+        <v>48955000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>-42810000.0</v>
+      </c>
+      <c r="BA39">
+        <v>-40541000.0</v>
+      </c>
+      <c r="BB39"/>
+      <c r="BC39">
+        <v>-22569000.0</v>
+      </c>
+      <c r="BD39"/>
+      <c r="BE39"/>
+      <c r="BF39">
+        <v>129511000.0</v>
+      </c>
+      <c r="BG39"/>
+      <c r="BH39"/>
+      <c r="BI39">
+        <v>-2509830000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>178902000.0</v>
+      </c>
+      <c r="BK39"/>
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39">
+        <v>143057000.0</v>
+      </c>
+      <c r="BO39"/>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39">
+        <v>135321000.0</v>
+      </c>
+      <c r="BS39"/>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39">
+        <v>123691000.0</v>
+      </c>
+      <c r="BW39"/>
+      <c r="BX39"/>
+      <c r="BY39"/>
+      <c r="BZ39">
+        <v>57712000.0</v>
+      </c>
+      <c r="CA39"/>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39">
+        <v>47733000.0</v>
+      </c>
+      <c r="CE39"/>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39">
+        <v>39130000.0</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39">
+        <v>51255000.0</v>
+      </c>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39">
+        <v>49012000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39">
+        <v>49985000.0</v>
+      </c>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39">
+        <v>45864000.0</v>
+      </c>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+    </row>
+    <row r="40" spans="1:105">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40"/>
+      <c r="D40">
+        <v>42000000.0</v>
+      </c>
+      <c r="E40">
+        <v>1000000.0</v>
+      </c>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40">
+        <v>-176000000.0</v>
+      </c>
+      <c r="I40"/>
+      <c r="J40"/>
+      <c r="K40"/>
+      <c r="L40">
+        <v>-226000000.0</v>
+      </c>
+      <c r="M40">
+        <v>-226000000.0</v>
+      </c>
+      <c r="N40">
+        <v>-226000000.0</v>
+      </c>
+      <c r="O40">
+        <v>-1004000000.0</v>
+      </c>
+      <c r="P40"/>
+      <c r="Q40"/>
+      <c r="R40"/>
+      <c r="S40"/>
+      <c r="T40"/>
+      <c r="U40"/>
+      <c r="V40"/>
+      <c r="W40"/>
+      <c r="X40"/>
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40"/>
+      <c r="AB40">
+        <v>1295000000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1325000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1291000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>-123000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1187000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1047000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1201000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1135000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1189000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1037000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1313000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1162000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1257000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1014000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>746000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>636000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>746000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>368766000.0</v>
+      </c>
+      <c r="AV40">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>1144000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-85943000.0</v>
+      </c>
+      <c r="AY40">
+        <v>121442000.0</v>
+      </c>
+      <c r="AZ40"/>
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40">
+        <v>15947000.0</v>
+      </c>
+      <c r="BD40"/>
+      <c r="BE40"/>
+      <c r="BF40">
+        <v>116570000.0</v>
+      </c>
+      <c r="BG40"/>
+      <c r="BH40"/>
+      <c r="BI40"/>
+      <c r="BJ40">
+        <v>147517000.0</v>
+      </c>
+      <c r="BK40"/>
+      <c r="BL40"/>
+      <c r="BM40"/>
+      <c r="BN40">
+        <v>191581000.0</v>
+      </c>
+      <c r="BO40"/>
+      <c r="BP40"/>
+      <c r="BQ40"/>
+      <c r="BR40">
+        <v>236288000.0</v>
+      </c>
+      <c r="BS40"/>
+      <c r="BT40"/>
+      <c r="BU40"/>
+      <c r="BV40">
+        <v>247170000.0</v>
+      </c>
+      <c r="BW40"/>
+      <c r="BX40"/>
+      <c r="BY40"/>
+      <c r="BZ40">
+        <v>210874000.0</v>
+      </c>
+      <c r="CA40"/>
+      <c r="CB40"/>
+      <c r="CC40"/>
+      <c r="CD40"/>
+      <c r="CE40"/>
+      <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
+      <c r="CI40"/>
+      <c r="CJ40"/>
+      <c r="CK40"/>
+      <c r="CL40"/>
+      <c r="CM40"/>
+      <c r="CN40"/>
+      <c r="CO40"/>
+      <c r="CP40"/>
+      <c r="CQ40"/>
+      <c r="CR40"/>
+      <c r="CS40"/>
+      <c r="CT40"/>
+      <c r="CU40"/>
+      <c r="CV40"/>
+      <c r="CW40"/>
+      <c r="CX40"/>
+      <c r="CY40"/>
+      <c r="CZ40"/>
+      <c r="DA40"/>
+    </row>
+    <row r="41" spans="1:105">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>1186000000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>1062000000.0</v>
+      </c>
+      <c r="P41">
+        <v>1127000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>1240000000.0</v>
+      </c>
+      <c r="R41">
+        <v>1159000000.0</v>
+      </c>
+      <c r="S41">
+        <v>1236000000.0</v>
+      </c>
+      <c r="T41">
+        <v>1181000000.0</v>
+      </c>
+      <c r="U41">
+        <v>1235000000.0</v>
+      </c>
+      <c r="V41">
+        <v>1188000000.0</v>
+      </c>
+      <c r="W41">
+        <v>1230000000.0</v>
+      </c>
+      <c r="X41">
+        <v>1203000000.0</v>
+      </c>
+      <c r="Y41">
+        <v>1327000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>1198000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>1099000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>1116000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>1147000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>1116000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>771000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>1187000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>902000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>1185000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>1130000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>1181000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>817000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1241000000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1151000000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1204000000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>822000000.0</v>
+      </c>
+      <c r="AR41">
+        <v>761000000.0</v>
+      </c>
+      <c r="AS41">
+        <v>685000000.0</v>
+      </c>
+      <c r="AT41">
+        <v>779000000.0</v>
+      </c>
+      <c r="AU41">
+        <v>481061000.0</v>
+      </c>
+      <c r="AV41">
+        <v>740790000.0</v>
+      </c>
+      <c r="AW41">
+        <v>614533000.0</v>
+      </c>
+      <c r="AX41">
+        <v>651960000.0</v>
+      </c>
+      <c r="AY41">
+        <v>472128000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>656124000.0</v>
+      </c>
+      <c r="BA41">
+        <v>603944000.0</v>
+      </c>
+      <c r="BB41"/>
+      <c r="BC41">
+        <v>462912000.0</v>
+      </c>
+      <c r="BD41"/>
+      <c r="BE41">
+        <v>702850000.0</v>
+      </c>
+      <c r="BF41">
+        <v>540056000.0</v>
+      </c>
+      <c r="BG41">
+        <v>699319000.0</v>
+      </c>
+      <c r="BH41">
+        <v>666529000.0</v>
+      </c>
+      <c r="BI41">
+        <v>703129000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>801521000.0</v>
+      </c>
+      <c r="BK41">
+        <v>700681000.0</v>
+      </c>
+      <c r="BL41">
+        <v>639381000.0</v>
+      </c>
+      <c r="BM41">
+        <v>671098000.0</v>
+      </c>
+      <c r="BN41">
+        <v>472219000.0</v>
+      </c>
+      <c r="BO41">
+        <v>737018000.0</v>
+      </c>
+      <c r="BP41">
+        <v>679955000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>763002000.0</v>
+      </c>
+      <c r="BR41">
+        <v>547579000.0</v>
+      </c>
+      <c r="BS41">
+        <v>870996000.0</v>
+      </c>
+      <c r="BT41">
+        <v>1088844000.0</v>
+      </c>
+      <c r="BU41">
+        <v>1194793000.0</v>
+      </c>
+      <c r="BV41">
+        <v>1026892000.0</v>
+      </c>
+      <c r="BW41">
+        <v>1284959000.0</v>
+      </c>
+      <c r="BX41">
+        <v>1240032000.0</v>
+      </c>
+      <c r="BY41">
+        <v>1206715000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>748355000.0</v>
+      </c>
+      <c r="CA41">
+        <v>902242000.0</v>
+      </c>
+      <c r="CB41">
+        <v>886060000.0</v>
+      </c>
+      <c r="CC41">
+        <v>835340000.0</v>
+      </c>
+      <c r="CD41">
+        <v>878645000.0</v>
+      </c>
+      <c r="CE41">
+        <v>895069000.0</v>
+      </c>
+      <c r="CF41">
+        <v>829660000.0</v>
+      </c>
+      <c r="CG41">
+        <v>942726000.0</v>
+      </c>
+      <c r="CH41">
+        <v>837398000.0</v>
+      </c>
+      <c r="CI41">
+        <v>837168000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>876922000.0</v>
+      </c>
+      <c r="CK41">
+        <v>1050961000.0</v>
+      </c>
+      <c r="CL41">
+        <v>815101000.0</v>
+      </c>
+      <c r="CM41">
+        <v>975245000.0</v>
+      </c>
+      <c r="CN41">
+        <v>949330000.0</v>
+      </c>
+      <c r="CO41">
+        <v>1008662000.0</v>
+      </c>
+      <c r="CP41">
+        <v>915280000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>1042804000.0</v>
+      </c>
+      <c r="CR41">
+        <v>986582000.0</v>
+      </c>
+      <c r="CS41">
+        <v>1023970000.0</v>
+      </c>
+      <c r="CT41">
+        <v>947942000.0</v>
+      </c>
+      <c r="CU41">
+        <v>1027522000.0</v>
+      </c>
+      <c r="CV41">
+        <v>1104640000.0</v>
+      </c>
+      <c r="CW41">
+        <v>1131396000.0</v>
+      </c>
+      <c r="CX41">
+        <v>985313000.0</v>
+      </c>
+      <c r="CY41">
+        <v>976553000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>1056571000.0</v>
+      </c>
+      <c r="DA41">
+        <v>918962000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:105">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>749000000.0</v>
+      </c>
+      <c r="C42">
+        <v>862000000.0</v>
+      </c>
+      <c r="D42">
+        <v>924000000.0</v>
+      </c>
+      <c r="E42">
+        <v>951000000.0</v>
+      </c>
+      <c r="F42">
+        <v>960000000.0</v>
+      </c>
+      <c r="G42">
+        <v>975000000.0</v>
+      </c>
+      <c r="H42">
+        <v>971000000.0</v>
+      </c>
+      <c r="I42">
+        <v>984000000.0</v>
+      </c>
+      <c r="J42">
+        <v>986000000.0</v>
+      </c>
+      <c r="K42">
+        <v>987000000.0</v>
+      </c>
+      <c r="L42">
+        <v>997000000.0</v>
+      </c>
+      <c r="M42">
+        <v>1003000000.0</v>
+      </c>
+      <c r="N42">
+        <v>1000000000.0</v>
+      </c>
+      <c r="O42">
+        <v>1022000000.0</v>
+      </c>
+      <c r="P42">
+        <v>1073000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1108000000.0</v>
+      </c>
+      <c r="R42">
+        <v>1194000000.0</v>
+      </c>
+      <c r="S42">
+        <v>1304000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1489000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1626000000.0</v>
+      </c>
+      <c r="V42">
+        <v>1657000000.0</v>
+      </c>
+      <c r="W42">
+        <v>1642000000.0</v>
+      </c>
+      <c r="X42">
+        <v>1637000000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1648000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1645000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1670000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1686000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1683000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1682000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1681000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1678000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1674000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1563000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1560000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1557000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1552000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1550000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>1548000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>1545000000.0</v>
+      </c>
+      <c r="AO42">
+        <v>1543000000.0</v>
+      </c>
+      <c r="AP42">
+        <v>1537000000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1533000000.0</v>
+      </c>
+      <c r="AR42">
+        <v>1524000000.0</v>
+      </c>
+      <c r="AS42">
+        <v>1522000000.0</v>
+      </c>
+      <c r="AT42">
+        <v>530000000.0</v>
+      </c>
+      <c r="AU42">
+        <v>529795000.0</v>
+      </c>
+      <c r="AV42">
+        <v>528177000.0</v>
+      </c>
+      <c r="AW42">
+        <v>527708000.0</v>
+      </c>
+      <c r="AX42">
+        <v>525669000.0</v>
+      </c>
+      <c r="AY42"/>
+      <c r="AZ42">
+        <v>278704000.0</v>
+      </c>
+      <c r="BA42">
+        <v>147454000.0</v>
+      </c>
+      <c r="BB42"/>
+      <c r="BC42">
+        <v>147459000.0</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42">
+        <v>671022000.0</v>
+      </c>
+      <c r="BI42">
+        <v>693382000.0</v>
+      </c>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
+      <c r="BZ42"/>
+      <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42"/>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+      <c r="CL42"/>
+      <c r="CM42"/>
+      <c r="CN42"/>
+      <c r="CO42"/>
+      <c r="CP42"/>
+      <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
+      <c r="CT42"/>
+      <c r="CU42"/>
+      <c r="CV42"/>
+      <c r="CW42"/>
+      <c r="CX42"/>
+      <c r="CY42"/>
+      <c r="CZ42"/>
+      <c r="DA42"/>
+    </row>
+    <row r="43" spans="1:105">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+    </row>
+    <row r="44" spans="1:105">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+    </row>
+    <row r="45" spans="1:105">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45">
+        <v>133000000.0</v>
+      </c>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
+        <v>144000000.0</v>
+      </c>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45">
+        <v>167000000.0</v>
+      </c>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45">
+        <v>179000000.0</v>
+      </c>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45">
+        <v>91086000.0</v>
+      </c>
+      <c r="AU45">
+        <v>91086000.0</v>
+      </c>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45">
+        <v>76685000.0</v>
+      </c>
+      <c r="AY45">
+        <v>76685000.0</v>
+      </c>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45">
+        <v>69717000.0</v>
+      </c>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+      <c r="CZ45"/>
+      <c r="DA45"/>
+    </row>
+    <row r="46" spans="1:105">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46">
+        <v>152000000.0</v>
+      </c>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46">
+        <v>165000000.0</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46">
+        <v>-1099000000.0</v>
+      </c>
+      <c r="O46">
+        <v>152000000.0</v>
+      </c>
+      <c r="P46">
+        <v>-1102000000.0</v>
+      </c>
+      <c r="Q46"/>
+      <c r="R46">
+        <v>-969000000.0</v>
+      </c>
+      <c r="S46">
+        <v>140000000.0</v>
+      </c>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46">
+        <v>153000000.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>163000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>166000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>165000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>160000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>133000000.0</v>
+      </c>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
+        <v>144000000.0</v>
+      </c>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46">
+        <v>167000000.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46">
+        <v>179000000.0</v>
+      </c>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46">
+        <v>91086000.0</v>
+      </c>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46">
+        <v>76685000.0</v>
+      </c>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46">
+        <v>69717000.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+      <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
+      <c r="BZ46"/>
+      <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46"/>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+      <c r="CL46"/>
+      <c r="CM46"/>
+      <c r="CN46"/>
+      <c r="CO46"/>
+      <c r="CP46"/>
+      <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
+      <c r="CT46"/>
+      <c r="CU46"/>
+      <c r="CV46"/>
+      <c r="CW46"/>
+      <c r="CX46"/>
+      <c r="CY46"/>
+      <c r="CZ46"/>
+      <c r="DA46"/>
+    </row>
+    <row r="47" spans="1:105">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
+        <v>152000000.0</v>
+      </c>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47">
+        <v>140000000.0</v>
+      </c>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47">
+        <v>153000000.0</v>
+      </c>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
+        <v>163000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>166000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>165000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>160000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>133000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>0.0</v>
+      </c>
+      <c r="AG47">
+        <v>0.0</v>
+      </c>
+      <c r="AH47">
+        <v>0.0</v>
+      </c>
+      <c r="AI47">
+        <v>144000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>0.0</v>
+      </c>
+      <c r="AK47">
+        <v>0.0</v>
+      </c>
+      <c r="AL47">
+        <v>0.0</v>
+      </c>
+      <c r="AM47">
+        <v>167000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>0.0</v>
+      </c>
+      <c r="AO47">
+        <v>0.0</v>
+      </c>
+      <c r="AP47">
+        <v>0.0</v>
+      </c>
+      <c r="AQ47">
+        <v>179000000.0</v>
+      </c>
+      <c r="AR47">
+        <v>0.0</v>
+      </c>
+      <c r="AS47">
+        <v>0.0</v>
+      </c>
+      <c r="AT47">
+        <v>0.0</v>
+      </c>
+      <c r="AU47">
+        <v>91086000.0</v>
+      </c>
+      <c r="AV47">
+        <v>0.0</v>
+      </c>
+      <c r="AW47">
+        <v>0.0</v>
+      </c>
+      <c r="AX47">
+        <v>0.0</v>
+      </c>
+      <c r="AY47">
+        <v>76685000.0</v>
+      </c>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47">
+        <v>69717000.0</v>
+      </c>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47">
+        <v>85920000.0</v>
+      </c>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47">
+        <v>76624000.0</v>
+      </c>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47">
+        <v>91789000.0</v>
+      </c>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47">
+        <v>94499000.0</v>
+      </c>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47">
+        <v>89783000.0</v>
+      </c>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47">
+        <v>90459000.0</v>
+      </c>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47">
+        <v>88031000.0</v>
+      </c>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47">
+        <v>84609000.0</v>
+      </c>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47">
+        <v>90634000.0</v>
+      </c>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47">
+        <v>93365000.0</v>
+      </c>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47">
+        <v>102704000.0</v>
+      </c>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47">
+        <v>109729000.0</v>
+      </c>
+      <c r="CY47"/>
+      <c r="CZ47"/>
+      <c r="DA47"/>
+    </row>
+    <row r="48" spans="1:105">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>2680000000.0</v>
+      </c>
+      <c r="C48">
+        <v>2579000000.0</v>
+      </c>
+      <c r="D48">
+        <v>2500000000.0</v>
+      </c>
+      <c r="E48">
+        <v>2425000000.0</v>
+      </c>
+      <c r="F48">
+        <v>2384000000.0</v>
+      </c>
+      <c r="G48">
+        <v>2296000000.0</v>
+      </c>
+      <c r="H48">
+        <v>2295000000.0</v>
+      </c>
+      <c r="I48">
+        <v>2263000000.0</v>
+      </c>
+      <c r="J48">
+        <v>2318000000.0</v>
+      </c>
+      <c r="K48">
+        <v>2285000000.0</v>
+      </c>
+      <c r="L48">
+        <v>2240000000.0</v>
+      </c>
+      <c r="M48">
+        <v>2168000000.0</v>
+      </c>
+      <c r="N48">
+        <v>2188000000.0</v>
+      </c>
+      <c r="O48">
+        <v>2125000000.0</v>
+      </c>
+      <c r="P48">
+        <v>2063000000.0</v>
+      </c>
+      <c r="Q48">
+        <v>1994000000.0</v>
+      </c>
+      <c r="R48">
+        <v>1905000000.0</v>
+      </c>
+      <c r="S48">
+        <v>1727000000.0</v>
+      </c>
+      <c r="T48">
+        <v>1554000000.0</v>
+      </c>
+      <c r="U48">
+        <v>1825000000.0</v>
+      </c>
+      <c r="V48">
+        <v>1570000000.0</v>
+      </c>
+      <c r="W48">
+        <v>1691000000.0</v>
+      </c>
+      <c r="X48">
+        <v>1392000000.0</v>
+      </c>
+      <c r="Y48">
+        <v>1457000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>1412000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>2596000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>2369000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>2429000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>2269000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>2151000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>1983000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1835000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>1830000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>1706000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>1667000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>1598000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>1556000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>1523000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>1496000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>1471000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1445000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1308000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>1469000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>1480000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>1492000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>1491326000.0</v>
+      </c>
+      <c r="AV48">
+        <v>1538153000.0</v>
+      </c>
+      <c r="AW48">
+        <v>1111403000.0</v>
+      </c>
+      <c r="AX48">
+        <v>1039014000.0</v>
+      </c>
+      <c r="AY48">
+        <v>986690000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>975623000.0</v>
+      </c>
+      <c r="BA48">
+        <v>1066356000.0</v>
+      </c>
+      <c r="BB48"/>
+      <c r="BC48">
+        <v>1005991000.0</v>
+      </c>
+      <c r="BD48"/>
+      <c r="BE48">
+        <v>1186750000.0</v>
+      </c>
+      <c r="BF48">
+        <v>1214448000.0</v>
+      </c>
+      <c r="BG48">
+        <v>1309676000.0</v>
+      </c>
+      <c r="BH48">
+        <v>1362803000.0</v>
+      </c>
+      <c r="BI48">
+        <v>1414544000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>1469725000.0</v>
+      </c>
+      <c r="BK48"/>
+      <c r="BL48">
+        <v>15163000.0</v>
+      </c>
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
+        <v>142443000.0</v>
+      </c>
+      <c r="BP48"/>
+      <c r="BQ48">
+        <v>118877000.0</v>
+      </c>
+      <c r="BR48">
+        <v>271540000.0</v>
+      </c>
+      <c r="BS48">
+        <v>1027466000.0</v>
+      </c>
+      <c r="BT48">
+        <v>1563119000.0</v>
+      </c>
+      <c r="BU48">
+        <v>1568673000.0</v>
+      </c>
+      <c r="BV48">
+        <v>1664491000.0</v>
+      </c>
+      <c r="BW48">
+        <v>1701088000.0</v>
+      </c>
+      <c r="BX48">
+        <v>1716471000.0</v>
+      </c>
+      <c r="BY48">
+        <v>1706008000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>1871501000.0</v>
+      </c>
+      <c r="CA48">
+        <v>1853961000.0</v>
+      </c>
+      <c r="CB48">
+        <v>1816676000.0</v>
+      </c>
+      <c r="CC48">
+        <v>1815941000.0</v>
+      </c>
+      <c r="CD48">
+        <v>1761714000.0</v>
+      </c>
+      <c r="CE48">
+        <v>1710718000.0</v>
+      </c>
+      <c r="CF48">
+        <v>1661118000.0</v>
+      </c>
+      <c r="CG48">
+        <v>1521662000.0</v>
+      </c>
+      <c r="CH48">
+        <v>1378937000.0</v>
+      </c>
+      <c r="CI48">
+        <v>1223157000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>1096562000.0</v>
+      </c>
+      <c r="CK48">
+        <v>997921000.0</v>
+      </c>
+      <c r="CL48">
+        <v>902521000.0</v>
+      </c>
+      <c r="CM48">
+        <v>810450000.0</v>
+      </c>
+      <c r="CN48">
+        <v>778194000.0</v>
+      </c>
+      <c r="CO48">
+        <v>762162000.0</v>
+      </c>
+      <c r="CP48">
+        <v>665541000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>548906000.0</v>
+      </c>
+      <c r="CR48">
+        <v>482727000.0</v>
+      </c>
+      <c r="CS48">
+        <v>476062000.0</v>
+      </c>
+      <c r="CT48">
+        <v>472965000.0</v>
+      </c>
+      <c r="CU48">
+        <v>653647000.0</v>
+      </c>
+      <c r="CV48">
+        <v>729910000.0</v>
+      </c>
+      <c r="CW48">
+        <v>704907000.0</v>
+      </c>
+      <c r="CX48">
+        <v>759691000.0</v>
+      </c>
+      <c r="CY48">
+        <v>752894000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>701967000.0</v>
+      </c>
+      <c r="DA48">
+        <v>677205000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:105">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>2168000000.0</v>
+      </c>
+      <c r="N49">
+        <v>2188000000.0</v>
+      </c>
+      <c r="O49">
+        <v>2125000000.0</v>
+      </c>
+      <c r="P49">
+        <v>2063000000.0</v>
+      </c>
+      <c r="Q49">
+        <v>1994000000.0</v>
+      </c>
+      <c r="R49">
+        <v>1905000000.0</v>
+      </c>
+      <c r="S49">
+        <v>1727000000.0</v>
+      </c>
+      <c r="T49">
+        <v>1554000000.0</v>
+      </c>
+      <c r="U49">
+        <v>1825000000.0</v>
+      </c>
+      <c r="V49">
+        <v>1570000000.0</v>
+      </c>
+      <c r="W49">
+        <v>1691000000.0</v>
+      </c>
+      <c r="X49">
+        <v>1392000000.0</v>
+      </c>
+      <c r="Y49">
+        <v>1457000000.0</v>
+      </c>
+      <c r="Z49">
+        <v>1412000000.0</v>
+      </c>
+      <c r="AA49">
+        <v>2596000000.0</v>
+      </c>
+      <c r="AB49">
+        <v>2369000000.0</v>
+      </c>
+      <c r="AC49">
+        <v>2429000000.0</v>
+      </c>
+      <c r="AD49">
+        <v>2269000000.0</v>
+      </c>
+      <c r="AE49">
+        <v>2151000000.0</v>
+      </c>
+      <c r="AF49">
+        <v>1983000000.0</v>
+      </c>
+      <c r="AG49">
+        <v>1835000000.0</v>
+      </c>
+      <c r="AH49">
+        <v>1830000000.0</v>
+      </c>
+      <c r="AI49">
+        <v>1706000000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>1667000000.0</v>
+      </c>
+      <c r="AK49">
+        <v>1598000000.0</v>
+      </c>
+      <c r="AL49">
+        <v>1556000000.0</v>
+      </c>
+      <c r="AM49">
+        <v>1523000000.0</v>
+      </c>
+      <c r="AN49">
+        <v>1496000000.0</v>
+      </c>
+      <c r="AO49">
+        <v>1471000000.0</v>
+      </c>
+      <c r="AP49">
+        <v>1403000000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>1250000000.0</v>
+      </c>
+      <c r="AR49">
+        <v>1469000000.0</v>
+      </c>
+      <c r="AS49">
+        <v>1480000000.0</v>
+      </c>
+      <c r="AT49">
+        <v>1492000000.0</v>
+      </c>
+      <c r="AU49">
+        <v>1491326000.0</v>
+      </c>
+      <c r="AV49">
+        <v>1538153000.0</v>
+      </c>
+      <c r="AW49">
+        <v>1111403000.0</v>
+      </c>
+      <c r="AX49">
+        <v>1039014000.0</v>
+      </c>
+      <c r="AY49">
+        <v>0.0</v>
+      </c>
+      <c r="AZ49">
+        <v>975623000.0</v>
+      </c>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+    </row>
+    <row r="50" spans="1:105">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>1000000.0</v>
+      </c>
+      <c r="C50">
+        <v>1000000.0</v>
+      </c>
+      <c r="D50">
+        <v>1000000.0</v>
+      </c>
+      <c r="E50">
+        <v>1000000.0</v>
+      </c>
+      <c r="F50">
+        <v>1000000.0</v>
+      </c>
+      <c r="G50">
+        <v>1000000.0</v>
+      </c>
+      <c r="H50">
+        <v>176000000.0</v>
+      </c>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>15054000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>15898000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>15050000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>14619000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>14409000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>13679000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>13959000000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>17300000000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>8361000000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+    </row>
+    <row r="51" spans="1:105">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>22396000000.0</v>
+      </c>
+      <c r="C51">
+        <v>22694000000.0</v>
+      </c>
+      <c r="D51">
+        <v>22338000000.0</v>
+      </c>
+      <c r="E51">
+        <v>22053000000.0</v>
+      </c>
+      <c r="F51">
+        <v>21494000000.0</v>
+      </c>
+      <c r="G51">
+        <v>21438000000.0</v>
+      </c>
+      <c r="H51">
+        <v>21137000000.0</v>
+      </c>
+      <c r="I51">
+        <v>20671000000.0</v>
+      </c>
+      <c r="J51">
+        <v>19520000000.0</v>
+      </c>
+      <c r="K51">
+        <v>19813000000.0</v>
+      </c>
+      <c r="L51">
+        <v>20077000000.0</v>
+      </c>
+      <c r="M51">
+        <v>19421000000.0</v>
+      </c>
+      <c r="N51">
+        <v>18432000000.0</v>
+      </c>
+      <c r="O51">
+        <v>19285000000.0</v>
+      </c>
+      <c r="P51">
+        <v>18202000000.0</v>
+      </c>
+      <c r="Q51">
+        <v>17922000000.0</v>
+      </c>
+      <c r="R51">
+        <v>17560000000.0</v>
+      </c>
+      <c r="S51">
+        <v>17750000000.0</v>
+      </c>
+      <c r="T51">
+        <v>17661000000.0</v>
+      </c>
+      <c r="U51">
+        <v>17605000000.0</v>
+      </c>
+      <c r="V51">
+        <v>16789000000.0</v>
+      </c>
+      <c r="W51">
+        <v>17800000000.0</v>
+      </c>
+      <c r="X51">
+        <v>17531000000.0</v>
+      </c>
+      <c r="Y51">
+        <v>18010000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>20443000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>17212000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>17021000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>15551000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>16117000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>15178000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>15731000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>15054000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>15898000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>15050000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>14619000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>14409000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>13679000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>13959000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>13994000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>14362000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>14870000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>17300000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>9555000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>9676000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>9639891000.0</v>
+      </c>
+      <c r="AU51">
+        <v>8389801000.0</v>
+      </c>
+      <c r="AV51">
+        <v>7858037000.0</v>
+      </c>
+      <c r="AW51">
+        <v>11261023000.0</v>
+      </c>
+      <c r="AX51">
+        <v>11738674000.0</v>
+      </c>
+      <c r="AY51">
+        <v>12776968000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>13998961000.0</v>
+      </c>
+      <c r="BA51">
+        <v>11428043000.0</v>
+      </c>
+      <c r="BB51"/>
+      <c r="BC51">
+        <v>12627806000.0</v>
+      </c>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51">
+        <v>14737031000.0</v>
+      </c>
+      <c r="BI51">
+        <v>14726859000.0</v>
+      </c>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
+      <c r="BZ51"/>
+      <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
+      <c r="CD51"/>
+      <c r="CE51"/>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+      <c r="CL51"/>
+      <c r="CM51"/>
+      <c r="CN51"/>
+      <c r="CO51"/>
+      <c r="CP51"/>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+      <c r="CZ51"/>
+      <c r="DA51"/>
+    </row>
+    <row r="52" spans="1:105">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
+        <v>1000000.0</v>
+      </c>
+      <c r="E52">
+        <v>1000000.0</v>
+      </c>
+      <c r="F52">
+        <v>1000000.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>176000000.0</v>
+      </c>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
+        <v>226000000.0</v>
+      </c>
+      <c r="M52">
+        <v>226000000.0</v>
+      </c>
+      <c r="N52">
+        <v>226000000.0</v>
+      </c>
+      <c r="O52">
+        <v>1004000000.0</v>
+      </c>
+      <c r="P52">
+        <v>0.0</v>
+      </c>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
+      <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
+        <v>0.0</v>
+      </c>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
+      <c r="V52"/>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52"/>
+      <c r="AG52">
+        <v>15054000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>15898000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>15050000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>14619000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>14409000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>13679000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>13959000000.0</v>
+      </c>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>17300000000.0</v>
+      </c>
+      <c r="AR52"/>
+      <c r="AS52"/>
+      <c r="AT52">
+        <v>4891000.0</v>
+      </c>
+      <c r="AU52">
+        <v>4891000.0</v>
+      </c>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52">
+        <v>7932000.0</v>
+      </c>
+      <c r="AY52">
+        <v>7932000.0</v>
+      </c>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>6953000.0</v>
+      </c>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52"/>
+    </row>
+    <row r="53" spans="1:105">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53">
+        <v>1614000000.0</v>
+      </c>
+      <c r="C53">
+        <v>421000000.0</v>
+      </c>
+      <c r="D53">
+        <v>466000000.0</v>
+      </c>
+      <c r="E53">
+        <v>475000000.0</v>
+      </c>
+      <c r="F53">
+        <v>475000000.0</v>
+      </c>
+      <c r="G53">
+        <v>1539000000.0</v>
+      </c>
+      <c r="H53">
+        <v>435000000.0</v>
+      </c>
+      <c r="I53">
+        <v>484000000.0</v>
+      </c>
+      <c r="J53">
+        <v>445000000.0</v>
+      </c>
+      <c r="K53">
+        <v>1647000000.0</v>
+      </c>
+      <c r="L53">
+        <v>1635000000.0</v>
+      </c>
+      <c r="M53">
+        <v>1710000000.0</v>
+      </c>
+      <c r="N53">
+        <v>1786000000.0</v>
+      </c>
+      <c r="O53">
+        <v>513000000.0</v>
+      </c>
+      <c r="P53">
+        <v>486000000.0</v>
+      </c>
+      <c r="Q53">
+        <v>494000000.0</v>
+      </c>
+      <c r="R53">
+        <v>474000000.0</v>
+      </c>
+      <c r="S53">
+        <v>1907000000.0</v>
+      </c>
+      <c r="T53">
+        <v>462000000.0</v>
+      </c>
+      <c r="U53">
+        <v>481000000.0</v>
+      </c>
+      <c r="V53">
+        <v>514000000.0</v>
+      </c>
+      <c r="W53">
+        <v>1847000000.0</v>
+      </c>
+      <c r="X53">
+        <v>128000000.0</v>
+      </c>
+      <c r="Y53">
+        <v>502000000.0</v>
+      </c>
+      <c r="Z53">
+        <v>552000000.0</v>
+      </c>
+      <c r="AA53">
+        <v>1798000000.0</v>
+      </c>
+      <c r="AB53">
+        <v>526000000.0</v>
+      </c>
+      <c r="AC53">
+        <v>520000000.0</v>
+      </c>
+      <c r="AD53">
+        <v>497000000.0</v>
+      </c>
+      <c r="AE53">
+        <v>1694000000.0</v>
+      </c>
+      <c r="AF53">
+        <v>1707000000.0</v>
+      </c>
+      <c r="AG53">
+        <v>1720000000.0</v>
+      </c>
+      <c r="AH53">
+        <v>1706000000.0</v>
+      </c>
+      <c r="AI53">
+        <v>506000000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>1668000000.0</v>
+      </c>
+      <c r="AK53">
+        <v>1750000000.0</v>
+      </c>
+      <c r="AL53">
+        <v>1755000000.0</v>
+      </c>
+      <c r="AM53">
+        <v>497000000.0</v>
+      </c>
+      <c r="AN53">
+        <v>1788000000.0</v>
+      </c>
+      <c r="AO53">
+        <v>1744000000.0</v>
+      </c>
+      <c r="AP53">
+        <v>1872000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>1867000000.0</v>
+      </c>
+      <c r="AR53">
+        <v>1742000000.0</v>
+      </c>
+      <c r="AS53">
+        <v>2271000000.0</v>
+      </c>
+      <c r="AT53">
+        <v>2736000000.0</v>
+      </c>
+      <c r="AU53">
+        <v>2934749000.0</v>
+      </c>
+      <c r="AV53">
+        <v>1723381000.0</v>
+      </c>
+      <c r="AW53">
+        <v>657483000.0</v>
+      </c>
+      <c r="AX53">
+        <v>635043000.0</v>
+      </c>
+      <c r="AY53">
+        <v>536005000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>594471000.0</v>
+      </c>
+      <c r="BA53">
+        <v>279858000.0</v>
+      </c>
+      <c r="BB53"/>
+      <c r="BC53">
+        <v>157844000.0</v>
+      </c>
+      <c r="BD53"/>
+      <c r="BE53">
+        <v>62831000.0</v>
+      </c>
+      <c r="BF53">
+        <v>66301000.0</v>
+      </c>
+      <c r="BG53">
+        <v>72043000.0</v>
+      </c>
+      <c r="BH53">
+        <v>55090000.0</v>
+      </c>
+      <c r="BI53">
+        <v>295177000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>325780000.0</v>
+      </c>
+      <c r="BK53">
+        <v>256102000.0</v>
+      </c>
+      <c r="BL53">
+        <v>214700000.0</v>
+      </c>
+      <c r="BM53"/>
+      <c r="BN53">
+        <v>6898000.0</v>
+      </c>
+      <c r="BO53">
+        <v>12596000.0</v>
+      </c>
+      <c r="BP53">
+        <v>13501000.0</v>
+      </c>
+      <c r="BQ53"/>
+      <c r="BR53">
+        <v>12036000.0</v>
+      </c>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53">
+        <v>16591000.0</v>
+      </c>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53">
+        <v>33376000.0</v>
+      </c>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53">
+        <v>7291000.0</v>
+      </c>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53">
+        <v>49811000.0</v>
+      </c>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53">
+        <v>22518000.0</v>
+      </c>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53">
+        <v>23714000.0</v>
+      </c>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53">
+        <v>45264000.0</v>
+      </c>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53">
+        <v>13618000.0</v>
+      </c>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+    </row>
+    <row r="54" spans="1:105">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+    </row>
+    <row r="55" spans="1:105">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>27018000000.0</v>
+      </c>
+      <c r="C55">
+        <v>27388000000.0</v>
+      </c>
+      <c r="D55">
+        <v>26985000000.0</v>
+      </c>
+      <c r="E55">
+        <v>26628000000.0</v>
+      </c>
+      <c r="F55">
+        <v>26029000000.0</v>
+      </c>
+      <c r="G55">
+        <v>25910000000.0</v>
+      </c>
+      <c r="H55">
+        <v>25578000000.0</v>
+      </c>
+      <c r="I55">
+        <v>25085000000.0</v>
+      </c>
+      <c r="J55">
+        <v>23908000000.0</v>
+      </c>
+      <c r="K55">
+        <v>24294000000.0</v>
+      </c>
+      <c r="L55">
+        <v>24146000000.0</v>
+      </c>
+      <c r="M55">
+        <v>23511000000.0</v>
+      </c>
+      <c r="N55">
+        <v>22443000000.0</v>
+      </c>
+      <c r="O55">
+        <v>22533000000.0</v>
+      </c>
+      <c r="P55">
+        <v>22341000000.0</v>
+      </c>
+      <c r="Q55">
+        <v>22195000000.0</v>
+      </c>
+      <c r="R55">
+        <v>21808000000.0</v>
+      </c>
+      <c r="S55">
+        <v>22079000000.0</v>
+      </c>
+      <c r="T55">
+        <v>21963000000.0</v>
+      </c>
+      <c r="U55">
+        <v>22377000000.0</v>
+      </c>
+      <c r="V55">
+        <v>21285000000.0</v>
+      </c>
+      <c r="W55">
+        <v>22471000000.0</v>
+      </c>
+      <c r="X55">
+        <v>21857000000.0</v>
+      </c>
+      <c r="Y55">
+        <v>22508000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>24693000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>22817000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>22410000000.0</v>
+      </c>
+      <c r="AC55">
+        <v>21017000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>21358000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>20090000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>20468000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>19640000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>20467000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>19433000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>19050000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>18698000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>17973000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>18123000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>18353000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>18544000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>19134000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>21190000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>13284000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>13308000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>12407000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>11057864000.0</v>
+      </c>
+      <c r="AV55">
+        <v>11262818000.0</v>
+      </c>
+      <c r="AW55">
+        <v>14083358000.0</v>
+      </c>
+      <c r="AX55">
+        <v>14522365000.0</v>
+      </c>
+      <c r="AY55">
+        <v>15402686000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>16427363000.0</v>
+      </c>
+      <c r="BA55">
+        <v>16042293000.0</v>
+      </c>
+      <c r="BB55"/>
+      <c r="BC55">
+        <v>14673515000.0</v>
+      </c>
+      <c r="BD55"/>
+      <c r="BE55">
+        <v>15735162000.0</v>
+      </c>
+      <c r="BF55">
+        <v>15494888000.0</v>
+      </c>
+      <c r="BG55">
+        <v>16509275000.0</v>
+      </c>
+      <c r="BH55">
+        <v>16152508000.0</v>
+      </c>
+      <c r="BI55">
+        <v>16267283000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>18260950000.0</v>
+      </c>
+      <c r="BK55">
+        <v>19637300000.0</v>
+      </c>
+      <c r="BL55">
+        <v>20030840000.0</v>
+      </c>
+      <c r="BM55">
+        <v>19938218000.0</v>
+      </c>
+      <c r="BN55">
+        <v>22780129000.0</v>
+      </c>
+      <c r="BO55">
+        <v>24878850000.0</v>
+      </c>
+      <c r="BP55">
+        <v>24335078000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>25482814000.0</v>
+      </c>
+      <c r="BR55">
+        <v>26547375000.0</v>
+      </c>
+      <c r="BS55">
+        <v>30079096000.0</v>
+      </c>
+      <c r="BT55">
+        <v>29430673000.0</v>
+      </c>
+      <c r="BU55">
+        <v>29737118000.0</v>
+      </c>
+      <c r="BV55">
+        <v>30620147000.0</v>
+      </c>
+      <c r="BW55">
+        <v>28685062000.0</v>
+      </c>
+      <c r="BX55">
+        <v>28122669000.0</v>
+      </c>
+      <c r="BY55">
+        <v>27934975000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>27771412000.0</v>
+      </c>
+      <c r="CA55">
+        <v>27293079000.0</v>
+      </c>
+      <c r="CB55">
+        <v>27169714000.0</v>
+      </c>
+      <c r="CC55">
+        <v>26495455000.0</v>
+      </c>
+      <c r="CD55">
+        <v>25801527000.0</v>
+      </c>
+      <c r="CE55">
+        <v>25391553000.0</v>
+      </c>
+      <c r="CF55">
+        <v>24858669000.0</v>
+      </c>
+      <c r="CG55">
+        <v>23615151000.0</v>
+      </c>
+      <c r="CH55">
+        <v>22235772000.0</v>
+      </c>
+      <c r="CI55">
+        <v>20604766000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>19688811000.0</v>
+      </c>
+      <c r="CK55">
+        <v>18057498000.0</v>
+      </c>
+      <c r="CL55">
+        <v>17006164000.0</v>
+      </c>
+      <c r="CM55">
+        <v>16462457000.0</v>
+      </c>
+      <c r="CN55">
+        <v>16123324000.0</v>
+      </c>
+      <c r="CO55">
+        <v>15881209000.0</v>
+      </c>
+      <c r="CP55">
+        <v>15484286000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>14790957000.0</v>
+      </c>
+      <c r="CR55">
+        <v>13600399000.0</v>
+      </c>
+      <c r="CS55">
+        <v>13481650000.0</v>
+      </c>
+      <c r="CT55">
+        <v>13531654000.0</v>
+      </c>
+      <c r="CU55">
+        <v>13217686000.0</v>
+      </c>
+      <c r="CV55">
+        <v>13558471000.0</v>
+      </c>
+      <c r="CW55">
+        <v>13510304000.0</v>
+      </c>
+      <c r="CX55">
+        <v>13408395000.0</v>
+      </c>
+      <c r="CY55">
+        <v>13356884000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>13376681000.0</v>
+      </c>
+      <c r="DA55">
+        <v>12760876000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:105">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>2448000000.0</v>
+      </c>
+      <c r="C56">
+        <v>2034000000.0</v>
+      </c>
+      <c r="D56">
+        <v>1872000000.0</v>
+      </c>
+      <c r="E56">
+        <v>1986000000.0</v>
+      </c>
+      <c r="F56">
+        <v>1838000000.0</v>
+      </c>
+      <c r="G56">
+        <v>2681000000.0</v>
+      </c>
+      <c r="H56">
+        <v>746000000.0</v>
+      </c>
+      <c r="I56">
+        <v>940000000.0</v>
+      </c>
+      <c r="J56">
+        <v>1111000000.0</v>
+      </c>
+      <c r="K56">
+        <v>2661000000.0</v>
+      </c>
+      <c r="L56">
+        <v>2825000000.0</v>
+      </c>
+      <c r="M56">
+        <v>2731000000.0</v>
+      </c>
+      <c r="N56">
+        <v>2330000000.0</v>
+      </c>
+      <c r="O56">
+        <v>1011000000.0</v>
+      </c>
+      <c r="P56">
+        <v>1022000000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1020000000.0</v>
+      </c>
+      <c r="R56">
+        <v>1126000000.0</v>
+      </c>
+      <c r="S56">
+        <v>2448000000.0</v>
+      </c>
+      <c r="T56">
+        <v>1565000000.0</v>
+      </c>
+      <c r="U56">
+        <v>2541000000.0</v>
+      </c>
+      <c r="V56">
+        <v>2083000000.0</v>
+      </c>
+      <c r="W56">
+        <v>4418000000.0</v>
+      </c>
+      <c r="X56">
+        <v>2362000000.0</v>
+      </c>
+      <c r="Y56">
+        <v>3526000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>5035000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>3314000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>3172000000.0</v>
+      </c>
+      <c r="AC56">
+        <v>2507000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>3452000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>2373000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>2950000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>2400000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>3642000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>2684000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>2584000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>2612000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2542000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>2343000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>3004000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>3036000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2588000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2806000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>5607000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>6058000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>5356000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>3813575000.0</v>
+      </c>
+      <c r="AV56">
+        <v>4187089000.0</v>
+      </c>
+      <c r="AW56">
+        <v>1548824000.0</v>
+      </c>
+      <c r="AX56">
+        <v>1399206000.0</v>
+      </c>
+      <c r="AY56">
+        <v>15300624000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>1844107000.0</v>
+      </c>
+      <c r="BA56">
+        <v>686913000.0</v>
+      </c>
+      <c r="BB56"/>
+      <c r="BC56">
+        <v>13560627000.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56">
+        <v>2098186000.0</v>
+      </c>
+      <c r="BI56">
+        <v>4156587000.0</v>
+      </c>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
+      <c r="BZ56"/>
+      <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56"/>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+      <c r="CL56"/>
+      <c r="CM56"/>
+      <c r="CN56"/>
+      <c r="CO56"/>
+      <c r="CP56"/>
+      <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
+      <c r="CT56"/>
+      <c r="CU56"/>
+      <c r="CV56"/>
+      <c r="CW56"/>
+      <c r="CX56"/>
+      <c r="CY56"/>
+      <c r="CZ56"/>
+      <c r="DA56"/>
+    </row>
+    <row r="57" spans="1:105">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57"/>
+      <c r="D57">
+        <v>1000000.0</v>
+      </c>
+      <c r="E57">
+        <v>1000000.0</v>
+      </c>
+      <c r="F57">
+        <v>1000000.0</v>
+      </c>
+      <c r="G57"/>
+      <c r="H57">
+        <v>176000000.0</v>
+      </c>
+      <c r="I57"/>
+      <c r="J57"/>
+      <c r="K57"/>
+      <c r="L57">
+        <v>226000000.0</v>
+      </c>
+      <c r="M57">
+        <v>226000000.0</v>
+      </c>
+      <c r="N57">
+        <v>226000000.0</v>
+      </c>
+      <c r="O57">
+        <v>1004000000.0</v>
+      </c>
+      <c r="P57"/>
+      <c r="Q57"/>
+      <c r="R57"/>
+      <c r="S57">
+        <v>57000000.0</v>
+      </c>
+      <c r="T57"/>
+      <c r="U57"/>
+      <c r="V57"/>
+      <c r="W57">
+        <v>59000000.0</v>
+      </c>
+      <c r="X57"/>
+      <c r="Y57">
+        <v>1327000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1198000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1275000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1295000000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1325000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1291000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1113000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1097000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1187000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1105000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1201000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1135000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1189000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1098000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1313000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1162000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1257000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1081000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>746000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>636000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>746000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>431000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1303000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1144000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1184000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1094000000.0</v>
+      </c>
+      <c r="AZ57"/>
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57">
+        <v>93952000.0</v>
+      </c>
+      <c r="BD57"/>
+      <c r="BE57"/>
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57"/>
+      <c r="BI57"/>
+      <c r="BJ57"/>
+      <c r="BK57"/>
+      <c r="BL57"/>
+      <c r="BM57"/>
+      <c r="BN57"/>
+      <c r="BO57"/>
+      <c r="BP57"/>
+      <c r="BQ57"/>
+      <c r="BR57"/>
+      <c r="BS57"/>
+      <c r="BT57"/>
+      <c r="BU57"/>
+      <c r="BV57"/>
+      <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57"/>
+      <c r="CB57"/>
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57"/>
+      <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
+      <c r="CI57"/>
+      <c r="CJ57"/>
+      <c r="CK57"/>
+      <c r="CL57"/>
+      <c r="CM57"/>
+      <c r="CN57"/>
+      <c r="CO57"/>
+      <c r="CP57"/>
+      <c r="CQ57"/>
+      <c r="CR57"/>
+      <c r="CS57"/>
+      <c r="CT57"/>
+      <c r="CU57"/>
+      <c r="CV57"/>
+      <c r="CW57"/>
+      <c r="CX57"/>
+      <c r="CY57"/>
+      <c r="CZ57"/>
+      <c r="DA57"/>
+    </row>
+    <row r="58" spans="1:105">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>23641000000.0</v>
+      </c>
+      <c r="C58">
+        <v>23987000000.0</v>
+      </c>
+      <c r="D58">
+        <v>23607000000.0</v>
+      </c>
+      <c r="E58">
+        <v>23302000000.0</v>
+      </c>
+      <c r="F58">
+        <v>22749000000.0</v>
+      </c>
+      <c r="G58">
+        <v>22719000000.0</v>
+      </c>
+      <c r="H58">
+        <v>22370000000.0</v>
+      </c>
+      <c r="I58">
+        <v>21932000000.0</v>
+      </c>
+      <c r="J58">
+        <v>20694000000.0</v>
+      </c>
+      <c r="K58">
+        <v>21108000000.0</v>
+      </c>
+      <c r="L58">
+        <v>19851000000.0</v>
+      </c>
+      <c r="M58">
+        <v>19195000000.0</v>
+      </c>
+      <c r="N58">
+        <v>18206000000.0</v>
+      </c>
+      <c r="O58">
+        <v>19504000000.0</v>
+      </c>
+      <c r="P58">
+        <v>19329000000.0</v>
+      </c>
+      <c r="Q58">
+        <v>19162000000.0</v>
+      </c>
+      <c r="R58">
+        <v>18719000000.0</v>
+      </c>
+      <c r="S58">
+        <v>18986000000.0</v>
+      </c>
+      <c r="T58">
+        <v>18842000000.0</v>
+      </c>
+      <c r="U58">
+        <v>18840000000.0</v>
+      </c>
+      <c r="V58">
+        <v>17977000000.0</v>
+      </c>
+      <c r="W58">
+        <v>19030000000.0</v>
+      </c>
+      <c r="X58">
+        <v>18734000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>19337000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>21641000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>18487000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>18316000000.0</v>
+      </c>
+      <c r="AC58">
+        <v>16876000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>17408000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>16291000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>16828000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>16151000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>17085000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>16155000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>15820000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>15544000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>14868000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>15057000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>15307000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>15524000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>16164000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>18460000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>10455000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>10477000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>10556000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>9220902000.0</v>
+      </c>
+      <c r="AV58">
+        <v>8752700000.0</v>
+      </c>
+      <c r="AW58">
+        <v>12017730000.0</v>
+      </c>
+      <c r="AX58">
+        <v>12560454000.0</v>
+      </c>
+      <c r="AY58">
+        <v>13516058000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>14833527000.0</v>
+      </c>
+      <c r="BA58">
+        <v>14318567000.0</v>
+      </c>
+      <c r="BB58"/>
+      <c r="BC58">
+        <v>13473388000.0</v>
+      </c>
+      <c r="BD58"/>
+      <c r="BE58">
+        <v>14399957000.0</v>
+      </c>
+      <c r="BF58">
+        <v>14131984000.0</v>
+      </c>
+      <c r="BG58">
+        <v>15051147000.0</v>
+      </c>
+      <c r="BH58">
+        <v>15488802000.0</v>
+      </c>
+      <c r="BI58">
+        <v>15582161000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>16642768000.0</v>
+      </c>
+      <c r="BK58">
+        <v>17665227000.0</v>
+      </c>
+      <c r="BL58">
+        <v>18032073000.0</v>
+      </c>
+      <c r="BM58">
+        <v>18032449000.0</v>
+      </c>
+      <c r="BN58">
+        <v>20863476000.0</v>
+      </c>
+      <c r="BO58">
+        <v>22765913000.0</v>
+      </c>
+      <c r="BP58">
+        <v>22491168000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>23396024000.0</v>
+      </c>
+      <c r="BR58">
+        <v>24908044000.0</v>
+      </c>
+      <c r="BS58">
+        <v>27683842000.0</v>
+      </c>
+      <c r="BT58">
+        <v>26574766000.0</v>
+      </c>
+      <c r="BU58">
+        <v>26911079000.0</v>
+      </c>
+      <c r="BV58">
+        <v>27808290000.0</v>
+      </c>
+      <c r="BW58">
+        <v>25886662000.0</v>
+      </c>
+      <c r="BX58">
+        <v>25312893000.0</v>
+      </c>
+      <c r="BY58">
+        <v>25211662000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>24882606000.0</v>
+      </c>
+      <c r="CA58">
+        <v>24421813000.0</v>
+      </c>
+      <c r="CB58">
+        <v>24335733000.0</v>
+      </c>
+      <c r="CC58">
+        <v>23662209000.0</v>
+      </c>
+      <c r="CD58">
+        <v>23022508000.0</v>
+      </c>
+      <c r="CE58">
+        <v>22663530000.0</v>
+      </c>
+      <c r="CF58">
+        <v>22180246000.0</v>
+      </c>
+      <c r="CG58">
+        <v>21096184000.0</v>
+      </c>
+      <c r="CH58">
+        <v>19859530000.0</v>
+      </c>
+      <c r="CI58">
+        <v>18399304000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>17610973000.0</v>
+      </c>
+      <c r="CK58">
+        <v>16138301000.0</v>
+      </c>
+      <c r="CL58">
+        <v>15182367000.0</v>
+      </c>
+      <c r="CM58">
+        <v>14730731000.0</v>
+      </c>
+      <c r="CN58">
+        <v>14423854000.0</v>
+      </c>
+      <c r="CO58">
+        <v>14197771000.0</v>
+      </c>
+      <c r="CP58">
+        <v>13897469000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>13328116000.0</v>
+      </c>
+      <c r="CR58">
+        <v>12236737000.0</v>
+      </c>
+      <c r="CS58">
+        <v>12124653000.0</v>
+      </c>
+      <c r="CT58">
+        <v>12177095000.0</v>
+      </c>
+      <c r="CU58">
+        <v>11685451000.0</v>
+      </c>
+      <c r="CV58">
+        <v>11949973000.0</v>
+      </c>
+      <c r="CW58">
+        <v>11926809000.0</v>
+      </c>
+      <c r="CX58">
+        <v>11770128000.0</v>
+      </c>
+      <c r="CY58">
+        <v>11726282000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>11797006000.0</v>
+      </c>
+      <c r="DA58">
+        <v>11205963000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:105">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>3489000000.0</v>
+      </c>
+      <c r="AH59">
+        <v>3382000000.0</v>
+      </c>
+      <c r="AI59">
+        <v>3278000000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>3230000000.0</v>
+      </c>
+      <c r="AK59">
+        <v>3154000000.0</v>
+      </c>
+      <c r="AL59">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AM59">
+        <v>3066000000.0</v>
+      </c>
+      <c r="AN59">
+        <v>3046000000.0</v>
+      </c>
+      <c r="AO59">
+        <v>3020000000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+    </row>
+    <row r="60" spans="1:105">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>3377000000.0</v>
+      </c>
+      <c r="C60">
+        <v>3401000000.0</v>
+      </c>
+      <c r="D60">
+        <v>3378000000.0</v>
+      </c>
+      <c r="E60">
+        <v>3326000000.0</v>
+      </c>
+      <c r="F60">
+        <v>3280000000.0</v>
+      </c>
+      <c r="G60">
+        <v>3191000000.0</v>
+      </c>
+      <c r="H60">
+        <v>3208000000.0</v>
+      </c>
+      <c r="I60">
+        <v>3153000000.0</v>
+      </c>
+      <c r="J60">
+        <v>3214000000.0</v>
+      </c>
+      <c r="K60">
+        <v>3186000000.0</v>
+      </c>
+      <c r="L60">
+        <v>3109000000.0</v>
+      </c>
+      <c r="M60">
+        <v>3058000000.0</v>
+      </c>
+      <c r="N60">
+        <v>3081000000.0</v>
+      </c>
+      <c r="O60">
+        <v>3029000000.0</v>
+      </c>
+      <c r="P60">
+        <v>3012000000.0</v>
+      </c>
+      <c r="Q60">
+        <v>3033000000.0</v>
+      </c>
+      <c r="R60">
+        <v>3089000000.0</v>
+      </c>
+      <c r="S60">
+        <v>3093000000.0</v>
+      </c>
+      <c r="T60">
+        <v>3121000000.0</v>
+      </c>
+      <c r="U60">
+        <v>3537000000.0</v>
+      </c>
+      <c r="V60">
+        <v>3308000000.0</v>
+      </c>
+      <c r="W60">
+        <v>3441000000.0</v>
+      </c>
+      <c r="X60">
+        <v>3123000000.0</v>
+      </c>
+      <c r="Y60">
+        <v>3171000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3052000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>4330000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>4094000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>4141000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3950000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>3799000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>3640000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3489000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>3382000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>3278000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>3230000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>3154000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>3105000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3066000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3046000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>3020000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2970000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2809000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2983000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>2996000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>2026000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>2025269000.0</v>
+      </c>
+      <c r="AV60">
+        <v>2101767000.0</v>
+      </c>
+      <c r="AW60">
+        <v>1678078000.0</v>
+      </c>
+      <c r="AX60">
+        <v>1598995000.0</v>
+      </c>
+      <c r="AY60">
+        <v>1540020000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>1276472000.0</v>
+      </c>
+      <c r="BA60">
+        <v>1238216000.0</v>
+      </c>
+      <c r="BB60">
+        <v>1180922000.0</v>
+      </c>
+      <c r="BC60">
+        <v>1180922000.0</v>
+      </c>
+      <c r="BD60"/>
+      <c r="BE60">
+        <v>1335205000.0</v>
+      </c>
+      <c r="BF60">
+        <v>1362904000.0</v>
+      </c>
+      <c r="BG60">
+        <v>1458128000.0</v>
+      </c>
+      <c r="BH60">
+        <v>663706000.0</v>
+      </c>
+      <c r="BI60">
+        <v>685122000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>1618182000.0</v>
+      </c>
+      <c r="BK60">
+        <v>1972073000.0</v>
+      </c>
+      <c r="BL60">
+        <v>1998767000.0</v>
+      </c>
+      <c r="BM60">
+        <v>1905769000.0</v>
+      </c>
+      <c r="BN60">
+        <v>1916653000.0</v>
+      </c>
+      <c r="BO60">
+        <v>2112937000.0</v>
+      </c>
+      <c r="BP60">
+        <v>1843910000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>2086790000.0</v>
+      </c>
+      <c r="BR60">
+        <v>1639331000.0</v>
+      </c>
+      <c r="BS60">
+        <v>2395254000.0</v>
+      </c>
+      <c r="BT60">
+        <v>2855907000.0</v>
+      </c>
+      <c r="BU60">
+        <v>2826039000.0</v>
+      </c>
+      <c r="BV60">
+        <v>2811857000.0</v>
+      </c>
+      <c r="BW60">
+        <v>2798400000.0</v>
+      </c>
+      <c r="BX60">
+        <v>2809776000.0</v>
+      </c>
+      <c r="BY60">
+        <v>2723313000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>2888806000.0</v>
+      </c>
+      <c r="CA60">
+        <v>2871266000.0</v>
+      </c>
+      <c r="CB60">
+        <v>2833981000.0</v>
+      </c>
+      <c r="CC60">
+        <v>2833246000.0</v>
+      </c>
+      <c r="CD60">
+        <v>2779019000.0</v>
+      </c>
+      <c r="CE60">
+        <v>2728023000.0</v>
+      </c>
+      <c r="CF60">
+        <v>2678423000.0</v>
+      </c>
+      <c r="CG60">
+        <v>2518967000.0</v>
+      </c>
+      <c r="CH60">
+        <v>2376242000.0</v>
+      </c>
+      <c r="CI60">
+        <v>2205462000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>2077838000.0</v>
+      </c>
+      <c r="CK60">
+        <v>1919197000.0</v>
+      </c>
+      <c r="CL60">
+        <v>1823797000.0</v>
+      </c>
+      <c r="CM60">
+        <v>1731726000.0</v>
+      </c>
+      <c r="CN60">
+        <v>1699470000.0</v>
+      </c>
+      <c r="CO60">
+        <v>1683438000.0</v>
+      </c>
+      <c r="CP60">
+        <v>1586817000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>1462841000.0</v>
+      </c>
+      <c r="CR60">
+        <v>1363662000.0</v>
+      </c>
+      <c r="CS60">
+        <v>1356997000.0</v>
+      </c>
+      <c r="CT60">
+        <v>1354559000.0</v>
+      </c>
+      <c r="CU60">
+        <v>1532235000.0</v>
+      </c>
+      <c r="CV60">
+        <v>1608498000.0</v>
+      </c>
+      <c r="CW60">
+        <v>1583495000.0</v>
+      </c>
+      <c r="CX60">
+        <v>1638267000.0</v>
+      </c>
+      <c r="CY60">
+        <v>1630602000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>1579675000.0</v>
+      </c>
+      <c r="DA60">
+        <v>1554913000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:105">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
+        <v>-699000000.0</v>
+      </c>
+      <c r="N61">
+        <v>-693000000.0</v>
+      </c>
+      <c r="O61">
+        <v>-667000000.0</v>
+      </c>
+      <c r="P61">
+        <v>-612000000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-571000000.0</v>
+      </c>
+      <c r="R61">
+        <v>-478000000.0</v>
+      </c>
+      <c r="S61">
+        <v>-368000000.0</v>
+      </c>
+      <c r="T61">
+        <v>-176000000.0</v>
+      </c>
+      <c r="U61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+      <c r="CZ61"/>
+      <c r="DA61"/>
+    </row>
+    <row r="62" spans="1:105">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>3269000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3225000000.0</v>
+      </c>
+      <c r="D2">
+        <v>2740000000.0</v>
+      </c>
+      <c r="E2">
+        <v>2294000000.0</v>
+      </c>
+      <c r="F2">
+        <v>1530000000.0</v>
+      </c>
+      <c r="G2">
+        <v>2346000000.0</v>
+      </c>
+      <c r="H2">
+        <v>2099000000.0</v>
+      </c>
+      <c r="I2">
+        <v>1923000000.0</v>
+      </c>
+      <c r="J2">
+        <v>1771000000.0</v>
+      </c>
+      <c r="K2">
+        <v>1788000000.0</v>
+      </c>
+      <c r="L2">
+        <v>1431000000.0</v>
+      </c>
+      <c r="M2">
+        <v>1157000000.0</v>
+      </c>
+      <c r="N2">
+        <v>1447000000.0</v>
+      </c>
+      <c r="O2">
+        <v>1416783000.0</v>
+      </c>
+      <c r="P2">
+        <v>1614448000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1595470000.0</v>
+      </c>
+      <c r="R2">
+        <v>2435393000.0</v>
+      </c>
+      <c r="S2">
+        <v>2356703000.0</v>
+      </c>
+      <c r="T2">
+        <v>1287366000.0</v>
+      </c>
+      <c r="U2">
+        <v>969399000.0</v>
+      </c>
+      <c r="V2">
+        <v>1021527000.0</v>
+      </c>
+      <c r="W2">
+        <v>950795000.0</v>
+      </c>
+      <c r="X2">
+        <v>870750000.0</v>
+      </c>
+      <c r="Y2">
+        <v>795168000.0</v>
+      </c>
+      <c r="Z2">
+        <v>778938000.0</v>
+      </c>
+      <c r="AA2">
+        <v>687636000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>287000000.0</v>
+      </c>
+      <c r="C3">
+        <v>277000000.0</v>
+      </c>
+      <c r="D3">
+        <v>257000000.0</v>
+      </c>
+      <c r="E3">
+        <v>262000000.0</v>
+      </c>
+      <c r="F3">
+        <v>264000000.0</v>
+      </c>
+      <c r="G3">
+        <v>264000000.0</v>
+      </c>
+      <c r="H3">
+        <v>271000000.0</v>
+      </c>
+      <c r="I3">
+        <v>289000000.0</v>
+      </c>
+      <c r="J3">
+        <v>328000000.0</v>
+      </c>
+      <c r="K3">
+        <v>521000000.0</v>
+      </c>
+      <c r="L3">
+        <v>198000000.0</v>
+      </c>
+      <c r="M3">
+        <v>23000000.0</v>
+      </c>
+      <c r="N3">
+        <v>-55000000.0</v>
+      </c>
+      <c r="O3">
+        <v>165220000.0</v>
+      </c>
+      <c r="P3">
+        <v>274818000.0</v>
+      </c>
+      <c r="Q3">
+        <v>157669000.0</v>
+      </c>
+      <c r="R3">
+        <v>136854000.0</v>
+      </c>
+      <c r="S3">
+        <v>142516000.0</v>
+      </c>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+      <c r="X3"/>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5">
+        <v>1001000000.0</v>
+      </c>
+      <c r="C5">
+        <v>667000000.0</v>
+      </c>
+      <c r="D5">
+        <v>840000000.0</v>
+      </c>
+      <c r="E5">
+        <v>1155000000.0</v>
+      </c>
+      <c r="F5">
+        <v>1741000000.0</v>
+      </c>
+      <c r="G5">
+        <v>977000000.0</v>
+      </c>
+      <c r="H5">
+        <v>1098000000.0</v>
+      </c>
+      <c r="I5">
+        <v>624000000.0</v>
+      </c>
+      <c r="J5">
+        <v>431000000.0</v>
+      </c>
+      <c r="K5">
+        <v>356000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-226000000.0</v>
+      </c>
+      <c r="M5">
+        <v>861000000.0</v>
+      </c>
+      <c r="N5">
+        <v>78000000.0</v>
+      </c>
+      <c r="O5">
+        <v>-305368000.0</v>
+      </c>
+      <c r="P5">
+        <v>-360138000.0</v>
+      </c>
+      <c r="Q5">
+        <v>354620000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1014887000.0</v>
+      </c>
+      <c r="S5">
+        <v>-785469000.0</v>
+      </c>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>1288000000.0</v>
+      </c>
+      <c r="C6">
+        <v>944000000.0</v>
+      </c>
+      <c r="D6">
+        <v>1097000000.0</v>
+      </c>
+      <c r="E6">
+        <v>1417000000.0</v>
+      </c>
+      <c r="F6">
+        <v>2005000000.0</v>
+      </c>
+      <c r="G6">
+        <v>1241000000.0</v>
+      </c>
+      <c r="H6">
+        <v>1369000000.0</v>
+      </c>
+      <c r="I6">
+        <v>913000000.0</v>
+      </c>
+      <c r="J6">
+        <v>759000000.0</v>
+      </c>
+      <c r="K6">
+        <v>877000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-28000000.0</v>
+      </c>
+      <c r="M6">
+        <v>884000000.0</v>
+      </c>
+      <c r="N6">
+        <v>23000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-140148000.0</v>
+      </c>
+      <c r="P6">
+        <v>-85320000.0</v>
+      </c>
+      <c r="Q6">
+        <v>512289000.0</v>
+      </c>
+      <c r="R6">
+        <v>-878033000.0</v>
+      </c>
+      <c r="S6">
+        <v>-642953000.0</v>
+      </c>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-81000000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9">
+        <v>2973000000.0</v>
+      </c>
+      <c r="C9">
+        <v>2497000000.0</v>
+      </c>
+      <c r="D9">
+        <v>2559000000.0</v>
+      </c>
+      <c r="E9">
+        <v>2797000000.0</v>
+      </c>
+      <c r="F9">
+        <v>3443000000.0</v>
+      </c>
+      <c r="G9">
+        <v>2587000000.0</v>
+      </c>
+      <c r="H9">
+        <v>2583000000.0</v>
+      </c>
+      <c r="I9">
+        <v>2318000000.0</v>
+      </c>
+      <c r="J9">
+        <v>2014000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1941000000.0</v>
+      </c>
+      <c r="L9">
+        <v>762000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1669000000.0</v>
+      </c>
+      <c r="N9">
+        <v>896000000.0</v>
+      </c>
+      <c r="O9">
+        <v>460349000.0</v>
+      </c>
+      <c r="P9">
+        <v>414630000.0</v>
+      </c>
+      <c r="Q9">
+        <v>397815000.0</v>
+      </c>
+      <c r="R9">
+        <v>-207407000.0</v>
+      </c>
+      <c r="S9">
+        <v>328444000.0</v>
+      </c>
+      <c r="T9">
+        <v>1667814000.0</v>
+      </c>
+      <c r="U9">
+        <v>1963568000.0</v>
+      </c>
+      <c r="V9">
+        <v>1922604000.0</v>
+      </c>
+      <c r="W9">
+        <v>1508367000.0</v>
+      </c>
+      <c r="X9">
+        <v>1319356000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1204670000.0</v>
+      </c>
+      <c r="Z9">
+        <v>1220560000.0</v>
+      </c>
+      <c r="AA9">
+        <v>1222280000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10">
+        <v>1001000000.0</v>
+      </c>
+      <c r="C10">
+        <v>667000000.0</v>
+      </c>
+      <c r="D10">
+        <v>840000000.0</v>
+      </c>
+      <c r="E10">
+        <v>1155000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1741000000.0</v>
+      </c>
+      <c r="G10">
+        <v>977000000.0</v>
+      </c>
+      <c r="H10">
+        <v>1098000000.0</v>
+      </c>
+      <c r="I10">
+        <v>624000000.0</v>
+      </c>
+      <c r="J10">
+        <v>431000000.0</v>
+      </c>
+      <c r="K10">
+        <v>356000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-226000000.0</v>
+      </c>
+      <c r="M10">
+        <v>861000000.0</v>
+      </c>
+      <c r="N10">
+        <v>78000000.0</v>
+      </c>
+      <c r="O10">
+        <v>-305368000.0</v>
+      </c>
+      <c r="P10">
+        <v>-360138000.0</v>
+      </c>
+      <c r="Q10">
+        <v>354620000.0</v>
+      </c>
+      <c r="R10">
+        <v>-1014887000.0</v>
+      </c>
+      <c r="S10">
+        <v>-785469000.0</v>
+      </c>
+      <c r="T10">
+        <v>142043000.0</v>
+      </c>
+      <c r="U10">
+        <v>638621000.0</v>
+      </c>
+      <c r="V10">
+        <v>820317000.0</v>
+      </c>
+      <c r="W10">
+        <v>693671000.0</v>
+      </c>
+      <c r="X10">
+        <v>575408000.0</v>
+      </c>
+      <c r="Y10">
+        <v>492168000.0</v>
+      </c>
+      <c r="Z10">
+        <v>356518000.0</v>
+      </c>
+      <c r="AA10">
+        <v>328624000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11">
+        <v>218000000.0</v>
+      </c>
+      <c r="C11">
+        <v>158000000.0</v>
+      </c>
+      <c r="D11">
+        <v>199000000.0</v>
+      </c>
+      <c r="E11">
+        <v>283000000.0</v>
+      </c>
+      <c r="F11">
+        <v>427000000.0</v>
+      </c>
+      <c r="G11">
+        <v>247000000.0</v>
+      </c>
+      <c r="H11">
+        <v>243000000.0</v>
+      </c>
+      <c r="I11">
+        <v>177000000.0</v>
+      </c>
+      <c r="J11">
+        <v>248000000.0</v>
+      </c>
+      <c r="K11">
+        <v>113000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-133000000.0</v>
+      </c>
+      <c r="M11">
+        <v>272000000.0</v>
+      </c>
+      <c r="N11">
+        <v>-16000000.0</v>
+      </c>
+      <c r="O11">
+        <v>-87671000.0</v>
+      </c>
+      <c r="P11">
+        <v>-118405000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-285130000.0</v>
+      </c>
+      <c r="R11">
+        <v>-482606000.0</v>
+      </c>
+      <c r="S11">
+        <v>400263000.0</v>
+      </c>
+      <c r="T11">
+        <v>29742000.0</v>
+      </c>
+      <c r="U11">
+        <v>223759000.0</v>
+      </c>
+      <c r="V11">
+        <v>292987000.0</v>
+      </c>
+      <c r="W11">
+        <v>215617000.0</v>
+      </c>
+      <c r="X11">
+        <v>209305000.0</v>
+      </c>
+      <c r="Y11">
+        <v>145342000.0</v>
+      </c>
+      <c r="Z11">
+        <v>128261000.0</v>
+      </c>
+      <c r="AA11">
+        <v>120686000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12">
+        <v>1272000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1185000000.0</v>
+      </c>
+      <c r="D12">
+        <v>1019000000.0</v>
+      </c>
+      <c r="E12">
+        <v>892000000.0</v>
+      </c>
+      <c r="F12">
+        <v>937000000.0</v>
+      </c>
+      <c r="G12">
+        <v>1027000000.0</v>
+      </c>
+      <c r="H12">
+        <v>970000000.0</v>
+      </c>
+      <c r="I12">
+        <v>875000000.0</v>
+      </c>
+      <c r="J12">
+        <v>816000000.0</v>
+      </c>
+      <c r="K12">
+        <v>856000000.0</v>
+      </c>
+      <c r="L12">
+        <v>715000000.0</v>
+      </c>
+      <c r="M12">
+        <v>734000000.0</v>
+      </c>
+      <c r="N12">
+        <v>920000000.0</v>
+      </c>
+      <c r="O12">
+        <v>1075205000.0</v>
+      </c>
+      <c r="P12">
+        <v>1284773000.0</v>
+      </c>
+      <c r="Q12">
+        <v>1113587000.0</v>
+      </c>
+      <c r="R12">
+        <v>1164297000.0</v>
+      </c>
+      <c r="S12">
+        <v>1276158000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
+        <v>0.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13">
+        <v>5455000000.0</v>
+      </c>
+      <c r="C13">
+        <v>4993000000.0</v>
+      </c>
+      <c r="D13">
+        <v>4564000000.0</v>
+      </c>
+      <c r="E13">
+        <v>4435000000.0</v>
+      </c>
+      <c r="F13">
+        <v>4364000000.0</v>
+      </c>
+      <c r="G13">
+        <v>4368000000.0</v>
+      </c>
+      <c r="H13">
+        <v>4127000000.0</v>
+      </c>
+      <c r="I13">
+        <v>3658000000.0</v>
+      </c>
+      <c r="J13">
+        <v>3196000000.0</v>
+      </c>
+      <c r="K13">
+        <v>3110000000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14">
+        <v>28000000.0</v>
+      </c>
+      <c r="L14">
+        <v>120000000.0</v>
+      </c>
+      <c r="M14">
+        <v>102814000.0</v>
+      </c>
+      <c r="N14">
+        <v>113043000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15">
+        <v>783000000.0</v>
+      </c>
+      <c r="C15">
+        <v>509000000.0</v>
+      </c>
+      <c r="D15">
+        <v>641000000.0</v>
+      </c>
+      <c r="E15">
+        <v>872000000.0</v>
+      </c>
+      <c r="F15">
+        <v>1314000000.0</v>
+      </c>
+      <c r="G15">
+        <v>730000000.0</v>
+      </c>
+      <c r="H15">
+        <v>855000000.0</v>
+      </c>
+      <c r="I15">
+        <v>447000000.0</v>
+      </c>
+      <c r="J15">
+        <v>183000000.0</v>
+      </c>
+      <c r="K15">
+        <v>215000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-220000000.0</v>
+      </c>
+      <c r="M15">
+        <v>463000000.0</v>
+      </c>
+      <c r="N15">
+        <v>-19000000.0</v>
+      </c>
+      <c r="O15">
+        <v>-217697000.0</v>
+      </c>
+      <c r="P15">
+        <v>-241733000.0</v>
+      </c>
+      <c r="Q15">
+        <v>639750000.0</v>
+      </c>
+      <c r="R15">
+        <v>-532281000.0</v>
+      </c>
+      <c r="S15">
+        <v>-1185732000.0</v>
+      </c>
+      <c r="T15">
+        <v>112301000.0</v>
+      </c>
+      <c r="U15">
+        <v>414862000.0</v>
+      </c>
+      <c r="V15">
+        <v>527330000.0</v>
+      </c>
+      <c r="W15">
+        <v>478054000.0</v>
+      </c>
+      <c r="X15">
+        <v>366103000.0</v>
+      </c>
+      <c r="Y15">
+        <v>346826000.0</v>
+      </c>
+      <c r="Z15">
+        <v>228257000.0</v>
+      </c>
+      <c r="AA15">
+        <v>207938000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16">
+        <v>783000000.0</v>
+      </c>
+      <c r="C16">
+        <v>509000000.0</v>
+      </c>
+      <c r="D16">
+        <v>641000000.0</v>
+      </c>
+      <c r="E16">
+        <v>878000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1314000000.0</v>
+      </c>
+      <c r="G16">
+        <v>730000000.0</v>
+      </c>
+      <c r="H16">
+        <v>855000000.0</v>
+      </c>
+      <c r="I16">
+        <v>447000000.0</v>
+      </c>
+      <c r="J16">
+        <v>183000000.0</v>
+      </c>
+      <c r="K16">
+        <v>215000000.0</v>
+      </c>
+      <c r="L16">
+        <v>-242000000.0</v>
+      </c>
+      <c r="M16">
+        <v>504636000.0</v>
+      </c>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>1458128000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>112301000.0</v>
+      </c>
+      <c r="U16">
+        <v>414862000.0</v>
+      </c>
+      <c r="V16">
+        <v>527330000.0</v>
+      </c>
+      <c r="W16">
+        <v>478054000.0</v>
+      </c>
+      <c r="X16">
+        <v>366103000.0</v>
+      </c>
+      <c r="Y16">
+        <v>346826000.0</v>
+      </c>
+      <c r="Z16">
+        <v>228257000.0</v>
+      </c>
+      <c r="AA16">
+        <v>207938000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17">
+        <v>783000000.0</v>
+      </c>
+      <c r="C17">
+        <v>509000000.0</v>
+      </c>
+      <c r="D17">
+        <v>641000000.0</v>
+      </c>
+      <c r="E17">
+        <v>878000000.0</v>
+      </c>
+      <c r="F17">
+        <v>1314000000.0</v>
+      </c>
+      <c r="G17">
+        <v>730000000.0</v>
+      </c>
+      <c r="H17">
+        <v>855000000.0</v>
+      </c>
+      <c r="I17">
+        <v>447000000.0</v>
+      </c>
+      <c r="J17">
+        <v>183000000.0</v>
+      </c>
+      <c r="K17">
+        <v>243000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-122000000.0</v>
+      </c>
+      <c r="M17">
+        <v>607450000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>4183000000.0</v>
+      </c>
+      <c r="C18">
+        <v>3808000000.0</v>
+      </c>
+      <c r="D18">
+        <v>3545000000.0</v>
+      </c>
+      <c r="E18">
+        <v>3543000000.0</v>
+      </c>
+      <c r="F18">
+        <v>3427000000.0</v>
+      </c>
+      <c r="G18">
+        <v>3341000000.0</v>
+      </c>
+      <c r="H18">
+        <v>3157000000.0</v>
+      </c>
+      <c r="I18">
+        <v>2783000000.0</v>
+      </c>
+      <c r="J18">
+        <v>2380000000.0</v>
+      </c>
+      <c r="K18">
+        <v>2254000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>39127000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>69000000.0</v>
+      </c>
+      <c r="K20">
+        <v>108000000.0</v>
+      </c>
+      <c r="L20">
+        <v>62000000.0</v>
+      </c>
+      <c r="M20">
+        <v>62000000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>1001000000.0</v>
+      </c>
+      <c r="C21">
+        <v>667000000.0</v>
+      </c>
+      <c r="D21">
+        <v>840000000.0</v>
+      </c>
+      <c r="E21">
+        <v>1155000000.0</v>
+      </c>
+      <c r="F21">
+        <v>1741000000.0</v>
+      </c>
+      <c r="G21">
+        <v>977000000.0</v>
+      </c>
+      <c r="H21">
+        <v>1098000000.0</v>
+      </c>
+      <c r="I21">
+        <v>624000000.0</v>
+      </c>
+      <c r="J21">
+        <v>431000000.0</v>
+      </c>
+      <c r="K21">
+        <v>356000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-226000000.0</v>
+      </c>
+      <c r="M21">
+        <v>861000000.0</v>
+      </c>
+      <c r="N21">
+        <v>78000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-305368000.0</v>
+      </c>
+      <c r="P21">
+        <v>-360138000.0</v>
+      </c>
+      <c r="Q21">
+        <v>354620000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1014887000.0</v>
+      </c>
+      <c r="S21">
+        <v>-785469000.0</v>
+      </c>
+      <c r="T21">
+        <v>1512231000.0</v>
+      </c>
+      <c r="U21">
+        <v>1813831000.0</v>
+      </c>
+      <c r="V21">
+        <v>1762088000.0</v>
+      </c>
+      <c r="W21">
+        <v>1329975000.0</v>
+      </c>
+      <c r="X21">
+        <v>1122124000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1051459000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1071298000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1072875000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23">
+        <v>5241000000.0</v>
+      </c>
+      <c r="C23">
+        <v>5055000000.0</v>
+      </c>
+      <c r="D23">
+        <v>4459000000.0</v>
+      </c>
+      <c r="E23">
+        <v>3936000000.0</v>
+      </c>
+      <c r="F23">
+        <v>3232000000.0</v>
+      </c>
+      <c r="G23">
+        <v>3956000000.0</v>
+      </c>
+      <c r="H23">
+        <v>3584000000.0</v>
+      </c>
+      <c r="I23">
+        <v>3617000000.0</v>
+      </c>
+      <c r="J23">
+        <v>3354000000.0</v>
+      </c>
+      <c r="K23">
+        <v>3373000000.0</v>
+      </c>
+      <c r="L23">
+        <v>2419000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1965000000.0</v>
+      </c>
+      <c r="N23">
+        <v>2265000000.0</v>
+      </c>
+      <c r="O23">
+        <v>2182500000.0</v>
+      </c>
+      <c r="P23">
+        <v>2389216000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1638665000.0</v>
+      </c>
+      <c r="R23">
+        <v>3242873000.0</v>
+      </c>
+      <c r="S23">
+        <v>3470616000.0</v>
+      </c>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>287000000.0</v>
+      </c>
+      <c r="C25">
+        <v>277000000.0</v>
+      </c>
+      <c r="D25">
+        <v>257000000.0</v>
+      </c>
+      <c r="E25">
+        <v>262000000.0</v>
+      </c>
+      <c r="F25">
+        <v>264000000.0</v>
+      </c>
+      <c r="G25">
+        <v>264000000.0</v>
+      </c>
+      <c r="H25">
+        <v>271000000.0</v>
+      </c>
+      <c r="I25">
+        <v>289000000.0</v>
+      </c>
+      <c r="J25">
+        <v>328000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.16</v>
+      </c>
+      <c r="E26">
+        <v>0.23</v>
+      </c>
+      <c r="F26">
+        <v>0.35</v>
+      </c>
+      <c r="G26">
+        <v>0.2</v>
+      </c>
+      <c r="H26">
+        <v>0.23</v>
+      </c>
+      <c r="I26">
+        <v>0.15</v>
+      </c>
+      <c r="J26">
+        <v>0.11</v>
+      </c>
+      <c r="K26">
+        <v>0.1</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>111000000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28">
+        <v>1121000000.0</v>
+      </c>
+      <c r="C28">
+        <v>1068000000.0</v>
+      </c>
+      <c r="D28">
+        <v>1044000000.0</v>
+      </c>
+      <c r="E28">
+        <v>994000000.0</v>
+      </c>
+      <c r="F28">
+        <v>1015000000.0</v>
+      </c>
+      <c r="G28">
+        <v>998000000.0</v>
+      </c>
+      <c r="H28">
+        <v>993000000.0</v>
+      </c>
+      <c r="I28">
+        <v>1109000000.0</v>
+      </c>
+      <c r="J28">
+        <v>961000000.0</v>
+      </c>
+      <c r="K28">
+        <v>955000000.0</v>
+      </c>
+      <c r="L28">
+        <v>581000000.0</v>
+      </c>
+      <c r="M28">
+        <v>435000000.0</v>
+      </c>
+      <c r="N28">
+        <v>529000000.0</v>
+      </c>
+      <c r="O28">
+        <v>380843000.0</v>
+      </c>
+      <c r="P28">
+        <v>414992000.0</v>
+      </c>
+      <c r="Q28">
+        <v>386456000.0</v>
+      </c>
+      <c r="R28">
+        <v>420824000.0</v>
+      </c>
+      <c r="S28">
+        <v>479020000.0</v>
+      </c>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29">
+        <v>218000000.0</v>
+      </c>
+      <c r="C29">
+        <v>158000000.0</v>
+      </c>
+      <c r="D29">
+        <v>199000000.0</v>
+      </c>
+      <c r="E29">
+        <v>285000000.0</v>
+      </c>
+      <c r="F29">
+        <v>427000000.0</v>
+      </c>
+      <c r="G29">
+        <v>247000000.0</v>
+      </c>
+      <c r="H29">
+        <v>243000000.0</v>
+      </c>
+      <c r="I29">
+        <v>177000000.0</v>
+      </c>
+      <c r="J29">
+        <v>248000000.0</v>
+      </c>
+      <c r="K29">
+        <v>113000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-133000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30">
+        <v>1972000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1830000000.0</v>
+      </c>
+      <c r="D30">
+        <v>1719000000.0</v>
+      </c>
+      <c r="E30">
+        <v>1642000000.0</v>
+      </c>
+      <c r="F30">
+        <v>1702000000.0</v>
+      </c>
+      <c r="G30">
+        <v>1610000000.0</v>
+      </c>
+      <c r="H30">
+        <v>1485000000.0</v>
+      </c>
+      <c r="I30">
+        <v>1694000000.0</v>
+      </c>
+      <c r="J30">
+        <v>1583000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1585000000.0</v>
+      </c>
+      <c r="L30">
+        <v>988000000.0</v>
+      </c>
+      <c r="M30">
+        <v>808000000.0</v>
+      </c>
+      <c r="N30">
+        <v>818000000.0</v>
+      </c>
+      <c r="O30">
+        <v>765717000.0</v>
+      </c>
+      <c r="P30">
+        <v>774768000.0</v>
+      </c>
+      <c r="Q30">
+        <v>43195000.0</v>
+      </c>
+      <c r="R30">
+        <v>807480000.0</v>
+      </c>
+      <c r="S30">
+        <v>1113913000.0</v>
+      </c>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
         <v>195</v>
       </c>
+      <c r="B31">
+        <v>-1339000000.0</v>
+      </c>
+      <c r="C31">
+        <v>2796000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1019000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-919000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-1021000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-1101000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-35000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-82000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-98000000.0</v>
+      </c>
+      <c r="K31">
+        <v>36000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-65000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-407000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-356000000.0</v>
+      </c>
+      <c r="O31">
+        <v>-23503000.0</v>
+      </c>
+      <c r="P31">
+        <v>-360138000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1469182000.0</v>
+      </c>
+      <c r="R31">
+        <v>-1014887000.0</v>
+      </c>
+      <c r="S31">
+        <v>-785469000.0</v>
+      </c>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
       <c r="B32">
+        <v>6242000000.0</v>
+      </c>
+      <c r="C32">
+        <v>5722000000.0</v>
+      </c>
+      <c r="D32">
+        <v>5299000000.0</v>
+      </c>
+      <c r="E32">
+        <v>5091000000.0</v>
+      </c>
+      <c r="F32">
+        <v>4973000000.0</v>
+      </c>
+      <c r="G32">
+        <v>4933000000.0</v>
+      </c>
+      <c r="H32">
+        <v>4682000000.0</v>
+      </c>
+      <c r="I32">
+        <v>4241000000.0</v>
+      </c>
+      <c r="J32">
+        <v>3785000000.0</v>
+      </c>
+      <c r="K32">
+        <v>3729000000.0</v>
+      </c>
+      <c r="L32">
+        <v>2193000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2826000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2343000000.0</v>
+      </c>
+      <c r="O32">
+        <v>1877132000.0</v>
+      </c>
+      <c r="P32">
+        <v>2029078000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1993285000.0</v>
+      </c>
+      <c r="R32">
+        <v>2227986000.0</v>
+      </c>
+      <c r="S32">
+        <v>2685147000.0</v>
+      </c>
+      <c r="T32">
+        <v>2955180000.0</v>
+      </c>
+      <c r="U32">
+        <v>2932967000.0</v>
+      </c>
+      <c r="V32">
+        <v>2944131000.0</v>
+      </c>
+      <c r="W32">
+        <v>2459162000.0</v>
+      </c>
+      <c r="X32">
+        <v>2190106000.0</v>
+      </c>
+      <c r="Y32">
+        <v>1999838000.0</v>
+      </c>
+      <c r="Z32">
+        <v>1999498000.0</v>
+      </c>
+      <c r="AA32">
+        <v>1909916000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:106">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>197</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>164</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="2" spans="1:106">
+      <c r="A2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B2">
+        <v>335000000.0</v>
+      </c>
+      <c r="C2">
+        <v>866000000.0</v>
+      </c>
+      <c r="D2">
+        <v>808000000.0</v>
+      </c>
+      <c r="E2">
+        <v>828000000.0</v>
+      </c>
+      <c r="F2">
+        <v>768000000.0</v>
+      </c>
+      <c r="G2">
+        <v>833000000.0</v>
+      </c>
+      <c r="H2">
+        <v>813000000.0</v>
+      </c>
+      <c r="I2">
+        <v>872000000.0</v>
+      </c>
+      <c r="J2">
+        <v>708000000.0</v>
+      </c>
+      <c r="K2">
+        <v>716000000.0</v>
+      </c>
+      <c r="L2">
+        <v>677000000.0</v>
+      </c>
+      <c r="M2">
+        <v>723000000.0</v>
+      </c>
+      <c r="N2">
+        <v>624000000.0</v>
+      </c>
+      <c r="O2">
+        <v>635000000.0</v>
+      </c>
+      <c r="P2">
+        <v>644000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>558000000.0</v>
+      </c>
+      <c r="R2">
+        <v>457000000.0</v>
+      </c>
+      <c r="S2">
+        <v>471000000.0</v>
+      </c>
+      <c r="T2">
+        <v>463000000.0</v>
+      </c>
+      <c r="U2">
+        <v>363000000.0</v>
+      </c>
+      <c r="V2">
+        <v>233000000.0</v>
+      </c>
+      <c r="W2">
+        <v>379000000.0</v>
+      </c>
+      <c r="X2">
+        <v>486000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>694000000.0</v>
+      </c>
+      <c r="Z2">
+        <v>786000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>546000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>526000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>506000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>522000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>506000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>483000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>480000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>454000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>435000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>450000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>439000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>447000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>459000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>478000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>428000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>423000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>725000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>250000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>245000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>245000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>252110000.0</v>
+      </c>
+      <c r="AV2">
+        <v>283000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>307000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>366000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>356822000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>391421000.0</v>
+      </c>
+      <c r="BA2">
+        <v>322729000.0</v>
+      </c>
+      <c r="BB2">
+        <v>325779000.0</v>
+      </c>
+      <c r="BC2">
+        <v>349696000.0</v>
+      </c>
+      <c r="BD2">
+        <v>359702000.0</v>
+      </c>
+      <c r="BE2">
+        <v>236007000.0</v>
+      </c>
+      <c r="BF2">
+        <v>237916000.0</v>
+      </c>
+      <c r="BG2">
+        <v>213754000.0</v>
+      </c>
+      <c r="BH2">
+        <v>185142000.0</v>
+      </c>
+      <c r="BI2">
+        <v>446867000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>428716000.0</v>
+      </c>
+      <c r="BK2">
+        <v>256291000.0</v>
+      </c>
+      <c r="BL2">
+        <v>307065000.0</v>
+      </c>
+      <c r="BM2">
+        <v>328624000.0</v>
+      </c>
+      <c r="BN2">
+        <v>448613000.0</v>
+      </c>
+      <c r="BO2">
+        <v>549877000.0</v>
+      </c>
+      <c r="BP2">
+        <v>408771000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>450093000.0</v>
+      </c>
+      <c r="BR2">
+        <v>531723000.0</v>
+      </c>
+      <c r="BS2">
+        <v>531383000.0</v>
+      </c>
+      <c r="BT2">
+        <v>522900000.0</v>
+      </c>
+      <c r="BU2">
+        <v>435410000.0</v>
+      </c>
+      <c r="BV2">
+        <v>387531000.0</v>
+      </c>
+      <c r="BW2">
+        <v>363016000.0</v>
+      </c>
+      <c r="BX2">
+        <v>314446000.0</v>
+      </c>
+      <c r="BY2">
+        <v>306030000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>303874000.0</v>
+      </c>
+      <c r="CA2">
+        <v>262403000.0</v>
+      </c>
+      <c r="CB2">
+        <v>231162000.0</v>
+      </c>
+      <c r="CC2">
+        <v>239986000.0</v>
+      </c>
+      <c r="CD2">
+        <v>235848000.0</v>
+      </c>
+      <c r="CE2">
+        <v>256811000.0</v>
+      </c>
+      <c r="CF2">
+        <v>258828000.0</v>
+      </c>
+      <c r="CG2">
+        <v>258206000.0</v>
+      </c>
+      <c r="CH2">
+        <v>247682000.0</v>
+      </c>
+      <c r="CI2">
+        <v>244601000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>240977000.0</v>
+      </c>
+      <c r="CK2">
+        <v>237440000.0</v>
+      </c>
+      <c r="CL2">
+        <v>227777000.0</v>
+      </c>
+      <c r="CM2">
+        <v>228057000.0</v>
+      </c>
+      <c r="CN2">
+        <v>221560000.0</v>
+      </c>
+      <c r="CO2">
+        <v>212244000.0</v>
+      </c>
+      <c r="CP2">
+        <v>208889000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>205353000.0</v>
+      </c>
+      <c r="CR2">
+        <v>194720000.0</v>
+      </c>
+      <c r="CS2">
+        <v>196052000.0</v>
+      </c>
+      <c r="CT2">
+        <v>199043000.0</v>
+      </c>
+      <c r="CU2">
+        <v>209725000.0</v>
+      </c>
+      <c r="CV2">
+        <v>192014000.0</v>
+      </c>
+      <c r="CW2">
+        <v>193420000.0</v>
+      </c>
+      <c r="CX2">
+        <v>183779000.0</v>
+      </c>
+      <c r="CY2">
+        <v>169782000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>173099000.0</v>
+      </c>
+      <c r="DA2">
+        <v>168449000.0</v>
+      </c>
+      <c r="DB2">
+        <v>176306000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:106">
+      <c r="A3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3">
+        <v>74000000.0</v>
+      </c>
+      <c r="C3">
+        <v>73000000.0</v>
+      </c>
+      <c r="D3">
+        <v>72000000.0</v>
+      </c>
+      <c r="E3">
+        <v>72000000.0</v>
+      </c>
+      <c r="F3">
+        <v>70000000.0</v>
+      </c>
+      <c r="G3">
+        <v>70000000.0</v>
+      </c>
+      <c r="H3">
+        <v>71000000.0</v>
+      </c>
+      <c r="I3">
+        <v>70000000.0</v>
+      </c>
+      <c r="J3">
+        <v>66000000.0</v>
+      </c>
+      <c r="K3">
+        <v>66000000.0</v>
+      </c>
+      <c r="L3">
+        <v>66000000.0</v>
+      </c>
+      <c r="M3">
+        <v>64000000.0</v>
+      </c>
+      <c r="N3">
+        <v>61000000.0</v>
+      </c>
+      <c r="O3">
+        <v>74000000.0</v>
+      </c>
+      <c r="P3">
+        <v>63000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>64000000.0</v>
+      </c>
+      <c r="R3">
+        <v>61000000.0</v>
+      </c>
+      <c r="S3">
+        <v>67000000.0</v>
+      </c>
+      <c r="T3">
+        <v>70000000.0</v>
+      </c>
+      <c r="U3">
+        <v>66000000.0</v>
+      </c>
+      <c r="V3">
+        <v>61000000.0</v>
+      </c>
+      <c r="W3">
+        <v>68000000.0</v>
+      </c>
+      <c r="X3">
+        <v>66000000.0</v>
+      </c>
+      <c r="Y3">
+        <v>66000000.0</v>
+      </c>
+      <c r="Z3">
+        <v>64000000.0</v>
+      </c>
+      <c r="AA3">
+        <v>68000000.0</v>
+      </c>
+      <c r="AB3">
+        <v>65000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>70000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>68000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>98000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>60000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>64000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>67000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>63000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>83000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>84000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>98000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>105000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>115000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>150000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>151000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>123000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>28000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>29000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>18000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>78008000.0</v>
+      </c>
+      <c r="AV3">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>-14967000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>-37835000.0</v>
+      </c>
+      <c r="BA3">
+        <v>-20606000.0</v>
+      </c>
+      <c r="BB3">
+        <v>19303000.0</v>
+      </c>
+      <c r="BC3">
+        <v>25492000.0</v>
+      </c>
+      <c r="BD3">
+        <v>43912000.0</v>
+      </c>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3">
+        <v>48150000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>41431000.0</v>
+      </c>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3">
+        <v>38287000.0</v>
+      </c>
+      <c r="BN3">
+        <v>35537000.0</v>
+      </c>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
+      <c r="CD3"/>
+      <c r="CE3"/>
+      <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+      <c r="CM3"/>
+      <c r="CN3"/>
+      <c r="CO3"/>
+      <c r="CP3"/>
+      <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
+      <c r="CT3"/>
+      <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
+      <c r="CX3"/>
+      <c r="CY3"/>
+      <c r="CZ3"/>
+      <c r="DA3"/>
+      <c r="DB3"/>
+    </row>
+    <row r="4" spans="1:106">
+      <c r="A4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:106">
+      <c r="A5" t="s">
+        <v>169</v>
+      </c>
+      <c r="B5">
+        <v>618000000.0</v>
+      </c>
+      <c r="C5">
+        <v>249000000.0</v>
+      </c>
+      <c r="D5">
+        <v>263000000.0</v>
+      </c>
+      <c r="E5">
+        <v>214000000.0</v>
+      </c>
+      <c r="F5">
+        <v>275000000.0</v>
+      </c>
+      <c r="G5">
+        <v>164000000.0</v>
+      </c>
+      <c r="H5">
+        <v>207000000.0</v>
+      </c>
+      <c r="I5">
+        <v>92000000.0</v>
+      </c>
+      <c r="J5">
+        <v>204000000.0</v>
+      </c>
+      <c r="K5">
+        <v>221000000.0</v>
+      </c>
+      <c r="L5">
+        <v>246000000.0</v>
+      </c>
+      <c r="M5">
+        <v>138000000.0</v>
+      </c>
+      <c r="N5">
+        <v>235000000.0</v>
+      </c>
+      <c r="O5">
+        <v>237000000.0</v>
+      </c>
+      <c r="P5">
+        <v>246000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>278000000.0</v>
+      </c>
+      <c r="R5">
+        <v>399000000.0</v>
+      </c>
+      <c r="S5">
+        <v>355000000.0</v>
+      </c>
+      <c r="T5">
+        <v>376000000.0</v>
+      </c>
+      <c r="U5">
+        <v>463000000.0</v>
+      </c>
+      <c r="V5">
+        <v>546000000.0</v>
+      </c>
+      <c r="W5">
+        <v>475000000.0</v>
+      </c>
+      <c r="X5">
+        <v>341000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>118000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>43000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>343000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>297000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>256000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>202000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>214000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>199000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>43000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>168000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>187000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>121000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>66000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>57000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>29000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>33000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>252000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-340000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>38000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-38103000.0</v>
+      </c>
+      <c r="AV5">
+        <v>697000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>147000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>99000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>41518000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-91649000.0</v>
+      </c>
+      <c r="BA5">
+        <v>143881000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-13877000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-96587000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-68782000.0</v>
+      </c>
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5">
+        <v>0.0</v>
+      </c>
+      <c r="BI5">
+        <v>-125071000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-96813000.0</v>
+      </c>
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
+      <c r="BL5">
+        <v>0.0</v>
+      </c>
+      <c r="BM5">
+        <v>-45626000.0</v>
+      </c>
+      <c r="BN5">
+        <v>-56597000.0</v>
+      </c>
+      <c r="BO5">
+        <v>0.0</v>
+      </c>
+      <c r="BP5">
+        <v>0.0</v>
+      </c>
+      <c r="BQ5">
+        <v>0.0</v>
+      </c>
+      <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5">
+        <v>0.0</v>
+      </c>
+      <c r="BU5">
+        <v>0.0</v>
+      </c>
+      <c r="BV5">
+        <v>0.0</v>
+      </c>
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
+      <c r="BX5">
+        <v>0.0</v>
+      </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+      <c r="CB5">
+        <v>0.0</v>
+      </c>
+      <c r="CC5">
+        <v>0.0</v>
+      </c>
+      <c r="CD5">
+        <v>0.0</v>
+      </c>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+      <c r="CM5">
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
+        <v>0.0</v>
+      </c>
+      <c r="CO5">
+        <v>0.0</v>
+      </c>
+      <c r="CP5">
+        <v>0.0</v>
+      </c>
+      <c r="CQ5">
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
+        <v>0.0</v>
+      </c>
+      <c r="CS5">
+        <v>0.0</v>
+      </c>
+      <c r="CT5">
+        <v>0.0</v>
+      </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
+      <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
+        <v>0.0</v>
+      </c>
+      <c r="CX5">
+        <v>0.0</v>
+      </c>
+      <c r="CY5">
+        <v>0.0</v>
+      </c>
+      <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
+        <v>0.0</v>
+      </c>
+      <c r="DB5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:106">
+      <c r="A6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B6">
+        <v>692000000.0</v>
+      </c>
+      <c r="C6">
+        <v>322000000.0</v>
+      </c>
+      <c r="D6">
+        <v>335000000.0</v>
+      </c>
+      <c r="E6">
+        <v>286000000.0</v>
+      </c>
+      <c r="F6">
+        <v>345000000.0</v>
+      </c>
+      <c r="G6">
+        <v>234000000.0</v>
+      </c>
+      <c r="H6">
+        <v>278000000.0</v>
+      </c>
+      <c r="I6">
+        <v>162000000.0</v>
+      </c>
+      <c r="J6">
+        <v>270000000.0</v>
+      </c>
+      <c r="K6">
+        <v>287000000.0</v>
+      </c>
+      <c r="L6">
+        <v>312000000.0</v>
+      </c>
+      <c r="M6">
+        <v>202000000.0</v>
+      </c>
+      <c r="N6">
+        <v>296000000.0</v>
+      </c>
+      <c r="O6">
+        <v>311000000.0</v>
+      </c>
+      <c r="P6">
+        <v>309000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>342000000.0</v>
+      </c>
+      <c r="R6">
+        <v>460000000.0</v>
+      </c>
+      <c r="S6">
+        <v>422000000.0</v>
+      </c>
+      <c r="T6">
+        <v>446000000.0</v>
+      </c>
+      <c r="U6">
+        <v>529000000.0</v>
+      </c>
+      <c r="V6">
+        <v>607000000.0</v>
+      </c>
+      <c r="W6">
+        <v>543000000.0</v>
+      </c>
+      <c r="X6">
+        <v>407000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>184000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>107000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>411000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>362000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>326000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>270000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>312000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>259000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>107000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>235000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>250000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>204000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>150000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>155000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>134000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>148000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>192000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>403000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-217000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>48000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>42000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>56000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>39905000.0</v>
+      </c>
+      <c r="AV6">
+        <v>668000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>144000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>88000000.0</v>
+      </c>
+      <c r="AY6"/>
+      <c r="AZ6">
+        <v>-129484000.0</v>
+      </c>
+      <c r="BA6">
+        <v>123275000.0</v>
+      </c>
+      <c r="BB6">
+        <v>5426000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-71095000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-24870000.0</v>
+      </c>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6">
+        <v>-76921000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-55382000.0</v>
+      </c>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6">
+        <v>-7339000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-21060000.0</v>
+      </c>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+    </row>
+    <row r="7" spans="1:106">
+      <c r="A7" t="s">
+        <v>171</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:106">
+      <c r="A8" t="s">
+        <v>172</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:106">
+      <c r="A9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B9">
+        <v>1252000000.0</v>
+      </c>
+      <c r="C9">
+        <v>746000000.0</v>
+      </c>
+      <c r="D9">
+        <v>786000000.0</v>
+      </c>
+      <c r="E9">
+        <v>708000000.0</v>
+      </c>
+      <c r="F9">
+        <v>733000000.0</v>
+      </c>
+      <c r="G9">
+        <v>665000000.0</v>
+      </c>
+      <c r="H9">
+        <v>652000000.0</v>
+      </c>
+      <c r="I9">
+        <v>533000000.0</v>
+      </c>
+      <c r="J9">
+        <v>647000000.0</v>
+      </c>
+      <c r="K9">
+        <v>659000000.0</v>
+      </c>
+      <c r="L9">
+        <v>675000000.0</v>
+      </c>
+      <c r="M9">
+        <v>579000000.0</v>
+      </c>
+      <c r="N9">
+        <v>647000000.0</v>
+      </c>
+      <c r="O9">
+        <v>657000000.0</v>
+      </c>
+      <c r="P9">
+        <v>642000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>704000000.0</v>
+      </c>
+      <c r="R9">
+        <v>794000000.0</v>
+      </c>
+      <c r="S9">
+        <v>703000000.0</v>
+      </c>
+      <c r="T9">
+        <v>806000000.0</v>
+      </c>
+      <c r="U9">
+        <v>859000000.0</v>
+      </c>
+      <c r="V9">
+        <v>965000000.0</v>
+      </c>
+      <c r="W9">
+        <v>853000000.0</v>
+      </c>
+      <c r="X9">
+        <v>742000000.0</v>
+      </c>
+      <c r="Y9">
+        <v>531000000.0</v>
+      </c>
+      <c r="Z9">
+        <v>461000000.0</v>
+      </c>
+      <c r="AA9">
+        <v>730000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>697000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>662000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>603000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>608000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>594000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>572000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>546000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>571000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>511000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>481000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>453000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>458000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>450000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>491000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>544000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>62000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>229000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>222000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>215000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>228143000.0</v>
+      </c>
+      <c r="AV9">
+        <v>901000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>321000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>297000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>1032967000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>238917000.0</v>
+      </c>
+      <c r="BA9">
+        <v>308943000.0</v>
+      </c>
+      <c r="BB9">
+        <v>131156000.0</v>
+      </c>
+      <c r="BC9">
+        <v>209741000.0</v>
+      </c>
+      <c r="BD9">
+        <v>100653000.0</v>
+      </c>
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>1195765000.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>46870000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>63868000.0</v>
+      </c>
+      <c r="BK9">
+        <v>1007420000.0</v>
+      </c>
+      <c r="BL9">
+        <v>0.0</v>
+      </c>
+      <c r="BM9">
+        <v>129991000.0</v>
+      </c>
+      <c r="BN9">
+        <v>116224000.0</v>
+      </c>
+      <c r="BO9">
+        <v>320490000.0</v>
+      </c>
+      <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
+        <v>0.0</v>
+      </c>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>903801000.0</v>
+      </c>
+      <c r="BT9">
+        <v>0.0</v>
+      </c>
+      <c r="BU9">
+        <v>0.0</v>
+      </c>
+      <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
+        <v>1667814000.0</v>
+      </c>
+      <c r="BX9">
+        <v>0.0</v>
+      </c>
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
+        <v>1963568000.0</v>
+      </c>
+      <c r="CB9">
+        <v>0.0</v>
+      </c>
+      <c r="CC9">
+        <v>0.0</v>
+      </c>
+      <c r="CD9">
+        <v>0.0</v>
+      </c>
+      <c r="CE9">
+        <v>1922604000.0</v>
+      </c>
+      <c r="CF9">
+        <v>0.0</v>
+      </c>
+      <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
+        <v>1508367000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
+        <v>0.0</v>
+      </c>
+      <c r="CM9">
+        <v>1319356000.0</v>
+      </c>
+      <c r="CN9">
+        <v>0.0</v>
+      </c>
+      <c r="CO9">
+        <v>0.0</v>
+      </c>
+      <c r="CP9">
+        <v>0.0</v>
+      </c>
+      <c r="CQ9">
+        <v>1204670000.0</v>
+      </c>
+      <c r="CR9">
+        <v>0.0</v>
+      </c>
+      <c r="CS9">
+        <v>0.0</v>
+      </c>
+      <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
+        <v>1220560000.0</v>
+      </c>
+      <c r="CV9">
+        <v>0.0</v>
+      </c>
+      <c r="CW9">
+        <v>0.0</v>
+      </c>
+      <c r="CX9">
+        <v>0.0</v>
+      </c>
+      <c r="CY9">
+        <v>1222280000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>0.0</v>
+      </c>
+      <c r="DA9">
+        <v>0.0</v>
+      </c>
+      <c r="DB9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:106">
+      <c r="A10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B10">
+        <v>296000000.0</v>
+      </c>
+      <c r="C10">
+        <v>249000000.0</v>
+      </c>
+      <c r="D10">
+        <v>263000000.0</v>
+      </c>
+      <c r="E10">
+        <v>214000000.0</v>
+      </c>
+      <c r="F10">
+        <v>275000000.0</v>
+      </c>
+      <c r="G10">
+        <v>164000000.0</v>
+      </c>
+      <c r="H10">
+        <v>207000000.0</v>
+      </c>
+      <c r="I10">
+        <v>92000000.0</v>
+      </c>
+      <c r="J10">
+        <v>204000000.0</v>
+      </c>
+      <c r="K10">
+        <v>221000000.0</v>
+      </c>
+      <c r="L10">
+        <v>246000000.0</v>
+      </c>
+      <c r="M10">
+        <v>138000000.0</v>
+      </c>
+      <c r="N10">
+        <v>235000000.0</v>
+      </c>
+      <c r="O10">
+        <v>237000000.0</v>
+      </c>
+      <c r="P10">
+        <v>246000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>278000000.0</v>
+      </c>
+      <c r="R10">
+        <v>399000000.0</v>
+      </c>
+      <c r="S10">
+        <v>355000000.0</v>
+      </c>
+      <c r="T10">
+        <v>376000000.0</v>
+      </c>
+      <c r="U10">
+        <v>463000000.0</v>
+      </c>
+      <c r="V10">
+        <v>546000000.0</v>
+      </c>
+      <c r="W10">
+        <v>475000000.0</v>
+      </c>
+      <c r="X10">
+        <v>341000000.0</v>
+      </c>
+      <c r="Y10">
+        <v>118000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>43000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>343000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>297000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>256000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>202000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>214000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>199000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>43000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>168000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>187000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>121000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>66000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>57000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>29000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>33000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>252000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-340000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>38000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-38103000.0</v>
+      </c>
+      <c r="AV10">
+        <v>697000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>147000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>99000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>41518000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-91649000.0</v>
+      </c>
+      <c r="BA10">
+        <v>143881000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-13877000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-96587000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-68782000.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>0.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>-125071000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>-96813000.0</v>
+      </c>
+      <c r="BK10">
+        <v>1383356000.0</v>
+      </c>
+      <c r="BL10">
+        <v>0.0</v>
+      </c>
+      <c r="BM10">
+        <v>-45626000.0</v>
+      </c>
+      <c r="BN10">
+        <v>-56597000.0</v>
+      </c>
+      <c r="BO10">
+        <v>0.0</v>
+      </c>
+      <c r="BP10">
+        <v>0.0</v>
+      </c>
+      <c r="BQ10">
+        <v>0.0</v>
+      </c>
+      <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
+        <v>0.0</v>
+      </c>
+      <c r="BU10">
+        <v>0.0</v>
+      </c>
+      <c r="BV10">
+        <v>0.0</v>
+      </c>
+      <c r="BW10">
+        <v>3396000.0</v>
+      </c>
+      <c r="BX10">
+        <v>70961000.0</v>
+      </c>
+      <c r="BY10">
+        <v>57332000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>10354000.0</v>
+      </c>
+      <c r="CA10">
+        <v>130032000.0</v>
+      </c>
+      <c r="CB10">
+        <v>138503000.0</v>
+      </c>
+      <c r="CC10">
+        <v>180348000.0</v>
+      </c>
+      <c r="CD10">
+        <v>189738000.0</v>
+      </c>
+      <c r="CE10">
+        <v>259340000.0</v>
+      </c>
+      <c r="CF10">
+        <v>132739000.0</v>
+      </c>
+      <c r="CG10">
+        <v>199946000.0</v>
+      </c>
+      <c r="CH10">
+        <v>228292000.0</v>
+      </c>
+      <c r="CI10">
+        <v>178643000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>182074000.0</v>
+      </c>
+      <c r="CK10">
+        <v>168646000.0</v>
+      </c>
+      <c r="CL10">
+        <v>164308000.0</v>
+      </c>
+      <c r="CM10">
+        <v>146668000.0</v>
+      </c>
+      <c r="CN10">
+        <v>151708000.0</v>
+      </c>
+      <c r="CO10">
+        <v>147278000.0</v>
+      </c>
+      <c r="CP10">
+        <v>129754000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>121373000.0</v>
+      </c>
+      <c r="CR10">
+        <v>129249000.0</v>
+      </c>
+      <c r="CS10">
+        <v>122930000.0</v>
+      </c>
+      <c r="CT10">
+        <v>118616000.0</v>
+      </c>
+      <c r="CU10">
+        <v>107698000.0</v>
+      </c>
+      <c r="CV10">
+        <v>37522000.0</v>
+      </c>
+      <c r="CW10">
+        <v>109051000.0</v>
+      </c>
+      <c r="CX10">
+        <v>102247000.0</v>
+      </c>
+      <c r="CY10">
+        <v>95667000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>96213000.0</v>
+      </c>
+      <c r="DA10">
+        <v>43093000.0</v>
+      </c>
+      <c r="DB10">
+        <v>93651000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:106">
+      <c r="A11" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11">
+        <v>70000000.0</v>
+      </c>
+      <c r="C11">
+        <v>45000000.0</v>
+      </c>
+      <c r="D11">
+        <v>64000000.0</v>
+      </c>
+      <c r="E11">
+        <v>47000000.0</v>
+      </c>
+      <c r="F11">
+        <v>62000000.0</v>
+      </c>
+      <c r="G11">
+        <v>38000000.0</v>
+      </c>
+      <c r="H11">
+        <v>50000000.0</v>
+      </c>
+      <c r="I11">
+        <v>21000000.0</v>
+      </c>
+      <c r="J11">
+        <v>49000000.0</v>
+      </c>
+      <c r="K11">
+        <v>56000000.0</v>
+      </c>
+      <c r="L11">
+        <v>52000000.0</v>
+      </c>
+      <c r="M11">
+        <v>35000000.0</v>
+      </c>
+      <c r="N11">
+        <v>56000000.0</v>
+      </c>
+      <c r="O11">
+        <v>57000000.0</v>
+      </c>
+      <c r="P11">
+        <v>61000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>70000000.0</v>
+      </c>
+      <c r="R11">
+        <v>96000000.0</v>
+      </c>
+      <c r="S11">
+        <v>92000000.0</v>
+      </c>
+      <c r="T11">
+        <v>88000000.0</v>
+      </c>
+      <c r="U11">
+        <v>113000000.0</v>
+      </c>
+      <c r="V11">
+        <v>133000000.0</v>
+      </c>
+      <c r="W11">
+        <v>116000000.0</v>
+      </c>
+      <c r="X11">
+        <v>91000000.0</v>
+      </c>
+      <c r="Y11">
+        <v>29000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>11000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>82000000.0</v>
+      </c>
+      <c r="AB11">
+        <v>49000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>62000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>50000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>46000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>51000000.0</v>
+      </c>
+      <c r="AG11">
+        <v>36000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>44000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>148000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>52000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>24000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>24000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>8000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>16000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>87000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-148000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>7000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-12548000.0</v>
+      </c>
+      <c r="AV11">
+        <v>235000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>44000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>31000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-14287000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-30698000.0</v>
+      </c>
+      <c r="BA11">
+        <v>32963000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-4263000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-15803000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-23938000.0</v>
+      </c>
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
+        <v>-47712000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-36335000.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
+        <v>-66394000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-59728000.0</v>
+      </c>
+      <c r="BO11">
+        <v>0.0</v>
+      </c>
+      <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-5331000.0</v>
+      </c>
+      <c r="BR11">
+        <v>5331000.0</v>
+      </c>
+      <c r="BS11">
+        <v>523938000.0</v>
+      </c>
+      <c r="BT11">
+        <v>0.0</v>
+      </c>
+      <c r="BU11">
+        <v>0.0</v>
+      </c>
+      <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
+        <v>7465000.0</v>
+      </c>
+      <c r="BX11">
+        <v>22277000.0</v>
+      </c>
+      <c r="BY11">
+        <v>20364000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>0.0</v>
+      </c>
+      <c r="CA11">
+        <v>44711000.0</v>
+      </c>
+      <c r="CB11">
+        <v>45456000.0</v>
+      </c>
+      <c r="CC11">
+        <v>63396000.0</v>
+      </c>
+      <c r="CD11">
+        <v>70196000.0</v>
+      </c>
+      <c r="CE11">
+        <v>84541000.0</v>
+      </c>
+      <c r="CF11">
+        <v>50574000.0</v>
+      </c>
+      <c r="CG11">
+        <v>74555000.0</v>
+      </c>
+      <c r="CH11">
+        <v>83317000.0</v>
+      </c>
+      <c r="CI11">
+        <v>27400000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>67151000.0</v>
+      </c>
+      <c r="CK11">
+        <v>61396000.0</v>
+      </c>
+      <c r="CL11">
+        <v>59670000.0</v>
+      </c>
+      <c r="CM11">
+        <v>53236000.0</v>
+      </c>
+      <c r="CN11">
+        <v>56969000.0</v>
+      </c>
+      <c r="CO11">
+        <v>53389000.0</v>
+      </c>
+      <c r="CP11">
+        <v>45711000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>13336000.0</v>
+      </c>
+      <c r="CR11">
+        <v>46013000.0</v>
+      </c>
+      <c r="CS11">
+        <v>43766000.0</v>
+      </c>
+      <c r="CT11">
+        <v>42227000.0</v>
+      </c>
+      <c r="CU11">
+        <v>38376000.0</v>
+      </c>
+      <c r="CV11">
+        <v>13354000.0</v>
+      </c>
+      <c r="CW11">
+        <v>39419000.0</v>
+      </c>
+      <c r="CX11">
+        <v>37112000.0</v>
+      </c>
+      <c r="CY11">
+        <v>35061000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>35080000.0</v>
+      </c>
+      <c r="DA11">
+        <v>16418000.0</v>
+      </c>
+      <c r="DB11">
+        <v>34127000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:106">
+      <c r="A12" t="s">
+        <v>176</v>
+      </c>
+      <c r="B12">
+        <v>322000000.0</v>
+      </c>
+      <c r="C12">
+        <v>323000000.0</v>
+      </c>
+      <c r="D12">
+        <v>320000000.0</v>
+      </c>
+      <c r="E12">
+        <v>317000000.0</v>
+      </c>
+      <c r="F12">
+        <v>312000000.0</v>
+      </c>
+      <c r="G12">
+        <v>311000000.0</v>
+      </c>
+      <c r="H12">
+        <v>301000000.0</v>
+      </c>
+      <c r="I12">
+        <v>297000000.0</v>
+      </c>
+      <c r="J12">
+        <v>277000000.0</v>
+      </c>
+      <c r="K12">
+        <v>270000000.0</v>
+      </c>
+      <c r="L12">
+        <v>267000000.0</v>
+      </c>
+      <c r="M12">
+        <v>244000000.0</v>
+      </c>
+      <c r="N12">
+        <v>239000000.0</v>
+      </c>
+      <c r="O12">
+        <v>231000000.0</v>
+      </c>
+      <c r="P12">
+        <v>223000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>219000000.0</v>
+      </c>
+      <c r="R12">
+        <v>219000000.0</v>
+      </c>
+      <c r="S12">
+        <v>234000000.0</v>
+      </c>
+      <c r="T12">
+        <v>237000000.0</v>
+      </c>
+      <c r="U12">
+        <v>231000000.0</v>
+      </c>
+      <c r="V12">
+        <v>235000000.0</v>
+      </c>
+      <c r="W12">
+        <v>246000000.0</v>
+      </c>
+      <c r="X12">
+        <v>255000000.0</v>
+      </c>
+      <c r="Y12">
+        <v>271000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>255000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>253000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>244000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>238000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>236000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>228000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>227000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>220000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>200000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>204000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>207000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>203000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>202000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>201000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>215000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>214000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>226000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>215000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>171000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>171000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>158000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>157159000.0</v>
+      </c>
+      <c r="AV12">
+        <v>180000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>192000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>205000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>222384000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>229157000.0</v>
+      </c>
+      <c r="BA12">
+        <v>240418000.0</v>
+      </c>
+      <c r="BB12">
+        <v>231293000.0</v>
+      </c>
+      <c r="BC12">
+        <v>239271000.0</v>
+      </c>
+      <c r="BD12">
+        <v>268847000.0</v>
+      </c>
+      <c r="BE12">
+        <v>280766000.0</v>
+      </c>
+      <c r="BF12">
+        <v>284700000.0</v>
+      </c>
+      <c r="BG12">
+        <v>292641000.0</v>
+      </c>
+      <c r="BH12">
+        <v>304265000.0</v>
+      </c>
+      <c r="BI12">
+        <v>346292000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>353551000.0</v>
+      </c>
+      <c r="BK12">
+        <v>298335000.0</v>
+      </c>
+      <c r="BL12">
+        <v>281020000.0</v>
+      </c>
+      <c r="BM12">
+        <v>269979000.0</v>
+      </c>
+      <c r="BN12">
+        <v>264252000.0</v>
+      </c>
+      <c r="BO12">
+        <v>268485000.0</v>
+      </c>
+      <c r="BP12">
+        <v>283988000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>259363000.0</v>
+      </c>
+      <c r="BR12">
+        <v>279327000.0</v>
+      </c>
+      <c r="BS12">
+        <v>328461000.0</v>
+      </c>
+      <c r="BT12">
+        <v>308338000.0</v>
+      </c>
+      <c r="BU12">
+        <v>300316000.0</v>
+      </c>
+      <c r="BV12">
+        <v>316979000.0</v>
+      </c>
+      <c r="BW12">
+        <v>321139000.0</v>
+      </c>
+      <c r="BX12">
+        <v>315990000.0</v>
+      </c>
+      <c r="BY12">
+        <v>309622000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>310437000.0</v>
+      </c>
+      <c r="CA12">
+        <v>313055000.0</v>
+      </c>
+      <c r="CB12">
+        <v>306420000.0</v>
+      </c>
+      <c r="CC12">
+        <v>292522000.0</v>
+      </c>
+      <c r="CD12">
+        <v>263213000.0</v>
+      </c>
+      <c r="CE12">
+        <v>233182000.0</v>
+      </c>
+      <c r="CF12">
+        <v>244937000.0</v>
+      </c>
+      <c r="CG12">
+        <v>212712000.0</v>
+      </c>
+      <c r="CH12">
+        <v>194140000.0</v>
+      </c>
+      <c r="CI12">
+        <v>184225000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>167518000.0</v>
+      </c>
+      <c r="CK12">
+        <v>146900000.0</v>
+      </c>
+      <c r="CL12">
+        <v>137661000.0</v>
+      </c>
+      <c r="CM12">
+        <v>134612000.0</v>
+      </c>
+      <c r="CN12">
+        <v>132263000.0</v>
+      </c>
+      <c r="CO12">
+        <v>136965000.0</v>
+      </c>
+      <c r="CP12">
+        <v>142876000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>147557000.0</v>
+      </c>
+      <c r="CR12">
+        <v>135914000.0</v>
+      </c>
+      <c r="CS12">
+        <v>138588000.0</v>
+      </c>
+      <c r="CT12">
+        <v>137232000.0</v>
+      </c>
+      <c r="CU12">
+        <v>144480000.0</v>
+      </c>
+      <c r="CV12">
+        <v>157238000.0</v>
+      </c>
+      <c r="CW12">
+        <v>161577000.0</v>
+      </c>
+      <c r="CX12">
+        <v>172188000.0</v>
+      </c>
+      <c r="CY12">
+        <v>180334000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>180801000.0</v>
+      </c>
+      <c r="DA12">
+        <v>169975000.0</v>
+      </c>
+      <c r="DB12">
+        <v>163141000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:106">
+      <c r="A13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B13">
+        <v>1387000000.0</v>
+      </c>
+      <c r="C13">
+        <v>1416000000.0</v>
+      </c>
+      <c r="D13">
+        <v>1392000000.0</v>
+      </c>
+      <c r="E13">
+        <v>1339000000.0</v>
+      </c>
+      <c r="F13">
+        <v>1308000000.0</v>
+      </c>
+      <c r="G13">
+        <v>1320000000.0</v>
+      </c>
+      <c r="H13">
+        <v>1282000000.0</v>
+      </c>
+      <c r="I13">
+        <v>1219000000.0</v>
+      </c>
+      <c r="J13">
+        <v>1173000000.0</v>
+      </c>
+      <c r="K13">
+        <v>1187000000.0</v>
+      </c>
+      <c r="L13">
+        <v>1167000000.0</v>
+      </c>
+      <c r="M13">
+        <v>1117000000.0</v>
+      </c>
+      <c r="N13">
+        <v>1094000000.0</v>
+      </c>
+      <c r="O13">
+        <v>1122000000.0</v>
+      </c>
+      <c r="P13">
+        <v>1118000000.0</v>
+      </c>
+      <c r="Q13">
+        <v>1106000000.0</v>
+      </c>
+      <c r="R13">
+        <v>1089000000.0</v>
+      </c>
+      <c r="S13">
+        <v>1121000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1113000000.0</v>
+      </c>
+      <c r="U13">
+        <v>1071000000.0</v>
+      </c>
+      <c r="V13">
+        <v>1060000000.0</v>
+      </c>
+      <c r="W13">
+        <v>1096000000.0</v>
+      </c>
+      <c r="X13">
+        <v>1089000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>1077000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>1106000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>1107000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1065000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>1000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>956000000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+    </row>
+    <row r="14" spans="1:106">
+      <c r="A14" t="s">
+        <v>178</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AP14">
+        <v>26000000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>27000000.0</v>
+      </c>
+      <c r="AR14">
+        <v>31000000.0</v>
+      </c>
+      <c r="AS14">
+        <v>31000000.0</v>
+      </c>
+      <c r="AT14">
+        <v>31000000.0</v>
+      </c>
+      <c r="AU14">
+        <v>21272000.0</v>
+      </c>
+      <c r="AV14">
+        <v>34945000.0</v>
+      </c>
+      <c r="AW14">
+        <v>30289000.0</v>
+      </c>
+      <c r="AX14">
+        <v>16308000.0</v>
+      </c>
+      <c r="AY14">
+        <v>26660000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>29851000.0</v>
+      </c>
+      <c r="BA14">
+        <v>54740000.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:106">
+      <c r="A15" t="s">
+        <v>179</v>
+      </c>
+      <c r="B15">
+        <v>226000000.0</v>
+      </c>
+      <c r="C15">
+        <v>204000000.0</v>
+      </c>
+      <c r="D15">
+        <v>199000000.0</v>
+      </c>
+      <c r="E15">
+        <v>167000000.0</v>
+      </c>
+      <c r="F15">
+        <v>213000000.0</v>
+      </c>
+      <c r="G15">
+        <v>126000000.0</v>
+      </c>
+      <c r="H15">
+        <v>157000000.0</v>
+      </c>
+      <c r="I15">
+        <v>71000000.0</v>
+      </c>
+      <c r="J15">
+        <v>155000000.0</v>
+      </c>
+      <c r="K15">
+        <v>165000000.0</v>
+      </c>
+      <c r="L15">
+        <v>194000000.0</v>
+      </c>
+      <c r="M15">
+        <v>103000000.0</v>
+      </c>
+      <c r="N15">
+        <v>179000000.0</v>
+      </c>
+      <c r="O15">
+        <v>180000000.0</v>
+      </c>
+      <c r="P15">
+        <v>185000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>208000000.0</v>
+      </c>
+      <c r="R15">
+        <v>303000000.0</v>
+      </c>
+      <c r="S15">
+        <v>263000000.0</v>
+      </c>
+      <c r="T15">
+        <v>288000000.0</v>
+      </c>
+      <c r="U15">
+        <v>350000000.0</v>
+      </c>
+      <c r="V15">
+        <v>413000000.0</v>
+      </c>
+      <c r="W15">
+        <v>359000000.0</v>
+      </c>
+      <c r="X15">
+        <v>250000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>89000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>32000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>261000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>248000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>194000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>152000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>168000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>148000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>124000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>39000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>69000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>42000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>33000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>27000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>26000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>137000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-219000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>31000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-46827000.0</v>
+      </c>
+      <c r="AV15">
+        <v>427000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>72000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>52000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>26561000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-92594000.0</v>
+      </c>
+      <c r="BA15">
+        <v>56178000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-9614000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-80784000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-44844000.0</v>
+      </c>
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
+      <c r="BI15">
+        <v>-77359000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>-60478000.0</v>
+      </c>
+      <c r="BK15">
+        <v>1433886000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-41065000.0</v>
+      </c>
+      <c r="BM15">
+        <v>20768000.0</v>
+      </c>
+      <c r="BN15">
+        <v>3131000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-235104000.0</v>
+      </c>
+      <c r="BP15">
+        <v>235104000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>0.0</v>
+      </c>
+      <c r="BR15">
+        <v>0.0</v>
+      </c>
+      <c r="BS15">
+        <v>0.0</v>
+      </c>
+      <c r="BT15">
+        <v>0.0</v>
+      </c>
+      <c r="BU15">
+        <v>0.0</v>
+      </c>
+      <c r="BV15">
+        <v>0.0</v>
+      </c>
+      <c r="BW15">
+        <v>11367000.0</v>
+      </c>
+      <c r="BX15">
+        <v>48684000.0</v>
+      </c>
+      <c r="BY15">
+        <v>36968000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>15282000.0</v>
+      </c>
+      <c r="CA15">
+        <v>85321000.0</v>
+      </c>
+      <c r="CB15">
+        <v>93047000.0</v>
+      </c>
+      <c r="CC15">
+        <v>116952000.0</v>
+      </c>
+      <c r="CD15">
+        <v>119542000.0</v>
+      </c>
+      <c r="CE15">
+        <v>174799000.0</v>
+      </c>
+      <c r="CF15">
+        <v>82165000.0</v>
+      </c>
+      <c r="CG15">
+        <v>125391000.0</v>
+      </c>
+      <c r="CH15">
+        <v>144975000.0</v>
+      </c>
+      <c r="CI15">
+        <v>151243000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>114923000.0</v>
+      </c>
+      <c r="CK15">
+        <v>107250000.0</v>
+      </c>
+      <c r="CL15">
+        <v>104638000.0</v>
+      </c>
+      <c r="CM15">
+        <v>93432000.0</v>
+      </c>
+      <c r="CN15">
+        <v>94739000.0</v>
+      </c>
+      <c r="CO15">
+        <v>93889000.0</v>
+      </c>
+      <c r="CP15">
+        <v>84043000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>108037000.0</v>
+      </c>
+      <c r="CR15">
+        <v>83236000.0</v>
+      </c>
+      <c r="CS15">
+        <v>79164000.0</v>
+      </c>
+      <c r="CT15">
+        <v>76389000.0</v>
+      </c>
+      <c r="CU15">
+        <v>69322000.0</v>
+      </c>
+      <c r="CV15">
+        <v>24168000.0</v>
+      </c>
+      <c r="CW15">
+        <v>69632000.0</v>
+      </c>
+      <c r="CX15">
+        <v>65135000.0</v>
+      </c>
+      <c r="CY15">
+        <v>60606000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>61133000.0</v>
+      </c>
+      <c r="DA15">
+        <v>26675000.0</v>
+      </c>
+      <c r="DB15">
+        <v>59524000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:106">
+      <c r="A16" t="s">
+        <v>180</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>204000000.0</v>
+      </c>
+      <c r="D16">
+        <v>199000000.0</v>
+      </c>
+      <c r="E16">
+        <v>167000000.0</v>
+      </c>
+      <c r="F16">
+        <v>213000000.0</v>
+      </c>
+      <c r="G16">
+        <v>126000000.0</v>
+      </c>
+      <c r="H16">
+        <v>157000000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>194000000.0</v>
+      </c>
+      <c r="M16">
+        <v>103000000.0</v>
+      </c>
+      <c r="N16">
+        <v>179000000.0</v>
+      </c>
+      <c r="O16">
+        <v>180000000.0</v>
+      </c>
+      <c r="P16">
+        <v>188000000.0</v>
+      </c>
+      <c r="Q16">
+        <v>209000000.0</v>
+      </c>
+      <c r="R16">
+        <v>301000000.0</v>
+      </c>
+      <c r="S16">
+        <v>262000000.0</v>
+      </c>
+      <c r="T16">
+        <v>288000000.0</v>
+      </c>
+      <c r="U16">
+        <v>350000000.0</v>
+      </c>
+      <c r="V16">
+        <v>413000000.0</v>
+      </c>
+      <c r="W16">
+        <v>359000000.0</v>
+      </c>
+      <c r="X16">
+        <v>250000000.0</v>
+      </c>
+      <c r="Y16">
+        <v>89000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>32000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>261000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>248000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>194000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>152000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>168000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>148000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>124000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>39000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>69000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>42000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>33000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>11000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>26000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>153000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-219000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>2000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>-46827000.0</v>
+      </c>
+      <c r="AV16">
+        <v>426750000.0</v>
+      </c>
+      <c r="AW16">
+        <v>72389000.0</v>
+      </c>
+      <c r="AX16">
+        <v>52324000.0</v>
+      </c>
+      <c r="AY16">
+        <v>26729000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>-90733000.0</v>
+      </c>
+      <c r="BA16">
+        <v>56178000.0</v>
+      </c>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16">
+        <v>0.0</v>
+      </c>
+      <c r="BI16">
+        <v>0.0</v>
+      </c>
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>1433886000.0</v>
+      </c>
+      <c r="BL16">
+        <v>-41065000.0</v>
+      </c>
+      <c r="BM16">
+        <v>41065000.0</v>
+      </c>
+      <c r="BN16">
+        <v>7627000.0</v>
+      </c>
+      <c r="BO16">
+        <v>-235104000.0</v>
+      </c>
+      <c r="BP16">
+        <v>235104000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
+        <v>11367000.0</v>
+      </c>
+      <c r="BX16">
+        <v>48684000.0</v>
+      </c>
+      <c r="BY16">
+        <v>36968000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>15282000.0</v>
+      </c>
+      <c r="CA16">
+        <v>85321000.0</v>
+      </c>
+      <c r="CB16">
+        <v>93047000.0</v>
+      </c>
+      <c r="CC16">
+        <v>116952000.0</v>
+      </c>
+      <c r="CD16">
+        <v>119542000.0</v>
+      </c>
+      <c r="CE16">
+        <v>174799000.0</v>
+      </c>
+      <c r="CF16">
+        <v>82165000.0</v>
+      </c>
+      <c r="CG16">
+        <v>125391000.0</v>
+      </c>
+      <c r="CH16">
+        <v>144975000.0</v>
+      </c>
+      <c r="CI16">
+        <v>151243000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>114923000.0</v>
+      </c>
+      <c r="CK16">
+        <v>107250000.0</v>
+      </c>
+      <c r="CL16">
+        <v>104638000.0</v>
+      </c>
+      <c r="CM16">
+        <v>93432000.0</v>
+      </c>
+      <c r="CN16">
+        <v>94739000.0</v>
+      </c>
+      <c r="CO16">
+        <v>93889000.0</v>
+      </c>
+      <c r="CP16">
+        <v>84043000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>108037000.0</v>
+      </c>
+      <c r="CR16">
+        <v>83236000.0</v>
+      </c>
+      <c r="CS16">
+        <v>79164000.0</v>
+      </c>
+      <c r="CT16">
+        <v>76389000.0</v>
+      </c>
+      <c r="CU16">
+        <v>69322000.0</v>
+      </c>
+      <c r="CV16">
+        <v>24168000.0</v>
+      </c>
+      <c r="CW16">
+        <v>69632000.0</v>
+      </c>
+      <c r="CX16">
+        <v>65135000.0</v>
+      </c>
+      <c r="CY16">
+        <v>60606000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>61133000.0</v>
+      </c>
+      <c r="DA16">
+        <v>26675000.0</v>
+      </c>
+      <c r="DB16">
+        <v>59524000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:106">
+      <c r="A17" t="s">
+        <v>181</v>
+      </c>
+      <c r="B17">
+        <v>226000000.0</v>
+      </c>
+      <c r="C17">
+        <v>204000000.0</v>
+      </c>
+      <c r="D17">
+        <v>199000000.0</v>
+      </c>
+      <c r="E17">
+        <v>167000000.0</v>
+      </c>
+      <c r="F17">
+        <v>213000000.0</v>
+      </c>
+      <c r="G17">
+        <v>126000000.0</v>
+      </c>
+      <c r="H17">
+        <v>157000000.0</v>
+      </c>
+      <c r="I17">
+        <v>71000000.0</v>
+      </c>
+      <c r="J17">
+        <v>155000000.0</v>
+      </c>
+      <c r="K17">
+        <v>165000000.0</v>
+      </c>
+      <c r="L17">
+        <v>194000000.0</v>
+      </c>
+      <c r="M17">
+        <v>103000000.0</v>
+      </c>
+      <c r="N17">
+        <v>179000000.0</v>
+      </c>
+      <c r="O17">
+        <v>180000000.0</v>
+      </c>
+      <c r="P17">
+        <v>188000000.0</v>
+      </c>
+      <c r="Q17">
+        <v>209000000.0</v>
+      </c>
+      <c r="R17">
+        <v>301000000.0</v>
+      </c>
+      <c r="S17">
+        <v>262000000.0</v>
+      </c>
+      <c r="T17">
+        <v>288000000.0</v>
+      </c>
+      <c r="U17">
+        <v>350000000.0</v>
+      </c>
+      <c r="V17">
+        <v>413000000.0</v>
+      </c>
+      <c r="W17">
+        <v>359000000.0</v>
+      </c>
+      <c r="X17">
+        <v>250000000.0</v>
+      </c>
+      <c r="Y17">
+        <v>89000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>32000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>261000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>248000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>194000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>152000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>168000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>148000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH17">
+        <v>124000000.0</v>
+      </c>
+      <c r="AI17">
+        <v>39000000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>69000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>42000000.0</v>
+      </c>
+      <c r="AL17">
+        <v>33000000.0</v>
+      </c>
+      <c r="AM17">
+        <v>13000000.0</v>
+      </c>
+      <c r="AN17">
+        <v>25000000.0</v>
+      </c>
+      <c r="AO17">
+        <v>26000000.0</v>
+      </c>
+      <c r="AP17">
+        <v>179000000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-192000000.0</v>
+      </c>
+      <c r="AR17">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS17">
+        <v>19000000.0</v>
+      </c>
+      <c r="AT17">
+        <v>31000000.0</v>
+      </c>
+      <c r="AU17">
+        <v>-25555000.0</v>
+      </c>
+      <c r="AV17">
+        <v>461695000.0</v>
+      </c>
+      <c r="AW17">
+        <v>102678000.0</v>
+      </c>
+      <c r="AX17">
+        <v>68632000.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>-60882000.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:106">
+      <c r="A18" t="s">
+        <v>182</v>
+      </c>
+      <c r="B18">
+        <v>1065000000.0</v>
+      </c>
+      <c r="C18">
+        <v>1093000000.0</v>
+      </c>
+      <c r="D18">
+        <v>1072000000.0</v>
+      </c>
+      <c r="E18">
+        <v>1022000000.0</v>
+      </c>
+      <c r="F18">
+        <v>996000000.0</v>
+      </c>
+      <c r="G18">
+        <v>1009000000.0</v>
+      </c>
+      <c r="H18">
+        <v>981000000.0</v>
+      </c>
+      <c r="I18">
+        <v>922000000.0</v>
+      </c>
+      <c r="J18">
+        <v>896000000.0</v>
+      </c>
+      <c r="K18">
+        <v>917000000.0</v>
+      </c>
+      <c r="L18">
+        <v>900000000.0</v>
+      </c>
+      <c r="M18">
+        <v>873000000.0</v>
+      </c>
+      <c r="N18">
+        <v>855000000.0</v>
+      </c>
+      <c r="O18">
+        <v>891000000.0</v>
+      </c>
+      <c r="P18">
+        <v>895000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>887000000.0</v>
+      </c>
+      <c r="R18">
+        <v>870000000.0</v>
+      </c>
+      <c r="S18">
+        <v>886000000.0</v>
+      </c>
+      <c r="T18">
+        <v>876000000.0</v>
+      </c>
+      <c r="U18">
+        <v>840000000.0</v>
+      </c>
+      <c r="V18">
+        <v>825000000.0</v>
+      </c>
+      <c r="W18">
+        <v>850000000.0</v>
+      </c>
+      <c r="X18">
+        <v>834000000.0</v>
+      </c>
+      <c r="Y18">
+        <v>806000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>851000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>854000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>821000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>762000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>720000000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+    </row>
+    <row r="19" spans="1:106">
+      <c r="A19" t="s">
+        <v>183</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>27000000.0</v>
+      </c>
+      <c r="N19">
+        <v>25000000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
+        <v>19044000.0</v>
+      </c>
+      <c r="AV19"/>
+      <c r="AW19">
+        <v>10622000.0</v>
+      </c>
+      <c r="AX19">
+        <v>9461000.0</v>
+      </c>
+      <c r="AY19"/>
+      <c r="AZ19">
+        <v>6756000.0</v>
+      </c>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+    </row>
+    <row r="20" spans="1:106">
+      <c r="A20" t="s">
+        <v>184</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AH20">
+        <v>10000000.0</v>
+      </c>
+      <c r="AI20">
+        <v>20000000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>104000000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-78000000.0</v>
+      </c>
+      <c r="AL20">
+        <v>23000000.0</v>
+      </c>
+      <c r="AM20">
+        <v>150000000.0</v>
+      </c>
+      <c r="AN20">
+        <v>-63000000.0</v>
+      </c>
+      <c r="AO20">
+        <v>21000000.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>62000000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>62000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:106">
+      <c r="A21" t="s">
+        <v>185</v>
+      </c>
+      <c r="B21">
+        <v>621000000.0</v>
+      </c>
+      <c r="C21">
+        <v>249000000.0</v>
+      </c>
+      <c r="D21">
+        <v>263000000.0</v>
+      </c>
+      <c r="E21">
+        <v>214000000.0</v>
+      </c>
+      <c r="F21">
+        <v>275000000.0</v>
+      </c>
+      <c r="G21">
+        <v>164000000.0</v>
+      </c>
+      <c r="H21">
+        <v>207000000.0</v>
+      </c>
+      <c r="I21">
+        <v>92000000.0</v>
+      </c>
+      <c r="J21">
+        <v>204000000.0</v>
+      </c>
+      <c r="K21">
+        <v>221000000.0</v>
+      </c>
+      <c r="L21">
+        <v>246000000.0</v>
+      </c>
+      <c r="M21">
+        <v>138000000.0</v>
+      </c>
+      <c r="N21">
+        <v>235000000.0</v>
+      </c>
+      <c r="O21">
+        <v>237000000.0</v>
+      </c>
+      <c r="P21">
+        <v>246000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>278000000.0</v>
+      </c>
+      <c r="R21">
+        <v>399000000.0</v>
+      </c>
+      <c r="S21">
+        <v>355000000.0</v>
+      </c>
+      <c r="T21">
+        <v>376000000.0</v>
+      </c>
+      <c r="U21">
+        <v>463000000.0</v>
+      </c>
+      <c r="V21">
+        <v>546000000.0</v>
+      </c>
+      <c r="W21">
+        <v>475000000.0</v>
+      </c>
+      <c r="X21">
+        <v>341000000.0</v>
+      </c>
+      <c r="Y21">
+        <v>118000000.0</v>
+      </c>
+      <c r="Z21">
+        <v>43000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>343000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>297000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>256000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>202000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>214000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>199000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>43000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>168000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>187000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>121000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>66000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>57000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>29000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>33000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>252000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-340000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>38000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-38103000.0</v>
+      </c>
+      <c r="AV21">
+        <v>697000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>147000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>99000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>267032000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>-91649000.0</v>
+      </c>
+      <c r="BA21">
+        <v>143881000.0</v>
+      </c>
+      <c r="BB21">
+        <v>-13877000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-96587000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-68782000.0</v>
+      </c>
+      <c r="BE21">
+        <v>225959000.0</v>
+      </c>
+      <c r="BF21">
+        <v>226306000.0</v>
+      </c>
+      <c r="BG21">
+        <v>210572000.0</v>
+      </c>
+      <c r="BH21">
+        <v>246423000.0</v>
+      </c>
+      <c r="BI21">
+        <v>-125071000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>-96813000.0</v>
+      </c>
+      <c r="BK21">
+        <v>204625000.0</v>
+      </c>
+      <c r="BL21">
+        <v>163451000.0</v>
+      </c>
+      <c r="BM21">
+        <v>-45626000.0</v>
+      </c>
+      <c r="BN21">
+        <v>-56597000.0</v>
+      </c>
+      <c r="BO21">
+        <v>27389000.0</v>
+      </c>
+      <c r="BP21">
+        <v>154584000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>22199000.0</v>
+      </c>
+      <c r="BR21">
+        <v>36598000.0</v>
+      </c>
+      <c r="BS21">
+        <v>76339000.0</v>
+      </c>
+      <c r="BT21">
+        <v>157034000.0</v>
+      </c>
+      <c r="BU21">
+        <v>247409000.0</v>
+      </c>
+      <c r="BV21">
+        <v>266309000.0</v>
+      </c>
+      <c r="BW21">
+        <v>324535000.0</v>
+      </c>
+      <c r="BX21">
+        <v>386951000.0</v>
+      </c>
+      <c r="BY21">
+        <v>416954000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>383791000.0</v>
+      </c>
+      <c r="CA21">
+        <v>443087000.0</v>
+      </c>
+      <c r="CB21">
+        <v>444923000.0</v>
+      </c>
+      <c r="CC21">
+        <v>472870000.0</v>
+      </c>
+      <c r="CD21">
+        <v>452951000.0</v>
+      </c>
+      <c r="CE21">
+        <v>492522000.0</v>
+      </c>
+      <c r="CF21">
+        <v>434476000.0</v>
+      </c>
+      <c r="CG21">
+        <v>412658000.0</v>
+      </c>
+      <c r="CH21">
+        <v>422432000.0</v>
+      </c>
+      <c r="CI21">
+        <v>362868000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>349592000.0</v>
+      </c>
+      <c r="CK21">
+        <v>315546000.0</v>
+      </c>
+      <c r="CL21">
+        <v>301969000.0</v>
+      </c>
+      <c r="CM21">
+        <v>281280000.0</v>
+      </c>
+      <c r="CN21">
+        <v>283971000.0</v>
+      </c>
+      <c r="CO21">
+        <v>284243000.0</v>
+      </c>
+      <c r="CP21">
+        <v>272630000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>268930000.0</v>
+      </c>
+      <c r="CR21">
+        <v>265163000.0</v>
+      </c>
+      <c r="CS21">
+        <v>261518000.0</v>
+      </c>
+      <c r="CT21">
+        <v>255848000.0</v>
+      </c>
+      <c r="CU21">
+        <v>252178000.0</v>
+      </c>
+      <c r="CV21">
+        <v>273057000.0</v>
+      </c>
+      <c r="CW21">
+        <v>271628000.0</v>
+      </c>
+      <c r="CX21">
+        <v>274435000.0</v>
+      </c>
+      <c r="CY21">
+        <v>276001000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>277014000.0</v>
+      </c>
+      <c r="DA21">
+        <v>263068000.0</v>
+      </c>
+      <c r="DB21">
+        <v>256792000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:106">
+      <c r="A22" t="s">
+        <v>186</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:106">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23">
+        <v>966000000.0</v>
+      </c>
+      <c r="C23">
+        <v>1363000000.0</v>
+      </c>
+      <c r="D23">
+        <v>1331000000.0</v>
+      </c>
+      <c r="E23">
+        <v>1322000000.0</v>
+      </c>
+      <c r="F23">
+        <v>1226000000.0</v>
+      </c>
+      <c r="G23">
+        <v>1334000000.0</v>
+      </c>
+      <c r="H23">
+        <v>1258000000.0</v>
+      </c>
+      <c r="I23">
+        <v>1313000000.0</v>
+      </c>
+      <c r="J23">
+        <v>1151000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1154000000.0</v>
+      </c>
+      <c r="L23">
+        <v>1106000000.0</v>
+      </c>
+      <c r="M23">
+        <v>1164000000.0</v>
+      </c>
+      <c r="N23">
+        <v>1036000000.0</v>
+      </c>
+      <c r="O23">
+        <v>1055000000.0</v>
+      </c>
+      <c r="P23">
+        <v>1040000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>984000000.0</v>
+      </c>
+      <c r="R23">
+        <v>852000000.0</v>
+      </c>
+      <c r="S23">
+        <v>819000000.0</v>
+      </c>
+      <c r="T23">
+        <v>893000000.0</v>
+      </c>
+      <c r="U23">
+        <v>759000000.0</v>
+      </c>
+      <c r="V23">
+        <v>652000000.0</v>
+      </c>
+      <c r="W23">
+        <v>757000000.0</v>
+      </c>
+      <c r="X23">
+        <v>887000000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1107000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1204000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>933000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>926000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>912000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>923000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>900000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>878000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1009000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>832000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>819000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>840000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>854000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>843000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>888000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>895000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>877000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>715000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1127000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>459000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>454000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>422000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>518356000.0</v>
+      </c>
+      <c r="AV23">
+        <v>487000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>481000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>564000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>0.0</v>
+      </c>
+      <c r="AZ23">
+        <v>721987000.0</v>
+      </c>
+      <c r="BA23">
+        <v>487791000.0</v>
+      </c>
+      <c r="BB23">
+        <v>470812000.0</v>
+      </c>
+      <c r="BC23">
+        <v>656024000.0</v>
+      </c>
+      <c r="BD23">
+        <v>529137000.0</v>
+      </c>
+      <c r="BE23">
+        <v>0.0</v>
+      </c>
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+      <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
+        <v>0.0</v>
+      </c>
+      <c r="BI23">
+        <v>618808000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>589397000.0</v>
+      </c>
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
+      <c r="BL23">
+        <v>0.0</v>
+      </c>
+      <c r="BM23">
+        <v>504241000.0</v>
+      </c>
+      <c r="BN23">
+        <v>621434000.0</v>
+      </c>
+      <c r="BO23">
+        <v>0.0</v>
+      </c>
+      <c r="BP23">
+        <v>0.0</v>
+      </c>
+      <c r="BQ23">
+        <v>0.0</v>
+      </c>
+      <c r="BR23">
+        <v>0.0</v>
+      </c>
+      <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23">
+        <v>0.0</v>
+      </c>
+      <c r="BU23">
+        <v>0.0</v>
+      </c>
+      <c r="BV23">
+        <v>0.0</v>
+      </c>
+      <c r="BW23">
+        <v>0.0</v>
+      </c>
+      <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
+        <v>0.0</v>
+      </c>
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
+        <v>0.0</v>
+      </c>
+      <c r="CC23">
+        <v>0.0</v>
+      </c>
+      <c r="CD23">
+        <v>0.0</v>
+      </c>
+      <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
+        <v>0.0</v>
+      </c>
+      <c r="CG23">
+        <v>0.0</v>
+      </c>
+      <c r="CH23">
+        <v>0.0</v>
+      </c>
+      <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23">
+        <v>0.0</v>
+      </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
+      <c r="CM23">
+        <v>0.0</v>
+      </c>
+      <c r="CN23">
+        <v>0.0</v>
+      </c>
+      <c r="CO23">
+        <v>0.0</v>
+      </c>
+      <c r="CP23">
+        <v>0.0</v>
+      </c>
+      <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
+        <v>0.0</v>
+      </c>
+      <c r="CS23">
+        <v>0.0</v>
+      </c>
+      <c r="CT23">
+        <v>0.0</v>
+      </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
+      <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
+        <v>0.0</v>
+      </c>
+      <c r="CX23">
+        <v>0.0</v>
+      </c>
+      <c r="CY23">
+        <v>0.0</v>
+      </c>
+      <c r="CZ23">
+        <v>0.0</v>
+      </c>
+      <c r="DA23">
+        <v>0.0</v>
+      </c>
+      <c r="DB23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:106">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+    </row>
+    <row r="25" spans="1:106">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>74000000.0</v>
+      </c>
+      <c r="C25">
+        <v>73000000.0</v>
+      </c>
+      <c r="D25">
+        <v>72000000.0</v>
+      </c>
+      <c r="E25">
+        <v>72000000.0</v>
+      </c>
+      <c r="F25">
+        <v>70000000.0</v>
+      </c>
+      <c r="G25">
+        <v>70000000.0</v>
+      </c>
+      <c r="H25">
+        <v>71000000.0</v>
+      </c>
+      <c r="I25">
+        <v>70000000.0</v>
+      </c>
+      <c r="J25">
+        <v>66000000.0</v>
+      </c>
+      <c r="K25">
+        <v>66000000.0</v>
+      </c>
+      <c r="L25">
+        <v>66000000.0</v>
+      </c>
+      <c r="M25">
+        <v>64000000.0</v>
+      </c>
+      <c r="N25">
+        <v>61000000.0</v>
+      </c>
+      <c r="O25">
+        <v>74000000.0</v>
+      </c>
+      <c r="P25">
+        <v>63000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>64000000.0</v>
+      </c>
+      <c r="R25">
+        <v>61000000.0</v>
+      </c>
+      <c r="S25">
+        <v>67000000.0</v>
+      </c>
+      <c r="T25">
+        <v>70000000.0</v>
+      </c>
+      <c r="U25">
+        <v>66000000.0</v>
+      </c>
+      <c r="V25">
+        <v>61000000.0</v>
+      </c>
+      <c r="W25">
+        <v>68000000.0</v>
+      </c>
+      <c r="X25">
+        <v>66000000.0</v>
+      </c>
+      <c r="Y25">
+        <v>66000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>64000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>68000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>65000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>70000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>68000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>98000000.0</v>
+      </c>
+      <c r="AF25">
+        <v>60000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>64000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>67000000.0</v>
+      </c>
+      <c r="AI25">
+        <v>63000000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>83000000.0</v>
+      </c>
+      <c r="AK25">
+        <v>84000000.0</v>
+      </c>
+      <c r="AL25">
+        <v>98000000.0</v>
+      </c>
+      <c r="AM25">
+        <v>105000000.0</v>
+      </c>
+      <c r="AN25">
+        <v>115000000.0</v>
+      </c>
+      <c r="AO25">
+        <v>145000000.0</v>
+      </c>
+      <c r="AP25">
+        <v>156000000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>123000000.0</v>
+      </c>
+      <c r="AR25">
+        <v>27000000.0</v>
+      </c>
+      <c r="AS25">
+        <v>23000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>18000000.0</v>
+      </c>
+      <c r="AU25">
+        <v>78008000.0</v>
+      </c>
+      <c r="AV25">
+        <v>-29160000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-3312000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-14967000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-14967000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>-36091000.0</v>
+      </c>
+      <c r="BA25">
+        <v>-23393000.0</v>
+      </c>
+      <c r="BB25">
+        <v>19303000.0</v>
+      </c>
+      <c r="BC25">
+        <v>25492000.0</v>
+      </c>
+      <c r="BD25">
+        <v>43912000.0</v>
+      </c>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25">
+        <v>48150000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>41431000.0</v>
+      </c>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25">
+        <v>38287000.0</v>
+      </c>
+      <c r="BN25">
+        <v>35537000.0</v>
+      </c>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+    </row>
+    <row r="26" spans="1:106">
+      <c r="A26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:106">
+      <c r="A27" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+    </row>
+    <row r="28" spans="1:106">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28">
+        <v>292000000.0</v>
+      </c>
+      <c r="C28">
+        <v>288000000.0</v>
+      </c>
+      <c r="D28">
+        <v>282000000.0</v>
+      </c>
+      <c r="E28">
+        <v>284000000.0</v>
+      </c>
+      <c r="F28">
+        <v>267000000.0</v>
+      </c>
+      <c r="G28">
+        <v>279000000.0</v>
+      </c>
+      <c r="H28">
+        <v>263000000.0</v>
+      </c>
+      <c r="I28">
+        <v>253000000.0</v>
+      </c>
+      <c r="J28">
+        <v>274000000.0</v>
+      </c>
+      <c r="K28">
+        <v>256000000.0</v>
+      </c>
+      <c r="L28">
+        <v>265000000.0</v>
+      </c>
+      <c r="M28">
+        <v>263000000.0</v>
+      </c>
+      <c r="N28">
+        <v>259000000.0</v>
+      </c>
+      <c r="O28">
+        <v>249000000.0</v>
+      </c>
+      <c r="P28">
+        <v>247000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>247000000.0</v>
+      </c>
+      <c r="R28">
+        <v>247000000.0</v>
+      </c>
+      <c r="S28">
+        <v>277000000.0</v>
+      </c>
+      <c r="T28">
+        <v>274000000.0</v>
+      </c>
+      <c r="U28">
+        <v>242000000.0</v>
+      </c>
+      <c r="V28">
+        <v>222000000.0</v>
+      </c>
+      <c r="W28">
+        <v>229000000.0</v>
+      </c>
+      <c r="X28">
+        <v>229000000.0</v>
+      </c>
+      <c r="Y28">
+        <v>274000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>267000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>243000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>252000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>254000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>244000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>254000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>247000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>363000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>244000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>240000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>233000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>237000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>231000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>230000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>228000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>238000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>259000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>223000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>117000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>132000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>109000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>95972000.0</v>
+      </c>
+      <c r="AV28">
+        <v>115000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>111000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>110000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>109307000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>231102000.0</v>
+      </c>
+      <c r="BA28">
+        <v>95208000.0</v>
+      </c>
+      <c r="BB28">
+        <v>93182000.0</v>
+      </c>
+      <c r="BC28">
+        <v>97427000.0</v>
+      </c>
+      <c r="BD28">
+        <v>93274000.0</v>
+      </c>
+      <c r="BE28">
+        <v>0.0</v>
+      </c>
+      <c r="BF28">
+        <v>0.0</v>
+      </c>
+      <c r="BG28">
+        <v>0.0</v>
+      </c>
+      <c r="BH28">
+        <v>0.0</v>
+      </c>
+      <c r="BI28">
+        <v>89571000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>90043000.0</v>
+      </c>
+      <c r="BK28">
+        <v>0.0</v>
+      </c>
+      <c r="BL28">
+        <v>0.0</v>
+      </c>
+      <c r="BM28">
+        <v>95720000.0</v>
+      </c>
+      <c r="BN28">
+        <v>97062000.0</v>
+      </c>
+      <c r="BO28">
+        <v>0.0</v>
+      </c>
+      <c r="BP28">
+        <v>0.0</v>
+      </c>
+      <c r="BQ28">
+        <v>0.0</v>
+      </c>
+      <c r="BR28">
+        <v>0.0</v>
+      </c>
+      <c r="BS28">
+        <v>0.0</v>
+      </c>
+      <c r="BT28">
+        <v>0.0</v>
+      </c>
+      <c r="BU28">
+        <v>0.0</v>
+      </c>
+      <c r="BV28">
+        <v>0.0</v>
+      </c>
+      <c r="BW28">
+        <v>0.0</v>
+      </c>
+      <c r="BX28">
+        <v>0.0</v>
+      </c>
+      <c r="BY28">
+        <v>0.0</v>
+      </c>
+      <c r="BZ28">
+        <v>0.0</v>
+      </c>
+      <c r="CA28">
+        <v>0.0</v>
+      </c>
+      <c r="CB28">
+        <v>0.0</v>
+      </c>
+      <c r="CC28">
+        <v>0.0</v>
+      </c>
+      <c r="CD28">
+        <v>0.0</v>
+      </c>
+      <c r="CE28">
+        <v>0.0</v>
+      </c>
+      <c r="CF28">
+        <v>0.0</v>
+      </c>
+      <c r="CG28">
+        <v>0.0</v>
+      </c>
+      <c r="CH28">
+        <v>0.0</v>
+      </c>
+      <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
+        <v>0.0</v>
+      </c>
+      <c r="CK28">
+        <v>0.0</v>
+      </c>
+      <c r="CL28">
+        <v>0.0</v>
+      </c>
+      <c r="CM28">
+        <v>0.0</v>
+      </c>
+      <c r="CN28">
+        <v>0.0</v>
+      </c>
+      <c r="CO28">
+        <v>0.0</v>
+      </c>
+      <c r="CP28">
+        <v>0.0</v>
+      </c>
+      <c r="CQ28">
+        <v>0.0</v>
+      </c>
+      <c r="CR28">
+        <v>0.0</v>
+      </c>
+      <c r="CS28">
+        <v>0.0</v>
+      </c>
+      <c r="CT28">
+        <v>0.0</v>
+      </c>
+      <c r="CU28">
+        <v>0.0</v>
+      </c>
+      <c r="CV28">
+        <v>0.0</v>
+      </c>
+      <c r="CW28">
+        <v>0.0</v>
+      </c>
+      <c r="CX28">
+        <v>0.0</v>
+      </c>
+      <c r="CY28">
+        <v>0.0</v>
+      </c>
+      <c r="CZ28">
+        <v>0.0</v>
+      </c>
+      <c r="DA28">
+        <v>0.0</v>
+      </c>
+      <c r="DB28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:106">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29">
+        <v>70000000.0</v>
+      </c>
+      <c r="C29">
+        <v>45000000.0</v>
+      </c>
+      <c r="D29">
+        <v>64000000.0</v>
+      </c>
+      <c r="E29">
+        <v>47000000.0</v>
+      </c>
+      <c r="F29">
+        <v>62000000.0</v>
+      </c>
+      <c r="G29">
+        <v>38000000.0</v>
+      </c>
+      <c r="H29">
+        <v>50000000.0</v>
+      </c>
+      <c r="I29">
+        <v>21000000.0</v>
+      </c>
+      <c r="J29">
+        <v>49000000.0</v>
+      </c>
+      <c r="K29">
+        <v>56000000.0</v>
+      </c>
+      <c r="L29">
+        <v>52000000.0</v>
+      </c>
+      <c r="M29">
+        <v>35000000.0</v>
+      </c>
+      <c r="N29">
+        <v>56000000.0</v>
+      </c>
+      <c r="O29">
+        <v>58000000.0</v>
+      </c>
+      <c r="P29">
+        <v>62000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>71000000.0</v>
+      </c>
+      <c r="R29">
+        <v>95000000.0</v>
+      </c>
+      <c r="S29">
+        <v>93000000.0</v>
+      </c>
+      <c r="T29">
+        <v>88000000.0</v>
+      </c>
+      <c r="U29">
+        <v>113000000.0</v>
+      </c>
+      <c r="V29">
+        <v>133000000.0</v>
+      </c>
+      <c r="W29">
+        <v>117000000.0</v>
+      </c>
+      <c r="X29">
+        <v>91000000.0</v>
+      </c>
+      <c r="Y29">
+        <v>29000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>11000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>82000000.0</v>
+      </c>
+      <c r="AB29">
+        <v>49000000.0</v>
+      </c>
+      <c r="AC29">
+        <v>62000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>50000000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+    </row>
+    <row r="30" spans="1:106">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30">
+        <v>631000000.0</v>
+      </c>
+      <c r="C30">
+        <v>497000000.0</v>
+      </c>
+      <c r="D30">
+        <v>523000000.0</v>
+      </c>
+      <c r="E30">
+        <v>494000000.0</v>
+      </c>
+      <c r="F30">
+        <v>458000000.0</v>
+      </c>
+      <c r="G30">
+        <v>501000000.0</v>
+      </c>
+      <c r="H30">
+        <v>445000000.0</v>
+      </c>
+      <c r="I30">
+        <v>441000000.0</v>
+      </c>
+      <c r="J30">
+        <v>443000000.0</v>
+      </c>
+      <c r="K30">
+        <v>438000000.0</v>
+      </c>
+      <c r="L30">
+        <v>429000000.0</v>
+      </c>
+      <c r="M30">
+        <v>441000000.0</v>
+      </c>
+      <c r="N30">
+        <v>412000000.0</v>
+      </c>
+      <c r="O30">
+        <v>420000000.0</v>
+      </c>
+      <c r="P30">
+        <v>396000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>426000000.0</v>
+      </c>
+      <c r="R30">
+        <v>395000000.0</v>
+      </c>
+      <c r="S30">
+        <v>348000000.0</v>
+      </c>
+      <c r="T30">
+        <v>430000000.0</v>
+      </c>
+      <c r="U30">
+        <v>396000000.0</v>
+      </c>
+      <c r="V30">
+        <v>419000000.0</v>
+      </c>
+      <c r="W30">
+        <v>378000000.0</v>
+      </c>
+      <c r="X30">
+        <v>401000000.0</v>
+      </c>
+      <c r="Y30">
+        <v>413000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>418000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>387000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>400000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>406000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>401000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>394000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>395000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>529000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>378000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>384000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>390000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>415000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>396000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>429000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>417000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>449000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>292000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>402000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>209000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>209000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>177000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>266246000.0</v>
+      </c>
+      <c r="AV30">
+        <v>204000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>174000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>198000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>575000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>330566000.0</v>
+      </c>
+      <c r="BA30">
+        <v>165062000.0</v>
+      </c>
+      <c r="BB30">
+        <v>145033000.0</v>
+      </c>
+      <c r="BC30">
+        <v>306328000.0</v>
+      </c>
+      <c r="BD30">
+        <v>169435000.0</v>
+      </c>
+      <c r="BE30">
+        <v>0.0</v>
+      </c>
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
+        <v>0.0</v>
+      </c>
+      <c r="BH30">
+        <v>0.0</v>
+      </c>
+      <c r="BI30">
+        <v>171941000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>160681000.0</v>
+      </c>
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
+      <c r="BL30">
+        <v>0.0</v>
+      </c>
+      <c r="BM30">
+        <v>175617000.0</v>
+      </c>
+      <c r="BN30">
+        <v>172821000.0</v>
+      </c>
+      <c r="BO30">
+        <v>0.0</v>
+      </c>
+      <c r="BP30">
+        <v>0.0</v>
+      </c>
+      <c r="BQ30">
+        <v>0.0</v>
+      </c>
+      <c r="BR30">
+        <v>0.0</v>
+      </c>
+      <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
+        <v>0.0</v>
+      </c>
+      <c r="BU30">
+        <v>0.0</v>
+      </c>
+      <c r="BV30">
+        <v>0.0</v>
+      </c>
+      <c r="BW30">
+        <v>0.0</v>
+      </c>
+      <c r="BX30">
+        <v>0.0</v>
+      </c>
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
+        <v>0.0</v>
+      </c>
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
+        <v>0.0</v>
+      </c>
+      <c r="CC30">
+        <v>0.0</v>
+      </c>
+      <c r="CD30">
+        <v>0.0</v>
+      </c>
+      <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
+        <v>0.0</v>
+      </c>
+      <c r="CG30">
+        <v>0.0</v>
+      </c>
+      <c r="CH30">
+        <v>0.0</v>
+      </c>
+      <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
+        <v>0.0</v>
+      </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
+      <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
+        <v>0.0</v>
+      </c>
+      <c r="CO30">
+        <v>0.0</v>
+      </c>
+      <c r="CP30">
+        <v>0.0</v>
+      </c>
+      <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
+        <v>0.0</v>
+      </c>
+      <c r="CS30">
+        <v>0.0</v>
+      </c>
+      <c r="CT30">
+        <v>0.0</v>
+      </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
+      <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
+        <v>0.0</v>
+      </c>
+      <c r="CX30">
+        <v>0.0</v>
+      </c>
+      <c r="CY30">
+        <v>0.0</v>
+      </c>
+      <c r="CZ30">
+        <v>0.0</v>
+      </c>
+      <c r="DA30">
+        <v>0.0</v>
+      </c>
+      <c r="DB30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:106">
+      <c r="A31" t="s">
+        <v>195</v>
+      </c>
+      <c r="B31">
+        <v>-325000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-324000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-359000000.0</v>
+      </c>
+      <c r="E31">
+        <v>-264000000.0</v>
+      </c>
+      <c r="F31">
+        <v>-773000000.0</v>
+      </c>
+      <c r="G31">
+        <v>-429000000.0</v>
+      </c>
+      <c r="H31">
+        <v>-814000000.0</v>
+      </c>
+      <c r="I31">
+        <v>-884000000.0</v>
+      </c>
+      <c r="J31">
+        <v>-219000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-154000000.0</v>
+      </c>
+      <c r="L31">
+        <v>246000000.0</v>
+      </c>
+      <c r="M31">
+        <v>138000000.0</v>
+      </c>
+      <c r="N31">
+        <v>235000000.0</v>
+      </c>
+      <c r="O31">
+        <v>768000000.0</v>
+      </c>
+      <c r="P31">
+        <v>246000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>278000000.0</v>
+      </c>
+      <c r="R31">
+        <v>399000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-266000000.0</v>
+      </c>
+      <c r="T31">
+        <v>376000000.0</v>
+      </c>
+      <c r="U31">
+        <v>-364000000.0</v>
+      </c>
+      <c r="V31">
+        <v>-280000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-252000000.0</v>
+      </c>
+      <c r="X31">
+        <v>-293000000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-229000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-219000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-104000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>202000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-24000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-24000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-24000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-34000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-21000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-248000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-297000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>20000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>13000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>38000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-38103000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-94000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-78000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-117914000.0</v>
+      </c>
+      <c r="BA31">
+        <v>515000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-241000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-25854000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-68782000.0</v>
+      </c>
+      <c r="BE31">
+        <v>0.0</v>
+      </c>
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
+        <v>0.0</v>
+      </c>
+      <c r="BI31">
+        <v>-125071000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-96813000.0</v>
+      </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
+      <c r="BL31">
+        <v>0.0</v>
+      </c>
+      <c r="BM31">
+        <v>-45626000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-56597000.0</v>
+      </c>
+      <c r="BO31">
+        <v>0.0</v>
+      </c>
+      <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
+        <v>0.0</v>
+      </c>
+      <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
+        <v>0.0</v>
+      </c>
+      <c r="BU31">
+        <v>0.0</v>
+      </c>
+      <c r="BV31">
+        <v>0.0</v>
+      </c>
+      <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
+      <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
+        <v>0.0</v>
+      </c>
+      <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
+      <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
+        <v>0.0</v>
+      </c>
+      <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
+        <v>0.0</v>
+      </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
+      <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
+        <v>0.0</v>
+      </c>
+      <c r="CO31">
+        <v>0.0</v>
+      </c>
+      <c r="CP31">
+        <v>0.0</v>
+      </c>
+      <c r="CQ31">
+        <v>0.0</v>
+      </c>
+      <c r="CR31">
+        <v>0.0</v>
+      </c>
+      <c r="CS31">
+        <v>0.0</v>
+      </c>
+      <c r="CT31">
+        <v>0.0</v>
+      </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
+        <v>0.0</v>
+      </c>
+      <c r="CW31">
+        <v>0.0</v>
+      </c>
+      <c r="CX31">
+        <v>0.0</v>
+      </c>
+      <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
+        <v>0.0</v>
+      </c>
+      <c r="DA31">
+        <v>0.0</v>
+      </c>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:106">
+      <c r="A32" t="s">
+        <v>196</v>
+      </c>
+      <c r="B32">
+        <v>1587000000.0</v>
+      </c>
+      <c r="C32">
         <v>1612000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1594000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1536000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1501000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1498000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1465000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1405000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1355000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1375000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1352000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1302000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1271000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1292000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1286000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1262000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1251000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1174000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1269000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1222000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1198000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1232000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1228000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1225000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1247000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1276000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1223000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1168000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1125000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1114000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1077000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1052000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1000000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1006000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>961000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>920000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>900000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>917000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>928000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>919000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>967000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>787000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>479000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>467000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>460000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>480253000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1184000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>628000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>663000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>399664000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>630338000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>631672000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>456935000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>559437000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>460355000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>461966000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>464222000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>499029000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>510973000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>493737000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>492584000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>508651000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>510955000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>458615000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>564837000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>559570000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>600706000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>503067000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>597611000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>645946000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>706164000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>735613000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>693302000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>724497000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>745406000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>759229000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>726048000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>748499000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>711340000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>748343000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>724785000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>789153000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>732398000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>711522000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>711058000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>652843000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>636403000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>596858000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>573058000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>562473000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>553290000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>547138000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>527205000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>518079000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>495192000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>494063000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>492504000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>500772000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>502777000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>502712000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>493237000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>487186000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>486216000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>469257000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>467257000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -27227,51 +27451,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>1108000000.0</v>
       </c>
       <c r="C2">
         <v>1548000000.0</v>
       </c>
       <c r="D2">
         <v>959000000.0</v>
       </c>
       <c r="E2">
         <v>1017000000.0</v>
       </c>
       <c r="F2">
         <v>2723000000.0</v>
       </c>
       <c r="G2">
         <v>1632000000.0</v>
       </c>
       <c r="H2">
         <v>1178000000.0</v>
       </c>
       <c r="I2">
         <v>1485000000.0</v>
       </c>
@@ -27294,51 +27518,51 @@
         <v>689586000.0</v>
       </c>
       <c r="P2">
         <v>1397563000.0</v>
       </c>
       <c r="Q2">
         <v>1245354000.0</v>
       </c>
       <c r="R2">
         <v>727607000.0</v>
       </c>
       <c r="S2">
         <v>2055501000.0</v>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -27377,149 +27601,149 @@
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-58000000.0</v>
       </c>
       <c r="F4">
         <v>-1706000000.0</v>
       </c>
       <c r="G4">
         <v>1091000000.0</v>
       </c>
       <c r="H4">
         <v>454000000.0</v>
       </c>
       <c r="I4">
         <v>-307000000.0</v>
       </c>
       <c r="J4">
         <v>338000000.0</v>
       </c>
       <c r="K4">
         <v>-360000000.0</v>
       </c>
       <c r="L4">
         <v>60000000.0</v>
       </c>
       <c r="M4">
         <v>447417000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-63000000.0</v>
       </c>
       <c r="F5">
         <v>30000000.0</v>
       </c>
       <c r="G5">
         <v>-79000000.0</v>
       </c>
       <c r="H5">
         <v>102000000.0</v>
       </c>
       <c r="I5">
         <v>205000000.0</v>
       </c>
       <c r="J5">
         <v>42000000.0</v>
       </c>
       <c r="K5">
         <v>7000000.0</v>
       </c>
       <c r="L5">
         <v>-20000000.0</v>
       </c>
       <c r="M5">
         <v>56233000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>489000000.0</v>
       </c>
       <c r="C6">
         <v>-406000000.0</v>
       </c>
       <c r="D6">
         <v>589000000.0</v>
       </c>
       <c r="E6">
         <v>-58000000.0</v>
       </c>
       <c r="F6">
         <v>-1706000000.0</v>
       </c>
       <c r="G6">
         <v>1091000000.0</v>
       </c>
       <c r="H6">
         <v>454000000.0</v>
       </c>
       <c r="I6">
         <v>-307000000.0</v>
       </c>
@@ -27542,51 +27766,51 @@
         <v>864762000.0</v>
       </c>
       <c r="P6">
         <v>-707977000.0</v>
       </c>
       <c r="Q6">
         <v>45104000.0</v>
       </c>
       <c r="R6">
         <v>517747000.0</v>
       </c>
       <c r="S6">
         <v>-1327894000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-13000000.0</v>
       </c>
       <c r="C7">
         <v>-125000000.0</v>
       </c>
       <c r="D7">
         <v>-44000000.0</v>
       </c>
       <c r="E7">
         <v>-90000000.0</v>
       </c>
       <c r="F7">
         <v>-48000000.0</v>
       </c>
       <c r="G7">
         <v>-118000000.0</v>
       </c>
       <c r="H7">
         <v>67000000.0</v>
       </c>
       <c r="I7">
         <v>86000000.0</v>
       </c>
@@ -27609,317 +27833,317 @@
         <v>44826000.0</v>
       </c>
       <c r="P7">
         <v>-76629000.0</v>
       </c>
       <c r="Q7">
         <v>-328155000.0</v>
       </c>
       <c r="R7">
         <v>-338833000.0</v>
       </c>
       <c r="S7">
         <v>-147208000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>1319000000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>-37000000.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>-14000000.0</v>
       </c>
       <c r="M9">
         <v>-35842000.0</v>
       </c>
       <c r="N9">
         <v>-42315000.0</v>
       </c>
       <c r="O9">
         <v>7486000.0</v>
       </c>
       <c r="P9">
         <v>-46754000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>14000000.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>4000000.0</v>
       </c>
       <c r="K11">
         <v>-111000000.0</v>
       </c>
       <c r="L11">
         <v>115000000.0</v>
       </c>
       <c r="M11">
         <v>-82625000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1310000000.0</v>
       </c>
       <c r="F12">
         <v>639000000.0</v>
       </c>
       <c r="G12">
         <v>1297000000.0</v>
       </c>
       <c r="H12">
         <v>1134000000.0</v>
       </c>
       <c r="I12">
         <v>1105000000.0</v>
       </c>
       <c r="J12">
         <v>998000000.0</v>
       </c>
       <c r="K12">
         <v>666000000.0</v>
       </c>
       <c r="L12">
         <v>567000000.0</v>
       </c>
       <c r="M12">
         <v>-215429000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-90000000.0</v>
       </c>
       <c r="F13">
         <v>-48000000.0</v>
       </c>
       <c r="G13">
         <v>-118000000.0</v>
       </c>
       <c r="H13">
         <v>67000000.0</v>
       </c>
       <c r="I13">
         <v>86000000.0</v>
       </c>
       <c r="J13">
         <v>17000000.0</v>
       </c>
       <c r="K13">
         <v>-119000000.0</v>
       </c>
       <c r="L13">
         <v>4000000.0</v>
       </c>
       <c r="M13">
         <v>27000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>287000000.0</v>
       </c>
       <c r="C14">
         <v>277000000.0</v>
       </c>
       <c r="D14">
         <v>257000000.0</v>
       </c>
       <c r="E14">
         <v>262000000.0</v>
       </c>
       <c r="F14">
         <v>264000000.0</v>
       </c>
       <c r="G14">
         <v>264000000.0</v>
       </c>
       <c r="H14">
         <v>271000000.0</v>
       </c>
       <c r="I14">
         <v>289000000.0</v>
       </c>
@@ -27942,51 +28166,51 @@
         <v>166927000.0</v>
       </c>
       <c r="P14">
         <v>274818000.0</v>
       </c>
       <c r="Q14">
         <v>157669000.0</v>
       </c>
       <c r="R14">
         <v>136854000.0</v>
       </c>
       <c r="S14">
         <v>142516000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
         <v>499000000.0</v>
       </c>
       <c r="C15">
         <v>498000000.0</v>
       </c>
       <c r="D15">
         <v>487000000.0</v>
       </c>
       <c r="E15">
         <v>480000000.0</v>
       </c>
       <c r="F15">
         <v>1274000000.0</v>
       </c>
       <c r="G15">
         <v>806000000.0</v>
       </c>
       <c r="H15">
         <v>408000000.0</v>
       </c>
       <c r="I15">
         <v>268000000.0</v>
       </c>
@@ -28015,51 +28239,51 @@
       </c>
       <c r="U15">
         <v>296677000.0</v>
       </c>
       <c r="V15">
         <v>139998000.0</v>
       </c>
       <c r="W15">
         <v>53998000.0</v>
       </c>
       <c r="X15">
         <v>183114000.0</v>
       </c>
       <c r="Y15">
         <v>146999000.0</v>
       </c>
       <c r="Z15">
         <v>438303000.0</v>
       </c>
       <c r="AA15">
         <v>107101000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>1597000000.0</v>
       </c>
       <c r="C16">
         <v>1142000000.0</v>
       </c>
       <c r="D16">
         <v>1548000000.0</v>
       </c>
       <c r="E16">
         <v>959000000.0</v>
       </c>
       <c r="F16">
         <v>1017000000.0</v>
       </c>
       <c r="G16">
         <v>2723000000.0</v>
       </c>
       <c r="H16">
         <v>1632000000.0</v>
       </c>
       <c r="I16">
         <v>1178000000.0</v>
       </c>
@@ -28084,88 +28308,88 @@
       <c r="P16">
         <v>689586000.0</v>
       </c>
       <c r="Q16">
         <v>1290458000.0</v>
       </c>
       <c r="R16">
         <v>1245354000.0</v>
       </c>
       <c r="S16">
         <v>727607000.0</v>
       </c>
       <c r="T16">
         <v>2055501000.0</v>
       </c>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>1000000.0</v>
       </c>
       <c r="L17">
         <v>-1000000.0</v>
       </c>
       <c r="M17">
         <v>-1096000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>3130000000.0</v>
       </c>
       <c r="C18">
         <v>2699000000.0</v>
       </c>
       <c r="D18">
         <v>2519000000.0</v>
       </c>
       <c r="E18">
         <v>2387000000.0</v>
       </c>
       <c r="F18">
         <v>2247000000.0</v>
       </c>
       <c r="G18">
         <v>2212000000.0</v>
       </c>
       <c r="H18">
         <v>2362000000.0</v>
       </c>
       <c r="I18">
         <v>2046000000.0</v>
       </c>
@@ -28188,51 +28412,51 @@
         <v>215898000.0</v>
       </c>
       <c r="P18">
         <v>171296000.0</v>
       </c>
       <c r="Q18">
         <v>269491000.0</v>
       </c>
       <c r="R18">
         <v>666228000.0</v>
       </c>
       <c r="S18">
         <v>767512000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
         <v>85000000.0</v>
       </c>
       <c r="C19">
         <v>-3266000000.0</v>
       </c>
       <c r="D19">
         <v>-2774000000.0</v>
       </c>
       <c r="E19">
         <v>-2044000000.0</v>
       </c>
       <c r="F19">
         <v>-2074000000.0</v>
       </c>
       <c r="G19">
         <v>-722000000.0</v>
       </c>
       <c r="H19">
         <v>-3436000000.0</v>
       </c>
       <c r="I19">
         <v>-2465000000.0</v>
       </c>
@@ -28243,94 +28467,94 @@
         <v>-965000000.0</v>
       </c>
       <c r="L19">
         <v>1278000000.0</v>
       </c>
       <c r="M19">
         <v>-2135510000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
         <v>5000000.0</v>
       </c>
       <c r="C20">
         <v>4000000.0</v>
       </c>
       <c r="D20">
         <v>2000000.0</v>
       </c>
       <c r="E20">
         <v>2000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>1148000000.0</v>
       </c>
       <c r="C21">
         <v>701000000.0</v>
       </c>
       <c r="D21">
         <v>1491000000.0</v>
       </c>
       <c r="E21">
         <v>469000000.0</v>
       </c>
       <c r="F21">
         <v>3759000000.0</v>
       </c>
       <c r="G21">
         <v>487000000.0</v>
       </c>
       <c r="H21">
         <v>1934000000.0</v>
       </c>
       <c r="I21">
         <v>54000000.0</v>
       </c>
@@ -28341,51 +28565,51 @@
         <v>-1660000000.0</v>
       </c>
       <c r="L21">
         <v>1067000000.0</v>
       </c>
       <c r="M21">
         <v>-1134757000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
         <v>783000000.0</v>
       </c>
       <c r="C22">
         <v>509000000.0</v>
       </c>
       <c r="D22">
         <v>641000000.0</v>
       </c>
       <c r="E22">
         <v>878000000.0</v>
       </c>
       <c r="F22">
         <v>1314000000.0</v>
       </c>
       <c r="G22">
         <v>730000000.0</v>
       </c>
       <c r="H22">
         <v>855000000.0</v>
       </c>
       <c r="I22">
         <v>447000000.0</v>
       </c>
@@ -28424,51 +28648,51 @@
       </c>
       <c r="U22">
         <v>414862000.0</v>
       </c>
       <c r="V22">
         <v>527330000.0</v>
       </c>
       <c r="W22">
         <v>478054000.0</v>
       </c>
       <c r="X22">
         <v>366103000.0</v>
       </c>
       <c r="Y22">
         <v>346826000.0</v>
       </c>
       <c r="Z22">
         <v>228257000.0</v>
       </c>
       <c r="AA22">
         <v>207938000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>25000000.0</v>
       </c>
       <c r="C23">
         <v>-11000000.0</v>
       </c>
       <c r="D23">
         <v>-10000000.0</v>
       </c>
       <c r="E23">
         <v>5604000000.0</v>
       </c>
       <c r="F23">
         <v>-6000000.0</v>
       </c>
       <c r="G23">
         <v>-6000000.0</v>
       </c>
       <c r="H23">
         <v>5890000000.0</v>
       </c>
       <c r="I23">
         <v>-10000000.0</v>
       </c>
@@ -28503,51 +28727,51 @@
         <v>1788011000.0</v>
       </c>
       <c r="T23">
         <v>126000000.0</v>
       </c>
       <c r="U23"/>
       <c r="V23">
         <v>20000000.0</v>
       </c>
       <c r="W23">
         <v>75000000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>33000000.0</v>
       </c>
       <c r="Z23">
         <v>28924000.0</v>
       </c>
       <c r="AA23">
         <v>41853000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>-2840000000.0</v>
       </c>
       <c r="C24">
         <v>-2918000000.0</v>
       </c>
       <c r="D24">
         <v>-3007000000.0</v>
       </c>
       <c r="E24">
         <v>-75000000.0</v>
       </c>
       <c r="F24">
         <v>-69000000.0</v>
       </c>
       <c r="G24">
         <v>-29000000.0</v>
       </c>
       <c r="H24">
         <v>7000000.0</v>
       </c>
       <c r="I24">
         <v>-2305000000.0</v>
       </c>
@@ -28570,51 +28794,51 @@
         <v>1260880000.0</v>
       </c>
       <c r="P24">
         <v>1343562000.0</v>
       </c>
       <c r="Q24">
         <v>1494202000.0</v>
       </c>
       <c r="R24">
         <v>-1348709000.0</v>
       </c>
       <c r="S24">
         <v>-757471000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>1995000000.0</v>
       </c>
       <c r="C25">
         <v>2050000000.0</v>
       </c>
       <c r="D25">
         <v>1665000000.0</v>
       </c>
       <c r="E25">
         <v>1368000000.0</v>
       </c>
       <c r="F25">
         <v>616000000.0</v>
       </c>
       <c r="G25">
         <v>1361000000.0</v>
       </c>
       <c r="H25">
         <v>1155000000.0</v>
       </c>
       <c r="I25">
         <v>1070000000.0</v>
       </c>
@@ -28637,51 +28861,51 @@
         <v>392064000.0</v>
       </c>
       <c r="P25">
         <v>329685000.0</v>
       </c>
       <c r="Q25">
         <v>-194300000.0</v>
       </c>
       <c r="R25">
         <v>1401150000.0</v>
       </c>
       <c r="S25">
         <v>1557440000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
         <v>-154000000.0</v>
       </c>
       <c r="C26">
         <v>-35000000.0</v>
       </c>
       <c r="D26">
         <v>-65000000.0</v>
       </c>
       <c r="E26">
         <v>-303000000.0</v>
       </c>
       <c r="F26">
         <v>-368000000.0</v>
       </c>
       <c r="G26">
         <v>-45000000.0</v>
       </c>
       <c r="H26">
         <v>-5000000.0</v>
       </c>
       <c r="I26">
         <v>-10000000.0</v>
       </c>
@@ -28694,51 +28918,51 @@
       <c r="L26">
         <v>-5000000.0</v>
       </c>
       <c r="M26">
         <v>-1000000.0</v>
       </c>
       <c r="N26">
         <v>6296061000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>36000000.0</v>
       </c>
       <c r="C27">
         <v>30000000.0</v>
       </c>
       <c r="D27">
         <v>36000000.0</v>
       </c>
       <c r="E27">
         <v>31000000.0</v>
       </c>
       <c r="F27">
         <v>23000000.0</v>
       </c>
       <c r="G27">
         <v>17000000.0</v>
       </c>
       <c r="H27">
         <v>13000000.0</v>
       </c>
       <c r="I27">
         <v>131000000.0</v>
       </c>
@@ -28761,51 +28985,51 @@
         <v>427776000.0</v>
       </c>
       <c r="P27">
         <v>388108000.0</v>
       </c>
       <c r="Q27">
         <v>531080000.0</v>
       </c>
       <c r="R27">
         <v>1326272000.0</v>
       </c>
       <c r="S27">
         <v>1378119000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>520000000.0</v>
       </c>
       <c r="C28">
         <v>161000000.0</v>
       </c>
       <c r="D28">
         <v>932000000.0</v>
       </c>
       <c r="E28">
         <v>-326000000.0</v>
       </c>
       <c r="F28">
         <v>-1810000000.0</v>
       </c>
       <c r="G28">
         <v>-370000000.0</v>
       </c>
       <c r="H28">
         <v>1521000000.0</v>
       </c>
       <c r="I28">
         <v>44000000.0</v>
       </c>
@@ -28842,51 +29066,51 @@
       <c r="T28">
         <v>2023724000.0</v>
       </c>
       <c r="U28">
         <v>1157735000.0</v>
       </c>
       <c r="V28">
         <v>3305699000.0</v>
       </c>
       <c r="W28">
         <v>4466340000.0</v>
       </c>
       <c r="X28">
         <v>1199058000.0</v>
       </c>
       <c r="Y28">
         <v>1652140000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28">
         <v>515840000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>3130000000.0</v>
       </c>
       <c r="C29">
         <v>2699000000.0</v>
       </c>
       <c r="D29">
         <v>2519000000.0</v>
       </c>
       <c r="E29">
         <v>2387000000.0</v>
       </c>
       <c r="F29">
         <v>2247000000.0</v>
       </c>
       <c r="G29">
         <v>2212000000.0</v>
       </c>
       <c r="H29">
         <v>2362000000.0</v>
       </c>
       <c r="I29">
         <v>2046000000.0</v>
       </c>
@@ -28923,51 +29147,51 @@
       <c r="T29">
         <v>1484622000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>621616000.0</v>
       </c>
       <c r="W29">
         <v>787420000.0</v>
       </c>
       <c r="X29">
         <v>817326000.0</v>
       </c>
       <c r="Y29">
         <v>568806000.0</v>
       </c>
       <c r="Z29">
         <v>720139000.0</v>
       </c>
       <c r="AA29">
         <v>620015000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>-3161000000.0</v>
       </c>
       <c r="C30">
         <v>-3266000000.0</v>
       </c>
       <c r="D30">
         <v>-2862000000.0</v>
       </c>
       <c r="E30">
         <v>-2119000000.0</v>
       </c>
       <c r="F30">
         <v>-2143000000.0</v>
       </c>
       <c r="G30">
         <v>-751000000.0</v>
       </c>
       <c r="H30">
         <v>-3429000000.0</v>
       </c>
       <c r="I30">
         <v>-2397000000.0</v>
       </c>
@@ -29009,608 +29233,615 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ30"/>
+  <dimension ref="A1:DA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BG1" t="s">
         <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BK1" t="s">
         <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BO1" t="s">
         <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BS1" t="s">
         <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BW1" t="s">
         <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CA1" t="s">
         <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CE1" t="s">
         <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CI1" t="s">
         <v>151</v>
       </c>
       <c r="CJ1" t="s">
         <v>152</v>
       </c>
       <c r="CK1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CM1" t="s">
         <v>154</v>
       </c>
       <c r="CN1" t="s">
         <v>155</v>
       </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CQ1" t="s">
         <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CT1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CU1" t="s">
         <v>160</v>
       </c>
       <c r="CV1" t="s">
         <v>161</v>
       </c>
       <c r="CW1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CX1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CY1" t="s">
         <v>163</v>
       </c>
       <c r="CZ1" t="s">
         <v>164</v>
       </c>
+      <c r="DA1" t="s">
+        <v>165</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>1613000000.0</v>
+      </c>
+      <c r="C2">
         <v>1406000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1511000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1363000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1142000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1270000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1297000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1430000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1548000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1770000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1553000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1075000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>959000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1019000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1060000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1171000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1017000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1280000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2294000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1872000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2723000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2441000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3227000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4778000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1632000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1827000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1206000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2284000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1178000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1738000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1143000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2486000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1485000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1487000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1407000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1345000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1147000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>658000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>742000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>716000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>939000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3865000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3594000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2421000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>879000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1970512000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>891341000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>764163000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>431409000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1249636000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>646372000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2022491000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1554348000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1741111000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1418670000.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>2098186000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1646757000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1290458000.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>572487000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>816422000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1245355000.0</v>
       </c>
-      <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -29665,102 +29896,102 @@
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
         <v>1000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000</v>
       </c>
       <c r="AO3">
         <v>2000000</v>
       </c>
       <c r="AP3">
         <v>2000000</v>
       </c>
       <c r="AQ3">
         <v>2000000</v>
       </c>
       <c r="AR3">
-        <v>5000000</v>
+        <v>2000000</v>
       </c>
       <c r="AS3">
         <v>5000000</v>
       </c>
       <c r="AT3">
+        <v>5000000</v>
+      </c>
+      <c r="AU3">
         <v>7397000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10573000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18861000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>21952000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20372000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
       <c r="BE3">
         <v>0</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
       <c r="BG3">
         <v>0</v>
       </c>
@@ -29877,180 +30108,183 @@
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
+      <c r="DA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>478000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>116000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-60000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-41000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-111000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>154000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-263000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1014000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>422000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-851000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>282000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-786000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1551000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>3146000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-195000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>621000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-1078000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1106000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-560000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>595000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1343000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1001000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>80000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>62000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>198000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-79000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-84000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>26000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-223000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2926000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>271000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>1173000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>1542000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1091686000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>1079171000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>127178000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>332754000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
@@ -30061,180 +30295,181 @@
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>65000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-66000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>35000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>38000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-62000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>34000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-46000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>18000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>24000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-9000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-123000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>98000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-45000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>16000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>51000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>38000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>21000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>44000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>53000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>87000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-106000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>92000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-19000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>75000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-98000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>94000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-36000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>47000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-72000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>50000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-50000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>52000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>721660000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-596906000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-89602000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>21081000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
@@ -30245,502 +30480,509 @@
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>-51000000.0</v>
+      </c>
+      <c r="C6">
         <v>207000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-105000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>148000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>221000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-128000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-27000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-133000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-118000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-222000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>217000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>478000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>116000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-60000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-41000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-111000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>154000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-263000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1014000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>422000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-851000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>282000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-786000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1551000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3146000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-195000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>621000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1078000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1106000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-560000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>595000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1343000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1001000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-2000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>80000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>62000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>198000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-79000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-84000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>26000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-223000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2926000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>271000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1173000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1542000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1091686000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1079171000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>127178000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>332754000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-818227000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>603264000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1376119000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>468143000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-186763000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>322441000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>451429000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>356299000.0</v>
       </c>
-      <c r="BI6"/>
       <c r="BJ6"/>
-      <c r="BK6">
+      <c r="BK6"/>
+      <c r="BL6">
         <v>-243935000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-428933000.0</v>
       </c>
-      <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
+      <c r="DA6"/>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C7">
         <v>17000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>28000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>29000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-87000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-33000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-113000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>10000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-53000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>65000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-66000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>34000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-72000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-62000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-47000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>17000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-23000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-161000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>98000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-45000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>39000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>17000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>21000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>43000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-61000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>83000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-91000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>132000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-62000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>38000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-212000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>197000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-171000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>103000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>71000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>35000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-92000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>67000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-152281000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-94765000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-32971000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>173395000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-43655000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>127889000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-96563000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>39848000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-67500000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-840000.0</v>
       </c>
-      <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
-      <c r="BG7">
+      <c r="BG7"/>
+      <c r="BH7">
         <v>-32832000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>113692000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
-      <c r="BK7">
+      <c r="BK7"/>
+      <c r="BL7">
         <v>-108525000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-54261000.0</v>
       </c>
-      <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -30801,307 +31043,309 @@
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>1319000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1186000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>-22000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-8000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-11000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-4000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-6000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4000000.0</v>
       </c>
       <c r="AR9">
         <v>-4000000.0</v>
       </c>
       <c r="AS9">
+        <v>-4000000.0</v>
+      </c>
+      <c r="AT9">
         <v>7000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-27942000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-962000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-9060000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2122000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-44256000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-476000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>10582000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-8165000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>105000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-2397000.0</v>
       </c>
-      <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
+      <c r="DA9"/>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>-4000000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
-      <c r="AY10"/>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
@@ -31111,67 +31355,66 @@
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -31195,98 +31438,100 @@
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>15000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>41000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-15000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-37000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-112000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>98000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-120000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>23000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>143000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-16000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-27000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-83153000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-141898000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>21642000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>120784000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
@@ -31297,182 +31542,183 @@
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
+      <c r="DA11"/>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>389000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>451000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>388000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>375000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>368000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>315000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>252000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>244000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>198000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>141000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>58000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>165000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>232000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>386000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>514000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>288000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>274000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>282000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>290000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>303000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>260000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>265000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>277000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>304000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>215000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>204000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>275000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>265000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>149000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>244000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>334000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>105000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>55000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>73000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-626142000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>287388000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>50928000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>72397000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
@@ -31483,165 +31729,166 @@
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-53000000.0</v>
       </c>
       <c r="M13">
         <v>-53000000.0</v>
       </c>
       <c r="N13">
+        <v>-53000000.0</v>
+      </c>
+      <c r="O13">
         <v>34000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-72000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>10000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-62000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-47000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-23000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-10000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-161000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>98000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-45000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>16000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>39000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>17000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>21000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>43000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-61000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>83000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>17000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>90000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-40000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>72000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-119000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>221000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-196000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>4000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>27000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -31655,840 +31902,850 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>74000000.0</v>
+      </c>
+      <c r="C14">
         <v>73000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="D14">
         <v>72000000.0</v>
       </c>
       <c r="E14">
-        <v>70000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="F14">
         <v>70000000.0</v>
       </c>
       <c r="G14">
+        <v>70000000.0</v>
+      </c>
+      <c r="H14">
         <v>71000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="J14">
         <v>66000000.0</v>
       </c>
       <c r="K14">
         <v>66000000.0</v>
       </c>
       <c r="L14">
+        <v>66000000.0</v>
+      </c>
+      <c r="M14">
         <v>64000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>61000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>74000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>63000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>64000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>61000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>67000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>70000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>66000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>61000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000000.0</v>
       </c>
       <c r="X14">
         <v>66000000.0</v>
       </c>
       <c r="Y14">
+        <v>66000000.0</v>
+      </c>
+      <c r="Z14">
         <v>64000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>68000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>65000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>70000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>68000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>98000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>60000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>64000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>67000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>63000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>83000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>84000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>98000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>105000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>115000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>145000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>151000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>123000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>78008000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-29160000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-3312000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-10870000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-14967000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-36091000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>-23393000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19303000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25492000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>43912000.0</v>
       </c>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>48150000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>41431000.0</v>
       </c>
-      <c r="BI14"/>
       <c r="BJ14"/>
-      <c r="BK14">
+      <c r="BK14"/>
+      <c r="BL14">
         <v>38287000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>35537000.0</v>
       </c>
-      <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15">
+        <v>128000000.0</v>
+      </c>
+      <c r="C15">
         <v>123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="D15">
         <v>125000000.0</v>
       </c>
       <c r="E15">
+        <v>125000000.0</v>
+      </c>
+      <c r="F15">
         <v>126000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>125000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>126000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>125000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>122000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000000.0</v>
       </c>
       <c r="K15">
         <v>121000000.0</v>
       </c>
       <c r="L15">
+        <v>121000000.0</v>
+      </c>
+      <c r="M15">
         <v>122000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>123000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>116000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>118000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>120000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>126000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>89000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>557000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>94000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>534000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>61000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>314000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>44000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>387000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>34000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="AC15">
         <v>34000000.0</v>
       </c>
       <c r="AD15">
         <v>34000000.0</v>
       </c>
       <c r="AE15">
         <v>34000000.0</v>
       </c>
       <c r="AF15">
         <v>34000000.0</v>
       </c>
       <c r="AG15">
-        <v>0.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AQ15">
         <v>19000000.0</v>
       </c>
       <c r="AR15">
+        <v>19000000.0</v>
+      </c>
+      <c r="AS15">
         <v>21000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>617930000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>14000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>6000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>198654000.0</v>
       </c>
-      <c r="AX15">
-[...1 lines deleted...]
-      </c>
       <c r="AY15">
+        <v>0.0</v>
+      </c>
+      <c r="AZ15">
         <v>198654000.0</v>
       </c>
-      <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>213005000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>213004000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>180001000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>179998000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>296677000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>229992000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>155001000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>50006000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>139998000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>67999000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
-      <c r="CG15">
+      <c r="CG15"/>
+      <c r="CH15">
         <v>53998000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>54000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>24001000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>24002000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>183114000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>167219000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>100217000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>895000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>146999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146996000.0</v>
       </c>
       <c r="CQ15">
         <v>146996000.0</v>
       </c>
       <c r="CR15">
+        <v>146996000.0</v>
+      </c>
+      <c r="CS15">
         <v>85003000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>438303000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>178297000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>127797000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>67801000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>107101000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>42700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="CZ15">
         <v>27000000.0</v>
       </c>
+      <c r="DA15">
+        <v>27000000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>1562000000.0</v>
+      </c>
+      <c r="C16">
         <v>1613000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1406000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1511000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1363000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1142000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1270000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1297000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1430000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1548000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1770000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1553000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1075000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>959000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1019000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1060000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1171000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1017000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1280000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2294000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1872000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2723000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2441000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3227000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4778000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1632000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1827000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1206000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2284000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1178000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1738000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1143000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2486000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1485000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1487000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1407000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1345000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>579000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>658000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>742000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>716000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>939000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3865000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3594000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2421000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>878826000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1970512000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>891341000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>764163000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>431409000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1249636000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>646372000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2022491000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1554348000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1741111000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1418670000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>2098186000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1646757000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1290458000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>572487000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>816422000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1245355000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>1000000.0</v>
       </c>
-      <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>1000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-995000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-867000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>644000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>122000.0</v>
       </c>
-      <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
@@ -32499,424 +32756,430 @@
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>739000000.0</v>
+      </c>
+      <c r="C18">
         <v>865000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>828000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>774000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>665000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>752000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>677000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>712000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>558000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>678000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>596000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>683000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>562000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>664000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>545000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>626000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>552000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>608000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>509000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>574000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>556000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>583000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>425000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>639000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>565000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>633000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>584000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>597000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>548000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>590000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>512000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>389000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>555000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>316000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>500000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>296000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>444000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>188000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>484000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>247000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>414000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>338000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>188000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>25000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>194000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>72215000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8308000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>101195000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>293976000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>248398000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>307965000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8783000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>127671000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-24220000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>76142000.0</v>
       </c>
-      <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
-      <c r="BG18">
+      <c r="BG18"/>
+      <c r="BH18">
         <v>-27913000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>107318000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>17593000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>160701000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
+        <v>-40000000.0</v>
+      </c>
+      <c r="C19">
         <v>77000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1010000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1013000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-331000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1028000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1007000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-998000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-233000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-710000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-892000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1029000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-188000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-603000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-676000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-831000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>66000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-629000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>5000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>155000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-486000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-357000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>311000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-190000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-962000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1103000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1035000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-336000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-673000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-582000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-844000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-366000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-727000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-615000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-909000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>62000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-255000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-393000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-325000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>8000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>726000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>198000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>137000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>217000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1415211000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-986754000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>27851000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>238604000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
@@ -32927,98 +33190,101 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
+        <v>1000000.0</v>
+      </c>
+      <c r="C20">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="D20">
         <v>1000000.0</v>
       </c>
       <c r="E20">
         <v>1000000.0</v>
       </c>
       <c r="F20">
         <v>1000000.0</v>
       </c>
       <c r="G20">
         <v>1000000.0</v>
       </c>
       <c r="H20">
         <v>1000000.0</v>
       </c>
       <c r="I20">
         <v>1000000.0</v>
       </c>
       <c r="J20">
         <v>1000000.0</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="L20">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="M20">
         <v>1000000.0</v>
       </c>
       <c r="N20">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>1000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -33063,194 +33329,197 @@
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
+        <v>-311000000.0</v>
+      </c>
+      <c r="C21">
         <v>342000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>236000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>532000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>276000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>449000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>647000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>979000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-85000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>70000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>271000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>328000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-200000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3975000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>45000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>805000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1066000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>254000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-534000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2448000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3215000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>179000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1452000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-599000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>902000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-568000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>659000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-870000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>833000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>413000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>188000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>679000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-300000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-57000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-392000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-549000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-662000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-12000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-159000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>30000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1208000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>430165000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2238058000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1685681000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1012545000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
@@ -33261,2332 +33530,2360 @@
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
+      <c r="DA21"/>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>226000000.0</v>
+      </c>
+      <c r="C22">
         <v>204000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>199000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>167000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>213000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>125000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>158000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>70000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>155000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>165000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>194000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>103000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>179000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>180000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>188000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>209000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>301000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>263000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>288000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>350000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>413000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>359000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>250000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>89000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>32000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>261000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>248000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>194000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>152000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>168000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>148000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>124000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>39000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>69000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>42000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>33000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>25000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>12000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>165000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-192000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>20000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>19000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>31000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-25555000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>461695000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>102678000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>68632000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>26561000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-60882000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>108433000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-9614000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-80784000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-44844000.0</v>
       </c>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22">
         <v>-77359000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-60478000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1433886000.0</v>
       </c>
-      <c r="BJ22"/>
-      <c r="BK22">
+      <c r="BK22"/>
+      <c r="BL22">
         <v>20768000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3131000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>235104000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>11367000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>48684000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>36968000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>15282000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>85321000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>93047000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>116952000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>119542000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>174799000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>82165000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>125391000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>144975000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>151243000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>114923000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>107250000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>104638000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>93432000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>94739000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>93889000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>84043000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>108037000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>83236000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>79164000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>76389000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>69322000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>24168000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>69632000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>65135000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>60606000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>61133000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>26675000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>59524000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-18000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-2000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-10000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1883000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-710000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1510000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>835000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1139000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2392000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1591000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1578000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>834000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>989000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1909000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-6000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>738000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1998000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>832000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-5000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1735000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>931000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1684000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1110000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2267000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>361000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2105000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-7000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>976000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>276000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>88000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>736000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-545000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>80668000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1874581000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>432219000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>562159000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>793720000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>841349000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
-      <c r="BG23">
+      <c r="BG23"/>
+      <c r="BH23">
         <v>34923000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>922119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21929000.0</v>
       </c>
       <c r="BJ23">
         <v>21929000.0</v>
       </c>
       <c r="BK23">
+        <v>21929000.0</v>
+      </c>
+      <c r="BL23">
         <v>-74443000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>498066000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>604261000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>602580000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>601142000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>600000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="BR23">
         <v>220000000.0</v>
       </c>
       <c r="BS23">
+        <v>220000000.0</v>
+      </c>
+      <c r="BT23">
         <v>145000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>110000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>126000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000000.0</v>
       </c>
       <c r="BW23">
         <v>76000000.0</v>
       </c>
-      <c r="BX23"/>
+      <c r="BX23">
+        <v>76000000.0</v>
+      </c>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
-      <c r="CC23">
-[...1 lines deleted...]
-      </c>
+      <c r="CC23"/>
       <c r="CD23">
         <v>20000000.0</v>
       </c>
       <c r="CE23">
         <v>20000000.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CF23">
+        <v>20000000.0</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000.0</v>
       </c>
       <c r="CI23">
         <v>60000000.0</v>
       </c>
-      <c r="CJ23"/>
+      <c r="CJ23">
+        <v>60000000.0</v>
+      </c>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
-      <c r="CO23">
-[...1 lines deleted...]
-      </c>
+      <c r="CO23"/>
       <c r="CP23">
         <v>33000000.0</v>
       </c>
-      <c r="CQ23"/>
+      <c r="CQ23">
+        <v>33000000.0</v>
+      </c>
       <c r="CR23"/>
-      <c r="CS23">
-[...1 lines deleted...]
-      </c>
+      <c r="CS23"/>
       <c r="CT23">
         <v>28924000.0</v>
       </c>
       <c r="CU23">
+        <v>28924000.0</v>
+      </c>
+      <c r="CV23">
         <v>29003000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>10334000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>41853000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>22937000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4427000.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-112000000.0</v>
+      </c>
+      <c r="C24">
         <v>-884000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1044000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1013000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-222000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-966000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1167000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-941000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-248000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-709000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2152000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-27000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-16000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-19000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-634000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-772000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-61000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-592000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-858000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-833000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>260000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-478000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-348000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>243000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-194000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-871000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-1051000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1117000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-259000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-578000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-581000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-798000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-348000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-695000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-692000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-918000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>27000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-156000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-146000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>155000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-92000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-4401000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-222000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-269000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-61000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>282828000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2435032000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>336629000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1116873000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>97960000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>72944000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>109909000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>202648000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>194847000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>368416000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>50830000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>187062000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>144773000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>504398000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>521006000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>228725000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>157604000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>467666000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1579658000.0</v>
       </c>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>6001000.0</v>
       </c>
-      <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>449000000.0</v>
+      </c>
+      <c r="C25">
         <v>530000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>507000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>515000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>444000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>541000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>505000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>582000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>424000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>434000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>399000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>465000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>367000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>390000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>403000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>355000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>219000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>245000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>212000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>120000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>132000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>270000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>416000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>543000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>292000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>286000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>281000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>296000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>282000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>258000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>269000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>261000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>239000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>232000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>266000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>243000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>259000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>261000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>229000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>29000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>527000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>85000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>74000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>80000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>157850000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-526615000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>78996000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>128714000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-80850000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>136553000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19824000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-623000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-14264000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-11333000.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>17967000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-8705000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>9353000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-7798000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26">
+        <v>-107000000.0</v>
+      </c>
+      <c r="C26">
         <v>-71000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-33000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-21000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-16000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-3000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-19000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-8000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-5000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-20000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-11000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-7000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-27000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-56000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-43000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-94000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-110000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-192000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-141000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-35000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45000000.0</v>
       </c>
       <c r="W26">
         <v>-45000000.0</v>
       </c>
       <c r="X26">
         <v>-45000000.0</v>
       </c>
       <c r="Y26">
         <v>-45000000.0</v>
       </c>
-      <c r="Z26"/>
+      <c r="Z26">
+        <v>-45000000.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-5000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1000000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
         <v>-3000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-6000000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-5000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-3000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1000000.0</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
-        <v>-5000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP26">
         <v>-5000000.0</v>
       </c>
       <c r="AQ26">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AR26">
         <v>-20000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>955000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-18000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-637729000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-25454000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>5655000.0</v>
       </c>
-      <c r="AW26">
-[...1 lines deleted...]
-      </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>230788000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>-2680000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>11000000.0</v>
+      </c>
+      <c r="C27">
         <v>8000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="G27">
         <v>7000000.0</v>
       </c>
       <c r="H27">
+        <v>7000000.0</v>
+      </c>
+      <c r="I27">
         <v>5000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>11000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>12000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>12000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>7000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="X27">
         <v>3000000.0</v>
       </c>
       <c r="Y27">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AA27">
         <v>3000000.0</v>
       </c>
       <c r="AB27">
+        <v>3000000.0</v>
+      </c>
+      <c r="AC27">
         <v>1000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AE27">
         <v>4000000.0</v>
       </c>
       <c r="AF27">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG27">
         <v>114000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>5000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>6000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>5000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>16000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1652000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>469000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2039000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1582000.0</v>
       </c>
-      <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>184716000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>77570000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>95372000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>142248000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>111265000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>76399000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>88677000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>58645000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>184361000.0</v>
       </c>
-      <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>-563000000.0</v>
+      </c>
+      <c r="C28">
         <v>149000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>387000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-113000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>148000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>303000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>153000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-443000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-190000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>513000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>851000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-242000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-102000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>109000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>115000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-448000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-227000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-654000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>676000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1605000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>193000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-848000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2492000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2777000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>145000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1146000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-633000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>863000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-569000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>659000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-873000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>827000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>413000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>188000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>679000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-305000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-60000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-399000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-548000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-678000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-30000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-182000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>985000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1192000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-187489000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-292912000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-279264000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1012545000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1147452000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>225028000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1366775000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-90861000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-331789000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-364097000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>133182000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>-25056000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-673138000.0</v>
       </c>
-      <c r="BI28"/>
       <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>150760000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2783867000.0</v>
       </c>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>708259000.0</v>
       </c>
-      <c r="BS28"/>
       <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>2023724000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>76876000.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
-      <c r="BY28">
+      <c r="BY28"/>
+      <c r="BZ28">
         <v>1157735000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>946793000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>951348000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>517215000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3305699000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2944667000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2551882000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1145972000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>4466340000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3102747000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2355421000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>637801000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1199058000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>589631000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>363154000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>164428000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1652140000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>957356000.0</v>
       </c>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
-      <c r="CW28">
+      <c r="CW28"/>
+      <c r="CX28">
         <v>515840000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>526453000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>517363000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>36822000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>739000000.0</v>
+      </c>
+      <c r="C29">
         <v>865000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>828000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>774000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>665000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>752000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>677000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>712000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>558000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>678000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>596000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>683000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>562000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>664000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>545000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>626000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>552000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>608000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>509000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>574000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>556000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>583000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>425000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>639000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>565000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>633000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>584000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>597000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>548000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>590000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>512000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>389000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>555000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>315000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>500000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>296000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>444000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>187000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>481000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>245000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>412000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>336000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>189000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>20000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>189000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>64818000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-18881000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>82334000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>272024000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>248398000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>327705000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>38298000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>127671000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-24220000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>76142000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>133528000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>180606000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>192122000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-27913000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>107318000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>272746000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>301102000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>17593000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>160701000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>473125000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>285049000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>264705000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>158110000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>794301000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>697928000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>548697000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>375418000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1484622000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1175741000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>880881000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>420782000.0</v>
       </c>
-      <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
-      <c r="CC29">
+      <c r="CC29"/>
+      <c r="CD29">
         <v>621616000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>420164000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>324120000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>343648000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>787420000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>738216000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>518493000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>398942000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>817326000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>702734000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>264561000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>173232000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>568806000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>506122000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>359764000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>268642000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>720139000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>568406000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>394906000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>239146000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>620015000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>408505000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>350464000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>192345000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-227000000.0</v>
+      </c>
+      <c r="C30">
         <v>-807000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1010000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1013000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-331000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1028000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1007000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-998000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-233000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-710000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2152000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1056000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-204000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-622000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-695000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-852000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>50000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-644000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-869000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-828000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>198000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-494000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-363000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>302000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-196000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-973000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-1109000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1042000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-305000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-581000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-576000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-859000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-381000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-729000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-609000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-913000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>59000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-206000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-166000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>329000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>42000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3231000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>264000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>168000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>161000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-968020000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1391831000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>323464000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1073153000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2123142000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>49828000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2781336000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>433015000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>169185000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>607429000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>370212000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1540673000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1660735000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>504398000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>922119000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3339337000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2164618000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-412288000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2194233000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3357544000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2414953000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2015701000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>828987000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
-      <c r="CR30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>22881000.0</v>
       </c>
-      <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>