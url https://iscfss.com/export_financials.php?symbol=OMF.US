--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -28733,51 +28733,51 @@
       <c r="V23">
         <v>20000000.0</v>
       </c>
       <c r="W23">
         <v>75000000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>33000000.0</v>
       </c>
       <c r="Z23">
         <v>28924000.0</v>
       </c>
       <c r="AA23">
         <v>41853000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
         <v>-2840000000.0</v>
       </c>
       <c r="C24">
-        <v>-2918000000.0</v>
+        <v>-3310000000.0</v>
       </c>
       <c r="D24">
         <v>-3007000000.0</v>
       </c>
       <c r="E24">
         <v>-75000000.0</v>
       </c>
       <c r="F24">
         <v>-69000000.0</v>
       </c>
       <c r="G24">
         <v>-29000000.0</v>
       </c>
       <c r="H24">
         <v>7000000.0</v>
       </c>
       <c r="I24">
         <v>-2305000000.0</v>
       </c>
       <c r="J24">
         <v>-2278000000.0</v>
       </c>
       <c r="K24">
         <v>-274000000.0</v>
       </c>
@@ -32187,51 +32187,51 @@
       <c r="K15">
         <v>121000000.0</v>
       </c>
       <c r="L15">
         <v>121000000.0</v>
       </c>
       <c r="M15">
         <v>122000000.0</v>
       </c>
       <c r="N15">
         <v>123000000.0</v>
       </c>
       <c r="O15">
         <v>116000000.0</v>
       </c>
       <c r="P15">
         <v>118000000.0</v>
       </c>
       <c r="Q15">
         <v>120000000.0</v>
       </c>
       <c r="R15">
         <v>126000000.0</v>
       </c>
       <c r="S15">
-        <v>89000000.0</v>
+        <v>1424761000.0</v>
       </c>
       <c r="T15">
         <v>557000000.0</v>
       </c>
       <c r="U15">
         <v>94000000.0</v>
       </c>
       <c r="V15">
         <v>534000000.0</v>
       </c>
       <c r="W15">
         <v>61000000.0</v>
       </c>
       <c r="X15">
         <v>314000000.0</v>
       </c>
       <c r="Y15">
         <v>44000000.0</v>
       </c>
       <c r="Z15">
         <v>387000000.0</v>
       </c>
       <c r="AA15">
         <v>34000000.0</v>
       </c>
@@ -33883,51 +33883,51 @@
       <c r="K23">
         <v>-710000000.0</v>
       </c>
       <c r="L23">
         <v>-2000000.0</v>
       </c>
       <c r="M23">
         <v>1510000000.0</v>
       </c>
       <c r="N23">
         <v>835000000.0</v>
       </c>
       <c r="O23">
         <v>1139000000.0</v>
       </c>
       <c r="P23">
         <v>-2000000.0</v>
       </c>
       <c r="Q23">
         <v>2392000000.0</v>
       </c>
       <c r="R23">
         <v>-12000000.0</v>
       </c>
       <c r="S23">
-        <v>1591000000.0</v>
+        <v>1335761000.0</v>
       </c>
       <c r="T23">
         <v>-1000000.0</v>
       </c>
       <c r="U23">
         <v>1578000000.0</v>
       </c>
       <c r="V23">
         <v>-5000000.0</v>
       </c>
       <c r="W23">
         <v>834000000.0</v>
       </c>
       <c r="X23">
         <v>989000000.0</v>
       </c>
       <c r="Y23">
         <v>1909000000.0</v>
       </c>
       <c r="Z23">
         <v>-6000000.0</v>
       </c>
       <c r="AA23">
         <v>738000000.0</v>
       </c>
@@ -34115,63 +34115,63 @@
       <c r="CU23">
         <v>28924000.0</v>
       </c>
       <c r="CV23">
         <v>29003000.0</v>
       </c>
       <c r="CW23">
         <v>10334000.0</v>
       </c>
       <c r="CX23">
         <v>41853000.0</v>
       </c>
       <c r="CY23">
         <v>22937000.0</v>
       </c>
       <c r="CZ23">
         <v>4427000.0</v>
       </c>
       <c r="DA23"/>
     </row>
     <row r="24" spans="1:105">
       <c r="A24" t="s">
         <v>219</v>
       </c>
       <c r="B24">
-        <v>-112000000.0</v>
+        <v>-187000000.0</v>
       </c>
       <c r="C24">
         <v>-884000000.0</v>
       </c>
       <c r="D24">
         <v>-1044000000.0</v>
       </c>
       <c r="E24">
-        <v>-1013000000.0</v>
+        <v>-1019000000.0</v>
       </c>
       <c r="F24">
-        <v>-222000000.0</v>
+        <v>-299000000.0</v>
       </c>
       <c r="G24">
         <v>-966000000.0</v>
       </c>
       <c r="H24">
         <v>-1167000000.0</v>
       </c>
       <c r="I24">
         <v>-941000000.0</v>
       </c>
       <c r="J24">
         <v>-248000000.0</v>
       </c>
       <c r="K24">
         <v>-709000000.0</v>
       </c>
       <c r="L24">
         <v>-2152000000.0</v>
       </c>
       <c r="M24">
         <v>-27000000.0</v>
       </c>
       <c r="N24">
         <v>-16000000.0</v>
       </c>