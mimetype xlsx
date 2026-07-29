--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2567,51 +2567,51 @@
       <c r="I29">
         <v>12931772000.0</v>
       </c>
       <c r="J29">
         <v>11703139000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
-        <v>2055369000.0</v>
+        <v>2010527000.0</v>
       </c>
       <c r="C30">
         <v>2261452000.0</v>
       </c>
       <c r="D30">
         <v>1683750000.0</v>
       </c>
       <c r="E30">
         <v>1525228000.0</v>
       </c>
       <c r="F30">
         <v>1361270000.0</v>
       </c>
       <c r="G30">
         <v>1376008000.0</v>
       </c>
       <c r="H30">
         <v>1053524000.0</v>
       </c>
       <c r="I30">
         <v>809231000.0</v>
       </c>
       <c r="J30">
         <v>760962000.0</v>
       </c>
@@ -2917,54 +2917,54 @@
       <c r="Q35">
         <v>1867478000.0</v>
       </c>
       <c r="R35">
         <v>1564112000.0</v>
       </c>
       <c r="S35">
         <v>1184279000.0</v>
       </c>
       <c r="T35">
         <v>1252950000.0</v>
       </c>
       <c r="U35">
         <v>682122000.0</v>
       </c>
       <c r="V35">
         <v>567845000.0</v>
       </c>
       <c r="W35"/>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
-        <v>1168502000.0</v>
+        <v>41005000.0</v>
       </c>
       <c r="C36">
-        <v>985882000.0</v>
+        <v>60990000.0</v>
       </c>
       <c r="D36">
         <v>38824000.0</v>
       </c>
       <c r="E36">
         <v>48127000.0</v>
       </c>
       <c r="F36">
         <v>46196000.0</v>
       </c>
       <c r="G36">
         <v>34621000.0</v>
       </c>
       <c r="H36">
         <v>44053000.0</v>
       </c>
       <c r="I36">
         <v>77060000.0</v>
       </c>
       <c r="J36">
         <v>104330000.0</v>
       </c>
       <c r="K36">
         <v>109042000.0</v>
       </c>
@@ -3090,51 +3090,51 @@
       </c>
       <c r="R38">
         <v>3354000.0</v>
       </c>
       <c r="S38">
         <v>3104000.0</v>
       </c>
       <c r="T38">
         <v>962000.0</v>
       </c>
       <c r="U38">
         <v>1437000.0</v>
       </c>
       <c r="V38">
         <v>1979000.0</v>
       </c>
       <c r="W38">
         <v>172000.0</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
-        <v>1108461000.0</v>
+        <v>1153303000.0</v>
       </c>
       <c r="C39">
         <v>374714000.0</v>
       </c>
       <c r="D39">
         <v>647924000.0</v>
       </c>
       <c r="E39">
         <v>731829000.0</v>
       </c>
       <c r="F39">
         <v>427996000.0</v>
       </c>
       <c r="G39">
         <v>396017000.0</v>
       </c>
       <c r="H39">
         <v>327507000.0</v>
       </c>
       <c r="I39">
         <v>171777000.0</v>
       </c>
       <c r="J39">
         <v>355315000.0</v>
       </c>
@@ -4799,51 +4799,51 @@
       <c r="G2">
         <v>960451000.0</v>
       </c>
       <c r="H2">
         <v>2438115000.0</v>
       </c>
       <c r="I2">
         <v>2574811000.0</v>
       </c>
       <c r="J2">
         <v>808659000.0</v>
       </c>
       <c r="K2">
         <v>286264000.0</v>
       </c>
       <c r="L2">
         <v>563940000.0</v>
       </c>
       <c r="M2">
         <v>599201000.0</v>
       </c>
       <c r="N2">
         <v>392761000.0</v>
       </c>
       <c r="O2">
-        <v>332287000.0</v>
+        <v>223153000.0</v>
       </c>
       <c r="P2">
         <v>590939000.0</v>
       </c>
       <c r="Q2">
         <v>729892000.0</v>
       </c>
       <c r="R2">
         <v>233821000.0</v>
       </c>
       <c r="S2">
         <v>123330000.0</v>
       </c>
       <c r="T2">
         <v>199858000.0</v>
       </c>
       <c r="U2">
         <v>190926000.0</v>
       </c>
       <c r="V2">
         <v>236795000.0</v>
       </c>
       <c r="W2">
         <v>107507000.0</v>
       </c>
@@ -8937,51 +8937,51 @@
       <c r="G28">
         <v>9804505000.0</v>
       </c>
       <c r="H28">
         <v>8464866000.0</v>
       </c>
       <c r="I28">
         <v>9254277000.0</v>
       </c>
       <c r="J28">
         <v>7433640000.0</v>
       </c>
       <c r="K28">
         <v>8299296000.0</v>
       </c>
       <c r="L28">
         <v>8654601000.0</v>
       </c>
       <c r="M28">
         <v>8862555000.0</v>
       </c>
       <c r="N28">
         <v>8043429000.0</v>
       </c>
       <c r="O28">
-        <v>7056121000.0</v>
+        <v>7205815999.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>7445578000.0</v>
       </c>
       <c r="R28">
         <v>5945741000.0</v>
       </c>
       <c r="S28">
         <v>1934194000.0</v>
       </c>
       <c r="T28">
         <v>523934000.0</v>
       </c>
       <c r="U28">
         <v>1002381000.0</v>
       </c>
       <c r="V28">
         <v>1527754000.0</v>
       </c>
       <c r="W28">
         <v>1746347000.0</v>
       </c>
       <c r="X28">
         <v>1698235000.0</v>
@@ -9257,51 +9257,51 @@
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
     </row>
     <row r="30" spans="1:82">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
         <v>2382636000.0</v>
       </c>
       <c r="C30">
-        <v>2055369000.0</v>
+        <v>2010527000.0</v>
       </c>
       <c r="D30">
         <v>2352972000.0</v>
       </c>
       <c r="E30">
         <v>2167120000.0</v>
       </c>
       <c r="F30">
         <v>2175843000.0</v>
       </c>
       <c r="G30">
         <v>1866241000.0</v>
       </c>
       <c r="H30">
         <v>2039228000.0</v>
       </c>
       <c r="I30">
         <v>2039965000.0</v>
       </c>
       <c r="J30">
         <v>1708497000.0</v>
       </c>
       <c r="K30">
         <v>1683750000.0</v>
       </c>
@@ -10349,51 +10349,51 @@
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35">
         <v>124656000.0</v>
       </c>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35">
         <v>81979000.0</v>
       </c>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
     </row>
     <row r="36" spans="1:82">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
         <v>42018000.0</v>
       </c>
       <c r="C36">
-        <v>1168502000.0</v>
+        <v>41005000.0</v>
       </c>
       <c r="D36">
         <v>45861000.0</v>
       </c>
       <c r="E36">
         <v>52534000.0</v>
       </c>
       <c r="F36">
         <v>58094000.0</v>
       </c>
       <c r="G36">
         <v>985882000.0</v>
       </c>
       <c r="H36">
         <v>65661000.0</v>
       </c>
       <c r="I36">
         <v>72264000.0</v>
       </c>
       <c r="J36">
         <v>71398000.0</v>
       </c>
       <c r="K36">
         <v>38824000.0</v>
       </c>
@@ -10895,51 +10895,51 @@
       </c>
       <c r="BZ38">
         <v>436323000.0</v>
       </c>
       <c r="CA38">
         <v>437870000.0</v>
       </c>
       <c r="CB38">
         <v>411335000.0</v>
       </c>
       <c r="CC38">
         <v>417791000.0</v>
       </c>
       <c r="CD38">
         <v>432927000.0</v>
       </c>
     </row>
     <row r="39" spans="1:82">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
         <v>1017594000.0</v>
       </c>
       <c r="C39">
-        <v>1108461000.0</v>
+        <v>1153303000.0</v>
       </c>
       <c r="D39">
         <v>806770000.0</v>
       </c>
       <c r="E39">
         <v>775617000.0</v>
       </c>
       <c r="F39">
         <v>727786000.0</v>
       </c>
       <c r="G39">
         <v>769925000.0</v>
       </c>
       <c r="H39">
         <v>466188000.0</v>
       </c>
       <c r="I39">
         <v>71694000.0</v>
       </c>
       <c r="J39">
         <v>56954000.0</v>
       </c>
       <c r="K39">
         <v>647924000.0</v>
       </c>
@@ -11179,51 +11179,51 @@
       <c r="G40">
         <v>1687827000.0</v>
       </c>
       <c r="H40">
         <v>1171532000.0</v>
       </c>
       <c r="I40">
         <v>1125446000.0</v>
       </c>
       <c r="J40">
         <v>1235526000.0</v>
       </c>
       <c r="K40">
         <v>1699031000.0</v>
       </c>
       <c r="L40">
         <v>1924509000.0</v>
       </c>
       <c r="M40">
         <v>2409769000.0</v>
       </c>
       <c r="N40">
         <v>1293769000.0</v>
       </c>
       <c r="O40">
-        <v>1235676000.0</v>
+        <v>1195115001.0</v>
       </c>
       <c r="P40">
         <v>1976739000.0</v>
       </c>
       <c r="Q40">
         <v>1256345000.0</v>
       </c>
       <c r="R40">
         <v>1052933000.0</v>
       </c>
       <c r="S40">
         <v>993402000.0</v>
       </c>
       <c r="T40">
         <v>908356000.0</v>
       </c>
       <c r="U40">
         <v>775289000.0</v>
       </c>
       <c r="V40">
         <v>682686000.0</v>
       </c>
       <c r="W40">
         <v>559462000.0</v>
       </c>
@@ -13197,51 +13197,51 @@
       <c r="G51">
         <v>11460870000.0</v>
       </c>
       <c r="H51">
         <v>10862537000.0</v>
       </c>
       <c r="I51">
         <v>10864310000.0</v>
       </c>
       <c r="J51">
         <v>10872335000.0</v>
       </c>
       <c r="K51">
         <v>10875552000.0</v>
       </c>
       <c r="L51">
         <v>10874423000.0</v>
       </c>
       <c r="M51">
         <v>10868642000.0</v>
       </c>
       <c r="N51">
         <v>10874642000.0</v>
       </c>
       <c r="O51">
-        <v>10392541000.0</v>
+        <v>10542235999.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51">
         <v>9202189000.0</v>
       </c>
       <c r="R51">
         <v>9205812000.0</v>
       </c>
       <c r="S51">
         <v>7921358000.0</v>
       </c>
       <c r="T51">
         <v>5207716000.0</v>
       </c>
       <c r="U51">
         <v>5192978000.0</v>
       </c>
       <c r="V51">
         <v>4686288000.0</v>
       </c>
       <c r="W51">
         <v>4705151000.0</v>
       </c>
       <c r="X51">
         <v>4719991000.0</v>
@@ -13419,51 +13419,51 @@
       <c r="G52">
         <v>619022000.0</v>
       </c>
       <c r="H52">
         <v>26005000.0</v>
       </c>
       <c r="I52">
         <v>32128000.0</v>
       </c>
       <c r="J52">
         <v>38129000.0</v>
       </c>
       <c r="K52">
         <v>44928000.0</v>
       </c>
       <c r="L52">
         <v>37840000.0</v>
       </c>
       <c r="M52">
         <v>32177000.0</v>
       </c>
       <c r="N52">
         <v>30891000.0</v>
       </c>
       <c r="O52">
-        <v>2733446000.0</v>
+        <v>2883140999.0</v>
       </c>
       <c r="P52"/>
       <c r="Q52">
         <v>1527464000.0</v>
       </c>
       <c r="R52">
         <v>1527904000.0</v>
       </c>
       <c r="S52">
         <v>2729332000.0</v>
       </c>
       <c r="T52">
         <v>26694000.0</v>
       </c>
       <c r="U52">
         <v>23488000.0</v>
       </c>
       <c r="V52">
         <v>3021230000.0</v>
       </c>
       <c r="W52">
         <v>3040055000.0</v>
       </c>
       <c r="X52">
         <v>3055470000.0</v>
@@ -30028,90 +30028,90 @@
       </c>
     </row>
     <row r="23" spans="1:83">
       <c r="A23" t="s">
         <v>197</v>
       </c>
       <c r="B23">
         <v>-336297000.0</v>
       </c>
       <c r="C23">
         <v>620973000.0</v>
       </c>
       <c r="D23">
         <v>-347144000.0</v>
       </c>
       <c r="E23">
         <v>-239505000.0</v>
       </c>
       <c r="F23">
         <v>-352327000.0</v>
       </c>
       <c r="G23">
         <v>336408999.0</v>
       </c>
       <c r="H23">
-        <v>-290900000.0</v>
+        <v>-280800000.0</v>
       </c>
       <c r="I23">
         <v>-280892000.0</v>
       </c>
       <c r="J23">
         <v>-281059000.0</v>
       </c>
       <c r="K23">
-        <v>-1779717000.0</v>
+        <v>23733000.0</v>
       </c>
       <c r="L23">
         <v>-281152000.0</v>
       </c>
       <c r="M23">
         <v>-277816000.0</v>
       </c>
       <c r="N23">
         <v>9112695000.0</v>
       </c>
       <c r="O23">
         <v>-1701146000.0</v>
       </c>
       <c r="P23">
         <v>-1380273000.0</v>
       </c>
       <c r="Q23">
         <v>-184325000.0</v>
       </c>
       <c r="R23">
         <v>3855552000.0</v>
       </c>
       <c r="S23">
         <v>5605818000.0</v>
       </c>
       <c r="T23">
         <v>-90726000.0</v>
       </c>
       <c r="U23">
-        <v>379398000.0</v>
+        <v>-113252000.0</v>
       </c>
       <c r="V23">
         <v>-79023000.0</v>
       </c>
       <c r="W23">
         <v>-79813000.0</v>
       </c>
       <c r="X23">
         <v>-80153000.0</v>
       </c>
       <c r="Y23">
         <v>-79863000.0</v>
       </c>
       <c r="Z23">
         <v>-81037000.0</v>
       </c>
       <c r="AA23">
         <v>-82169000.0</v>
       </c>
       <c r="AB23">
         <v>-81232000.0</v>
       </c>
       <c r="AC23">
         <v>-1677410000.0</v>
       </c>