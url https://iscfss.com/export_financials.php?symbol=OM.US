--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1449,51 +1449,51 @@
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>69512000.0</v>
+        <v>66241000.0</v>
       </c>
       <c r="C28">
         <v>77844000.0</v>
       </c>
       <c r="D28">
         <v>67679000.0</v>
       </c>
       <c r="E28">
         <v>30008000.0</v>
       </c>
       <c r="F28">
         <v>-144542000.0</v>
       </c>
       <c r="G28">
         <v>-256372000.0</v>
       </c>
       <c r="H28">
         <v>-7865000.0</v>
       </c>
       <c r="I28">
         <v>-4404000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="E35">
         <v>102176000.0</v>
       </c>
       <c r="F35">
         <v>37688000.0</v>
       </c>
       <c r="G35">
         <v>38528000.0</v>
       </c>
       <c r="H35">
         <v>435643000.0</v>
       </c>
       <c r="I35">
         <v>428867000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>317000.0</v>
       </c>
       <c r="C36">
-        <v>5501000.0</v>
+        <v>2172000.0</v>
       </c>
       <c r="D36">
         <v>3934000.0</v>
       </c>
       <c r="E36">
         <v>1166000.0</v>
       </c>
       <c r="F36">
         <v>156000.0</v>
       </c>
       <c r="G36">
         <v>34667000.0</v>
       </c>
       <c r="H36">
         <v>82000.0</v>
       </c>
       <c r="I36">
         <v>407000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
@@ -1742,71 +1742,71 @@
       </c>
       <c r="H38">
         <v>825000.0</v>
       </c>
       <c r="I38">
         <v>558000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>5999000.0</v>
       </c>
       <c r="C39">
         <v>4530000.0</v>
       </c>
       <c r="D39">
         <v>5700000.0</v>
       </c>
       <c r="E39">
         <v>6597000.0</v>
       </c>
       <c r="F39">
-        <v>5529000.0</v>
+        <v>11058000.0</v>
       </c>
       <c r="G39">
         <v>6189000.0</v>
       </c>
       <c r="H39">
         <v>1058000.0</v>
       </c>
       <c r="I39">
         <v>754000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>21542000.0</v>
+        <v>21541999.0</v>
       </c>
       <c r="C40">
-        <v>25165000.0</v>
+        <v>32218000.0</v>
       </c>
       <c r="D40">
         <v>36176000.0</v>
       </c>
       <c r="E40">
         <v>41366000.0</v>
       </c>
       <c r="F40">
         <v>42441000.0</v>
       </c>
       <c r="G40">
         <v>27661000.0</v>
       </c>
       <c r="H40">
         <v>11567000.0</v>
       </c>
       <c r="I40">
         <v>6066000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -2010,51 +2010,51 @@
         <v>-494059000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>7500000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>104518000.0</v>
+        <v>101247000.0</v>
       </c>
       <c r="C51">
         <v>201858000.0</v>
       </c>
       <c r="D51">
         <v>136188000.0</v>
       </c>
       <c r="E51">
         <v>103230000.0</v>
       </c>
       <c r="F51">
         <v>37806000.0</v>
       </c>
       <c r="G51">
         <v>38600000.0</v>
       </c>
       <c r="H51">
         <v>29061000.0</v>
       </c>
       <c r="I51">
         <v>28860000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
@@ -3699,51 +3699,51 @@
       </c>
       <c r="X22">
         <v>11810000.0</v>
       </c>
       <c r="Y22">
         <v>6537000.0</v>
       </c>
       <c r="Z22">
         <v>3682000.0</v>
       </c>
       <c r="AA22">
         <v>4596000.0</v>
       </c>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
         <v>249454000.0</v>
       </c>
       <c r="C23">
-        <v>264495999.0</v>
+        <v>264496000.0</v>
       </c>
       <c r="D23">
         <v>277255000.0</v>
       </c>
       <c r="E23">
         <v>288801000.0</v>
       </c>
       <c r="F23">
         <v>301211000.0</v>
       </c>
       <c r="G23">
         <v>275795000.0</v>
       </c>
       <c r="H23">
         <v>292890000.0</v>
       </c>
       <c r="I23">
         <v>314534000.0</v>
       </c>
       <c r="J23">
         <v>346242000.0</v>
       </c>
       <c r="K23">
         <v>313801000.0</v>
       </c>
@@ -3988,57 +3988,57 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-25885000.0</v>
+        <v>71052000.0</v>
       </c>
       <c r="C28">
-        <v>69512000.0</v>
+        <v>66241000.0</v>
       </c>
       <c r="D28">
-        <v>63487000.0</v>
+        <v>62243000.0</v>
       </c>
       <c r="E28">
         <v>58871000.0</v>
       </c>
       <c r="F28">
         <v>22241000.0</v>
       </c>
       <c r="G28">
         <v>77844000.0</v>
       </c>
       <c r="H28">
         <v>168797000.0</v>
       </c>
       <c r="I28">
         <v>164444000.0</v>
       </c>
       <c r="J28">
         <v>170333000.0</v>
       </c>
       <c r="K28">
         <v>67679000.0</v>
       </c>
       <c r="L28">
         <v>66932000.0</v>
       </c>
@@ -4391,51 +4391,51 @@
         <v>286906000.0</v>
       </c>
       <c r="W32">
         <v>309219000.0</v>
       </c>
       <c r="X32">
         <v>334781000.0</v>
       </c>
       <c r="Y32">
         <v>106265000.0</v>
       </c>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
         <v>12745000.0</v>
       </c>
       <c r="C33">
-        <v>13612999.0</v>
+        <v>13613000.0</v>
       </c>
       <c r="D33">
         <v>11888000.0</v>
       </c>
       <c r="E33">
         <v>13223000.0</v>
       </c>
       <c r="F33">
         <v>14650000.0</v>
       </c>
       <c r="G33">
         <v>17574000.0</v>
       </c>
       <c r="H33">
         <v>17617000.0</v>
       </c>
       <c r="I33">
         <v>19397000.0</v>
       </c>
       <c r="J33">
         <v>20851000.0</v>
       </c>
       <c r="K33">
         <v>22582000.0</v>
       </c>
@@ -4616,66 +4616,66 @@
       </c>
       <c r="W35">
         <v>38528000.0</v>
       </c>
       <c r="X35">
         <v>38646000.0</v>
       </c>
       <c r="Y35">
         <v>8826000.0</v>
       </c>
       <c r="Z35">
         <v>22533000.0</v>
       </c>
       <c r="AA35">
         <v>435643000.0</v>
       </c>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>4182000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="C36">
-        <v>316999.0</v>
+        <v>4146000.0</v>
       </c>
       <c r="D36">
-        <v>538000.0</v>
+        <v>3867000.0</v>
       </c>
       <c r="E36">
-        <v>3889000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="F36">
         <v>4147000.0</v>
       </c>
       <c r="G36">
-        <v>5501000.0</v>
+        <v>2172000.0</v>
       </c>
       <c r="H36">
         <v>484000.0</v>
       </c>
       <c r="I36">
         <v>520000.0</v>
       </c>
       <c r="J36">
         <v>540000.0</v>
       </c>
       <c r="K36">
         <v>605000.0</v>
       </c>
       <c r="L36">
         <v>961000.0</v>
       </c>
       <c r="M36">
         <v>1128000.0</v>
       </c>
       <c r="N36">
         <v>1067000.0</v>
       </c>
       <c r="O36">
         <v>1166000.0</v>
       </c>
@@ -4899,51 +4899,51 @@
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>21705000.0</v>
       </c>
       <c r="C40">
         <v>21542000.0</v>
       </c>
       <c r="D40">
         <v>18910000.0</v>
       </c>
       <c r="E40">
         <v>19546000.0</v>
       </c>
       <c r="F40">
         <v>18009000.0</v>
       </c>
       <c r="G40">
-        <v>25165000.0</v>
+        <v>32218000.0</v>
       </c>
       <c r="H40">
         <v>23624000.0</v>
       </c>
       <c r="I40">
         <v>23377000.0</v>
       </c>
       <c r="J40">
         <v>29416000.0</v>
       </c>
       <c r="K40">
         <v>34583000.0</v>
       </c>
       <c r="L40">
         <v>36228000.0</v>
       </c>
       <c r="M40">
         <v>32805000.0</v>
       </c>
       <c r="N40">
         <v>30520000.0</v>
       </c>
       <c r="O40">
         <v>41366000.0</v>
       </c>
@@ -5584,57 +5584,57 @@
         <v>1000000.0</v>
       </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50">
         <v>29418000.0</v>
       </c>
       <c r="Z50"/>
       <c r="AA50">
         <v>7500000.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>4677000.0</v>
+        <v>101614000.0</v>
       </c>
       <c r="C51">
-        <v>104518000.0</v>
+        <v>101247000.0</v>
       </c>
       <c r="D51">
-        <v>99924000.0</v>
+        <v>98680000.0</v>
       </c>
       <c r="E51">
         <v>98430000.0</v>
       </c>
       <c r="F51">
         <v>98169000.0</v>
       </c>
       <c r="G51">
         <v>201858000.0</v>
       </c>
       <c r="H51">
         <v>202084000.0</v>
       </c>
       <c r="I51">
         <v>202303000.0</v>
       </c>
       <c r="J51">
         <v>202509000.0</v>
       </c>
       <c r="K51">
         <v>136188000.0</v>
       </c>
       <c r="L51">
         <v>103229000.0</v>
       </c>
@@ -5881,51 +5881,51 @@
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
     </row>
     <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
         <v>249454000.0</v>
       </c>
       <c r="C55">
-        <v>264495999.0</v>
+        <v>264496000.0</v>
       </c>
       <c r="D55">
         <v>277255000.0</v>
       </c>
       <c r="E55">
         <v>288801000.0</v>
       </c>
       <c r="F55">
         <v>301211000.0</v>
       </c>
       <c r="G55">
         <v>275795000.0</v>
       </c>
       <c r="H55">
         <v>292890000.0</v>
       </c>
       <c r="I55">
         <v>314534000.0</v>
       </c>
       <c r="J55">
         <v>346242000.0</v>
       </c>
       <c r="K55">
         <v>313801000.0</v>
       </c>
@@ -7469,51 +7469,53 @@
         <v>18882000.0</v>
       </c>
       <c r="Y2">
         <v>16506000.0</v>
       </c>
       <c r="Z2">
         <v>10754000.0</v>
       </c>
       <c r="AA2">
         <v>9865000.0</v>
       </c>
       <c r="AB2">
         <v>7924000.0</v>
       </c>
       <c r="AC2">
         <v>7342000.0</v>
       </c>
       <c r="AD2">
         <v>7749000.0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>93</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>795000.0</v>
+      </c>
       <c r="C3">
         <v>881000.0</v>
       </c>
       <c r="D3">
         <v>322000.0</v>
       </c>
       <c r="E3">
         <v>1155000.0</v>
       </c>
       <c r="F3">
         <v>1294000.0</v>
       </c>
       <c r="G3">
         <v>1406000.0</v>
       </c>
       <c r="H3">
         <v>2149000.0</v>
       </c>
       <c r="I3">
         <v>1471000.0</v>
       </c>
       <c r="J3">
         <v>1460000.0</v>
       </c>
       <c r="K3">
@@ -7593,59 +7595,61 @@
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-15392000.0</v>
+      </c>
       <c r="C5">
-        <v>-17344000.0</v>
+        <v>-15955000.0</v>
       </c>
       <c r="D5">
         <v>-13958000.0</v>
       </c>
       <c r="E5">
-        <v>-16865000.0</v>
+        <v>-14962000.0</v>
       </c>
       <c r="F5">
         <v>-16407000.0</v>
       </c>
       <c r="G5">
         <v>-19817000.0</v>
       </c>
       <c r="H5">
         <v>-21690000.0</v>
       </c>
       <c r="I5">
         <v>-28293000.0</v>
       </c>
       <c r="J5">
         <v>-33814000.0</v>
       </c>
       <c r="K5">
         <v>-35071000.0</v>
       </c>
       <c r="L5">
         <v>-42881000.0</v>
       </c>
       <c r="M5">
         <v>-40810000.0</v>
       </c>
@@ -7684,60 +7688,60 @@
       </c>
       <c r="Y5">
         <v>-25473000.0</v>
       </c>
       <c r="Z5">
         <v>-19649000.0</v>
       </c>
       <c r="AA5">
         <v>-18426000.0</v>
       </c>
       <c r="AB5">
         <v>-14335000.0</v>
       </c>
       <c r="AC5">
         <v>-16749000.0</v>
       </c>
       <c r="AD5">
         <v>-16538000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-16919000.0</v>
+        <v>-14597000.0</v>
       </c>
       <c r="C6">
-        <v>-16463000.0</v>
+        <v>-15074000.0</v>
       </c>
       <c r="D6">
         <v>-13636000.0</v>
       </c>
       <c r="E6">
-        <v>-15710000.0</v>
+        <v>-13807000.0</v>
       </c>
       <c r="F6">
         <v>-15113000.0</v>
       </c>
       <c r="G6">
         <v>-18411000.0</v>
       </c>
       <c r="H6">
         <v>-19541000.0</v>
       </c>
       <c r="I6">
         <v>-26822000.0</v>
       </c>
       <c r="J6">
         <v>-32354000.0</v>
       </c>
       <c r="K6">
         <v>-33625000.0</v>
       </c>
       <c r="L6">
         <v>-41099000.0</v>
       </c>
       <c r="M6">
         <v>-38988000.0</v>
       </c>
@@ -8751,51 +8755,51 @@
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>111</v>
       </c>
       <c r="B21">
         <v>-16919000.0</v>
       </c>
       <c r="C21">
-        <v>-17344000.0</v>
+        <v>-17629000.0</v>
       </c>
       <c r="D21">
         <v>-15813000.0</v>
       </c>
       <c r="E21">
         <v>-16865000.0</v>
       </c>
       <c r="F21">
         <v>-16399000.0</v>
       </c>
       <c r="G21">
         <v>-21860000.0</v>
       </c>
       <c r="H21">
         <v>-23839000.0</v>
       </c>
       <c r="I21">
         <v>-30764000.0</v>
       </c>
       <c r="J21">
         <v>-36912000.0</v>
       </c>
       <c r="K21">
         <v>-37353000.0</v>
       </c>
@@ -8877,51 +8881,51 @@
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>113</v>
       </c>
       <c r="B23">
         <v>44782000.0</v>
       </c>
       <c r="C23">
-        <v>46218000.0</v>
+        <v>46503000.0</v>
       </c>
       <c r="D23">
         <v>45244000.0</v>
       </c>
       <c r="E23">
         <v>48284000.0</v>
       </c>
       <c r="F23">
         <v>46151000.0</v>
       </c>
       <c r="G23">
         <v>51327000.0</v>
       </c>
       <c r="H23">
         <v>52505000.0</v>
       </c>
       <c r="I23">
         <v>58152000.0</v>
       </c>
       <c r="J23">
         <v>65080000.0</v>
       </c>
       <c r="K23">
         <v>67860000.0</v>
       </c>
@@ -9091,51 +9095,51 @@
         <v>433000.0</v>
       </c>
       <c r="Y25">
         <v>491000.0</v>
       </c>
       <c r="Z25">
         <v>305000.0</v>
       </c>
       <c r="AA25">
         <v>823000.0</v>
       </c>
       <c r="AB25">
         <v>130000.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26">
         <v>5618000.0</v>
       </c>
       <c r="C26">
-        <v>5054000.0</v>
+        <v>5055000.0</v>
       </c>
       <c r="D26">
         <v>5376000.0</v>
       </c>
       <c r="E26">
         <v>5289000.0</v>
       </c>
       <c r="F26">
         <v>5515000.0</v>
       </c>
       <c r="G26">
         <v>7889000.0</v>
       </c>
       <c r="H26">
         <v>8139000.0</v>
       </c>
       <c r="I26">
         <v>9734000.0</v>
       </c>
       <c r="J26">
         <v>12635000.0</v>
       </c>
       <c r="K26">
         <v>12532000.0</v>
       </c>
@@ -9455,51 +9459,51 @@
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
         <v>20000.0</v>
       </c>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>120</v>
       </c>
       <c r="B30">
         <v>29014000.0</v>
       </c>
       <c r="C30">
-        <v>29575000.0</v>
+        <v>29860000.0</v>
       </c>
       <c r="D30">
         <v>27403000.0</v>
       </c>
       <c r="E30">
         <v>28732000.0</v>
       </c>
       <c r="F30">
         <v>27465000.0</v>
       </c>
       <c r="G30">
         <v>32607000.0</v>
       </c>
       <c r="H30">
         <v>33659000.0</v>
       </c>
       <c r="I30">
         <v>40546000.0</v>
       </c>
       <c r="J30">
         <v>45127000.0</v>
       </c>
       <c r="K30">
         <v>45065000.0</v>
       </c>
@@ -9547,51 +9551,51 @@
       </c>
       <c r="Z30">
         <v>16646000.0</v>
       </c>
       <c r="AA30">
         <v>15790000.0</v>
       </c>
       <c r="AB30">
         <v>13156000.0</v>
       </c>
       <c r="AC30">
         <v>12229000.0</v>
       </c>
       <c r="AD30">
         <v>10846000.0</v>
       </c>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>121</v>
       </c>
       <c r="B31">
         <v>-1842000.0</v>
       </c>
       <c r="C31">
-        <v>-2052000.0</v>
+        <v>-1767000.0</v>
       </c>
       <c r="D31">
         <v>-1621000.0</v>
       </c>
       <c r="E31">
         <v>-1572000.0</v>
       </c>
       <c r="F31">
         <v>-9269000.0</v>
       </c>
       <c r="G31">
         <v>-3782000.0</v>
       </c>
       <c r="H31">
         <v>-3919000.0</v>
       </c>
       <c r="I31">
         <v>-3539000.0</v>
       </c>
       <c r="J31">
         <v>-2870000.0</v>
       </c>
       <c r="K31">
         <v>-1135000.0</v>
       </c>
@@ -10382,51 +10386,51 @@
       <c r="C24">
         <v>104850000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-57970000.0</v>
       </c>
       <c r="F24">
         <v>-139399000.0</v>
       </c>
       <c r="G24">
         <v>13024000.0</v>
       </c>
       <c r="H24">
         <v>77590000.0</v>
       </c>
       <c r="I24">
         <v>-67010000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>-48527000.0</v>
+        <v>13169000.0</v>
       </c>
       <c r="C25">
         <v>2277000.0</v>
       </c>
       <c r="D25">
         <v>-2247000.0</v>
       </c>
       <c r="E25">
         <v>5997000.0</v>
       </c>
       <c r="F25">
         <v>1591000.0</v>
       </c>
       <c r="G25">
         <v>1237000.0</v>
       </c>
       <c r="H25">
         <v>893000.0</v>
       </c>
       <c r="I25">
         <v>1773000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">