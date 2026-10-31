--- v1 (2026-07-29)
+++ v2 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1742,71 +1745,71 @@
       </c>
       <c r="H38">
         <v>825000.0</v>
       </c>
       <c r="I38">
         <v>558000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>5999000.0</v>
       </c>
       <c r="C39">
         <v>4530000.0</v>
       </c>
       <c r="D39">
         <v>5700000.0</v>
       </c>
       <c r="E39">
         <v>6597000.0</v>
       </c>
       <c r="F39">
-        <v>11058000.0</v>
+        <v>5529000.0</v>
       </c>
       <c r="G39">
         <v>6189000.0</v>
       </c>
       <c r="H39">
         <v>1058000.0</v>
       </c>
       <c r="I39">
         <v>754000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>21541999.0</v>
       </c>
       <c r="C40">
-        <v>32218000.0</v>
+        <v>26964000.0</v>
       </c>
       <c r="D40">
         <v>36176000.0</v>
       </c>
       <c r="E40">
         <v>41366000.0</v>
       </c>
       <c r="F40">
         <v>42441000.0</v>
       </c>
       <c r="G40">
         <v>27661000.0</v>
       </c>
       <c r="H40">
         <v>11567000.0</v>
       </c>
       <c r="I40">
         <v>6066000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
@@ -2042,51 +2045,51 @@
       </c>
       <c r="E51">
         <v>103230000.0</v>
       </c>
       <c r="F51">
         <v>37806000.0</v>
       </c>
       <c r="G51">
         <v>38600000.0</v>
       </c>
       <c r="H51">
         <v>29061000.0</v>
       </c>
       <c r="I51">
         <v>28860000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>1739000.0</v>
       </c>
       <c r="C52">
-        <v>3598000.0</v>
+        <v>1799000.0</v>
       </c>
       <c r="D52">
         <v>1593000.0</v>
       </c>
       <c r="E52">
         <v>1318000.0</v>
       </c>
       <c r="F52">
         <v>1151000.0</v>
       </c>
       <c r="G52">
         <v>882000.0</v>
       </c>
       <c r="H52">
         <v>7509000.0</v>
       </c>
       <c r="I52">
         <v>515000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
@@ -2310,4148 +2313,4280 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>4455000.0</v>
+      </c>
+      <c r="C2">
         <v>1440000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>554000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1724000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1445000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1172000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4295000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5255000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6773000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5827000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2880000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2217000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1988000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>603000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1444000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2753000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5149000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1763000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2702000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2364000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6651000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4948000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5062000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3465000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3029000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4960000.0</v>
       </c>
-      <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
-    </row>
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-136000.0</v>
+      </c>
+      <c r="C5">
         <v>-73000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>172000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>157000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>49000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>88000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>42000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>352000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-302000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-258000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>68000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-253000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-393000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-113000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-564000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-934000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-955000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-649000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-184000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-28000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="X5">
         <v>1000.0</v>
       </c>
       <c r="Y5">
+        <v>1000.0</v>
+      </c>
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-287950000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>6802000.0</v>
+      </c>
+      <c r="C7">
         <v>4677000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5010000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3156000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3616000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4054000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4483000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4902000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5696000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6075000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6445000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6782000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6581000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6894000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>7200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>7496000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7773000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>8044000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>8308000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8565000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8757000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8926000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9091000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8919000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>0.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
-        <v>3859000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="E8">
         <v>3859000.0</v>
       </c>
       <c r="F8">
         <v>3859000.0</v>
       </c>
       <c r="G8">
+        <v>3859000.0</v>
+      </c>
+      <c r="H8">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="I8">
         <v>52000.0</v>
       </c>
       <c r="J8">
         <v>52000.0</v>
       </c>
       <c r="K8">
-        <v>50000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="L8">
         <v>50000.0</v>
       </c>
       <c r="M8">
         <v>50000.0</v>
       </c>
       <c r="N8">
+        <v>50000.0</v>
+      </c>
+      <c r="O8">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="P8">
         <v>48000.0</v>
       </c>
       <c r="Q8">
         <v>48000.0</v>
       </c>
       <c r="R8">
         <v>48000.0</v>
       </c>
       <c r="S8">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="T8">
         <v>47000.0</v>
       </c>
       <c r="U8">
+        <v>47000.0</v>
+      </c>
+      <c r="V8">
         <v>46000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>1049271000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1035456000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1027495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1017396000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1008940000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1000212000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>994486000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>985436000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>830694000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>822624000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>35005000.0</v>
+      </c>
+      <c r="C10">
         <v>30562000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>35006000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>36437000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>39559000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>75928000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>124014000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33287000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>37859000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32176000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68509000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>36297000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>36388000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>36386000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>73222000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>63877000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>75497000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>114346000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>182348000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>230508000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>274274000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>251767000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>294972000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>311327000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>141871000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>157962000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>36926000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
-      <c r="AD10">
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-142782000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>147194000.0</v>
+      </c>
+      <c r="C12">
         <v>156706000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>168946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>178638000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>184090000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>189002000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>158685000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>175633000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>194848000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>226919000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>203324000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>193998000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>222791000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>249213000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>287502000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>227517000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>262062000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>302267000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>339488000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>373043000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>396208000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>277484000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>314870000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>344215000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>144390000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>169057000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>70078000.0</v>
       </c>
-      <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>142782000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="C13">
         <v>18000.0</v>
       </c>
       <c r="D13">
         <v>18000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
+        <v>18000.0</v>
+      </c>
+      <c r="H13">
         <v>53000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="I13">
         <v>52000.0</v>
       </c>
       <c r="J13">
         <v>52000.0</v>
       </c>
       <c r="K13">
-        <v>50000.0</v>
+        <v>52000.0</v>
       </c>
       <c r="L13">
         <v>50000.0</v>
       </c>
       <c r="M13">
         <v>50000.0</v>
       </c>
       <c r="N13">
+        <v>50000.0</v>
+      </c>
+      <c r="O13">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="P13">
         <v>48000.0</v>
       </c>
       <c r="Q13">
         <v>48000.0</v>
       </c>
       <c r="R13">
         <v>48000.0</v>
       </c>
       <c r="S13">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="T13">
         <v>47000.0</v>
       </c>
       <c r="U13">
+        <v>47000.0</v>
+      </c>
+      <c r="V13">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="W13">
         <v>43000.0</v>
       </c>
       <c r="X13">
+        <v>43000.0</v>
+      </c>
+      <c r="Y13">
         <v>42000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>32000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>46000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>18619000.0</v>
+      </c>
+      <c r="C14">
         <v>18373000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>17817000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17783000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>17743000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3463400.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3415067.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3366733.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3458667.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3393400.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3350267.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3327533.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3263400.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3252200.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3225000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3208600.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3192133.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3165800.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3144600.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3105867.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3045333.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2850667.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2847667.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2743925.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2640182.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005491.0</v>
       </c>
       <c r="AA14">
         <v>2005491.0</v>
       </c>
       <c r="AB14">
         <v>2005491.0</v>
       </c>
       <c r="AC14">
         <v>2005491.0</v>
       </c>
       <c r="AD14">
         <v>2005491.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14">
+        <v>2005491.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="P15">
         <v>48000.0</v>
       </c>
       <c r="Q15">
         <v>48000.0</v>
       </c>
       <c r="R15">
         <v>48000.0</v>
       </c>
       <c r="S15">
-        <v>47000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="T15">
         <v>47000.0</v>
       </c>
       <c r="U15">
+        <v>47000.0</v>
+      </c>
+      <c r="V15">
         <v>46000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000.0</v>
       </c>
       <c r="W15">
         <v>43000.0</v>
       </c>
       <c r="X15">
+        <v>43000.0</v>
+      </c>
+      <c r="Y15">
         <v>42000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>32000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>1000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>14043000.0</v>
+      </c>
+      <c r="C16">
         <v>12641000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13795000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>14900000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14009000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>13189000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12753000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>12766000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>13108000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12839000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>11727000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10828000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10854000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9038000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8662000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7825000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7752000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6833000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>6340000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5212000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4373000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3540000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3201000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4132000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3012000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16">
+        <v>1647000.0</v>
+      </c>
+      <c r="AB16">
         <v>883000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>1250000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>47315000.0</v>
+      </c>
+      <c r="C22">
         <v>49650000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>47609000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>49289000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>52249000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>55770000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>59387000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61436000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>61599000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>55839000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>49215000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>48257000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>44495000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>47733000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>51476000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>55260000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>53689000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>42873000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39185000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>34297000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>28882000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>24554000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18384000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11810000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6537000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3682000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4596000.0</v>
       </c>
-      <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>242385000.0</v>
+      </c>
+      <c r="C23">
         <v>249454000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>264496000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>277255000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>288801000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>301211000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>275795000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>292890000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>314534000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>346242000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>313801000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>307551000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>334442000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>362665000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>400115000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>365722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>401236000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>431742000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>463464000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>488804000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>504813000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>379829000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>403829000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>426022000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>185439000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>191445000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>88366000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>104334000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>97647000.0</v>
+      </c>
+      <c r="C24">
         <v>96937000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>96237000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>95524000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>94814000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>94115000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>197375000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>197182000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>196994000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>196813000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>130113000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>96784000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>96629000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>96480000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>96336000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>29828000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>28806000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>29784000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>29762000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29740000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>29718000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>29696000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>29674000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>29652000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>21561000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>96480000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>96336000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>29828000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>28806000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>29784000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>29762000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>29740000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>29718000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>29696000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>29674000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>69444000.0</v>
+      </c>
+      <c r="C28">
         <v>71052000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>66241000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>62243000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>58871000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22241000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77844000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>168797000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>164444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>170333000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>67679000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>66932000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>67023000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66675000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30008000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-26849000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-36960000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-76789000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-144542000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-192460000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-235991000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-213314000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-256372000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-272584000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-103534000.0</v>
       </c>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
       <c r="AA28">
+        <v>-128722000.0</v>
+      </c>
+      <c r="AB28">
         <v>-7865000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>142782000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>193984000.0</v>
+      </c>
+      <c r="C29">
         <v>208625000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>223189000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>234048000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>245757000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>260142000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>224194000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>245004000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>265593000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>290013000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>252999000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>248847000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>279737000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>312766000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>342326000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>308931000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>339570000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>375237000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>403843000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>439491000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>460880000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>336341000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>358283000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>383985000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>152430000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>29223000.0</v>
+      </c>
+      <c r="C30">
         <v>25322000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>28329000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32962000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34891000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36889000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35619000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>34259000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34121000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36478000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32980000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>35493000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36902000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>34314000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28070000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22512000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24627000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26899000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19302000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16411000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12110000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6468000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7082000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7218000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6958000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3914000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>216286000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>245990000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>279103000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>309764000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>345453000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>374081000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>409751000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>431162000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>306645000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>328609000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>354333000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-334076000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-308346000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31">
         <v>-287950000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>183959000.0</v>
+      </c>
+      <c r="C32">
         <v>199102000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>213253000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>227921000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>238669000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>252338000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>212843000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>232843000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>251704000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>274721000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>235896000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>230750000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>260580000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>293007000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>321696000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>260359000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>290537000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>328536000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>358107000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>391896000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>412517000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>286906000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>309219000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>334781000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>106265000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>14535000.0</v>
+      </c>
+      <c r="C33">
         <v>12745000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>13613000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11888000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13223000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14650000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>17574000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>17617000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>19397000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20851000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22582000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>23777000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>25038000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>25390000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>26470000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>55719000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>55459000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>54316000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>53662000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>55503000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>56853000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>58103000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>57918000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>58198000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>25573000.0</v>
       </c>
-      <c r="Z33">
-[...1 lines deleted...]
-      </c>
       <c r="AA33">
+        <v>10730999.0</v>
+      </c>
+      <c r="AB33">
         <v>8720000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>-142782000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>5631000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>5840000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>7147000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>7426000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7615000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>7926000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>7908000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>8490000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>8668000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>8854000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>102157000.0</v>
+      </c>
+      <c r="C35">
         <v>100159000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>99914000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>97444000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>97108000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>97120000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>203598000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>202638000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>202502000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>202372000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>135592000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>102464000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>102510000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>102111000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>102176000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36975000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>36232000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>37399000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>37688000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>37648000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>38208000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>38364000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>38528000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>38646000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8826000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>22533000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>435643000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-    </row>
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>4240000.0</v>
+      </c>
+      <c r="C36">
         <v>353000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4146000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3867000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>560000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4147000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2172000.0</v>
       </c>
-      <c r="H36">
-[...1 lines deleted...]
-      </c>
       <c r="I36">
+        <v>3813000.0</v>
+      </c>
+      <c r="J36">
         <v>520000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>540000.0</v>
       </c>
-      <c r="K36">
-[...1 lines deleted...]
-      </c>
       <c r="L36">
-        <v>961000.0</v>
+        <v>3934000.0</v>
       </c>
       <c r="M36">
-        <v>1128000.0</v>
+        <v>4290000.0</v>
       </c>
       <c r="N36">
-        <v>1067000.0</v>
+        <v>4457000.0</v>
       </c>
       <c r="O36">
+        <v>4378000.0</v>
+      </c>
+      <c r="P36">
         <v>1166000.0</v>
       </c>
-      <c r="P36">
-[...1 lines deleted...]
-      </c>
       <c r="Q36">
+        <v>33697000.0</v>
+      </c>
+      <c r="R36">
         <v>216000.0</v>
       </c>
-      <c r="R36">
-[...1 lines deleted...]
-      </c>
       <c r="S36">
+        <v>33472000.0</v>
+      </c>
+      <c r="T36">
         <v>156000.0</v>
       </c>
-      <c r="T36">
-[...1 lines deleted...]
-      </c>
       <c r="U36">
-        <v>515000.0</v>
+        <v>33477000.0</v>
       </c>
       <c r="V36">
-        <v>1240000.0</v>
+        <v>33826000.0</v>
       </c>
       <c r="W36">
+        <v>34551000.0</v>
+      </c>
+      <c r="X36">
         <v>34667000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>35288000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5572000.0</v>
       </c>
-      <c r="Z36">
-[...1 lines deleted...]
-      </c>
       <c r="AA36">
+        <v>99999.0</v>
+      </c>
+      <c r="AB36">
         <v>825000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>-142782000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>4477000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>33697000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>33527000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>33472000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>33467000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>33477000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>33826000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>34551000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>34667000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>35288000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5572000.0</v>
       </c>
-      <c r="Z38">
-[...2 lines deleted...]
-      <c r="AA38"/>
+      <c r="AA38">
+        <v>1.0</v>
+      </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>4118000.0</v>
+      </c>
+      <c r="C39">
         <v>5031000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5999000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4478000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4348000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4900000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4530000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3945000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>4569000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6155000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5700000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6026000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5216000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6015000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>6597000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4714000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5399000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5387000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5529000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6659000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>6459000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>7578000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>6189000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4717000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1721000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1017000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1058000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-    </row>
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>22799000.0</v>
+      </c>
+      <c r="C40">
         <v>21705000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>21542000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18910000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>19546000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>18009000.0</v>
       </c>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
       <c r="H40">
+        <v>26964000.0</v>
+      </c>
+      <c r="I40">
         <v>23624000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>23377000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29416000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
-        <v>36228000.0</v>
+        <v>36176000.0</v>
       </c>
       <c r="M40">
-        <v>32805000.0</v>
+        <v>37772000.0</v>
       </c>
       <c r="N40">
-        <v>30520000.0</v>
+        <v>34279000.0</v>
       </c>
       <c r="O40">
+        <v>31881000.0</v>
+      </c>
+      <c r="P40">
         <v>41366000.0</v>
       </c>
-      <c r="P40">
-[...1 lines deleted...]
-      </c>
       <c r="Q40">
+        <v>39099000.0</v>
+      </c>
+      <c r="R40">
         <v>41265000.0</v>
       </c>
-      <c r="R40">
-[...1 lines deleted...]
-      </c>
       <c r="S40">
+        <v>35716000.0</v>
+      </c>
+      <c r="T40">
         <v>42441000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>26568000.0</v>
+        <v>32382000.0</v>
       </c>
       <c r="V40">
-        <v>22661000.0</v>
+        <v>27637000.0</v>
       </c>
       <c r="W40">
+        <v>23645000.0</v>
+      </c>
+      <c r="X40">
         <v>27661000.0</v>
       </c>
-      <c r="X40">
-[...1 lines deleted...]
-      </c>
       <c r="Y40">
+        <v>23067000.0</v>
+      </c>
+      <c r="Z40">
         <v>17403000.0</v>
       </c>
-      <c r="Z40">
-[...1 lines deleted...]
-      </c>
       <c r="AA40">
+        <v>9059000.0</v>
+      </c>
+      <c r="AB40">
         <v>11567000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-    </row>
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+    </row>
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>264000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1223000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1165000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1034000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1033000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>709000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>994000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>895000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>810000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>685000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>210000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>359000.0</v>
       </c>
-      <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1304792000.0</v>
+      </c>
+      <c r="C42">
         <v>1302097000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1298138000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1290234000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1284923000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1281427000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1116447000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1111503000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1104994000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1095097000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1084515000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1075413000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1060418000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1049271000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1035456000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1027495000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1017396000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1008940000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1000212000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>994486000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>985436000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>830694000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>822624000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>816306000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>100738000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>84843000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-409089000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-    </row>
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+    </row>
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>8598000.0</v>
+      </c>
+      <c r="C45">
         <v>8563000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>34366000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8021000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9334000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>10503000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>33098000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>13804000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>15548000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>16982000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>35020000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>19487000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>20581000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>21012000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>21993000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>22022000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>23027000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>23552000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>23251000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>22910000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>20001000.0</v>
       </c>
-      <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>7895000.0</v>
       </c>
-      <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>10295000.0</v>
+      </c>
+      <c r="C46">
         <v>8563000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9467000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8021000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9334000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10503000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12073000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>13804000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>15548000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>16982000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>18648000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>19487000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20581000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>21012000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>21993000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>22022000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>21932000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>20844000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20195000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>22026000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>23027000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>23552000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>23251000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>22910000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>20001000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9888000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7895000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>15189000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>15876000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>15617000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21932000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13882000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>20195000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>22026000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>23027000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>23552000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>23251000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>22910000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>20001000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9888000.0</v>
       </c>
-      <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-1208338000.0</v>
+      </c>
+      <c r="C48">
         <v>-1190354000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1171376000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1151885000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1134047000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1115506000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1089723000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1064085000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1036145000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1001691000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-961747000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-923147000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-876967000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-832921000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-788950000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-747506000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-706725000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-662886000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-625994000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-584762000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-554292000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-524084000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-494059000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-462016000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-430031000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-393222000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-372567000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-    </row>
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+    </row>
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-832921000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-788950000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-747506000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-706725000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-662886000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-625994000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-584762000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-554292000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-524084000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-494059000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>1000000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>29418000.0</v>
       </c>
-      <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>7500000.0</v>
       </c>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>104449000.0</v>
+      </c>
+      <c r="C51">
         <v>101614000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>101247000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>98680000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>98430000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>98169000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>201858000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>202084000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>202303000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>202509000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>136188000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>103229000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>103411000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>103061000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>103230000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>37028000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>38537000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>37557000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>37806000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>38048000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>38283000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>38453000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>38600000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>38743000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>38337000.0</v>
       </c>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
       <c r="AA51">
+        <v>29240000.0</v>
+      </c>
+      <c r="AB51">
         <v>29061000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>2594000.0</v>
+      </c>
+      <c r="C52">
         <v>1821000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1739000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1912000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1909000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1853000.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
+        <v>1799000.0</v>
+      </c>
+      <c r="I52">
         <v>1745000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1693000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1642000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
-        <v>3088000.0</v>
+        <v>1593000.0</v>
       </c>
       <c r="M52">
-        <v>2948000.0</v>
+        <v>1544000.0</v>
       </c>
       <c r="N52">
-        <v>2722000.0</v>
+        <v>1474000.0</v>
       </c>
       <c r="O52">
+        <v>1361000.0</v>
+      </c>
+      <c r="P52">
         <v>1318000.0</v>
       </c>
-      <c r="P52">
-[...1 lines deleted...]
-      </c>
       <c r="Q52">
+        <v>1276000.0</v>
+      </c>
+      <c r="R52">
         <v>3470000.0</v>
       </c>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
       <c r="S52">
+        <v>1192000.0</v>
+      </c>
+      <c r="T52">
         <v>1151000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
-        <v>2138000.0</v>
+        <v>1109000.0</v>
       </c>
       <c r="V52">
-        <v>1968000.0</v>
+        <v>1069000.0</v>
       </c>
       <c r="W52">
+        <v>984000.0</v>
+      </c>
+      <c r="X52">
         <v>882000.0</v>
       </c>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
       <c r="Y52">
+        <v>782000.0</v>
+      </c>
+      <c r="Z52">
         <v>29721000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11250000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>7509000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>112189000.0</v>
+      </c>
+      <c r="C53">
         <v>126144000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>133940000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>142201000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>144531000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>113074000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>34671000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>142346000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>156989000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>194743000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>134815000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>157701000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>186403000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>212827000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>214280000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>163640000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>186565000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>187921000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>157140000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>142535000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>121934000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>25717000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>19898000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>32888000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2519000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>11095000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>33152000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53">
         <v>285564000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>242385000.0</v>
+      </c>
+      <c r="C55">
         <v>249454000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>264496000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>277255000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>288801000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>301211000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>275795000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>292890000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>314534000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>346242000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>313801000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>307551000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>334442000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>362665000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>400115000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>365722000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>401236000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>431742000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>463464000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>488804000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>504813000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>379829000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>403829000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>426022000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>185439000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>191445000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>88366000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-    </row>
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+    </row>
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>227850000.0</v>
+      </c>
+      <c r="C56">
         <v>236709000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>250883000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>265367000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>275578000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>286561000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>258221000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>275273000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>295137000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>325391000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>291219000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>283774000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>309404000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>337275000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>373645000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>310003000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>345777000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>377426000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>409802000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>433301000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>447960000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>321726000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>345911000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>367824000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>159866000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>180714000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>79646000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>142782000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>43891000.0</v>
+      </c>
+      <c r="C57">
         <v>37607000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>37630000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>37446000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>36909000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>34223000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>45378000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>42430000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43433000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>50670000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>55323000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>53024000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>48824000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>44268000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>51949000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>49644000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>55240000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>48890000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>51695000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>41405000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35443000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>34820000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>36692000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>33043000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>53601000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>24985000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>24910000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-    </row>
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+    </row>
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>146048000.0</v>
+      </c>
+      <c r="C58">
         <v>137766000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>137544000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>134890000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>134017000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>131343000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>248976000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>245068000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>245935000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>253042000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>190915000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>155488000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>151334000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>146379000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>154125000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>86619000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>91472000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>86289000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>89383000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>79053000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>73651000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>73184000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>75220000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>71689000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>62427000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>47518000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>460553000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-    </row>
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+    </row>
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>96337000.0</v>
+      </c>
+      <c r="C60">
         <v>111688000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>126952000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>142365000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>154784000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>169868000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>26819000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>47822000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>68599000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>93200000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>122886000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>152063000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>183108000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>216286000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>245990000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>279103000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>309764000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>345453000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>374081000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>409751000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>431162000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>306645000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>328609000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>354333000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>123012000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>143927000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-372187000.0</v>
       </c>
-      <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>104334000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6480,3294 +6615,3372 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>72722000.0</v>
       </c>
       <c r="C2">
         <v>75125000.0</v>
       </c>
       <c r="D2">
         <v>101376000.0</v>
       </c>
       <c r="E2">
         <v>97542000.0</v>
       </c>
       <c r="F2">
         <v>94994000.0</v>
       </c>
       <c r="G2">
         <v>62972000.0</v>
       </c>
       <c r="H2">
         <v>32880000.0</v>
       </c>
       <c r="I2">
         <v>8122000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>4341000.0</v>
       </c>
       <c r="C3">
         <v>5728000.0</v>
       </c>
       <c r="D3">
         <v>5810000.0</v>
       </c>
       <c r="E3">
-        <v>6283000.0</v>
+        <v>5169000.0</v>
       </c>
       <c r="F3">
         <v>5162000.0</v>
       </c>
       <c r="G3">
         <v>3159000.0</v>
       </c>
       <c r="H3">
         <v>1935000.0</v>
       </c>
       <c r="I3">
-        <v>1494000.0</v>
+        <v>1069000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-66714000.0</v>
       </c>
       <c r="C5">
-        <v>-103614000.0</v>
+        <v>-107820000.0</v>
       </c>
       <c r="D5">
         <v>-159599000.0</v>
       </c>
       <c r="E5">
         <v>-159095000.0</v>
       </c>
       <c r="F5">
         <v>-130021000.0</v>
       </c>
       <c r="G5">
         <v>-117467000.0</v>
       </c>
       <c r="H5">
         <v>-64022000.0</v>
       </c>
       <c r="I5">
         <v>-45116000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-62373000.0</v>
       </c>
       <c r="C6">
-        <v>-97886000.0</v>
+        <v>-102092000.0</v>
       </c>
       <c r="D6">
         <v>-153789000.0</v>
       </c>
       <c r="E6">
-        <v>-152812000.0</v>
+        <v>-153926000.0</v>
       </c>
       <c r="F6">
         <v>-124859000.0</v>
       </c>
       <c r="G6">
         <v>-114308000.0</v>
       </c>
       <c r="H6">
         <v>-62087000.0</v>
       </c>
       <c r="I6">
-        <v>-43622000.0</v>
+        <v>-44047000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>46754000.0</v>
       </c>
       <c r="C9">
         <v>38564000.0</v>
       </c>
       <c r="D9">
         <v>29000000.0</v>
       </c>
       <c r="E9">
         <v>17833000.0</v>
       </c>
       <c r="F9">
         <v>7608000.0</v>
       </c>
       <c r="G9">
         <v>-13037000.0</v>
       </c>
       <c r="H9">
         <v>-17802000.0</v>
       </c>
       <c r="I9">
         <v>-6115000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-80935000.0</v>
       </c>
       <c r="C10">
         <v>-127485000.0</v>
       </c>
       <c r="D10">
         <v>-172274000.0</v>
       </c>
       <c r="E10">
         <v>-162661000.0</v>
       </c>
       <c r="F10">
         <v>-131736000.0</v>
       </c>
       <c r="G10">
         <v>-121492000.0</v>
       </c>
       <c r="H10">
         <v>-68279000.0</v>
       </c>
       <c r="I10">
         <v>-49755000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>718000.0</v>
       </c>
       <c r="C11">
         <v>491000.0</v>
       </c>
       <c r="D11">
         <v>523000.0</v>
       </c>
       <c r="E11">
         <v>295000.0</v>
       </c>
       <c r="F11">
         <v>199000.0</v>
       </c>
       <c r="G11">
         <v>-794000.0</v>
       </c>
       <c r="H11">
         <v>20000.0</v>
       </c>
       <c r="I11">
         <v>25000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>13952000.0</v>
       </c>
       <c r="C12">
         <v>23871000.0</v>
       </c>
       <c r="D12">
         <v>12675000.0</v>
       </c>
       <c r="E12">
         <v>3566000.0</v>
       </c>
       <c r="F12">
         <v>1715000.0</v>
       </c>
       <c r="G12">
         <v>2365000.0</v>
       </c>
       <c r="H12">
         <v>4257000.0</v>
       </c>
       <c r="I12">
         <v>4639000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>7408000.0</v>
       </c>
       <c r="C13">
         <v>9761000.0</v>
       </c>
       <c r="D13">
         <v>10171000.0</v>
       </c>
       <c r="E13">
         <v>3291000.0</v>
       </c>
       <c r="F13">
         <v>498000.0</v>
       </c>
       <c r="G13">
         <v>526000.0</v>
       </c>
       <c r="H13">
         <v>2485000.0</v>
       </c>
       <c r="I13">
         <v>1709000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-81653000.0</v>
       </c>
       <c r="C15">
         <v>-127976000.0</v>
       </c>
       <c r="D15">
         <v>-172797000.0</v>
       </c>
       <c r="E15">
         <v>-162956000.0</v>
       </c>
       <c r="F15">
         <v>-131935000.0</v>
       </c>
       <c r="G15">
         <v>-120698000.0</v>
       </c>
       <c r="H15">
         <v>-68299000.0</v>
       </c>
       <c r="I15">
         <v>-49780000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-162956000.0</v>
       </c>
       <c r="F16">
         <v>-131935000.0</v>
       </c>
       <c r="G16">
         <v>-79324000.0</v>
       </c>
       <c r="H16">
         <v>-85461000.0</v>
       </c>
       <c r="I16">
         <v>-73080000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-81653000.0</v>
       </c>
       <c r="C17">
         <v>-127976000.0</v>
       </c>
       <c r="D17">
         <v>-172797000.0</v>
       </c>
       <c r="E17">
         <v>-162956000.0</v>
       </c>
       <c r="F17">
         <v>-131935000.0</v>
       </c>
       <c r="G17">
         <v>-121492000.0</v>
       </c>
       <c r="H17">
         <v>-68299000.0</v>
       </c>
       <c r="I17">
         <v>-49780000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>-6544000.0</v>
       </c>
       <c r="C18">
         <v>-14110000.0</v>
       </c>
       <c r="D18">
         <v>-2504000.0</v>
       </c>
       <c r="E18">
         <v>-275000.0</v>
       </c>
       <c r="F18">
         <v>-1217000.0</v>
       </c>
       <c r="G18">
         <v>-2365000.0</v>
       </c>
       <c r="H18">
         <v>-1772000.0</v>
       </c>
       <c r="I18">
         <v>-2930000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1924000.0</v>
       </c>
       <c r="F19">
         <v>498000.0</v>
       </c>
       <c r="G19">
         <v>-1041000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-66714000.0</v>
       </c>
       <c r="C21">
         <v>-113375000.0</v>
       </c>
       <c r="D21">
         <v>-169770000.0</v>
       </c>
       <c r="E21">
         <v>-161019000.0</v>
       </c>
       <c r="F21">
         <v>-130519000.0</v>
       </c>
       <c r="G21">
         <v>-117467000.0</v>
       </c>
       <c r="H21">
         <v>-70307000.0</v>
       </c>
       <c r="I21">
         <v>-46563000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>186182000.0</v>
       </c>
       <c r="C23">
         <v>227064000.0</v>
       </c>
       <c r="D23">
         <v>300146000.0</v>
       </c>
       <c r="E23">
         <v>276394000.0</v>
       </c>
       <c r="F23">
         <v>233121000.0</v>
       </c>
       <c r="G23">
         <v>167402000.0</v>
       </c>
       <c r="H23">
         <v>85385000.0</v>
       </c>
       <c r="I23">
         <v>48570000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>4341000.0</v>
       </c>
       <c r="C25">
         <v>5728000.0</v>
       </c>
       <c r="D25">
         <v>5810000.0</v>
       </c>
       <c r="E25">
         <v>5169000.0</v>
       </c>
       <c r="F25">
         <v>5162000.0</v>
       </c>
       <c r="G25">
         <v>3159000.0</v>
       </c>
       <c r="H25">
         <v>1935000.0</v>
       </c>
       <c r="I25">
         <v>1069000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>21235000.0</v>
       </c>
       <c r="C26">
         <v>38397000.0</v>
       </c>
       <c r="D26">
         <v>57307000.0</v>
       </c>
       <c r="E26">
         <v>48855000.0</v>
       </c>
       <c r="F26">
         <v>36741000.0</v>
       </c>
       <c r="G26">
         <v>28850000.0</v>
       </c>
       <c r="H26">
         <v>23327000.0</v>
       </c>
       <c r="I26">
         <v>22916000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>54361000.0</v>
       </c>
       <c r="C27">
         <v>70044000.0</v>
       </c>
       <c r="D27">
         <v>96232000.0</v>
       </c>
       <c r="E27">
         <v>89482000.0</v>
       </c>
       <c r="F27">
         <v>65070000.0</v>
       </c>
       <c r="G27">
         <v>45068000.0</v>
       </c>
       <c r="H27">
         <v>20259000.0</v>
       </c>
       <c r="I27">
         <v>11279000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>37864000.0</v>
       </c>
       <c r="C28">
         <v>43498000.0</v>
       </c>
       <c r="D28">
         <v>45231000.0</v>
       </c>
       <c r="E28">
         <v>40515000.0</v>
       </c>
       <c r="F28">
         <v>36316000.0</v>
       </c>
       <c r="G28">
         <v>30512000.0</v>
       </c>
       <c r="H28">
         <v>8919000.0</v>
       </c>
       <c r="I28">
         <v>6253000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>718000.0</v>
       </c>
       <c r="C29">
         <v>491000.0</v>
       </c>
       <c r="D29">
         <v>523000.0</v>
       </c>
       <c r="E29">
         <v>295000.0</v>
       </c>
       <c r="F29">
         <v>199000.0</v>
       </c>
       <c r="G29">
         <v>39000.0</v>
       </c>
       <c r="H29">
         <v>20000.0</v>
       </c>
       <c r="I29">
         <v>25000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>113460000.0</v>
       </c>
       <c r="C30">
         <v>151939000.0</v>
       </c>
       <c r="D30">
         <v>198770000.0</v>
       </c>
       <c r="E30">
         <v>178852000.0</v>
       </c>
       <c r="F30">
         <v>138127000.0</v>
       </c>
       <c r="G30">
         <v>104430000.0</v>
       </c>
       <c r="H30">
         <v>52505000.0</v>
       </c>
       <c r="I30">
         <v>40448000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-14221000.0</v>
       </c>
       <c r="C31">
         <v>-14110000.0</v>
       </c>
       <c r="D31">
         <v>-2504000.0</v>
       </c>
       <c r="E31">
         <v>-1642000.0</v>
       </c>
       <c r="F31">
         <v>-1217000.0</v>
       </c>
       <c r="G31">
         <v>-4025000.0</v>
       </c>
       <c r="H31">
         <v>2028000.0</v>
       </c>
       <c r="I31">
         <v>-3192000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>119476000.0</v>
       </c>
       <c r="C32">
         <v>113689000.0</v>
       </c>
       <c r="D32">
         <v>130376000.0</v>
       </c>
       <c r="E32">
         <v>115375000.0</v>
       </c>
       <c r="F32">
         <v>102602000.0</v>
       </c>
       <c r="G32">
         <v>49935000.0</v>
       </c>
       <c r="H32">
         <v>15078000.0</v>
       </c>
       <c r="I32">
         <v>2007000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>18353000.0</v>
+      </c>
+      <c r="C2">
         <v>15768000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16643000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17841000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>19552000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18686000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18720000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18846000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17606000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>19953000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22795000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23205000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>28337000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27039000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26734000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>23425000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21275000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26108000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>24831000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23372000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24164000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22627000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16830000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18882000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16506000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10754000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9865000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7924000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7342000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>7749000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
+        <v>627000.0</v>
+      </c>
+      <c r="C3">
         <v>795000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>881000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>322000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1155000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1294000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1406000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>1391000.0</v>
+      </c>
+      <c r="J3">
         <v>1471000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1460000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1446000.0</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>1822000.0</v>
+        <v>1466000.0</v>
       </c>
       <c r="N3">
-        <v>1679000.0</v>
+        <v>1514000.0</v>
       </c>
       <c r="O3">
+        <v>1384000.0</v>
+      </c>
+      <c r="P3">
         <v>1557000.0</v>
       </c>
-      <c r="P3">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>1599000.0</v>
+        <v>1314000.0</v>
       </c>
       <c r="R3">
-        <v>1531000.0</v>
+        <v>1324000.0</v>
       </c>
       <c r="S3">
-        <v>1559000.0</v>
+        <v>1262000.0</v>
       </c>
       <c r="T3">
-        <v>1571000.0</v>
+        <v>1296000.0</v>
       </c>
       <c r="U3">
-        <v>1559000.0</v>
+        <v>1313000.0</v>
       </c>
       <c r="V3">
-        <v>1495000.0</v>
+        <v>1307000.0</v>
       </c>
       <c r="W3">
+        <v>1246000.0</v>
+      </c>
+      <c r="X3">
         <v>1930000.0</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>491000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="Z3">
+        <v>383000.0</v>
+      </c>
+      <c r="AA3">
         <v>305000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>823000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>130000.0</v>
       </c>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
       <c r="AD3">
-        <v>380000.0</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:30">
+        <v>484000.0</v>
+      </c>
+      <c r="AE3">
+        <v>498000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
+        <v>-14322000.0</v>
+      </c>
+      <c r="C5">
         <v>-15392000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-15955000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-13958000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14962000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16407000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19817000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-21690000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-28293000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-33814000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-35071000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-42881000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-40810000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-40837000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39284000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-40194000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-43262000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>-36355000.0</v>
+      </c>
+      <c r="T5">
         <v>-40676000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>-29994000.0</v>
+        <v>-30039000.0</v>
       </c>
       <c r="V5">
-        <v>-29813000.0</v>
+        <v>-29742000.0</v>
       </c>
       <c r="W5">
+        <v>-29564000.0</v>
+      </c>
+      <c r="X5">
         <v>-31615000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-41866000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-25473000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-19649000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18426000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-14335000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-16749000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-16538000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-13695000.0</v>
+      </c>
+      <c r="C6">
         <v>-14597000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-15074000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13636000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13807000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-15113000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-18411000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
+        <v>-20299000.0</v>
+      </c>
+      <c r="J6">
         <v>-26822000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-32354000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-33625000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>-38988000.0</v>
+        <v>-41415000.0</v>
       </c>
       <c r="N6">
-        <v>-39158000.0</v>
+        <v>-39296000.0</v>
       </c>
       <c r="O6">
+        <v>-39453000.0</v>
+      </c>
+      <c r="P6">
         <v>-37727000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>-41663000.0</v>
+        <v>-38880000.0</v>
       </c>
       <c r="R6">
+        <v>-41938000.0</v>
+      </c>
+      <c r="S6">
         <v>-35093000.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-39380000.0</v>
+      </c>
+      <c r="U6">
         <v>-28726000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-28435000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-28318000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-29685000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>-24982000.0</v>
+        <v>-41082000.0</v>
       </c>
       <c r="Z6">
+        <v>-25090000.0</v>
+      </c>
+      <c r="AA6">
         <v>-19344000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-17603000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-14205000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
-        <v>-16158000.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:30">
+        <v>-16265000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-16040000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>13282000.0</v>
+      </c>
+      <c r="C9">
         <v>12095000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12231000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11590000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11867000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11066000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10747000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9820000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9782000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8215000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7712000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7157000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7703000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6428000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5273000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4336000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3782000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>4442000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3321000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2946000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1052000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>289000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>417000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-5126000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4764000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3564000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2780000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-5294000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-4470000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-5258000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-17764000.0</v>
+      </c>
+      <c r="C10">
         <v>-18761000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19396000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17434000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-18437000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-25668000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-25642000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-27758000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-34303000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-39782000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-38488000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-46094000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43913000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-43779000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-41380000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-40761000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-43743000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-36777000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-41107000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-30470000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-30173000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-29986000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-32043000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-42294000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-26505000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-20650000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-19446000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-15382000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-17029000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-16422000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
+        <v>220000.0</v>
+      </c>
+      <c r="C11">
         <v>217000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>95000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>404000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>104000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>115000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>182000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>151000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>162000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>112000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>86000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>133000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>192000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>64000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>20000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>96000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>115000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>125000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1214000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>35000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>39000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1930000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>431000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1032000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1001000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1020000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>20000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8028000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7870000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>3442000.0</v>
+      </c>
+      <c r="C12">
         <v>3369000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3441000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3476000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3475000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3560000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5825000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6068000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6010000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5968000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3417000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3213000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3103000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2942000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2096000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>567000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>481000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>431000.0</v>
       </c>
       <c r="T12">
         <v>431000.0</v>
       </c>
       <c r="U12">
         <v>431000.0</v>
       </c>
       <c r="V12">
+        <v>431000.0</v>
+      </c>
+      <c r="W12">
         <v>422000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>428000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>431000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1032000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1001000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1020000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1047000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-    </row>
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>1354000.0</v>
+      </c>
+      <c r="C13">
         <v>1527000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1674000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1855000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1903000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1976000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2043000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2149000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2471000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3098000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2282000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2573000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2668000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2648000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1907000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>805000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>459000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>120000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>123000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>99000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>164000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>112000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>67000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>460000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>374000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>569000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-17984000.0</v>
+      </c>
+      <c r="C15">
         <v>-18978000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-19491000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-17838000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-18541000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-25783000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25638000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-27940000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-34454000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-39944000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-38600000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-46180000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-44046000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-43971000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-41444000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-40781000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-43839000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-36892000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-41232000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-30470000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-30208000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-30025000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-32043000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-42294000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-26505000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-20650000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-19446000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-15402000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-25057000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-24292000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-43971000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-41444000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-40781000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-43839000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-36892000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-41232000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-30470000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-30208000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-30025000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-32043000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-42294000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-8374000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3387000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-16666000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-25057000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-24292000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-17984000.0</v>
+      </c>
+      <c r="C17">
         <v>-18978000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-19491000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17838000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-18541000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-25783000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25638000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-27940000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-34454000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-39944000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-38600000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-46180000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-44046000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-43971000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-41444000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-40781000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-43839000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-36892000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-41232000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-30470000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-30208000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-30025000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-32043000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-42294000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-26505000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-20650000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-19446000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-15402000.0</v>
       </c>
-      <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-2088000.0</v>
+      </c>
+      <c r="C18">
         <v>-1842000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1767000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1621000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1572000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1584000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3782000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3919000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3539000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2870000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1135000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-640000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-435000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-294000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-189000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>238000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-22000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-302000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-308000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-332000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-267000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-310000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-428000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-431000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-965000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-541000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-646000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-478000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>2648000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>540000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>805000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>459000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>120000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>123000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>99000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>164000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>112000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-15676000.0</v>
+      </c>
+      <c r="C21">
         <v>-16919000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17629000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15813000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-16865000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16399000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21860000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23839000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-30764000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-36912000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-37353000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-45454000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-43478000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-43485000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-39824000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-40999000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-43721000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-36475000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-40799000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-30138000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-29906000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-29676000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-31615000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-40733000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-24909000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-20210000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18570000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-18450000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-16749000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-16538000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>47311000.0</v>
+      </c>
+      <c r="C23">
         <v>44782000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>46503000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45244000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48284000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46151000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>51327000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52505000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>58152000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65080000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>67860000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>75816000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>79518000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>76952000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>71831000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>68760000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>68778000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67025000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>68951000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>56456000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>55122000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>52592000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48862000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>54489000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>36651000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>27400000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>25655000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21080000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19571000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>18595000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>627000.0</v>
+      </c>
+      <c r="C25">
         <v>795000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>881000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1011000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1155000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1294000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1406000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1391000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1471000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1460000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1446000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1466000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1514000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1384000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1269000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1314000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1324000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1262000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1296000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1313000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1307000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1246000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1930000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>433000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>491000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>305000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>823000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>130000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>5450000.0</v>
+      </c>
+      <c r="C26">
         <v>5618000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5055000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5376000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5289000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5515000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7889000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8139000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9734000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12635000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>12532000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>16076000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>14906000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13793000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11444000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>13059000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13521000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>10831000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>11410000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>9729000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>8032000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>7570000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>7784000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9175000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6053000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5838000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6629000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>5708000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>5583000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5407000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>12152000.0</v>
+      </c>
+      <c r="C27">
         <v>13279000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12879000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13550000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>14280000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13652000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>15451000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15417000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18128000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>21048000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22194000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>24720000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>24985000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>24333000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>23631000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>22276000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>23198000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>20377000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22991000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15726000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>13204000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>13149000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15198000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13344000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9244000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>7282000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>6883000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5009000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4510000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3857000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>11356000.0</v>
+      </c>
+      <c r="C28">
         <v>10117000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11926000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8477000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9163000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>8298000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9267000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10103000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12684000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11444000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10339000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11815000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11290000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11787000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10022000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10784000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9709000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9719000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7629000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>9722000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9246000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9050000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>13088000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4848000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3526000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2278000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>2439000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2186000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2016000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
+        <v>220000.0</v>
+      </c>
+      <c r="C29">
         <v>217000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>95000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>404000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>104000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>115000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>182000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>151000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>162000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>112000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>86000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>133000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>192000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>64000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>96000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>115000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>125000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>35000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
       <c r="Y29">
         <v>0.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
       <c r="AA29">
         <v>0.0</v>
       </c>
       <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>20000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>28958000.0</v>
+      </c>
+      <c r="C30">
         <v>29014000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29860000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27403000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28732000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27465000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>32607000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33659000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40546000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>45127000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>45065000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>52611000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>51181000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>49913000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>45097000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>45335000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47503000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>40917000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>44120000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33084000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30958000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>29965000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>32032000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>35607000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20145000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16646000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15790000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>13156000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>12229000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>10846000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-2088000.0</v>
+      </c>
+      <c r="C31">
         <v>-1842000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1767000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1621000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1572000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9269000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3782000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3919000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3539000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2870000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1135000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-640000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-435000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-294000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1556000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>238000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-22000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-302000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-308000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-332000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-267000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-310000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-428000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1561000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1596000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-440000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-876000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3068000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-280000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>116000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>31635000.0</v>
+      </c>
+      <c r="C32">
         <v>27863000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>28874000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>29431000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>31419000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>29752000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29467000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>28666000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27388000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>28168000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>30507000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>30362000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>36040000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33467000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32007000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>27761000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25057000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30550000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28152000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>26318000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>25216000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>22916000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>17247000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>13756000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11742000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7190000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7085000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2630000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2872000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2491000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9798,3152 +10011,3222 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>127343000.0</v>
       </c>
       <c r="C2">
         <v>71838000.0</v>
       </c>
       <c r="D2">
         <v>76533000.0</v>
       </c>
       <c r="E2">
         <v>215659000.0</v>
       </c>
       <c r="F2">
         <v>328283000.0</v>
       </c>
       <c r="G2">
         <v>37669000.0</v>
       </c>
       <c r="H2">
         <v>33415000.0</v>
       </c>
       <c r="I2">
         <v>13761000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>798000</v>
       </c>
       <c r="C3">
         <v>912000</v>
       </c>
       <c r="D3">
         <v>3440000</v>
       </c>
       <c r="E3">
         <v>8325000</v>
       </c>
       <c r="F3">
         <v>3108000</v>
       </c>
       <c r="G3">
         <v>9108000</v>
       </c>
       <c r="H3">
         <v>3293000</v>
       </c>
       <c r="I3">
         <v>1766000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-139126000.0</v>
       </c>
       <c r="F4">
         <v>-112624000.0</v>
       </c>
       <c r="G4">
         <v>290614000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1258000.0</v>
       </c>
       <c r="F5">
         <v>2791000.0</v>
       </c>
       <c r="G5">
         <v>-4268000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-88508000.0</v>
       </c>
       <c r="C6">
         <v>55505000.0</v>
       </c>
       <c r="D6">
         <v>-4695000.0</v>
       </c>
       <c r="E6">
         <v>-139126000.0</v>
       </c>
       <c r="F6">
         <v>-112624000.0</v>
       </c>
       <c r="G6">
         <v>290614000.0</v>
       </c>
       <c r="H6">
         <v>4254000.0</v>
       </c>
       <c r="I6">
         <v>19654000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>2200000.0</v>
       </c>
       <c r="C7">
         <v>-25688000.0</v>
       </c>
       <c r="D7">
         <v>-773000.0</v>
       </c>
       <c r="E7">
         <v>-21142000.0</v>
       </c>
       <c r="F7">
         <v>-25603000.0</v>
       </c>
       <c r="G7">
         <v>-5849000.0</v>
       </c>
       <c r="H7">
         <v>-1599000.0</v>
       </c>
       <c r="I7">
         <v>-217000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2506000.0</v>
       </c>
       <c r="F8">
         <v>-19137000.0</v>
       </c>
       <c r="G8">
         <v>-2566000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>3775000.0</v>
       </c>
       <c r="C9">
         <v>-5012000.0</v>
       </c>
       <c r="D9">
         <v>-5094000.0</v>
       </c>
       <c r="E9">
         <v>-2506000.0</v>
       </c>
       <c r="F9">
         <v>-19137000.0</v>
       </c>
       <c r="G9">
         <v>-2566000.0</v>
       </c>
       <c r="H9">
         <v>-2886000.0</v>
       </c>
       <c r="I9">
         <v>-552000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>11793000.0</v>
       </c>
       <c r="C10">
         <v>-10857000.0</v>
       </c>
       <c r="D10">
         <v>1647000.0</v>
       </c>
       <c r="E10">
         <v>-14730000.0</v>
       </c>
       <c r="F10">
         <v>-22042000.0</v>
       </c>
       <c r="G10">
         <v>-16287000.0</v>
       </c>
       <c r="H10">
         <v>-5020000.0</v>
       </c>
       <c r="I10">
         <v>-2212000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-1458000.0</v>
       </c>
       <c r="F11">
         <v>13807000.0</v>
       </c>
       <c r="G11">
         <v>3491000.0</v>
       </c>
       <c r="H11">
         <v>1537000.0</v>
       </c>
       <c r="I11">
         <v>2620000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>31561000.0</v>
       </c>
       <c r="F12">
         <v>1671000.0</v>
       </c>
       <c r="G12">
         <v>25167000.0</v>
       </c>
       <c r="H12">
         <v>-1878000.0</v>
       </c>
       <c r="I12">
         <v>2486000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-4786000.0</v>
       </c>
       <c r="F13">
         <v>15761000.0</v>
       </c>
       <c r="G13">
         <v>9513000.0</v>
       </c>
       <c r="H13">
         <v>4770000.0</v>
       </c>
       <c r="I13">
         <v>-73000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>4341000.0</v>
       </c>
       <c r="C14">
         <v>5728000.0</v>
       </c>
       <c r="D14">
         <v>5810000.0</v>
       </c>
       <c r="E14">
         <v>5169000.0</v>
       </c>
       <c r="F14">
         <v>5162000.0</v>
       </c>
       <c r="G14">
         <v>3159000.0</v>
       </c>
       <c r="H14">
         <v>1935000.0</v>
       </c>
       <c r="I14">
         <v>1069000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>38835000.0</v>
       </c>
       <c r="C16">
         <v>127343000.0</v>
       </c>
       <c r="D16">
         <v>71838000.0</v>
       </c>
       <c r="E16">
         <v>76533000.0</v>
       </c>
       <c r="F16">
         <v>215659000.0</v>
       </c>
       <c r="G16">
         <v>328283000.0</v>
       </c>
       <c r="H16">
         <v>37669000.0</v>
       </c>
       <c r="I16">
         <v>33415000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-47125000.0</v>
       </c>
       <c r="C18">
         <v>-117215000.0</v>
       </c>
       <c r="D18">
         <v>-134813000.0</v>
       </c>
       <c r="E18">
         <v>-154054000.0</v>
       </c>
       <c r="F18">
         <v>-133372000.0</v>
       </c>
       <c r="G18">
         <v>-108123000.0</v>
       </c>
       <c r="H18">
         <v>-73585000.0</v>
       </c>
       <c r="I18">
         <v>-48208000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>-96886000.0</v>
       </c>
       <c r="C19">
         <v>103938000.0</v>
       </c>
       <c r="D19">
         <v>7853000.0</v>
       </c>
       <c r="E19">
         <v>-66295000.0</v>
       </c>
       <c r="F19">
         <v>-142507000.0</v>
       </c>
       <c r="G19">
         <v>3947000.0</v>
       </c>
       <c r="H19">
         <v>77590000.0</v>
       </c>
       <c r="I19">
         <v>-68776000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>161548000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>149085000.0</v>
       </c>
       <c r="G20">
         <v>381563000.0</v>
       </c>
       <c r="H20">
         <v>126758000.0</v>
       </c>
       <c r="I20">
         <v>134567000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>-106684000.0</v>
       </c>
       <c r="C21">
         <v>66524000.0</v>
       </c>
       <c r="D21">
         <v>33225000.0</v>
       </c>
       <c r="E21">
         <v>96059000.0</v>
       </c>
       <c r="F21">
         <v>64856000.0</v>
       </c>
       <c r="G21">
         <v>-1364000.0</v>
       </c>
       <c r="H21">
         <v>-9000.0</v>
       </c>
       <c r="I21">
         <v>-9000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-81653000.0</v>
       </c>
       <c r="C22">
         <v>-127976000.0</v>
       </c>
       <c r="D22">
         <v>-172797000.0</v>
       </c>
       <c r="E22">
         <v>-162956000.0</v>
       </c>
       <c r="F22">
         <v>-131935000.0</v>
       </c>
       <c r="G22">
         <v>-121492000.0</v>
       </c>
       <c r="H22">
         <v>-68299000.0</v>
       </c>
       <c r="I22">
         <v>-49780000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>55503000.0</v>
       </c>
       <c r="C23">
         <v>-938000.0</v>
       </c>
       <c r="D23">
         <v>10427000.0</v>
       </c>
       <c r="E23">
         <v>8042000.0</v>
       </c>
       <c r="F23">
         <v>11062000.0</v>
       </c>
       <c r="G23">
-        <v>513804000.0</v>
+        <v>132241000.0</v>
       </c>
       <c r="H23">
         <v>258000.0</v>
       </c>
       <c r="I23">
         <v>314000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>-97684000.0</v>
       </c>
       <c r="C24">
         <v>104850000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-57970000.0</v>
       </c>
       <c r="F24">
         <v>-139399000.0</v>
       </c>
       <c r="G24">
-        <v>13024000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="H24">
         <v>77590000.0</v>
       </c>
       <c r="I24">
         <v>-67010000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>13169000.0</v>
       </c>
       <c r="C25">
         <v>2277000.0</v>
       </c>
       <c r="D25">
         <v>-2247000.0</v>
       </c>
       <c r="E25">
         <v>5997000.0</v>
       </c>
       <c r="F25">
         <v>1591000.0</v>
       </c>
       <c r="G25">
-        <v>1237000.0</v>
+        <v>3728000.0</v>
       </c>
       <c r="H25">
         <v>893000.0</v>
       </c>
       <c r="I25">
         <v>1773000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>149085000.0</v>
       </c>
       <c r="G26">
         <v>256000000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>15616000.0</v>
       </c>
       <c r="C27">
         <v>29356000.0</v>
       </c>
       <c r="D27">
         <v>38634000.0</v>
       </c>
       <c r="E27">
         <v>27203000.0</v>
       </c>
       <c r="F27">
         <v>17445000.0</v>
       </c>
       <c r="G27">
         <v>21439000.0</v>
       </c>
       <c r="H27">
         <v>883000.0</v>
       </c>
       <c r="I27">
         <v>788000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>55503000.0</v>
       </c>
       <c r="C28">
         <v>67870000.0</v>
       </c>
       <c r="D28">
         <v>43652000.0</v>
       </c>
       <c r="E28">
         <v>72898000.0</v>
       </c>
       <c r="F28">
         <v>160147000.0</v>
       </c>
       <c r="G28">
         <v>385682000.0</v>
       </c>
       <c r="H28">
         <v>249000.0</v>
       </c>
       <c r="I28">
         <v>134872000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-46327000.0</v>
       </c>
       <c r="C29">
         <v>-116303000.0</v>
       </c>
       <c r="D29">
         <v>-131373000.0</v>
       </c>
       <c r="E29">
         <v>-145729000.0</v>
       </c>
       <c r="F29">
         <v>-130264000.0</v>
       </c>
       <c r="G29">
         <v>-99015000.0</v>
       </c>
       <c r="H29">
         <v>-70292000.0</v>
       </c>
       <c r="I29">
         <v>-46442000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-97684000.0</v>
       </c>
       <c r="C30">
         <v>103938000.0</v>
       </c>
       <c r="D30">
         <v>83026000.0</v>
       </c>
       <c r="E30">
         <v>-66295000.0</v>
       </c>
       <c r="F30">
         <v>-142507000.0</v>
       </c>
       <c r="G30">
         <v>3947000.0</v>
       </c>
       <c r="H30">
         <v>74297000.0</v>
       </c>
       <c r="I30">
         <v>-68776000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>34391000.0</v>
+      </c>
+      <c r="C2">
         <v>38835000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>39766000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42888000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>79257000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>127343000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36616000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
+        <v>41188000.0</v>
+      </c>
+      <c r="J2">
         <v>32176000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68509000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>39626000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>39717000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>39697000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>76533000.0</v>
       </c>
-      <c r="O2">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
+        <v>63877000.0</v>
+      </c>
+      <c r="Q2">
         <v>108808000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>147657000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>215659000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>263819000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>307585000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>285078000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>328283000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>344638000.0</v>
       </c>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
       <c r="Y2">
+        <v>141871000.0</v>
+      </c>
+      <c r="Z2">
         <v>158705000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37669000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>39959000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12028000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>24370000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33415000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>111000</v>
+      </c>
+      <c r="C3">
         <v>65000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>223000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>292000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>123000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>43000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>395000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>120000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>354000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1053000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>782000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>795000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>810000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2109000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2741000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1997000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1478000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>851000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>491000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>847000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>919000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2662000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1459000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2188000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2799000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>529000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>452000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1261000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1051000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-36836000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-20655000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-11620000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-38849000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-68002000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-48160000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-43766000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>22507000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-43205000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>482000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1746000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>653000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-227000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>62000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1610000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>310000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1825000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-954000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>4443000.0</v>
+      </c>
+      <c r="C6">
         <v>-4444000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-931000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3122000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-36369000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-48086000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>90727000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4572000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5683000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-36333000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>32212000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-91000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>20000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36836000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
+        <v>9345000.0</v>
+      </c>
+      <c r="Q6">
         <v>-11620000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-38849000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-68002000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-48160000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-43766000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22507000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-43205000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-16355000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
+        <v>169456000.0</v>
+      </c>
+      <c r="Z6">
         <v>-12827000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>121036000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2290000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>27931000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-12342000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-9045000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>3155000.0</v>
+      </c>
+      <c r="C7">
         <v>1519000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1495000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6017000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>7262000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-12574000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2084000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>-414000.0</v>
+      </c>
+      <c r="J7">
         <v>-11902000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-15456000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3977000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>918000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5099000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>-10767000.0</v>
+      </c>
+      <c r="P7">
         <v>-3706000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-3553000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4597000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-9286000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>930000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3419000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6856000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-16258000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2678000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2869000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5042000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5344000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3213000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1545000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1437000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4346000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>-6224000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-5585000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2115000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2263000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1299000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-6299000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2892000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-4300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-5646000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>-5036000.0</v>
+      </c>
+      <c r="C9">
         <v>3409000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1768000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2900000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>574000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1467000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1920000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
+        <v>-139000.0</v>
+      </c>
+      <c r="J9">
         <v>544000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3497000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2470000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1355000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2695000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6224000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-5585000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2115000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2263000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1299000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6299000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2892000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-4300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-5646000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>631000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>205000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-347000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-3055000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>412000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>313000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1504000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-2107000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>2340000.0</v>
+      </c>
+      <c r="C10">
         <v>-2244000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1492000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3004000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3606000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3691000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2132000.0</v>
       </c>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
       <c r="I10">
+        <v>225000.0</v>
+      </c>
+      <c r="J10">
         <v>-6233000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6981000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-960000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3507000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3241000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2873000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2962000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2381000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11127000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4184000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4117000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5809000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4869000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7247000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-7051000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7211000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2849000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>824000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>591000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2339000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1801000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1471000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1996000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7621000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1001000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-3661000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3651000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-3593000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>601000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1392000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3310000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1918000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-558000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2570000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2158000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-679000.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>2079000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-2657000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2083000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>9257000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9871000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9668000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8383000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-2760000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5642000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-14111000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-18222000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4916000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-8591000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6951000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16014000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1606000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>596000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>-2396000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>344000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-495000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2557000.0</v>
       </c>
       <c r="O13">
+        <v>2557000.0</v>
+      </c>
+      <c r="P13">
         <v>-1223000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1525000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>7454000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-7454000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-4831000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-340000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5623000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-5283000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4300000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1567000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6080000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2434000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AB13"/>
+      <c r="AC13">
         <v>1492000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1868000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-768000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
-        <v>382000.0</v>
+        <v>627000.0</v>
       </c>
       <c r="C14">
+        <v>795000.0</v>
+      </c>
+      <c r="D14">
         <v>881000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>322000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1155000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1294000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1406000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>1391000.0</v>
+      </c>
+      <c r="J14">
         <v>1471000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1460000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1446000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1466000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1514000.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
-        <v>1269000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="P14">
+        <v>1557000.0</v>
+      </c>
+      <c r="Q14">
         <v>1314000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1324000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1262000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1296000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1313000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1307000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1246000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1930000.0</v>
       </c>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
       <c r="Y14">
-        <v>491000.0</v>
+        <v>784000.0</v>
       </c>
       <c r="Z14">
+        <v>383000.0</v>
+      </c>
+      <c r="AA14">
         <v>305000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>823000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>130000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>484000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>498000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>38834000.0</v>
+      </c>
+      <c r="C16">
         <v>34391000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>38835000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>39766000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42888000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>79257000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>127343000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>36616000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37859000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32176000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>71838000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39626000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>39717000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>39697000.0</v>
       </c>
-      <c r="O16">
-[...1 lines deleted...]
-      </c>
       <c r="P16">
+        <v>73222000.0</v>
+      </c>
+      <c r="Q16">
         <v>97188000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>108808000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>147657000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>215659000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>263819000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>307585000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>285078000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>328283000.0</v>
       </c>
-      <c r="X16">
-[...1 lines deleted...]
-      </c>
       <c r="Y16">
+        <v>311327000.0</v>
+      </c>
+      <c r="Z16">
         <v>145878000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>158705000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>37669000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>39959000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>12028000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>24370000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-9746000.0</v>
+      </c>
+      <c r="C18">
         <v>-12909000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-9744000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6480000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5115000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-25786000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16531000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-20963000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33455000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-46266000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25495000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-34781000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-28971000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-45566000.0</v>
       </c>
-      <c r="O18">
-[...1 lines deleted...]
-      </c>
       <c r="P18">
+        <v>-36481000.0</v>
+      </c>
+      <c r="Q18">
         <v>-37053000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40572000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39813000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-33527000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28622000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-31688000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-39535000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-28502000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-30575000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21354000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-27692000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15721000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17064000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-21356000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-19444000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>14277000.0</v>
+      </c>
+      <c r="C19">
         <v>7964000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>8813000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>2967000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-31162000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-78079000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>108153000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>15875000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>38941000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-59031000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>23425000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>29805000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>27153000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3453000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-51748000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>22900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>31912000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-31912000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>123832000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>102501000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-96613000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-5888000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>10358000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-31882000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>8500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>21958000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>12796000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>44709000.0</v>
       </c>
-      <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>-384000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>161932000.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>149085000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-88000.0</v>
+      </c>
+      <c r="C21">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-106684000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>96059000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>64856000.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>-1000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1358000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>-1000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-17984000.0</v>
+      </c>
+      <c r="C22">
         <v>-18978000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-19491000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17838000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-18541000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-25783000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25638000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-27940000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-34454000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-39944000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-38600000.0</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
+        <v>-46180000.0</v>
+      </c>
+      <c r="N22">
         <v>-44046000.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
+        <v>-43971000.0</v>
+      </c>
+      <c r="P22">
         <v>-41444000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-40781000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-43839000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-36892000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-41232000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-30470000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-30208000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-30025000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-32043000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-42294000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-26505000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-20650000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-19446000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-15402000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-17029000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-16422000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>320000.0</v>
+      </c>
+      <c r="C23">
         <v>501000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>231000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-384000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>161932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-938000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>121000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>77000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-66524000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33229000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4103000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1043000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5277000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>1.0</v>
+      </c>
+      <c r="Q23">
         <v>2533000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1042000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3723000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>934000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6187000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>150808000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2218000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>51000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>-1.0</v>
+      </c>
+      <c r="Z23">
         <v>29000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>126773000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>109000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-165000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>163000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>151000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>8813000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-150467000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>38587000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-59031000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>24478000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>30587000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>27948000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3453000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-20159000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>22900000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>681000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-31912000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-15567000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-21331000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-96613000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5888000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>31000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-30423000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21958000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13325000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>45161000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8854000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>10250000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
-        <v>780000.0</v>
+        <v>1871000.0</v>
       </c>
       <c r="C25">
+        <v>367000.0</v>
+      </c>
+      <c r="D25">
         <v>3531000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>99000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1805000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8423000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>715000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>7000.0</v>
+      </c>
+      <c r="J25">
         <v>1730000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-175000.0</v>
       </c>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
       <c r="L25">
-        <v>710.0</v>
+        <v>-363000.0</v>
       </c>
       <c r="M25">
-        <v>957000.0</v>
+        <v>-1096000.0</v>
       </c>
       <c r="N25">
-        <v>-42713280.0</v>
+        <v>-848000.0</v>
       </c>
       <c r="O25">
-        <v>2021000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="P25">
+        <v>9221000.0</v>
+      </c>
+      <c r="Q25">
         <v>1278000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1123000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1575000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
-        <v>402000.0</v>
+        <v>1538000.0</v>
       </c>
       <c r="U25">
-        <v>394000.0</v>
+        <v>1581000.0</v>
       </c>
       <c r="V25">
-        <v>389000.0</v>
+        <v>979000.0</v>
       </c>
       <c r="W25">
-        <v>389000.0</v>
+        <v>569000.0</v>
       </c>
       <c r="X25">
-        <v>448000.0</v>
+        <v>683000.0</v>
       </c>
       <c r="Y25">
-        <v>200000.0</v>
+        <v>15263000.0</v>
       </c>
       <c r="Z25">
-        <v>200000.0</v>
+        <v>1231000.0</v>
       </c>
       <c r="AA25">
+        <v>216000.0</v>
+      </c>
+      <c r="AB25">
         <v>-135000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>539000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2274000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1638000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>2086000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-2086000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>149085000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-872000.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>2696000.0</v>
+      </c>
+      <c r="C27">
         <v>3453000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4062999.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5080000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3496000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2977000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4945000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6388000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9820000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8203000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9098000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10893000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10105000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8538000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7353000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7430000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7414000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5006000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4792000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2864000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3937000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5852000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6268000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>13908000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>683000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>580000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>247000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>236000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>161000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>239000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-88000.0</v>
+      </c>
+      <c r="C28">
         <v>501000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>231000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-384000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>55656000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-938000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>121000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>77000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68610000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>33229000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4103000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1043000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5277000.0</v>
       </c>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
       <c r="P28">
+        <v>65465000.0</v>
+      </c>
+      <c r="Q28">
         <v>2533000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1042000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3723000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>934000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6187000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>150808000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2218000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-873000.0</v>
       </c>
-      <c r="X28">
-[...1 lines deleted...]
-      </c>
       <c r="Y28">
+        <v>259757999.0</v>
+      </c>
+      <c r="Z28">
         <v>27000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>126770000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>106000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-166000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>160000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>149000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-9635000.0</v>
+      </c>
+      <c r="C29">
         <v>-12844000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-9521000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6320000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4823000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-25663000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-16488000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-20568000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33335000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-45912000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-24442000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-33999000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-28176000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-44756000.0</v>
       </c>
-      <c r="O29">
-[...1 lines deleted...]
-      </c>
       <c r="P29">
+        <v>-34372000.0</v>
+      </c>
+      <c r="Q29">
         <v>-34312000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-38575000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-38335000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-32676000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28131000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-30841000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-38616000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-25840000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-29116000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-19166000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-24893000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15192000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-16612000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-20095000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-18393000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>14166000.0</v>
+      </c>
+      <c r="C30">
         <v>7899000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8590000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2967000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-31162000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-78079000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>108153000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15875000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>38941000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-59031000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23425000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29805000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>27153000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2643000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-51748000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20159000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1316000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-33390000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16418000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21822000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-97460000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-6807000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10358000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-31882000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6312000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19159000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>12796000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>44709000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7593000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9199000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>