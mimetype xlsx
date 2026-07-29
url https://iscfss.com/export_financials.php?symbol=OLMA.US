--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3777,51 +3777,53 @@
         <v>284568000.0</v>
       </c>
       <c r="T29">
         <v>300894000.0</v>
       </c>
       <c r="U29">
         <v>314084000.0</v>
       </c>
       <c r="V29">
         <v>326024000.0</v>
       </c>
       <c r="W29">
         <v>338137000.0</v>
       </c>
       <c r="X29">
         <v>125410000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>3351000.0</v>
+      </c>
       <c r="C30">
         <v>4056000.0</v>
       </c>
       <c r="D30">
         <v>2971000.0</v>
       </c>
       <c r="E30">
         <v>2746000.0</v>
       </c>
       <c r="F30">
         <v>1920000.0</v>
       </c>
       <c r="G30">
         <v>2120000.0</v>
       </c>
       <c r="H30">
         <v>687000.0</v>
       </c>
       <c r="I30">
         <v>821000.0</v>
       </c>
       <c r="J30">
         <v>664000.0</v>
       </c>
       <c r="K30">
@@ -4345,51 +4347,51 @@
       </c>
       <c r="T38">
         <v>540000.0</v>
       </c>
       <c r="U38">
         <v>4086000.0</v>
       </c>
       <c r="V38">
         <v>510000.0</v>
       </c>
       <c r="W38">
         <v>510000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>3000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>7882000.0</v>
+        <v>4531000.0</v>
       </c>
       <c r="C39">
         <v>5959000.0</v>
       </c>
       <c r="D39">
         <v>2398000.0</v>
       </c>
       <c r="E39">
         <v>3066000.0</v>
       </c>
       <c r="F39">
         <v>2036000.0</v>
       </c>
       <c r="G39">
         <v>2267000.0</v>
       </c>
       <c r="H39">
         <v>2544000.0</v>
       </c>
       <c r="I39">
         <v>2262000.0</v>
       </c>
       <c r="J39">
         <v>2449000.0</v>
       </c>
@@ -5913,101 +5915,101 @@
       <c r="H3">
         <v>9033.0</v>
       </c>
       <c r="I3">
         <v>8244.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-178698000.0</v>
+        <v>-162451000.0</v>
       </c>
       <c r="C5">
-        <v>-142258000.0</v>
+        <v>-129474000.0</v>
       </c>
       <c r="D5">
-        <v>-104961000.0</v>
+        <v>-96655000.0</v>
       </c>
       <c r="E5">
         <v>-106988000.0</v>
       </c>
       <c r="F5">
-        <v>-71491000.0</v>
+        <v>-71096000.0</v>
       </c>
       <c r="G5">
         <v>-21528000.0</v>
       </c>
       <c r="H5">
         <v>-4316000.0</v>
       </c>
       <c r="I5">
-        <v>-2169000.0</v>
+        <v>-2079000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-178208000.0</v>
+        <v>-161961000.0</v>
       </c>
       <c r="C6">
-        <v>-141865000.0</v>
+        <v>-129081000.0</v>
       </c>
       <c r="D6">
-        <v>-104584000.0</v>
+        <v>-96278000.0</v>
       </c>
       <c r="E6">
         <v>-106631000.0</v>
       </c>
       <c r="F6">
-        <v>-71328000.0</v>
+        <v>-70933000.0</v>
       </c>
       <c r="G6">
         <v>-21517000.0</v>
       </c>
       <c r="H6">
         <v>-4306967.0</v>
       </c>
       <c r="I6">
-        <v>-2160756.0</v>
+        <v>-2070756.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
@@ -6867,191 +6869,191 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-57986000.0</v>
+        <v>-53089000.0</v>
       </c>
       <c r="C5">
-        <v>-50084000.0</v>
+        <v>-46061000.0</v>
       </c>
       <c r="D5">
         <v>-42217000.0</v>
       </c>
       <c r="E5">
-        <v>-47864000.0</v>
+        <v>-43784000.0</v>
       </c>
       <c r="F5">
-        <v>-34873000.0</v>
+        <v>-30389000.0</v>
       </c>
       <c r="G5">
-        <v>-36768000.0</v>
+        <v>-33567000.0</v>
       </c>
       <c r="H5">
-        <v>-37621000.0</v>
+        <v>-34555000.0</v>
       </c>
       <c r="I5">
-        <v>-33530000.0</v>
+        <v>-30382000.0</v>
       </c>
       <c r="J5">
-        <v>-34339000.0</v>
+        <v>-30970000.0</v>
       </c>
       <c r="K5">
-        <v>-30416000.0</v>
+        <v>-26772000.0</v>
       </c>
       <c r="L5">
-        <v>-23342000.0</v>
+        <v>-21502000.0</v>
       </c>
       <c r="M5">
-        <v>-21601000.0</v>
+        <v>-20095000.0</v>
       </c>
       <c r="N5">
-        <v>-29602000.0</v>
+        <v>-28286000.0</v>
       </c>
       <c r="O5">
-        <v>-27219000.0</v>
+        <v>-26179000.0</v>
       </c>
       <c r="P5">
-        <v>-23222000.0</v>
+        <v>-22720000.0</v>
       </c>
       <c r="Q5">
-        <v>-33293000.0</v>
+        <v>-32858000.0</v>
       </c>
       <c r="R5">
-        <v>-23254000.0</v>
+        <v>-23030000.0</v>
       </c>
       <c r="S5">
         <v>-21638000.0</v>
       </c>
       <c r="T5">
-        <v>-17762000.0</v>
+        <v>-17713000.0</v>
       </c>
       <c r="U5">
-        <v>-16522000.0</v>
+        <v>-16406000.0</v>
       </c>
       <c r="V5">
         <v>-15450000.0</v>
       </c>
       <c r="W5">
         <v>-10131000.0</v>
       </c>
       <c r="X5">
         <v>-7844000.0</v>
       </c>
       <c r="Y5">
         <v>-2453000.0</v>
       </c>
       <c r="Z5">
         <v>-1040000.0</v>
       </c>
       <c r="AA5">
         <v>-1017000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-57867000.0</v>
+        <v>-52970000.0</v>
       </c>
       <c r="C6">
-        <v>-49897000.0</v>
+        <v>-45874000.0</v>
       </c>
       <c r="D6">
         <v>-42174000.0</v>
       </c>
       <c r="E6">
-        <v>-47732000.0</v>
+        <v>-43652000.0</v>
       </c>
       <c r="F6">
-        <v>-34745000.0</v>
+        <v>-30261000.0</v>
       </c>
       <c r="G6">
-        <v>-36652000.0</v>
+        <v>-33451000.0</v>
       </c>
       <c r="H6">
-        <v>-37526000.0</v>
+        <v>-34460000.0</v>
       </c>
       <c r="I6">
-        <v>-33436000.0</v>
+        <v>-30288000.0</v>
       </c>
       <c r="J6">
-        <v>-34251000.0</v>
+        <v>-30882000.0</v>
       </c>
       <c r="K6">
-        <v>-30328000.0</v>
+        <v>-26684000.0</v>
       </c>
       <c r="L6">
-        <v>-23252000.0</v>
+        <v>-21412000.0</v>
       </c>
       <c r="M6">
-        <v>-21502000.0</v>
+        <v>-19996000.0</v>
       </c>
       <c r="N6">
-        <v>-29502000.0</v>
+        <v>-28186000.0</v>
       </c>
       <c r="O6">
-        <v>-27122000.0</v>
+        <v>-26082000.0</v>
       </c>
       <c r="P6">
-        <v>-23131000.0</v>
+        <v>-22629000.0</v>
       </c>
       <c r="Q6">
-        <v>-33208000.0</v>
+        <v>-32773000.0</v>
       </c>
       <c r="R6">
-        <v>-23170000.0</v>
+        <v>-22946000.0</v>
       </c>
       <c r="S6">
         <v>-21565000.0</v>
       </c>
       <c r="T6">
-        <v>-17712000.0</v>
+        <v>-17663000.0</v>
       </c>
       <c r="U6">
-        <v>-16491000.0</v>
+        <v>-16375000.0</v>
       </c>
       <c r="V6">
         <v>-15441000.0</v>
       </c>
       <c r="W6">
         <v>-10127000.0</v>
       </c>
       <c r="X6">
         <v>-7842000.0</v>
       </c>
       <c r="Y6">
         <v>-2451000.0</v>
       </c>
       <c r="Z6">
         <v>-1037000.0</v>
       </c>
       <c r="AA6">
         <v>-1014000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
@@ -10854,51 +10856,51 @@
       </c>
       <c r="Y22">
         <v>-2453000.0</v>
       </c>
       <c r="Z22">
         <v>-1693000.0</v>
       </c>
       <c r="AA22">
         <v>-1017000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-4407000.0</v>
       </c>
       <c r="C23">
         <v>213552000.0</v>
       </c>
       <c r="D23">
         <v>41000.0</v>
       </c>
       <c r="E23">
-        <v>-2518000.0</v>
+        <v>-3500000.0</v>
       </c>
       <c r="F23">
         <v>222000.0</v>
       </c>
       <c r="G23">
         <v>799000.0</v>
       </c>
       <c r="H23">
         <v>92000.0</v>
       </c>
       <c r="I23">
         <v>719000.0</v>
       </c>
       <c r="J23">
         <v>920000.0</v>
       </c>
       <c r="K23">
         <v>547000.0</v>
       </c>
       <c r="L23">
         <v>869000.0</v>
       </c>
       <c r="M23">
         <v>2043000.0</v>
       </c>