--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2211,3610 +2214,3734 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>1667000.0</v>
+      </c>
+      <c r="C2">
         <v>3719000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9253000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3474000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>934000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4460000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2685000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4354000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7656000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2698000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2207000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1625000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>681000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>374000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>14000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>120000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>268000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>306000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>385000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>419000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>719000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>97000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>935000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-947000.0</v>
+      </c>
+      <c r="C5">
         <v>-460000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>621000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>526000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>314000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>420000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>143000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>464000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-118000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-10000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>347000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-241000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-518000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-978000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1813000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2674000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2398000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1626000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-149000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-10594000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-80000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>660000.0</v>
+      </c>
+      <c r="C7">
         <v>956000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1193000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1478000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1755000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1148000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1429000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1699000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1962000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2209000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2417000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2623000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2008000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2291000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2565000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2830000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3087000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3041000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3289000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>8000.0</v>
       </c>
       <c r="C8">
         <v>8000.0</v>
       </c>
       <c r="D8">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="E8">
         <v>7000.0</v>
       </c>
       <c r="F8">
         <v>7000.0</v>
       </c>
       <c r="G8">
+        <v>7000.0</v>
+      </c>
+      <c r="H8">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
       <c r="U8">
         <v>3000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>3000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>419456000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>413213000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>408333000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>403168000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>398756000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>393933000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>388904000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>383428000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>378934000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>374467000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>48599000.0</v>
+      </c>
+      <c r="C10">
         <v>52547000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>48301000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>35260000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>52473000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>50640000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>139480000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>35888000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16892000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33720000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68539000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>117407000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>34958000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40918000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>23702000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>26804000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>24526000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>21509000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13812000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>25597000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>50422000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>47881000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>338549000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127824000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-68000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>461070000.0</v>
+      </c>
+      <c r="C12">
         <v>505347000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>505437000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>328960000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>361913000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>392707000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>434086000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>214763000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>239104000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>248977000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>261807000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>276901000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>167444000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>185954000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>204421000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>222600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>240711000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>267867000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>287250000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>305954000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>318144000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>326968000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>338549000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>127824000.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>68000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12">
+        <v>68000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>8000.0</v>
       </c>
       <c r="C13">
         <v>8000.0</v>
       </c>
       <c r="D13">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="E13">
         <v>7000.0</v>
       </c>
       <c r="F13">
         <v>7000.0</v>
       </c>
       <c r="G13">
+        <v>7000.0</v>
+      </c>
+      <c r="H13">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
-        <v>3000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="N13">
         <v>3000.0</v>
       </c>
       <c r="O13">
         <v>3000.0</v>
       </c>
       <c r="P13">
         <v>3000.0</v>
       </c>
       <c r="Q13">
         <v>3000.0</v>
       </c>
       <c r="R13">
         <v>3000.0</v>
       </c>
       <c r="S13">
         <v>3000.0</v>
       </c>
       <c r="T13">
         <v>3000.0</v>
       </c>
       <c r="U13">
         <v>3000.0</v>
       </c>
       <c r="V13">
         <v>3000.0</v>
       </c>
       <c r="W13">
         <v>3000.0</v>
       </c>
       <c r="X13">
+        <v>3000.0</v>
+      </c>
+      <c r="Y13">
         <v>1000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>104453732.0</v>
+      </c>
+      <c r="C14">
         <v>102800098.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>91317496.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>85732221.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>85497426.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>85426223.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>58743522.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>57262803.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>56282402.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>55574324.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>54783945.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>44977161.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40720294.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>40354493.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>40188466.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40036201.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>39918219.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39834619.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39742723.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39607745.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>39415330.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>39325793.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>20155342.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>37519738.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14098571.0</v>
       </c>
       <c r="Z14">
         <v>14098571.0</v>
       </c>
       <c r="AA14">
         <v>14098571.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14">
+        <v>14098571.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>3000.0</v>
       </c>
       <c r="O15">
         <v>3000.0</v>
       </c>
       <c r="P15">
         <v>3000.0</v>
       </c>
       <c r="Q15">
         <v>3000.0</v>
       </c>
       <c r="R15">
         <v>3000.0</v>
       </c>
       <c r="S15">
         <v>3000.0</v>
       </c>
       <c r="T15">
         <v>3000.0</v>
       </c>
       <c r="U15">
         <v>3000.0</v>
       </c>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>3000.0</v>
+      </c>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>14520000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8713000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>12387000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>10749000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>7687000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>801000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>739000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>683000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>2272000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>4093000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3206000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-302000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-319000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1923000.0</v>
       </c>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>486578000.0</v>
+      </c>
+      <c r="C23">
         <v>530645000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>533430000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>352453000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>382002000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>409639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>450979000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>230173000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>254557000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>263694000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>276945000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>292799000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>177624000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>195768000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>215645000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>231997000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>250600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>277418000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>295945000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>309795000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>322230000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>331301000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>342722000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>130683000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-1246000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
         <v>3000000.0</v>
       </c>
       <c r="C24">
         <v>3000000.0</v>
       </c>
       <c r="D24">
         <v>3000000.0</v>
       </c>
       <c r="E24">
         <v>3000000.0</v>
       </c>
-      <c r="F24"/>
+      <c r="F24">
+        <v>3000000.0</v>
+      </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-47939000.0</v>
+      </c>
+      <c r="C28">
         <v>-51591000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-47108000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-30782000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-47718000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-49492000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-138051000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-34189000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14930000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-31511000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-66122000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-114784000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-32950000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-38627000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-21137000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23974000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-21439000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-18468000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10523000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-25597000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-50422000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-47881000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-338549000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-127824000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>68000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-68000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>433564000.0</v>
+      </c>
+      <c r="C29">
         <v>483478000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>481559000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>310488000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>348236000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>383452000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>408964000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>198911000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>227163000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>236318000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>253895000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>275134000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>161583000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>174975000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>197546000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>217699000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>236283000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>265090000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>284568000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>300894000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>314084000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>326024000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>338137000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>125410000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>37</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>3351000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4056000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2971000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1920000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2120000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>687000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>821000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>664000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>673000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>740000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>622000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>302000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>319000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>457000.0</v>
       </c>
-      <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30"/>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>161583000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>174975000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>197546000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>217699000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>236283000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>265090000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>284568000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>300894000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>314084000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>326024000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>338137000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
+      <c r="Z31"/>
       <c r="AA31">
         <v>-10594000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31">
+        <v>-10594000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>416862000.0</v>
+      </c>
+      <c r="C32">
         <v>466062000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>463650000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>292674000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>334561000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>370599000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>396715000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>187294000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>215652000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>225866000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>244892000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>266042000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>156678000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>169987000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>192350000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>212506000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>230718000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>260046000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>281666000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>299379000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>312708000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>324988000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>337552000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>123814000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>16702000.0</v>
+      </c>
+      <c r="C33">
         <v>17416000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>17978000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>18124000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14277000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12976000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12506000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12179000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12370000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11604000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>10432000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10791000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>6115000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>6371000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6746000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>6939000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>7574000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>7204000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>5260000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1515000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1376000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1036000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>585000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1597000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-68000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>29000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>1210000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1383000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1550000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>1746000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2009000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2160000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2358000.0</v>
       </c>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
         <v>3000000.0</v>
       </c>
       <c r="C35">
+        <v>3000000.0</v>
+      </c>
+      <c r="D35">
         <v>3069000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3310000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3602000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>123000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>257000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>562000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>859000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1152000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1429000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1699000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1210000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1383000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1550000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1746000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2009000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2160000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U35">
         <v>0.0</v>
       </c>
       <c r="V35">
         <v>0.0</v>
       </c>
       <c r="W35">
         <v>0.0</v>
       </c>
       <c r="X35">
         <v>0.0</v>
       </c>
-      <c r="Y35"/>
+      <c r="Y35">
+        <v>0.0</v>
+      </c>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>9348000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>16064000.0</v>
+      </c>
+      <c r="C36">
         <v>16495000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>16832000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>16219000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12032000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>10529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9763000.0</v>
       </c>
       <c r="H36">
         <v>9763000.0</v>
       </c>
       <c r="I36">
+        <v>9763000.0</v>
+      </c>
+      <c r="J36">
         <v>9611000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>8516000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7173000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7177000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2904000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2771000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4251000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2771000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3096000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>540000.0</v>
       </c>
       <c r="T36">
         <v>540000.0</v>
       </c>
       <c r="U36">
-        <v>510000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="V36">
         <v>510000.0</v>
       </c>
       <c r="W36">
         <v>510000.0</v>
       </c>
       <c r="X36">
+        <v>510000.0</v>
+      </c>
+      <c r="Y36">
         <v>1573000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-68000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>10180000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>2771000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q38">
         <v>0.0</v>
       </c>
       <c r="R38">
+        <v>0.0</v>
+      </c>
+      <c r="S38">
         <v>2794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>540000.0</v>
       </c>
       <c r="T38">
         <v>540000.0</v>
       </c>
       <c r="U38">
+        <v>540000.0</v>
+      </c>
+      <c r="V38">
         <v>4086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510000.0</v>
       </c>
       <c r="W38">
         <v>510000.0</v>
       </c>
-      <c r="X38"/>
+      <c r="X38">
+        <v>510000.0</v>
+      </c>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>8806000.0</v>
+      </c>
+      <c r="C39">
         <v>4531000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5959000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2398000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3066000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2036000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2267000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2544000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2262000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2449000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4033000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5107000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4065000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3443000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4478000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2458000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2315000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2347000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3435000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2326000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2710000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3297000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3588000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1262000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>35000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>50687000.0</v>
+      </c>
+      <c r="C40">
         <v>42492000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>41425000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37013000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>31077000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>24888000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>36085000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26806000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21017000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>17420000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17862000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>12835000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>12408000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>17821000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>15160000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>11454000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>11040000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8921000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>8065000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8528000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>7694000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4787000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3224000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5176000.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>443000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1210000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41"/>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1145349000.0</v>
+      </c>
+      <c r="C42">
         <v>1131576000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1075487000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>858451000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>854194000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>848520000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>843921000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>599982000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>594261000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>572926000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>559176000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>554231000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>419456000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>413213000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>408333000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>403168000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>398756000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>393933000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>388904000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>383428000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>378934000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>374467000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>371228000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>0.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>-9100000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>1020000.0</v>
+      </c>
+      <c r="C45">
         <v>1277000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1420000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1905000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2245000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1708000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2060000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2416000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>2759000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3088000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3259000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4312000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3955000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4281000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4556000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4652000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>866000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>526000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>75000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
+      <c r="AA45"/>
+      <c r="AB45">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>638000.0</v>
+      </c>
+      <c r="C46">
         <v>921000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1146000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1905000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2245000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1708000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2060000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2416000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2759000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3088000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3259000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3614000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3211000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2495000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>4168000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>4478000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>4410000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4720000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>975000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>866000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>526000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>75000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24000.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>1273000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1380000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1480000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4168000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1450000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4410000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4720000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>975000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>866000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>526000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>75000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-713846000.0</v>
+      </c>
+      <c r="C48">
         <v>-650646000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-597557000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-551496000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-509279000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-465495000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-435106000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-401539000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-366984000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-336602000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-305632000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-278860000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-257358000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-237263000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-208977000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-182798000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-160078000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-127220000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-104190000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-82552000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-64839000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-48433000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-33094000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-22964000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>-10762000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-257358000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-237263000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-208977000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-182798000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-160078000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-127220000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-104190000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-82552000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-64839000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-48433000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>660000.0</v>
+      </c>
+      <c r="C51">
         <v>956000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1193000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4478000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4755000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1148000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1429000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1699000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1962000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2209000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2417000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2623000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2008000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2291000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2565000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>2830000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>3087000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3041000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3289000.0</v>
       </c>
-      <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51"/>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>660000.0</v>
+      </c>
+      <c r="C52">
         <v>956000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1124000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1168000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1153000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1025000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1172000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1137000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1103000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1057000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>988000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>924000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>798000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>908000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1015000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1084000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1078000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>881000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>931000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52"/>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>412471000.0</v>
+      </c>
+      <c r="C53">
         <v>452800000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>457136000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>293700000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>309440000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>342067000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>294606000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>178875000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>222212000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>215257000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>193268000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>159494000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>132486000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>145036000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>180719000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>195796000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>216185000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>246358000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>273438000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>280357000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>267722000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>279087000.0</v>
       </c>
-      <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>136000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:27">
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>486578000.0</v>
+      </c>
+      <c r="C55">
         <v>530645000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>533430000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>352453000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>382002000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>409639000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>450979000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>230173000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>254557000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>263694000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>276945000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>292799000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>177624000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>195768000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>215645000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>231997000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>250600000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>277418000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>295945000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>309795000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>322230000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>331301000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>342722000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>130683000.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>469876000.0</v>
+      </c>
+      <c r="C56">
         <v>513229000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>515452000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>334329000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>367725000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>396663000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>438473000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>217994000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>242187000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>252090000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>266513000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>282008000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>171509000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>189397000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>208899000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>225058000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>243026000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>270214000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>290685000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>308280000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>320854000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>330265000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>342137000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>129086000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>68000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>103000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>53014000.0</v>
+      </c>
+      <c r="C57">
         <v>47167000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>51802000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>41655000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>33164000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>26064000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41758000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>30700000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>26535000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>26224000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>21621000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>15966000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>14831000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>19410000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>16549000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12552000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>12308000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>10168000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9019000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>8901000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>8146000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5277000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4585000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5273000.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>1378000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>56014000.0</v>
+      </c>
+      <c r="C58">
         <v>50167000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>54871000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>44965000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>36766000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26187000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>42015000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>31262000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>27394000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>27376000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>23050000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17665000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>16041000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>20793000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>18099000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>14298000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14317000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>12328000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11377000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8901000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8146000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5277000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4585000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5273000.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>10726000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>430564000.0</v>
+      </c>
+      <c r="C60">
         <v>480478000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>478559000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>307488000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>345236000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>383452000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>408964000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>198911000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>227163000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>236318000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>253895000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>275134000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>161583000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>174975000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>197546000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>217699000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>236283000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>265090000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>284568000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>300894000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>314084000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>326024000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>338137000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>125410000.0</v>
       </c>
-      <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>-1246000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-10594000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:27">
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5843,2872 +5970,2938 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>393000.0</v>
       </c>
       <c r="D2">
         <v>377000.0</v>
       </c>
       <c r="E2">
         <v>1658000.0</v>
       </c>
       <c r="F2">
         <v>1663000.0</v>
       </c>
       <c r="G2">
         <v>11000.0</v>
       </c>
       <c r="H2">
         <v>9033.0</v>
       </c>
       <c r="I2">
         <v>8244.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>490000.0</v>
       </c>
       <c r="C3">
         <v>393000.0</v>
       </c>
       <c r="D3">
         <v>377000.0</v>
       </c>
       <c r="E3">
         <v>357000.0</v>
       </c>
       <c r="F3">
         <v>163000.0</v>
       </c>
       <c r="G3">
         <v>11000.0</v>
       </c>
       <c r="H3">
         <v>9033.0</v>
       </c>
       <c r="I3">
         <v>8244.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>-162451000.0</v>
       </c>
       <c r="C5">
         <v>-129474000.0</v>
       </c>
       <c r="D5">
         <v>-96655000.0</v>
       </c>
       <c r="E5">
         <v>-106988000.0</v>
       </c>
       <c r="F5">
         <v>-71096000.0</v>
       </c>
       <c r="G5">
         <v>-21528000.0</v>
       </c>
       <c r="H5">
         <v>-4316000.0</v>
       </c>
       <c r="I5">
         <v>-2079000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>-161961000.0</v>
       </c>
       <c r="C6">
         <v>-129081000.0</v>
       </c>
       <c r="D6">
         <v>-96278000.0</v>
       </c>
       <c r="E6">
         <v>-106631000.0</v>
       </c>
       <c r="F6">
         <v>-70933000.0</v>
       </c>
       <c r="G6">
         <v>-21517000.0</v>
       </c>
       <c r="H6">
         <v>-4306967.0</v>
       </c>
       <c r="I6">
         <v>-2070756.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-393000.0</v>
       </c>
       <c r="D9">
         <v>-377000.0</v>
       </c>
       <c r="E9">
         <v>-1658000.0</v>
       </c>
       <c r="F9">
         <v>-1663000.0</v>
       </c>
       <c r="G9">
         <v>-11000.0</v>
       </c>
       <c r="H9">
         <v>-9033.0</v>
       </c>
       <c r="I9">
         <v>-8244.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-162451000.0</v>
       </c>
       <c r="C10">
         <v>-129474000.0</v>
       </c>
       <c r="D10">
         <v>-96655000.0</v>
       </c>
       <c r="E10">
         <v>-104787000.0</v>
       </c>
       <c r="F10">
         <v>-71096000.0</v>
       </c>
       <c r="G10">
         <v>-22121000.0</v>
       </c>
       <c r="H10">
         <v>-4316000.0</v>
       </c>
       <c r="I10">
         <v>-2197000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-1.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>-2201000.0</v>
       </c>
       <c r="F11">
         <v>-210000.0</v>
       </c>
       <c r="G11">
         <v>642000.0</v>
       </c>
       <c r="H11">
         <v>-155860.0</v>
       </c>
       <c r="I11">
         <v>-90000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>357000.0</v>
       </c>
       <c r="F12">
         <v>232000.0</v>
       </c>
       <c r="G12">
         <v>653000.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>28000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>16224000.0</v>
       </c>
       <c r="C13">
         <v>12682000.0</v>
       </c>
       <c r="D13">
         <v>5747000.0</v>
       </c>
       <c r="E13">
         <v>2228000.0</v>
       </c>
       <c r="F13">
         <v>442000.0</v>
       </c>
       <c r="G13">
         <v>60000.0</v>
       </c>
       <c r="H13">
         <v>7000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>-162451000.0</v>
       </c>
       <c r="C15">
         <v>-129474000.0</v>
       </c>
       <c r="D15">
         <v>-96655000.0</v>
       </c>
       <c r="E15">
         <v>-102586000.0</v>
       </c>
       <c r="F15">
         <v>-71096000.0</v>
       </c>
       <c r="G15">
         <v>-22121000.0</v>
       </c>
       <c r="H15">
         <v>-4316000.0</v>
       </c>
       <c r="I15">
         <v>-2197000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-104787000.0</v>
       </c>
       <c r="F16">
         <v>-71096000.0</v>
       </c>
       <c r="G16">
         <v>-23990000.0</v>
       </c>
       <c r="H16">
         <v>-4316000.0</v>
       </c>
       <c r="I16">
         <v>-2197000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>-162451000.0</v>
       </c>
       <c r="C17">
         <v>-129474000.0</v>
       </c>
       <c r="D17">
         <v>-96062000.0</v>
       </c>
       <c r="E17">
         <v>-104787000.0</v>
       </c>
       <c r="F17">
         <v>-71096000.0</v>
       </c>
       <c r="G17">
         <v>-22121000.0</v>
       </c>
       <c r="H17">
         <v>-4316000.0</v>
       </c>
       <c r="I17">
         <v>-2197000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>16224000.0</v>
       </c>
       <c r="C18">
         <v>12682000.0</v>
       </c>
       <c r="D18">
         <v>5747000.0</v>
       </c>
       <c r="E18">
         <v>2228000.0</v>
       </c>
       <c r="F18">
         <v>442000.0</v>
       </c>
       <c r="G18">
         <v>-593000.0</v>
       </c>
       <c r="H18">
         <v>7000.0</v>
       </c>
       <c r="I18">
         <v>-24000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2201000.0</v>
       </c>
       <c r="F19">
         <v>395000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>-178698000.0</v>
       </c>
       <c r="C21">
         <v>-142258000.0</v>
       </c>
       <c r="D21">
         <v>-104961000.0</v>
       </c>
       <c r="E21">
         <v>-106988000.0</v>
       </c>
       <c r="F21">
         <v>-71491000.0</v>
       </c>
       <c r="G21">
         <v>-21528000.0</v>
       </c>
       <c r="H21">
         <v>-4323000.0</v>
       </c>
       <c r="I21">
         <v>-2079000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>178698000.0</v>
       </c>
       <c r="C23">
         <v>142258000.0</v>
       </c>
       <c r="D23">
         <v>104961000.0</v>
       </c>
       <c r="E23">
         <v>106988000.0</v>
       </c>
       <c r="F23">
         <v>71491000.0</v>
       </c>
       <c r="G23">
         <v>21528000.0</v>
       </c>
       <c r="H23">
         <v>4323000.0</v>
       </c>
       <c r="I23">
         <v>2079000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>490000.0</v>
       </c>
       <c r="C25">
         <v>393000.0</v>
       </c>
       <c r="D25">
         <v>386000.0</v>
       </c>
       <c r="E25">
         <v>357000.0</v>
       </c>
       <c r="F25">
         <v>163000.0</v>
       </c>
       <c r="G25">
         <v>11000.0</v>
       </c>
       <c r="H25">
         <v>9000.0</v>
       </c>
       <c r="I25">
         <v>8000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>157697000.0</v>
       </c>
       <c r="C26">
         <v>124517000.0</v>
       </c>
       <c r="D26">
         <v>86140000.0</v>
       </c>
       <c r="E26">
         <v>82274000.0</v>
       </c>
       <c r="F26">
         <v>51100000.0</v>
       </c>
       <c r="G26">
         <v>13704000.0</v>
       </c>
       <c r="H26">
         <v>3920000.0</v>
       </c>
       <c r="I26">
         <v>1693000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>377000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>21001000.0</v>
       </c>
       <c r="C28">
         <v>17741000.0</v>
       </c>
       <c r="D28">
         <v>18821000.0</v>
       </c>
       <c r="E28">
         <v>24714000.0</v>
       </c>
       <c r="F28">
         <v>20391000.0</v>
       </c>
       <c r="G28">
         <v>7824000.0</v>
       </c>
       <c r="H28">
         <v>403000.0</v>
       </c>
       <c r="I28">
         <v>386000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>178698000.0</v>
       </c>
       <c r="C30">
         <v>142258000.0</v>
       </c>
       <c r="D30">
         <v>104961000.0</v>
       </c>
       <c r="E30">
         <v>106988000.0</v>
       </c>
       <c r="F30">
         <v>71491000.0</v>
       </c>
       <c r="G30">
         <v>21517000.0</v>
       </c>
       <c r="H30">
         <v>4323000.0</v>
       </c>
       <c r="I30">
         <v>2079000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>16247000.0</v>
       </c>
       <c r="C31">
         <v>12784000.0</v>
       </c>
       <c r="D31">
         <v>8306000.0</v>
       </c>
       <c r="E31">
         <v>2201000.0</v>
       </c>
       <c r="F31">
         <v>395000.0</v>
       </c>
       <c r="G31">
         <v>-593000.0</v>
       </c>
       <c r="H31">
         <v>7000.0</v>
       </c>
       <c r="I31">
         <v>-118000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>90</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>119000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>187000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>128000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>95000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="K2">
         <v>88000.0</v>
       </c>
       <c r="L2">
+        <v>88000.0</v>
+      </c>
+      <c r="M2">
         <v>90000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>425000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>427000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>423000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>418000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>410000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>407000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1573000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>31000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-    </row>
-    <row r="3" spans="1:27">
+      <c r="AB2"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>221000.0</v>
+      </c>
+      <c r="C3">
         <v>119000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>187000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>43000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>132000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>128000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>116000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>95000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="K3">
         <v>88000.0</v>
       </c>
       <c r="L3">
+        <v>88000.0</v>
+      </c>
+      <c r="M3">
         <v>90000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>99000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>100000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>97000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>91000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>85000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>84000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>73000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>50000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>31000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y3">
         <v>2000.0</v>
       </c>
       <c r="Z3">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AA3">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C5">
         <v>-53089000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46061000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-42217000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-43784000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-30389000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-33567000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34555000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30382000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30970000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-26772000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-21502000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-20095000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-28286000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-26179000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-22720000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32858000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-23030000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-21638000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-17713000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-16406000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15450000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10131000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7844000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2453000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1040000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-62979000.0</v>
+      </c>
+      <c r="C6">
         <v>-52970000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-45874000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-42174000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-43652000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-30261000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-33451000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-34460000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-30288000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-30882000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-26684000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21412000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-19996000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-28186000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-26082000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-22629000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-32773000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-22946000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-21565000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17663000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-16375000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-15441000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-10127000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-7842000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2451000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1037000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1014000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>97</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-119000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-187000.0</v>
       </c>
-      <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>-128000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>182000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-95000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-94000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-88000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1796000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-90000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-425000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-427000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-423000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-418000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-410000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-407000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1573000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-50000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-31000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-9000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C10">
         <v>-53089000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-46061000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42217000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-43784000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-30389000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-33567000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-34555000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30382000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-30970000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26772000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-21502000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-20095000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-28286000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-26179000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-22720000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-32858000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-23030000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-21638000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-17713000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16406000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-15339000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10131000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-7844000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2453000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1693000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>3352000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>-3352000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4785000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1919000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1550000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1316000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1040000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-502000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-415000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-224000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-63000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-56000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>111000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>22117000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>33000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3000.0</v>
       </c>
-      <c r="AA11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>1316000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>1316000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1255000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>622000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>415000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>0.0</v>
       </c>
       <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
         <v>1306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
         <v>653000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>4507000.0</v>
+      </c>
+      <c r="C13">
         <v>4776000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4010000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3648000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4042000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4524000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3294000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2928000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3108000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3352000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3551000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1919000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1550000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1305000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>973000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>622000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>415000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>218000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>109000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>105000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>117000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>111000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>23000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>33000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>0.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C15">
         <v>-53089000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-46061000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-42217000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-43784000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-30389000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-33567000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-34555000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30382000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-30970000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-26772000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-21502000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-20095000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-28286000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-26179000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-22720000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-32858000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-23030000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-21638000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-17713000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-16406000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-15339000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10131000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-7844000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2453000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1693000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-20095000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-28286000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-26179000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-22720000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-32858000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-23030000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-21638000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-17713000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-16406000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-15339000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-10131000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-2453000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1693000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C17">
         <v>-53089000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-46061000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-42217000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-43784000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-30389000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-33567000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-34555000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30382000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-30970000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26772000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-21502000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-20095000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-28286000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-26179000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-22720000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-32858000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-23030000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-21638000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-17713000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-16406000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-15339000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10131000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-7844000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2453000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1693000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:27">
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>4507000.0</v>
+      </c>
+      <c r="C18">
         <v>4776000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4010000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3648000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4042000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4524000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3294000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2928000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3108000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3352000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3551000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1919000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1550000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1305000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>973000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>622000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>415000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>218000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>109000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>105000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>117000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>111000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>33000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-650000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>0.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>1506000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1316000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1040000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>502000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>435000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>224000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>119000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>49000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>116000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>111000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-67179000.0</v>
+      </c>
+      <c r="C21">
         <v>-57986000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50084000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-45877000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-47864000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-34873000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-36768000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-37621000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33530000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-34339000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-30416000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-23342000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21601000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-29602000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-27219000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-23222000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-33293000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-23254000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-21757000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-17762000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-16522000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15450000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-10131000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-7868000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2486000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1043000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>67179000.0</v>
+      </c>
+      <c r="C23">
         <v>57986000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50084000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>45877000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>47864000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34873000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>36768000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37621000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>33530000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34339000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>30416000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>23342000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21601000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>29602000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>27219000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>23222000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>33293000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>23254000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21757000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>17762000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16522000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15450000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10131000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7868000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2486000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1043000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>102000.0</v>
+      </c>
+      <c r="C25">
         <v>119000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>187000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>43000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>132000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>128000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>116000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>95000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="K25">
         <v>88000.0</v>
       </c>
       <c r="L25">
+        <v>88000.0</v>
+      </c>
+      <c r="M25">
         <v>90000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>99000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-690000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>91000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>85000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>84000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>73000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>50000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>31000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="Y25">
         <v>2000.0</v>
       </c>
       <c r="Z25">
-        <v>3000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="AA25">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>57785000.0</v>
+      </c>
+      <c r="C26">
         <v>49232000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>43220000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>39951000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>43902000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>30624000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>32299000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33226000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>29109000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>29883000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>25872000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19453000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>17989000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>22826000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>21584000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>17627000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>27054000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16009000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>15975000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12523000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11910000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10692000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6289000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4673000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1947000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>795000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>910000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>115</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>119000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>94000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>88000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>9394000.0</v>
+      </c>
+      <c r="C28">
         <v>8754000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6864000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5926000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3962000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4249000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4395000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4421000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4456000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4544000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3889000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3612000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6776000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5635000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5595000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6239000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7245000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5782000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5239000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4612000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4758000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3842000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3195000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>539000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>248000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>107000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>67179000.0</v>
+      </c>
+      <c r="C30">
         <v>57867000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49897000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>45877000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47864000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>34873000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36768000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37621000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33530000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>34339000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>30416000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23342000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21601000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>29602000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>27219000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23222000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>33293000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>23254000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>21757000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17762000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16522000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15450000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10131000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7868000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2486000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1043000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1017000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>3979000.0</v>
+      </c>
+      <c r="C31">
         <v>4897000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4023000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>3660000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4080000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4484000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3201000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>3066000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3148000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>3369000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3644000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1840000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1506000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1316000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1040000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>502000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>435000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>224000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>119000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>49000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>116000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>111000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>22121000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>24000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>33000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-650000.0</v>
       </c>
-      <c r="AA31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="AB31"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>364000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>1884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
+        <v>0.0</v>
+      </c>
+      <c r="AB32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8739,2764 +8932,2832 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>139480000.0</v>
       </c>
       <c r="C2">
         <v>68539000.0</v>
       </c>
       <c r="D2">
         <v>23702000.0</v>
       </c>
       <c r="E2">
         <v>13812000.0</v>
       </c>
       <c r="F2">
         <v>338549000.0</v>
       </c>
       <c r="G2">
         <v>68000.0</v>
       </c>
       <c r="H2">
         <v>3149000.0</v>
       </c>
       <c r="I2">
         <v>71000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>159000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>363000</v>
       </c>
       <c r="F3">
         <v>1575000</v>
       </c>
       <c r="G3">
         <v>56000</v>
       </c>
       <c r="H3">
         <v>56000</v>
       </c>
       <c r="I3">
         <v>56000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>9890000.0</v>
       </c>
       <c r="F4">
         <v>-324737000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-3046000.0</v>
       </c>
       <c r="F5">
         <v>166000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-91179000.0</v>
       </c>
       <c r="C6">
         <v>70941000.0</v>
       </c>
       <c r="D6">
         <v>44837000.0</v>
       </c>
       <c r="E6">
         <v>9890000.0</v>
       </c>
       <c r="F6">
         <v>-324737000.0</v>
       </c>
       <c r="G6">
         <v>338481000.0</v>
       </c>
       <c r="H6">
         <v>-3081000.0</v>
       </c>
       <c r="I6">
         <v>3078000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>2775000.0</v>
       </c>
       <c r="C7">
         <v>9164000.0</v>
       </c>
       <c r="D7">
         <v>-589000.0</v>
       </c>
       <c r="E7">
         <v>3022000.0</v>
       </c>
       <c r="F7">
         <v>2830000.0</v>
       </c>
       <c r="G7">
         <v>-1505000.0</v>
       </c>
       <c r="H7">
         <v>1226000.0</v>
       </c>
       <c r="I7">
         <v>-110000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7369000.0</v>
       </c>
       <c r="F11">
         <v>-683000.0</v>
       </c>
       <c r="G11">
         <v>-220000.0</v>
       </c>
       <c r="H11">
         <v>810000.0</v>
       </c>
       <c r="I11">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>18829000.0</v>
       </c>
       <c r="F12">
         <v>17413000.0</v>
       </c>
       <c r="G12">
         <v>3749000.0</v>
       </c>
       <c r="H12">
         <v>3749000.0</v>
       </c>
       <c r="I12">
         <v>123000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>2671000.0</v>
       </c>
       <c r="F13">
         <v>3513000.0</v>
       </c>
       <c r="G13">
         <v>-1285000.0</v>
       </c>
       <c r="H13">
         <v>416000.0</v>
       </c>
       <c r="I13">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>490000.0</v>
       </c>
       <c r="C14">
         <v>393000.0</v>
       </c>
       <c r="D14">
         <v>377000.0</v>
       </c>
       <c r="E14">
         <v>1658000.0</v>
       </c>
       <c r="F14">
         <v>1663000.0</v>
       </c>
       <c r="G14">
         <v>11000.0</v>
       </c>
       <c r="H14">
         <v>9033.0</v>
       </c>
       <c r="I14">
         <v>8000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>3088000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>48301000.0</v>
       </c>
       <c r="C16">
         <v>139480000.0</v>
       </c>
       <c r="D16">
         <v>68539000.0</v>
       </c>
       <c r="E16">
         <v>23702000.0</v>
       </c>
       <c r="F16">
         <v>13812000.0</v>
       </c>
       <c r="G16">
         <v>338549000.0</v>
       </c>
       <c r="H16">
         <v>68000.0</v>
       </c>
       <c r="I16">
         <v>3149000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-146716000.0</v>
       </c>
       <c r="C18">
         <v>-104510000.0</v>
       </c>
       <c r="D18">
         <v>-83727000.0</v>
       </c>
       <c r="E18">
         <v>-82428000.0</v>
       </c>
       <c r="F18">
         <v>-52265000.0</v>
       </c>
       <c r="G18">
         <v>-19922000.0</v>
       </c>
       <c r="H18">
         <v>-3081000.0</v>
       </c>
       <c r="I18">
         <v>-2176000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19">
         <v>-155760000.0</v>
       </c>
       <c r="C19">
         <v>-93526000.0</v>
       </c>
       <c r="D19">
         <v>42400000.0</v>
       </c>
       <c r="E19">
         <v>91842000.0</v>
       </c>
       <c r="F19">
         <v>-273863000.0</v>
       </c>
       <c r="G19">
         <v>-56000.0</v>
       </c>
       <c r="H19">
         <v>-273863000.0</v>
       </c>
       <c r="I19">
         <v>-273863000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20">
         <v>205390000.0</v>
       </c>
       <c r="C20">
         <v>266288000.0</v>
       </c>
       <c r="D20">
         <v>129736000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>218899000.0</v>
       </c>
       <c r="G20">
         <v>356963000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>4931000.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>3000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>3088000.0</v>
       </c>
       <c r="H21">
         <v>3088000.0</v>
       </c>
       <c r="I21">
         <v>323000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-162451000.0</v>
       </c>
       <c r="C22">
         <v>-129474000.0</v>
       </c>
       <c r="D22">
         <v>-96655000.0</v>
       </c>
       <c r="E22">
         <v>-104787000.0</v>
       </c>
       <c r="F22">
         <v>-71096000.0</v>
       </c>
       <c r="G22">
         <v>-22121000.0</v>
       </c>
       <c r="H22">
         <v>-4316000.0</v>
       </c>
       <c r="I22">
         <v>-2197000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>211297000.0</v>
       </c>
       <c r="C23">
         <v>2530000.0</v>
       </c>
       <c r="D23">
         <v>3679000.0</v>
       </c>
       <c r="E23">
         <v>476000.0</v>
       </c>
       <c r="F23">
         <v>1391000.0</v>
       </c>
       <c r="G23">
         <v>134765000.0</v>
       </c>
       <c r="H23"/>
       <c r="I23">
         <v>9862000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-159000.0</v>
       </c>
       <c r="D24">
         <v>14000.0</v>
       </c>
       <c r="E24">
         <v>-363000.0</v>
       </c>
       <c r="F24">
         <v>-1575000.0</v>
       </c>
       <c r="G24">
         <v>-56000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>-5116000.0</v>
       </c>
       <c r="C25">
         <v>-7016000.0</v>
       </c>
       <c r="D25">
         <v>-4116000.0</v>
       </c>
       <c r="E25">
         <v>18042000.0</v>
       </c>
       <c r="F25">
         <v>15913000.0</v>
       </c>
       <c r="G25">
         <v>641000.0</v>
       </c>
       <c r="H25">
         <v>-33.0</v>
       </c>
       <c r="I25">
         <v>122000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>1030000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>476000.0</v>
       </c>
       <c r="F26">
         <v>1391000.0</v>
       </c>
       <c r="G26">
         <v>-2289000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>17586000.0</v>
       </c>
       <c r="C27">
         <v>22582000.0</v>
       </c>
       <c r="D27">
         <v>17256000.0</v>
       </c>
       <c r="E27">
         <v>18829000.0</v>
       </c>
       <c r="F27">
         <v>15913000.0</v>
       </c>
       <c r="G27">
         <v>3108000.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>1000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>211297000.0</v>
       </c>
       <c r="C28">
         <v>268818000.0</v>
       </c>
       <c r="D28">
         <v>133415000.0</v>
       </c>
       <c r="E28">
         <v>476000.0</v>
       </c>
       <c r="F28">
         <v>1391000.0</v>
       </c>
       <c r="G28">
         <v>358403000.0</v>
       </c>
       <c r="H28">
         <v>358403000.0</v>
       </c>
       <c r="I28">
         <v>5254000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-146716000.0</v>
       </c>
       <c r="C29">
         <v>-104351000.0</v>
       </c>
       <c r="D29">
         <v>-83727000.0</v>
       </c>
       <c r="E29">
         <v>-82065000.0</v>
       </c>
       <c r="F29">
         <v>-50690000.0</v>
       </c>
       <c r="G29">
         <v>-19866000.0</v>
       </c>
       <c r="H29">
         <v>-3081000.0</v>
       </c>
       <c r="I29">
         <v>-2176000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-155760000.0</v>
       </c>
       <c r="C30">
         <v>-93526000.0</v>
       </c>
       <c r="D30">
         <v>-4851000.0</v>
       </c>
       <c r="E30">
         <v>91479000.0</v>
       </c>
       <c r="F30">
         <v>-275438000.0</v>
       </c>
       <c r="G30">
         <v>-56000.0</v>
       </c>
       <c r="H30">
         <v>-56000.0</v>
       </c>
       <c r="I30">
         <v>-56000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>52547000.0</v>
+      </c>
+      <c r="C2">
         <v>48301000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>35260000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>52473000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>50640000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>139480000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35888000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>16892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>33720000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68539000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>117407000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34958000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40918000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>23702000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>26804000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>24526000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>21509000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13812000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>25597000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>50422000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47881000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>338549000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>127824000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50476000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27909000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>68000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>916000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
         <v>159000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>153000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
         <v>173000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>139000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>21000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>30000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>699000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>96000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>360000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>420000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>51000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>51000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-5960000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>17216000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3102000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2278000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3017000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>7697000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-11785000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24825000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>2541000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-290668000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2728000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1036000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2016000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-708000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-262000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-60000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1066000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>354000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>587000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>291000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>-3948000.0</v>
+      </c>
+      <c r="C6">
         <v>4246000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13041000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-17213000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1833000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-88840000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>103592000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18996000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16828000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-34819000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-48868000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>82449000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-5960000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17216000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3102000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2278000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3017000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7697000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11785000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24825000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2541000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-290668000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>210725000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>127824000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>22567000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>27841000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-848000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-133000.0</v>
+      </c>
+      <c r="C7">
         <v>-2193000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4136999.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4418000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10502000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-16282000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2176000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3531000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1087000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4544000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5804000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4579000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-5521000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>3707000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1755000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>225000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1293000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-251000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-2945000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1326000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3475000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>974000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1258000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-276000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1116000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1087000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>166000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-4439000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2998000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4097000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-106000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1880000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>245000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-156000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>972000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2888000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-327000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1294000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-725000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-235000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>4178000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4630000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4861000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4412000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4728000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5294000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5907000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4157000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3921000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3272000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2372000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>2372000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>641000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2372000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-6465000.0</v>
       </c>
       <c r="O13">
+        <v>-6465000.0</v>
+      </c>
+      <c r="P13">
         <v>1395000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>331000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1441000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-496000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2789000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1531000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3470000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1301000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>36000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>36000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-362000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>401000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>102000.0</v>
+      </c>
+      <c r="C14">
         <v>119000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>187000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>43000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>132000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>128000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>116000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>95000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>94000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88000.0</v>
       </c>
       <c r="K14">
         <v>88000.0</v>
       </c>
       <c r="L14">
+        <v>88000.0</v>
+      </c>
+      <c r="M14">
         <v>90000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>425000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>427000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>97000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>418000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>410000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>407000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>73000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>50000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3920.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2080.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="AA14">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>48599000.0</v>
+      </c>
+      <c r="C16">
         <v>52547000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>48301000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>35260000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>52473000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>50640000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>139480000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35888000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>16892000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>33720000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>68539000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>117407000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34958000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40918000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23702000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>26804000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>24526000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>21509000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>13812000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25597000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>50422000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47881000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>338549000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>127824000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>50476000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27909000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>68000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>-45896000.0</v>
+      </c>
+      <c r="C18">
         <v>-45987000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-38327000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-34527000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29883000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-43979000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26284000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-27016000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-27561000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23649000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18476000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-22744000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22116000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20391000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-19884000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-18131000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-26480000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-17933000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19302000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-12194000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9265000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-11504000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-9064000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7526000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1187000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2145000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-848000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>41062000.0</v>
+      </c>
+      <c r="C19">
         <v>4529000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-162184000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>17273000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>34234000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-45083000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-114424000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>45920000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4878000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-20144000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-30915000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-25436000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>14113000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>37387000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>16509000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>20303000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>29433000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>25567000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6699000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12688000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>10930000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279164000.0</v>
       </c>
       <c r="W19">
         <v>-279164000.0</v>
       </c>
       <c r="X19">
+        <v>-279164000.0</v>
+      </c>
+      <c r="Y19">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-279164000.0</v>
       </c>
       <c r="Z19">
         <v>-279164000.0</v>
       </c>
       <c r="AA19">
         <v>-279164000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19">
+        <v>-279164000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>41918000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>205390000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>243501000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>14886000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>7901000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>-24000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>129760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="E21"/>
+      <c r="E21">
+        <v>0.0</v>
+      </c>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>3000000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-63200000.0</v>
+      </c>
+      <c r="C22">
         <v>-53089000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-46061000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-42217000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-43784000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-30389000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-33567000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-34555000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30382000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-30970000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-26772000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-21502000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-20095000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-28286000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-26179000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-22720000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-32857999.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-23030000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-21638000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-17713000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-16405999.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-15339000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10131000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-7844000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2453000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1693000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1017000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>1107000.0</v>
+      </c>
+      <c r="C23">
         <v>-4407000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>213552000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>41000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>222000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>799000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>92000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>719000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>920000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>547000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>869000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2043000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>220000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>273000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>106000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>64000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>818000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>57000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>516000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-279584000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-88000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>88000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>23754000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>26986000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>889000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>142</v>
+      </c>
+      <c r="B24">
+        <v>-221000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-159000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-153000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-30915.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>14000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>14113.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>37387.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>16509.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>20303.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>29433000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-30000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-699000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12688000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>11290000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-459000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>4432000.0</v>
+      </c>
+      <c r="C25">
         <v>9176000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-855999.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1021000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1425000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1814000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1332000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1713000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1904000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2067000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1947000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>320000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3075000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3761000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-245000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4085000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4695999.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4971000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1280000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>82000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3994999.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>64000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2372080.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>581920.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>814000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>641000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-235000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>144</v>
+      </c>
+      <c r="B26">
+        <v>4647000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>282000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>748000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>650000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>2043000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>220000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>273000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>106000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>64000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>33000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>818000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>57000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>516000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2289000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>12903000.0</v>
+      </c>
+      <c r="C27">
         <v>10148000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4266000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4250000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4692000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4378000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6323000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5626000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5724000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4909000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4351000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4105000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4170000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4630000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4861000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4275000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4728000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4965000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4627000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4157000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3921000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3208000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2372000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>582000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>154000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>1107000.0</v>
+      </c>
+      <c r="C28">
         <v>45704000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>213552000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>41000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2518000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>244300000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>92000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15605000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8821000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>523000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>130629000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2043000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>220000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>273000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>106000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>64000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>33000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>818000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>57000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>516000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219789000.0</v>
       </c>
       <c r="W28">
         <v>219789000.0</v>
       </c>
       <c r="X28">
+        <v>219789000.0</v>
+      </c>
+      <c r="Y28">
         <v>84874000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23754000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29986000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>219789000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-45896000.0</v>
+      </c>
+      <c r="C29">
         <v>-45987000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-38327000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-34527000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-29883000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-43979000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-26284000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-27016000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27555000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-23496000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-18476000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-22744000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-22116000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-20391000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19711000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-17992000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-26459000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-17903000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18603000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-12098000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-8905000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-11084000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-9013000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-7536000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1181000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2136000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-848000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>40841000.0</v>
+      </c>
+      <c r="C30">
         <v>4529000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-162184000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17273000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34234000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-45083000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-114424000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>45920000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4878000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-20144000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-30915000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-25436000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14113000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>37387000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16336000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20164000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>29412000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25567000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12784000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10930000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-279584000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-51000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>10000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-9000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-51000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>