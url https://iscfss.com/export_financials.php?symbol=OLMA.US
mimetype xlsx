--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -6021,51 +6021,51 @@
       <c r="A3" t="s">
         <v>91</v>
       </c>
       <c r="B3">
         <v>490000.0</v>
       </c>
       <c r="C3">
         <v>393000.0</v>
       </c>
       <c r="D3">
         <v>377000.0</v>
       </c>
       <c r="E3">
         <v>357000.0</v>
       </c>
       <c r="F3">
         <v>163000.0</v>
       </c>
       <c r="G3">
         <v>11000.0</v>
       </c>
       <c r="H3">
         <v>9033.0</v>
       </c>
       <c r="I3">
-        <v>8244.0</v>
+        <v>8000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
         <v>-162451000.0</v>
       </c>
       <c r="C5">
         <v>-129474000.0</v>
       </c>
@@ -6092,51 +6092,51 @@
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
         <v>-161961000.0</v>
       </c>
       <c r="C6">
         <v>-129081000.0</v>
       </c>
       <c r="D6">
         <v>-96278000.0</v>
       </c>
       <c r="E6">
         <v>-106631000.0</v>
       </c>
       <c r="F6">
         <v>-70933000.0</v>
       </c>
       <c r="G6">
         <v>-21517000.0</v>
       </c>
       <c r="H6">
         <v>-4306967.0</v>
       </c>
       <c r="I6">
-        <v>-2070756.0</v>
+        <v>-2071000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
@@ -6886,51 +6886,51 @@
         <v>407000.0</v>
       </c>
       <c r="T2">
         <v>1573000.0</v>
       </c>
       <c r="U2">
         <v>50000.0</v>
       </c>
       <c r="V2">
         <v>31000.0</v>
       </c>
       <c r="W2">
         <v>9000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>91</v>
       </c>
       <c r="B3">
-        <v>221000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C3">
         <v>119000.0</v>
       </c>
       <c r="D3">
         <v>187000.0</v>
       </c>
       <c r="E3">
         <v>43000.0</v>
       </c>
       <c r="F3">
         <v>132000.0</v>
       </c>
       <c r="G3">
         <v>128000.0</v>
       </c>
       <c r="H3">
         <v>116000.0</v>
       </c>
       <c r="I3">
         <v>95000.0</v>
       </c>
       <c r="J3">
         <v>94000.0</v>
       </c>
@@ -7090,51 +7090,51 @@
       </c>
       <c r="W5">
         <v>-15450000.0</v>
       </c>
       <c r="X5">
         <v>-10131000.0</v>
       </c>
       <c r="Y5">
         <v>-7844000.0</v>
       </c>
       <c r="Z5">
         <v>-2453000.0</v>
       </c>
       <c r="AA5">
         <v>-1040000.0</v>
       </c>
       <c r="AB5">
         <v>-1017000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>-62979000.0</v>
+        <v>-63098000.0</v>
       </c>
       <c r="C6">
         <v>-52970000.0</v>
       </c>
       <c r="D6">
         <v>-45874000.0</v>
       </c>
       <c r="E6">
         <v>-42174000.0</v>
       </c>
       <c r="F6">
         <v>-43652000.0</v>
       </c>
       <c r="G6">
         <v>-30261000.0</v>
       </c>
       <c r="H6">
         <v>-33451000.0</v>
       </c>
       <c r="I6">
         <v>-34460000.0</v>
       </c>
       <c r="J6">
         <v>-30288000.0</v>
       </c>
@@ -9202,54 +9202,54 @@
       </c>
       <c r="G13">
         <v>-1285000.0</v>
       </c>
       <c r="H13">
         <v>416000.0</v>
       </c>
       <c r="I13">
         <v>-10000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>133</v>
       </c>
       <c r="B14">
         <v>490000.0</v>
       </c>
       <c r="C14">
         <v>393000.0</v>
       </c>
       <c r="D14">
         <v>377000.0</v>
       </c>
       <c r="E14">
-        <v>1658000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="F14">
-        <v>1663000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="G14">
         <v>11000.0</v>
       </c>
       <c r="H14">
         <v>9033.0</v>
       </c>
       <c r="I14">
         <v>8000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>3088000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
@@ -9479,54 +9479,54 @@
         <v>-363000.0</v>
       </c>
       <c r="F24">
         <v>-1575000.0</v>
       </c>
       <c r="G24">
         <v>-56000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25">
         <v>-5116000.0</v>
       </c>
       <c r="C25">
         <v>-7016000.0</v>
       </c>
       <c r="D25">
         <v>-4116000.0</v>
       </c>
       <c r="E25">
-        <v>18042000.0</v>
+        <v>19343000.0</v>
       </c>
       <c r="F25">
-        <v>15913000.0</v>
+        <v>17413000.0</v>
       </c>
       <c r="G25">
         <v>641000.0</v>
       </c>
       <c r="H25">
         <v>-33.0</v>
       </c>
       <c r="I25">
         <v>122000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>144</v>
       </c>
       <c r="B26">
         <v>1030000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>476000.0</v>
       </c>
       <c r="F26">
         <v>1391000.0</v>
@@ -10518,84 +10518,84 @@
       <c r="F14">
         <v>132000.0</v>
       </c>
       <c r="G14">
         <v>128000.0</v>
       </c>
       <c r="H14">
         <v>116000.0</v>
       </c>
       <c r="I14">
         <v>95000.0</v>
       </c>
       <c r="J14">
         <v>94000.0</v>
       </c>
       <c r="K14">
         <v>88000.0</v>
       </c>
       <c r="L14">
         <v>88000.0</v>
       </c>
       <c r="M14">
         <v>90000.0</v>
       </c>
       <c r="N14">
-        <v>425000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="O14">
-        <v>427000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="P14">
         <v>97000.0</v>
       </c>
       <c r="Q14">
-        <v>418000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="R14">
-        <v>410000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="S14">
-        <v>407000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="T14">
         <v>73000.0</v>
       </c>
       <c r="U14">
         <v>50000.0</v>
       </c>
       <c r="V14">
         <v>31000.0</v>
       </c>
       <c r="W14">
         <v>9000.0</v>
       </c>
       <c r="X14">
-        <v>3920.0</v>
+        <v>4000.0</v>
       </c>
       <c r="Y14">
-        <v>2080.0</v>
+        <v>2000.0</v>
       </c>
       <c r="Z14">
         <v>2000.0</v>
       </c>
       <c r="AA14">
         <v>3000.0</v>
       </c>
       <c r="AB14">
         <v>3000.0</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
@@ -11268,84 +11268,84 @@
       <c r="F25">
         <v>-1425000.0</v>
       </c>
       <c r="G25">
         <v>-1814000.0</v>
       </c>
       <c r="H25">
         <v>-1332000.0</v>
       </c>
       <c r="I25">
         <v>-1713000.0</v>
       </c>
       <c r="J25">
         <v>-1904000.0</v>
       </c>
       <c r="K25">
         <v>-2067000.0</v>
       </c>
       <c r="L25">
         <v>-1947000.0</v>
       </c>
       <c r="M25">
         <v>320000.0</v>
       </c>
       <c r="N25">
-        <v>3075000.0</v>
+        <v>3401000.0</v>
       </c>
       <c r="O25">
-        <v>3761000.0</v>
+        <v>4088000.0</v>
       </c>
       <c r="P25">
         <v>-245000.0</v>
       </c>
       <c r="Q25">
-        <v>4085000.0</v>
+        <v>4412000.0</v>
       </c>
       <c r="R25">
-        <v>4695999.0</v>
+        <v>5020999.0</v>
       </c>
       <c r="S25">
-        <v>4971000.0</v>
+        <v>5294000.0</v>
       </c>
       <c r="T25">
         <v>1280000.0</v>
       </c>
       <c r="U25">
         <v>82000.0</v>
       </c>
       <c r="V25">
         <v>3994999.0</v>
       </c>
       <c r="W25">
         <v>64000.0</v>
       </c>
       <c r="X25">
-        <v>2372080.0</v>
+        <v>2372000.0</v>
       </c>
       <c r="Y25">
-        <v>581920.0</v>
+        <v>582000.0</v>
       </c>
       <c r="Z25">
         <v>814000.0</v>
       </c>
       <c r="AA25">
         <v>641000.0</v>
       </c>
       <c r="AB25">
         <v>-235000.0</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>144</v>
       </c>
       <c r="B26">
         <v>4647000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>282000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
         <v>748000.0</v>