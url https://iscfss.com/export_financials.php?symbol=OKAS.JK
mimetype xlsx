--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -262,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -971,80 +977,81 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S62"/>
+  <dimension ref="A1:T62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1058,2946 +1065,3090 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-    </row>
-    <row r="2" spans="1:19">
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>26614210.0</v>
+      </c>
+      <c r="C2">
         <v>22263765.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26615168.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26412845.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>28835211.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19304803.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29515785.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>32132596.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>29217754.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>29876832.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40847117.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>56495021.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>55383888.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>714725721937.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>294769000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>217739000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>254017878000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>280723798000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:19">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
-    </row>
-    <row r="4" spans="1:19">
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-    </row>
-    <row r="5" spans="1:19">
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5">
+        <v>4594149.0</v>
+      </c>
+      <c r="C5">
         <v>-6962289.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6462786.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11086917.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10242100.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12440770.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-12244187.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9468599.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10810527.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-9990607.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-9263683.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-11096802.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10848446.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-    </row>
-    <row r="6" spans="1:19">
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
-    </row>
-    <row r="7" spans="1:19">
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-    </row>
-    <row r="8" spans="1:19">
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-    </row>
-    <row r="9" spans="1:19">
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B9">
         <v>6165340.0</v>
       </c>
       <c r="C9">
         <v>6165340.0</v>
       </c>
       <c r="D9">
-        <v>-2330930.0</v>
+        <v>6165340.0</v>
       </c>
       <c r="E9">
         <v>-2330930.0</v>
       </c>
       <c r="F9">
         <v>-2330930.0</v>
       </c>
       <c r="G9">
         <v>-2330930.0</v>
       </c>
       <c r="H9">
         <v>-2330930.0</v>
       </c>
       <c r="I9">
         <v>-2330930.0</v>
       </c>
       <c r="J9">
         <v>-2330930.0</v>
       </c>
       <c r="K9">
         <v>-2330930.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>-2330930.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-    </row>
-    <row r="10" spans="1:19">
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10">
+        <v>6829765.0</v>
+      </c>
+      <c r="C10">
         <v>3374246.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8829196.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7642726.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4147318.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3642534.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4973548.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5576740.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5302482.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4290404.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4246709.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19639440.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5584693.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6168791.34</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>83992000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>41790000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>112198013000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>109477099000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>22991072000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:19">
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-    </row>
-    <row r="12" spans="1:19">
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B12">
+        <v>7008617.0</v>
+      </c>
+      <c r="C12">
         <v>3374246.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8829196.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7642726.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4147318.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3642534.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4973548.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>5576740.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>5302482.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4290404.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4246709.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>19639440.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5584693.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6168791.34</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
-    </row>
-    <row r="13" spans="1:19">
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B13">
-        <v>22455375.0</v>
+        <v>22466602.0</v>
       </c>
       <c r="C13">
         <v>22455375.0</v>
       </c>
       <c r="D13">
-        <v>18593438.0</v>
+        <v>22455375.0</v>
       </c>
       <c r="E13">
         <v>18593438.0</v>
       </c>
       <c r="F13">
         <v>18593438.0</v>
       </c>
       <c r="G13">
         <v>18593438.0</v>
       </c>
       <c r="H13">
         <v>18593438.0</v>
       </c>
       <c r="I13">
         <v>18593438.0</v>
       </c>
       <c r="J13">
         <v>18593438.0</v>
       </c>
       <c r="K13">
         <v>18593438.0</v>
       </c>
       <c r="L13">
         <v>18593438.0</v>
       </c>
       <c r="M13">
         <v>18593438.0</v>
       </c>
       <c r="N13">
+        <v>18593438.0</v>
+      </c>
+      <c r="O13">
         <v>19454367.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176593000000.0</v>
       </c>
       <c r="P13">
         <v>176593000000.0</v>
       </c>
       <c r="Q13">
+        <v>176593000000.0</v>
+      </c>
+      <c r="R13">
         <v>124361111000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>101750000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>18500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:19">
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B14">
         <v>2373449165.0</v>
       </c>
       <c r="C14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="D14">
         <v>1889096497.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765927777.0</v>
       </c>
       <c r="E14">
         <v>1765927777.0</v>
       </c>
       <c r="F14">
         <v>1765927777.0</v>
       </c>
       <c r="G14">
         <v>1765927777.0</v>
       </c>
       <c r="H14">
         <v>1765927777.0</v>
       </c>
       <c r="I14">
         <v>1765927777.0</v>
       </c>
       <c r="J14">
         <v>1765927777.0</v>
       </c>
       <c r="K14">
         <v>1765927777.0</v>
       </c>
       <c r="L14">
         <v>1765927777.0</v>
       </c>
       <c r="M14">
         <v>1765927777.0</v>
       </c>
       <c r="N14">
         <v>1765927777.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>1765927777.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
-    </row>
-    <row r="15" spans="1:19">
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-    </row>
-    <row r="16" spans="1:19">
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C16"/>
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>1296800.0</v>
+      </c>
+      <c r="C16">
+        <v>104365645440.0</v>
+      </c>
       <c r="D16">
+        <v>169019304946.0</v>
+      </c>
+      <c r="E16">
         <v>201045077675.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>6739066585.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1052597900.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11864720272.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16399383399.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8774794192.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>28384523152.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7770921555.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-    </row>
-    <row r="17" spans="1:19">
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-    </row>
-    <row r="18" spans="1:19">
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-    </row>
-    <row r="19" spans="1:19">
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-    </row>
-    <row r="20" spans="1:19">
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>540352.0</v>
       </c>
       <c r="N20">
+        <v>540352.0</v>
+      </c>
+      <c r="O20">
         <v>565371.84</v>
-      </c>
-[...1 lines deleted...]
-        <v>2968000000.0</v>
       </c>
       <c r="P20">
         <v>2968000000.0</v>
       </c>
       <c r="Q20">
+        <v>2968000000.0</v>
+      </c>
+      <c r="R20">
         <v>3784465000.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
-    </row>
-    <row r="21" spans="1:19">
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...1 lines deleted...]
-      </c>
+      <c r="L21"/>
       <c r="M21">
         <v>540000.0</v>
       </c>
       <c r="N21">
         <v>540000.0</v>
       </c>
       <c r="O21">
-        <v>2968000000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="P21">
         <v>2968000000.0</v>
       </c>
       <c r="Q21">
+        <v>2968000000.0</v>
+      </c>
+      <c r="R21">
         <v>3784465000.0</v>
       </c>
-      <c r="R21"/>
       <c r="S21"/>
-    </row>
-    <row r="22" spans="1:19">
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B22">
+        <v>29508297.0</v>
+      </c>
+      <c r="C22">
         <v>29094999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30951098.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>28523667.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>21925415.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18188335.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>21963833.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>20476084.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16805746.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>13980178.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14969070.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>20246160.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>22637603.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24340083.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>124814000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>143312000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>98849774000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>88914822000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>128758000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:19">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B23">
+        <v>154961333.0</v>
+      </c>
+      <c r="C23">
         <v>176114181.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>184061742.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>178270335.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>166467145.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>171114176.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>191653782.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>187917594.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>187707521.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>167847510.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>187376311.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>242037724.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>228831255.0</v>
       </c>
-      <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-    </row>
-    <row r="24" spans="1:19">
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B24">
+        <v>33269260.0</v>
+      </c>
+      <c r="C24">
         <v>51898750.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>59252680.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>43799630.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>74398200.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>56430010.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>63058880.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>61174600.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>21719930.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>22492730.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7552110.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>60548000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>58037000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>17617000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>423556000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>359735000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>238208858000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>751326000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:19">
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B25">
+        <v>33883730.0</v>
+      </c>
+      <c r="C25">
         <v>52604840.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>60316380.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45056950.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>75640000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>57912920.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>63234900.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>61216190.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21763770.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22779600.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8486800.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-    </row>
-    <row r="26" spans="1:19">
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-    </row>
-    <row r="27" spans="1:19">
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
-    </row>
-    <row r="28" spans="1:19">
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B28">
+        <v>32899551.0</v>
+      </c>
+      <c r="C28">
         <v>56203144.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>64989151.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>88885369.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>108541905.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>116436778.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>116001248.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>115251253.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>107529098.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>101965690.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>111656144.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>119238153.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>111131067.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6168791.34</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
-    </row>
-    <row r="29" spans="1:19">
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
-    </row>
-    <row r="30" spans="1:19">
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30">
+        <v>35551870.0</v>
+      </c>
+      <c r="C30">
         <v>36961779.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32601360.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34624876.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26546150.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24455599.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28053717.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25544648.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21152396.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13929650.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24106601.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36505445.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>50815231.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>62068750.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>388470000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>407757000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>349453709000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>354449514000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1820477000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:19">
+    <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-7808185.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-13967012.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-10410244.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3773577.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1133134.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2892369.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8253542.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3274098.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
-    </row>
-    <row r="32" spans="1:19">
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
-    </row>
-    <row r="33" spans="1:19">
+      <c r="T32"/>
+    </row>
+    <row r="33" spans="1:20">
       <c r="A33" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B33">
+        <v>79853101.0</v>
+      </c>
+      <c r="C33">
         <v>100187641.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>104803527.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>102166080.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>107328236.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>119095272.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>127783797.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>130228556.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>136657088.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>123560693.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>130416527.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>147414587.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>126174526.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>106159805.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
       <c r="R33"/>
       <c r="S33"/>
-    </row>
-    <row r="34" spans="1:19">
+      <c r="T33"/>
+    </row>
+    <row r="34" spans="1:20">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
-    </row>
-    <row r="35" spans="1:19">
+      <c r="T34"/>
+    </row>
+    <row r="35" spans="1:20">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B35">
+        <v>41588099.0</v>
+      </c>
+      <c r="C35">
         <v>58041713.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>66570746.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>48617554.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>80121482.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>68188545.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>81049090.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>79041386.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>42907550.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>37500431.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>14038236.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>63624872.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>61700595.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18094804.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
-    </row>
-    <row r="36" spans="1:19">
+      <c r="T35"/>
+    </row>
+    <row r="36" spans="1:20">
       <c r="A36" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B36">
+        <v>3101832.0</v>
+      </c>
+      <c r="C36">
         <v>3813309.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5591613.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-35475542440.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-43136043169.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-85665253240.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-141974260148.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-137121381212.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-162539734468.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>13746377.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12028295.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22153896.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>13740364.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-106159805.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-    </row>
-    <row r="37" spans="1:19">
+      <c r="T36"/>
+    </row>
+    <row r="37" spans="1:20">
       <c r="A37" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
-    </row>
-    <row r="38" spans="1:19">
+      <c r="T37"/>
+    </row>
+    <row r="38" spans="1:20">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B38">
+        <v>3100280.0</v>
+      </c>
+      <c r="C38">
         <v>3813310.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5591610.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6495125.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6545128.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>12419510.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>16602329.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>16681148.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>13746377.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>7900940.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>274376001960.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>167151528060.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>10503872.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>22525000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>20390000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>18626241000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>14171812000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>245730000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:19">
+    <row r="39" spans="1:20">
       <c r="A39" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B39">
+        <v>3039448.0</v>
+      </c>
+      <c r="C39">
         <v>6495516.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6876561.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5312985.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6520025.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5732436.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8878886.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6091566.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7789809.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>12086584.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13637403.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18232093.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>23619202.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20019228.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>16330000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13008000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15685781000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>33209438000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2436000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:19">
+    <row r="40" spans="1:20">
       <c r="A40" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B40">
+        <v>17407940.0</v>
+      </c>
+      <c r="C40">
         <v>29223496.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>35638982.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-201006155341.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-6717882415.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17728781.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-11846241238.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>11611009.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8446944.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-19486839794.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-3045592527.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7454776.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8947119.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>4085385261.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>93051000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>58782000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>32794528000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>43430458000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1294252000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:19">
+    <row r="41" spans="1:20">
       <c r="A41" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3560606.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>4481485.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>10275625.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>10418409.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9406277.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>16921752.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>11259976.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>3376732.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1565000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1544000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>1767000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>14780000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>14029000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>11540047000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>8122723000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>647375000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:19">
+    <row r="42" spans="1:20">
       <c r="A42" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B42">
-        <v>18345437.0</v>
+        <v>6168420.0</v>
       </c>
       <c r="C42">
         <v>18345437.0</v>
       </c>
       <c r="D42">
-        <v>9849174.0</v>
+        <v>18345437.0</v>
       </c>
       <c r="E42">
         <v>9849174.0</v>
       </c>
       <c r="F42">
         <v>9849174.0</v>
       </c>
       <c r="G42">
         <v>9849174.0</v>
       </c>
       <c r="H42">
         <v>9849174.0</v>
       </c>
       <c r="I42">
         <v>9849174.0</v>
       </c>
       <c r="J42">
         <v>9849174.0</v>
       </c>
       <c r="K42">
         <v>9849174.0</v>
       </c>
       <c r="L42">
         <v>9849174.0</v>
       </c>
       <c r="M42">
         <v>9849174.0</v>
       </c>
       <c r="N42">
+        <v>9849174.0</v>
+      </c>
+      <c r="O42">
         <v>-1617344.61</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
       <c r="S42"/>
-    </row>
-    <row r="43" spans="1:19">
+      <c r="T42"/>
+    </row>
+    <row r="43" spans="1:20">
       <c r="A43" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
-    </row>
-    <row r="44" spans="1:19">
+      <c r="T43"/>
+    </row>
+    <row r="44" spans="1:20">
       <c r="A44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
-    </row>
-    <row r="45" spans="1:19">
+      <c r="T44"/>
+    </row>
+    <row r="45" spans="1:20">
       <c r="A45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-    </row>
-    <row r="46" spans="1:19">
+      <c r="T45"/>
+    </row>
+    <row r="46" spans="1:20">
       <c r="A46" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B46">
+        <v>76751269.0</v>
+      </c>
+      <c r="C46">
         <v>96374332.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>99211914.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>95670955.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>100783108.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>106675762.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>111181468.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>113547408.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>119846024.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>109814316.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>118388232.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>124720339.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>111893810.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>105594433.0</v>
       </c>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
-    </row>
-    <row r="47" spans="1:19">
+      <c r="T46"/>
+    </row>
+    <row r="47" spans="1:20">
       <c r="A47" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B47">
+        <v>76712910.0</v>
+      </c>
+      <c r="C47">
         <v>96374330.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>99211910.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>95670955.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>100783108.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>106675762.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>111181468.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>113547408.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>119846024.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>109814316.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>118388230.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>124720000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>111894000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>100921000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>877710000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>582789000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>324856483000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>42512003000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>98197000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:19">
+    <row r="48" spans="1:20">
       <c r="A48" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B48">
+        <v>-15340016.0</v>
+      </c>
+      <c r="C48">
         <v>-13434026.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-23721449.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-25163880.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-32167524.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-26412085.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-19972000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-20107146.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-14739715.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-26705547.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-22453026.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-12050963.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-6604365.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-4162510.84</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>29787000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>51038000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>33962006000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>20700052000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>3963271000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:19">
+    <row r="49" spans="1:20">
       <c r="A49" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
-    </row>
-    <row r="50" spans="1:19">
+      <c r="T49"/>
+    </row>
+    <row r="50" spans="1:20">
       <c r="A50" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>47192884.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>65679829.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>62677012.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>77343456.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-    </row>
-    <row r="51" spans="1:19">
+      <c r="T50"/>
+    </row>
+    <row r="51" spans="1:20">
       <c r="A51" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B51">
+        <v>39729316.0</v>
+      </c>
+      <c r="C51">
         <v>59577390.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>73818347.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>96528097.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>112689226.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>120079312.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>120974796.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>120827993.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>112831580.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>106256094.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>115902853.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>138877593.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>116715760.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
-    </row>
-    <row r="52" spans="1:19">
+      <c r="T51"/>
+    </row>
+    <row r="52" spans="1:20">
       <c r="A52" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B52">
+        <v>5828640.0</v>
+      </c>
+      <c r="C52">
         <v>6972552.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>13501970.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>51471147.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>37049226.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>62503722.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>50383897.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>51226543.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>87058485.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>80612950.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>106859068.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>78329100.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>58678599.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-    </row>
-    <row r="53" spans="1:19">
+      <c r="T52"/>
+    </row>
+    <row r="53" spans="1:20">
       <c r="A53" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>178852.0</v>
+      </c>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
+      <c r="J53"/>
       <c r="K53">
         <v>100000.0</v>
       </c>
       <c r="L53">
+        <v>100000.0</v>
+      </c>
+      <c r="M53">
         <v>367000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1732000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2060000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>14796000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>33015000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>24258051000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>44895000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>48037000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:19">
+    <row r="54" spans="1:20">
       <c r="A54" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
-    </row>
-    <row r="55" spans="1:19">
+      <c r="T54"/>
+    </row>
+    <row r="55" spans="1:20">
       <c r="A55" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B55">
+        <v>154961333.0</v>
+      </c>
+      <c r="C55">
         <v>176114181.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>184061742.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>178270335.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>166467145.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>171114176.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>191653781.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>187917594.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>187707521.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>167847509.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>187376310.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>242037725.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>228831255.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>229260532.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1552441000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1287118000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1005868494000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>642779583000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>25334707000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:19">
+    <row r="56" spans="1:20">
       <c r="A56" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B56">
+        <v>75108232.0</v>
+      </c>
+      <c r="C56">
         <v>75926540.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>79258215.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>76104255.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>59138909.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>52018904.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>63869984.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>57689038.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>51050433.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>44286816.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>56959783.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>94623138.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>102656729.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>112596854.0</v>
       </c>
-      <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
       <c r="R56"/>
       <c r="S56"/>
-    </row>
-    <row r="57" spans="1:19">
+      <c r="T56"/>
+    </row>
+    <row r="57" spans="1:20">
       <c r="A57" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B57">
+        <v>51147590.0</v>
+      </c>
+      <c r="C57">
         <v>58459813.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>75756120.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>116806326.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>87068607.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>99537306.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>98378716.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>94970148.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>124723183.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>119300563.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>153257988.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>142278897.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>123009606.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>158646966.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>686412000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>453018000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>334136253000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>326600270000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1602252000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:19">
+    <row r="58" spans="1:20">
       <c r="A58" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B58">
+        <v>92735689.0</v>
+      </c>
+      <c r="C58">
         <v>116501526.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>142326866.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>165423880.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>167190089.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>167725851.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>179427806.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>174011534.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>167630733.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>156800994.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>167296224.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>205903769.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>184710201.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>180311107.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1124748000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>831554000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>594338211000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>335474319000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2249627000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:19">
+    <row r="59" spans="1:20">
       <c r="A59" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
-    </row>
-    <row r="60" spans="1:19">
+      <c r="T59"/>
+    </row>
+    <row r="60" spans="1:20">
       <c r="A60" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B60">
+        <v>17889157.0</v>
+      </c>
+      <c r="C60">
         <v>20404497.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10616576.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-7808185.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-13967012.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-10410244.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-3773576.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-1133134.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2892369.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-8253541.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-3274097.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>5294845.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10989800.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>13674511.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>137866000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>157449000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>139811711000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>134129192000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>23067468000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:19">
+    <row r="61" spans="1:20">
       <c r="A61" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-    </row>
-    <row r="62" spans="1:19">
+      <c r="T61"/>
+    </row>
+    <row r="62" spans="1:20">
       <c r="A62" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
+      <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BT62"/>
+  <dimension ref="A1:BV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:72">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C1" t="s">
-        <v>81</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>83</v>
       </c>
       <c r="F1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G1" t="s">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>86</v>
       </c>
       <c r="J1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="K1" t="s">
-        <v>87</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>89</v>
       </c>
       <c r="N1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="O1" t="s">
-        <v>90</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>92</v>
       </c>
       <c r="R1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="S1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>95</v>
       </c>
       <c r="V1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="W1" t="s">
-        <v>96</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>98</v>
       </c>
       <c r="Z1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA1" t="s">
-        <v>99</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>101</v>
       </c>
       <c r="AD1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AE1" t="s">
-        <v>102</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>103</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="AH1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AI1" t="s">
-        <v>105</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>106</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>107</v>
       </c>
       <c r="AL1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AM1" t="s">
-        <v>108</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>109</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="AP1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AQ1" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>112</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>113</v>
       </c>
       <c r="AT1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AU1" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>115</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="AX1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AY1" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>118</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>119</v>
       </c>
       <c r="BB1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BC1" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>121</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="BF1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BG1" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>124</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="BJ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BK1" t="s">
-        <v>126</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>127</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>128</v>
       </c>
       <c r="BN1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BO1" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>130</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="BR1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BS1" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:72">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2">
+        <v>24207890.0</v>
+      </c>
+      <c r="C2">
+        <v>26614210.0</v>
+      </c>
+      <c r="D2">
         <v>22545000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24474061.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18596282.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22263765.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>21160845.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>20062319.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28625748.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>26615168.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32679364.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26825341.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>25788014.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>26412845.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>25245527.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>25573604.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>23505181.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>28835211.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>22457164.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>24889911.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>18058154.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>272757561586.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>19304803.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>27231555.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>431555201941.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>410623600920.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>406226397008.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>428486006270.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>33021805.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>32132596.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>28671093.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>29996352.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>27734267.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29217754.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>31100856.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>30587743.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>32141005.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>29876832.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>43752066.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>46049065.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>43726002.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>40847117.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>42318640.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>53618455.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>54515807.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>56495021.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>46912585.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>57294604.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>60000290.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>55383888.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>63131250.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>56258143.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>69026302.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>77594766.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>65207200.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>49219800.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>49657700.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>32506400.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>264003000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>183220000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>18748000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>217739000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>202082453700.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>227948874300.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>237103265500.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>254017877800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>214407243200.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>171209142300.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>179998903700.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>280723798500.0</v>
       </c>
-      <c r="BR2"/>
-[...1 lines deleted...]
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2">
         <v>308000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:72">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -4026,16248 +4177,56 @@
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
-    </row>
-[...10167 lines deleted...]
-      <c r="BT3"/>
       <c r="BU3"/>
-    </row>
-[...6022 lines deleted...]
-      </c>
+      <c r="BV3"/>
     </row>
     <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20301,51 +4260,16767 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5">
+        <v>4540029.0</v>
+      </c>
+      <c r="C5">
+        <v>4594149.0</v>
+      </c>
+      <c r="D5">
+        <v>5157000.0</v>
+      </c>
+      <c r="E5">
+        <v>-7044830.0</v>
+      </c>
+      <c r="F5">
+        <v>-7032418.0</v>
+      </c>
+      <c r="G5">
+        <v>-6962289.0</v>
+      </c>
+      <c r="H5">
+        <v>-6952718.0</v>
+      </c>
+      <c r="I5">
+        <v>-6755544.0</v>
+      </c>
+      <c r="J5">
+        <v>-6595304.0</v>
+      </c>
+      <c r="K5">
+        <v>-6462786.0</v>
+      </c>
+      <c r="L5">
+        <v>-11305891.0</v>
+      </c>
+      <c r="M5">
+        <v>-11216856.0</v>
+      </c>
+      <c r="N5">
+        <v>-10966784.0</v>
+      </c>
+      <c r="O5">
+        <v>-11086917.0</v>
+      </c>
+      <c r="P5">
+        <v>-10654047.0</v>
+      </c>
+      <c r="Q5">
+        <v>-10447240.0</v>
+      </c>
+      <c r="R5">
+        <v>-9790631.0</v>
+      </c>
+      <c r="S5">
+        <v>-10242100.0</v>
+      </c>
+      <c r="T5">
+        <v>-12369011.0</v>
+      </c>
+      <c r="U5">
+        <v>-12464427.0</v>
+      </c>
+      <c r="V5">
+        <v>-12566347.0</v>
+      </c>
+      <c r="W5">
+        <v>-12440770.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
+        <v>-12473742.0</v>
+      </c>
+      <c r="Z5">
+        <v>-13879047.0</v>
+      </c>
+      <c r="AA5">
+        <v>-12244187.0</v>
+      </c>
+      <c r="AB5">
+        <v>-12058253.0</v>
+      </c>
+      <c r="AC5">
+        <v>-11118638.0</v>
+      </c>
+      <c r="AD5">
+        <v>-10326498.0</v>
+      </c>
+      <c r="AE5">
+        <v>-9468599.0</v>
+      </c>
+      <c r="AF5">
+        <v>-10410660.0</v>
+      </c>
+      <c r="AG5">
+        <v>-10431672.0</v>
+      </c>
+      <c r="AH5">
+        <v>-10992303.0</v>
+      </c>
+      <c r="AI5">
+        <v>-10810527.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-10654132.0</v>
+      </c>
+      <c r="AK5">
+        <v>-10744599.0</v>
+      </c>
+      <c r="AL5">
+        <v>-9790537.0</v>
+      </c>
+      <c r="AM5">
+        <v>-9990607.0</v>
+      </c>
+      <c r="AN5">
+        <v>-9040707.0</v>
+      </c>
+      <c r="AO5">
+        <v>-9060000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-8993672.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-9263683.0</v>
+      </c>
+      <c r="AR5">
+        <v>-10409551.0</v>
+      </c>
+      <c r="AS5">
+        <v>-10500433.0</v>
+      </c>
+      <c r="AT5">
+        <v>-10510966.0</v>
+      </c>
+      <c r="AU5">
+        <v>-11096802.0</v>
+      </c>
+      <c r="AV5">
+        <v>-10848447.0</v>
+      </c>
+      <c r="AW5">
+        <v>-10848447.0</v>
+      </c>
+      <c r="AX5">
+        <v>-10848446.0</v>
+      </c>
+      <c r="AY5">
+        <v>-10848446.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-10971178.0</v>
+      </c>
+      <c r="BA5">
+        <v>-10971179.0</v>
+      </c>
+      <c r="BB5">
+        <v>-11394944.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+    </row>
+    <row r="6" spans="1:74">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+    </row>
+    <row r="7" spans="1:74">
+      <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+    </row>
+    <row r="8" spans="1:74">
+      <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+    </row>
+    <row r="9" spans="1:74">
+      <c r="A9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>6165340.0</v>
+      </c>
+      <c r="D9">
+        <v>6165340.0</v>
+      </c>
+      <c r="E9">
+        <v>6165340.0</v>
+      </c>
+      <c r="F9">
+        <v>6165340.0</v>
+      </c>
+      <c r="G9">
+        <v>6165340.0</v>
+      </c>
+      <c r="H9">
+        <v>6165340.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>6165340.0</v>
+      </c>
+      <c r="M9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="N9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="O9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="P9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="Q9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="R9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="S9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="T9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="U9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="V9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="W9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="X9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="Y9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="Z9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="AA9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="AB9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="AC9">
+        <v>-2330930.0</v>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+    </row>
+    <row r="10" spans="1:74">
+      <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10">
+        <v>7726618.0</v>
+      </c>
+      <c r="C10">
+        <v>6829765.0</v>
+      </c>
+      <c r="D10">
+        <v>8284000.0</v>
+      </c>
+      <c r="E10">
+        <v>5371553.0</v>
+      </c>
+      <c r="F10">
+        <v>8200886.0</v>
+      </c>
+      <c r="G10">
+        <v>3374246.0</v>
+      </c>
+      <c r="H10">
+        <v>2844604.0</v>
+      </c>
+      <c r="I10">
+        <v>3920453.0</v>
+      </c>
+      <c r="J10">
+        <v>8560335.0</v>
+      </c>
+      <c r="K10">
+        <v>8829196.0</v>
+      </c>
+      <c r="L10">
+        <v>11470649.0</v>
+      </c>
+      <c r="M10">
+        <v>8062272.0</v>
+      </c>
+      <c r="N10">
+        <v>7127894.0</v>
+      </c>
+      <c r="O10">
+        <v>7642726.0</v>
+      </c>
+      <c r="P10">
+        <v>4526423.0</v>
+      </c>
+      <c r="Q10">
+        <v>3525745.0</v>
+      </c>
+      <c r="R10">
+        <v>4134284.0</v>
+      </c>
+      <c r="S10">
+        <v>4147318.0</v>
+      </c>
+      <c r="T10">
+        <v>3964396.0</v>
+      </c>
+      <c r="U10">
+        <v>4055378.0</v>
+      </c>
+      <c r="V10">
+        <v>3557003.0</v>
+      </c>
+      <c r="W10">
+        <v>51465362886.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10">
+        <v>4470286.0</v>
+      </c>
+      <c r="Z10">
+        <v>83219848244.0</v>
+      </c>
+      <c r="AA10">
+        <v>69191999776.0</v>
+      </c>
+      <c r="AB10">
+        <v>84394575194.0</v>
+      </c>
+      <c r="AC10">
+        <v>59621325680.0</v>
+      </c>
+      <c r="AD10">
+        <v>5680262.0</v>
+      </c>
+      <c r="AE10">
+        <v>5576740.0</v>
+      </c>
+      <c r="AF10">
+        <v>5034076.0</v>
+      </c>
+      <c r="AG10">
+        <v>5433259.0</v>
+      </c>
+      <c r="AH10">
+        <v>4256965.0</v>
+      </c>
+      <c r="AI10">
+        <v>5302482.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3873108.0</v>
+      </c>
+      <c r="AK10">
+        <v>5954501.0</v>
+      </c>
+      <c r="AL10">
+        <v>2572854.0</v>
+      </c>
+      <c r="AM10">
+        <v>4290404.0</v>
+      </c>
+      <c r="AN10">
+        <v>3507652.0</v>
+      </c>
+      <c r="AO10">
+        <v>5078058.0</v>
+      </c>
+      <c r="AP10">
+        <v>4003002.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4246709.0</v>
+      </c>
+      <c r="AR10">
+        <v>4371644.0</v>
+      </c>
+      <c r="AS10">
+        <v>4503205.0</v>
+      </c>
+      <c r="AT10">
+        <v>9180275.0</v>
+      </c>
+      <c r="AU10">
+        <v>19639440.0</v>
+      </c>
+      <c r="AV10">
+        <v>3717684.0</v>
+      </c>
+      <c r="AW10">
+        <v>3343214.0</v>
+      </c>
+      <c r="AX10">
+        <v>4007627.0</v>
+      </c>
+      <c r="AY10">
+        <v>5584693.0</v>
+      </c>
+      <c r="AZ10">
+        <v>4356432.0</v>
+      </c>
+      <c r="BA10">
+        <v>7018372.0</v>
+      </c>
+      <c r="BB10">
+        <v>2834193.0</v>
+      </c>
+      <c r="BC10">
+        <v>6168791.34</v>
+      </c>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+    </row>
+    <row r="11" spans="1:74">
+      <c r="A11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+    </row>
+    <row r="12" spans="1:74">
+      <c r="A12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12">
+        <v>8315321.0</v>
+      </c>
+      <c r="C12">
+        <v>7008617.0</v>
+      </c>
+      <c r="D12">
+        <v>8464000.0</v>
+      </c>
+      <c r="E12">
+        <v>97264615575.0</v>
+      </c>
+      <c r="F12">
+        <v>8200886.0</v>
+      </c>
+      <c r="G12">
+        <v>3374246.0</v>
+      </c>
+      <c r="H12">
+        <v>2844604.0</v>
+      </c>
+      <c r="I12">
+        <v>3920453.0</v>
+      </c>
+      <c r="J12">
+        <v>8560335.0</v>
+      </c>
+      <c r="K12">
+        <v>8829196.0</v>
+      </c>
+      <c r="L12">
+        <v>11470649.0</v>
+      </c>
+      <c r="M12">
+        <v>8062272.0</v>
+      </c>
+      <c r="N12">
+        <v>7127894.0</v>
+      </c>
+      <c r="O12">
+        <v>7642726.0</v>
+      </c>
+      <c r="P12">
+        <v>4526423.0</v>
+      </c>
+      <c r="Q12">
+        <v>3525745.0</v>
+      </c>
+      <c r="R12">
+        <v>4134284.0</v>
+      </c>
+      <c r="S12">
+        <v>4147318.0</v>
+      </c>
+      <c r="T12">
+        <v>3964396.0</v>
+      </c>
+      <c r="U12">
+        <v>4055378.0</v>
+      </c>
+      <c r="V12">
+        <v>3557003.0</v>
+      </c>
+      <c r="W12">
+        <v>51465362886.0</v>
+      </c>
+      <c r="X12">
+        <v>3915950.0</v>
+      </c>
+      <c r="Y12">
+        <v>4470286.0</v>
+      </c>
+      <c r="Z12">
+        <v>83219848244.0</v>
+      </c>
+      <c r="AA12">
+        <v>69191999776.0</v>
+      </c>
+      <c r="AB12">
+        <v>84394575194.0</v>
+      </c>
+      <c r="AC12">
+        <v>59621325680.0</v>
+      </c>
+      <c r="AD12">
+        <v>5680262.0</v>
+      </c>
+      <c r="AE12">
+        <v>5576740.0</v>
+      </c>
+      <c r="AF12">
+        <v>5034076.0</v>
+      </c>
+      <c r="AG12">
+        <v>5433259.0</v>
+      </c>
+      <c r="AH12">
+        <v>4256965.0</v>
+      </c>
+      <c r="AI12">
+        <v>5302482.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3873108.0</v>
+      </c>
+      <c r="AK12">
+        <v>5954501.0</v>
+      </c>
+      <c r="AL12">
+        <v>2572854.0</v>
+      </c>
+      <c r="AM12">
+        <v>4290404.0</v>
+      </c>
+      <c r="AN12">
+        <v>3507652.0</v>
+      </c>
+      <c r="AO12">
+        <v>5078058.0</v>
+      </c>
+      <c r="AP12">
+        <v>4003002.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4246709.0</v>
+      </c>
+      <c r="AR12">
+        <v>4371644.0</v>
+      </c>
+      <c r="AS12">
+        <v>4503205.0</v>
+      </c>
+      <c r="AT12">
+        <v>9180275.0</v>
+      </c>
+      <c r="AU12">
+        <v>19639440.0</v>
+      </c>
+      <c r="AV12">
+        <v>3717684.0</v>
+      </c>
+      <c r="AW12">
+        <v>3343214.0</v>
+      </c>
+      <c r="AX12">
+        <v>4007627.0</v>
+      </c>
+      <c r="AY12">
+        <v>5584693.0</v>
+      </c>
+      <c r="AZ12">
+        <v>4356432.0</v>
+      </c>
+      <c r="BA12">
+        <v>7018372.0</v>
+      </c>
+      <c r="BB12">
+        <v>2834193.0</v>
+      </c>
+      <c r="BC12">
+        <v>6168791.34</v>
+      </c>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+    </row>
+    <row r="13" spans="1:74">
+      <c r="A13" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13">
+        <v>22463966.0</v>
+      </c>
+      <c r="C13">
+        <v>22466602.0</v>
+      </c>
+      <c r="D13">
+        <v>22476000.0</v>
+      </c>
+      <c r="E13">
+        <v>22455375.0</v>
+      </c>
+      <c r="F13">
+        <v>22455375.0</v>
+      </c>
+      <c r="G13">
+        <v>22455375.0</v>
+      </c>
+      <c r="H13">
+        <v>22455375.0</v>
+      </c>
+      <c r="I13">
+        <v>22455375.0</v>
+      </c>
+      <c r="J13">
+        <v>22455375.0</v>
+      </c>
+      <c r="K13">
+        <v>22455375.0</v>
+      </c>
+      <c r="L13">
+        <v>22455375.0</v>
+      </c>
+      <c r="M13">
+        <v>18593438.0</v>
+      </c>
+      <c r="N13">
+        <v>18593438.0</v>
+      </c>
+      <c r="O13">
+        <v>18593438.0</v>
+      </c>
+      <c r="P13">
+        <v>18593438.0</v>
+      </c>
+      <c r="Q13">
+        <v>18593438.0</v>
+      </c>
+      <c r="R13">
+        <v>18593438.0</v>
+      </c>
+      <c r="S13">
+        <v>18593438.0</v>
+      </c>
+      <c r="T13">
+        <v>18593438.0</v>
+      </c>
+      <c r="U13">
+        <v>18593438.0</v>
+      </c>
+      <c r="V13">
+        <v>18593438.0</v>
+      </c>
+      <c r="W13">
+        <v>262706685501.0</v>
+      </c>
+      <c r="X13">
+        <v>18593438.0</v>
+      </c>
+      <c r="Y13">
+        <v>18593438.0</v>
+      </c>
+      <c r="Z13">
+        <v>303017259086.0</v>
+      </c>
+      <c r="AA13">
+        <v>258671909456.0</v>
+      </c>
+      <c r="AB13">
+        <v>263599170525.0</v>
+      </c>
+      <c r="AC13">
+        <v>262650905188.0</v>
+      </c>
+      <c r="AD13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AE13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AF13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AG13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AH13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AI13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AJ13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AK13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AL13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AM13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AN13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AO13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AP13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AQ13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AR13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AS13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AT13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AU13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AV13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AW13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AX13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AY13">
+        <v>18593438.0</v>
+      </c>
+      <c r="AZ13">
+        <v>18593438.0</v>
+      </c>
+      <c r="BA13">
+        <v>18593438.0</v>
+      </c>
+      <c r="BB13">
+        <v>18593438.0</v>
+      </c>
+      <c r="BC13">
+        <v>19454367.0</v>
+      </c>
+      <c r="BD13">
+        <v>18593400.0</v>
+      </c>
+      <c r="BE13">
+        <v>18593400.0</v>
+      </c>
+      <c r="BF13">
+        <v>18643200.0</v>
+      </c>
+      <c r="BG13">
+        <v>18593400.0</v>
+      </c>
+      <c r="BH13">
+        <v>176593000000.0</v>
+      </c>
+      <c r="BI13">
+        <v>176593000000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>20274700.0</v>
+      </c>
+      <c r="BK13">
+        <v>176593000000.0</v>
+      </c>
+      <c r="BL13">
+        <v>176592777700.0</v>
+      </c>
+      <c r="BM13">
+        <v>176592777700.0</v>
+      </c>
+      <c r="BN13">
+        <v>176592777700.0</v>
+      </c>
+      <c r="BO13">
+        <v>124361111100.0</v>
+      </c>
+      <c r="BP13">
+        <v>101750000000.0</v>
+      </c>
+      <c r="BQ13">
+        <v>101750000000.0</v>
+      </c>
+      <c r="BR13">
+        <v>101750000000.0</v>
+      </c>
+      <c r="BS13">
+        <v>101750000000.0</v>
+      </c>
+      <c r="BT13">
+        <v>18500000000.0</v>
+      </c>
+      <c r="BU13"/>
+      <c r="BV13">
+        <v>18500000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:74">
+      <c r="A14" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="C14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="D14">
+        <v>2373449000.0</v>
+      </c>
+      <c r="E14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="F14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="G14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="H14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="I14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="J14">
+        <v>2373449165.0</v>
+      </c>
+      <c r="K14">
+        <v>2131272831.0</v>
+      </c>
+      <c r="L14">
+        <v>1827512137.0</v>
+      </c>
+      <c r="M14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="N14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="O14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="P14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="Q14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="R14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="S14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="T14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="U14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="V14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="W14">
+        <v>1766536384.0</v>
+      </c>
+      <c r="X14">
+        <v>1770853582.0</v>
+      </c>
+      <c r="Y14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="Z14">
+        <v>1766125252.0</v>
+      </c>
+      <c r="AA14">
+        <v>1766676404.0</v>
+      </c>
+      <c r="AB14">
+        <v>1766871337.0</v>
+      </c>
+      <c r="AC14">
+        <v>1772182648.0</v>
+      </c>
+      <c r="AD14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AE14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AF14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AG14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AH14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AI14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AJ14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AK14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AL14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AM14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AN14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AO14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AP14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AQ14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AR14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AS14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AT14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AU14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AV14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AW14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AX14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AY14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="AZ14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="BA14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="BB14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="BC14">
+        <v>1765927777.0</v>
+      </c>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+    </row>
+    <row r="15" spans="1:74">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+    </row>
+    <row r="16" spans="1:74">
+      <c r="A16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16">
+        <v>3496024.0</v>
+      </c>
+      <c r="C16">
+        <v>1296800.0</v>
+      </c>
+      <c r="D16">
+        <v>3082000.0</v>
+      </c>
+      <c r="E16">
+        <v>161091219275.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
+        <v>15594492.0</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16">
+        <v>151466001115.0</v>
+      </c>
+      <c r="M16">
+        <v>107048668890.0</v>
+      </c>
+      <c r="N16">
+        <v>75377156571.0</v>
+      </c>
+      <c r="O16">
+        <v>201045077675.0</v>
+      </c>
+      <c r="P16">
+        <v>141522862250.0</v>
+      </c>
+      <c r="Q16">
+        <v>10703198260.0</v>
+      </c>
+      <c r="R16">
+        <v>18575409037.0</v>
+      </c>
+      <c r="S16">
+        <v>6739066585.0</v>
+      </c>
+      <c r="T16">
+        <v>2674147500.0</v>
+      </c>
+      <c r="U16">
+        <v>6853961500.0</v>
+      </c>
+      <c r="V16">
+        <v>1035066025.0</v>
+      </c>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+    </row>
+    <row r="17" spans="1:74">
+      <c r="A17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+    </row>
+    <row r="18" spans="1:74">
+      <c r="A18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+    </row>
+    <row r="19" spans="1:74">
+      <c r="A19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+    </row>
+    <row r="20" spans="1:74">
+      <c r="A20" t="s">
+        <v>38</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20">
+        <v>540352.0</v>
+      </c>
+      <c r="AS20">
+        <v>540352.0</v>
+      </c>
+      <c r="AT20">
+        <v>540352.0</v>
+      </c>
+      <c r="AU20">
+        <v>540352.0</v>
+      </c>
+      <c r="AV20">
+        <v>540352.0</v>
+      </c>
+      <c r="AW20">
+        <v>540352.0</v>
+      </c>
+      <c r="AX20">
+        <v>540352.0</v>
+      </c>
+      <c r="AY20">
+        <v>540352.0</v>
+      </c>
+      <c r="AZ20">
+        <v>540352.0</v>
+      </c>
+      <c r="BA20">
+        <v>540352.0</v>
+      </c>
+      <c r="BB20">
+        <v>540352.0</v>
+      </c>
+      <c r="BC20">
+        <v>565371.84</v>
+      </c>
+      <c r="BD20">
+        <v>540400.0</v>
+      </c>
+      <c r="BE20">
+        <v>540400.0</v>
+      </c>
+      <c r="BF20">
+        <v>314800.0</v>
+      </c>
+      <c r="BG20">
+        <v>540400.0</v>
+      </c>
+      <c r="BH20">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>340800.0</v>
+      </c>
+      <c r="BK20">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BL20">
+        <v>3172913200.0</v>
+      </c>
+      <c r="BM20">
+        <v>3376763900.0</v>
+      </c>
+      <c r="BN20">
+        <v>3580614600.0</v>
+      </c>
+      <c r="BO20">
+        <v>3784465200.0</v>
+      </c>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+    </row>
+    <row r="21" spans="1:74">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
+        <v>540400.0</v>
+      </c>
+      <c r="AS21">
+        <v>540400.0</v>
+      </c>
+      <c r="AT21">
+        <v>540400.0</v>
+      </c>
+      <c r="AU21">
+        <v>540400.0</v>
+      </c>
+      <c r="AV21">
+        <v>540400.0</v>
+      </c>
+      <c r="AW21">
+        <v>540400.0</v>
+      </c>
+      <c r="AX21">
+        <v>540400.0</v>
+      </c>
+      <c r="AY21">
+        <v>540400.0</v>
+      </c>
+      <c r="AZ21">
+        <v>540400.0</v>
+      </c>
+      <c r="BA21">
+        <v>540400.0</v>
+      </c>
+      <c r="BB21">
+        <v>540400.0</v>
+      </c>
+      <c r="BC21">
+        <v>540400.0</v>
+      </c>
+      <c r="BD21">
+        <v>540400.0</v>
+      </c>
+      <c r="BE21">
+        <v>540400.0</v>
+      </c>
+      <c r="BF21">
+        <v>314800.0</v>
+      </c>
+      <c r="BG21">
+        <v>540400.0</v>
+      </c>
+      <c r="BH21">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>340800.0</v>
+      </c>
+      <c r="BK21">
+        <v>2968000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>3172913200.0</v>
+      </c>
+      <c r="BM21">
+        <v>3376763900.0</v>
+      </c>
+      <c r="BN21">
+        <v>3580614600.0</v>
+      </c>
+      <c r="BO21">
+        <v>3784465200.0</v>
+      </c>
+      <c r="BP21">
+        <v>343000000.0</v>
+      </c>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+    </row>
+    <row r="22" spans="1:74">
+      <c r="A22" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22">
+        <v>31881616.0</v>
+      </c>
+      <c r="C22">
+        <v>29508297.0</v>
+      </c>
+      <c r="D22">
+        <v>25417000.0</v>
+      </c>
+      <c r="E22">
+        <v>29421296.0</v>
+      </c>
+      <c r="F22">
+        <v>29272387.0</v>
+      </c>
+      <c r="G22">
+        <v>29094999.0</v>
+      </c>
+      <c r="H22">
+        <v>24097381.0</v>
+      </c>
+      <c r="I22">
+        <v>22558879.0</v>
+      </c>
+      <c r="J22">
+        <v>31129044.0</v>
+      </c>
+      <c r="K22">
+        <v>30951098.0</v>
+      </c>
+      <c r="L22">
+        <v>24595062.0</v>
+      </c>
+      <c r="M22">
+        <v>27441506.0</v>
+      </c>
+      <c r="N22">
+        <v>29889085.0</v>
+      </c>
+      <c r="O22">
+        <v>28523667.0</v>
+      </c>
+      <c r="P22">
+        <v>23282822.0</v>
+      </c>
+      <c r="Q22">
+        <v>21368104.0</v>
+      </c>
+      <c r="R22">
+        <v>16583452.0</v>
+      </c>
+      <c r="S22">
+        <v>21925415.0</v>
+      </c>
+      <c r="T22">
+        <v>16820782.0</v>
+      </c>
+      <c r="U22">
+        <v>19364628.0</v>
+      </c>
+      <c r="V22">
+        <v>16332925.0</v>
+      </c>
+      <c r="W22">
+        <v>256982985215.0</v>
+      </c>
+      <c r="X22">
+        <v>18188335.0</v>
+      </c>
+      <c r="Y22">
+        <v>21547514.0</v>
+      </c>
+      <c r="Z22">
+        <v>351147808472.0</v>
+      </c>
+      <c r="AA22">
+        <v>305560844696.0</v>
+      </c>
+      <c r="AB22">
+        <v>284778474366.0</v>
+      </c>
+      <c r="AC22">
+        <v>265085422406.0</v>
+      </c>
+      <c r="AD22">
+        <v>20124591.0</v>
+      </c>
+      <c r="AE22">
+        <v>20476084.0</v>
+      </c>
+      <c r="AF22">
+        <v>15284969.0</v>
+      </c>
+      <c r="AG22">
+        <v>17959535.0</v>
+      </c>
+      <c r="AH22">
+        <v>17305513.0</v>
+      </c>
+      <c r="AI22">
+        <v>16805746.0</v>
+      </c>
+      <c r="AJ22">
+        <v>13042446.0</v>
+      </c>
+      <c r="AK22">
+        <v>15182756.0</v>
+      </c>
+      <c r="AL22">
+        <v>14580031.0</v>
+      </c>
+      <c r="AM22">
+        <v>13980178.0</v>
+      </c>
+      <c r="AN22">
+        <v>16813468.0</v>
+      </c>
+      <c r="AO22">
+        <v>18019206.0</v>
+      </c>
+      <c r="AP22">
+        <v>14851686.0</v>
+      </c>
+      <c r="AQ22">
+        <v>14969070.0</v>
+      </c>
+      <c r="AR22">
+        <v>12784277.0</v>
+      </c>
+      <c r="AS22">
+        <v>15647099.0</v>
+      </c>
+      <c r="AT22">
+        <v>17859336.0</v>
+      </c>
+      <c r="AU22">
+        <v>20246160.0</v>
+      </c>
+      <c r="AV22">
+        <v>16453434.0</v>
+      </c>
+      <c r="AW22">
+        <v>19909556.0</v>
+      </c>
+      <c r="AX22">
+        <v>17873547.0</v>
+      </c>
+      <c r="AY22">
+        <v>22637603.0</v>
+      </c>
+      <c r="AZ22">
+        <v>20779623.0</v>
+      </c>
+      <c r="BA22">
+        <v>22650314.0</v>
+      </c>
+      <c r="BB22">
+        <v>22379641.0</v>
+      </c>
+      <c r="BC22">
+        <v>24340083.0</v>
+      </c>
+      <c r="BD22">
+        <v>18424000.0</v>
+      </c>
+      <c r="BE22">
+        <v>17120400.0</v>
+      </c>
+      <c r="BF22">
+        <v>19084100.0</v>
+      </c>
+      <c r="BG22">
+        <v>13839000.0</v>
+      </c>
+      <c r="BH22">
+        <v>99039000000.0</v>
+      </c>
+      <c r="BI22">
+        <v>74339000000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>8958000.0</v>
+      </c>
+      <c r="BK22">
+        <v>143312000000.0</v>
+      </c>
+      <c r="BL22">
+        <v>91870386600.0</v>
+      </c>
+      <c r="BM22">
+        <v>120930998800.0</v>
+      </c>
+      <c r="BN22">
+        <v>79371550400.0</v>
+      </c>
+      <c r="BO22">
+        <v>98849773600.0</v>
+      </c>
+      <c r="BP22">
+        <v>65697999400.0</v>
+      </c>
+      <c r="BQ22">
+        <v>56729066300.0</v>
+      </c>
+      <c r="BR22">
+        <v>68120228000.0</v>
+      </c>
+      <c r="BS22">
+        <v>88914821600.0</v>
+      </c>
+      <c r="BT22">
+        <v>126057200.0</v>
+      </c>
+      <c r="BU22"/>
+      <c r="BV22">
+        <v>128758000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:74">
+      <c r="A23" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23">
+        <v>156470165.0</v>
+      </c>
+      <c r="C23">
+        <v>154961333.0</v>
+      </c>
+      <c r="D23">
+        <v>154147000.0</v>
+      </c>
+      <c r="E23">
+        <v>181243624.0</v>
+      </c>
+      <c r="F23">
+        <v>181321077.0</v>
+      </c>
+      <c r="G23">
+        <v>176114181.0</v>
+      </c>
+      <c r="H23">
+        <v>172892089.0</v>
+      </c>
+      <c r="I23">
+        <v>168958941.0</v>
+      </c>
+      <c r="J23">
+        <v>182930084.0</v>
+      </c>
+      <c r="K23">
+        <v>184061741.0</v>
+      </c>
+      <c r="L23">
+        <v>180915976.0</v>
+      </c>
+      <c r="M23">
+        <v>178048951.0</v>
+      </c>
+      <c r="N23">
+        <v>172315259.0</v>
+      </c>
+      <c r="O23">
+        <v>178270335.0</v>
+      </c>
+      <c r="P23">
+        <v>175875314.0</v>
+      </c>
+      <c r="Q23">
+        <v>163251359.0</v>
+      </c>
+      <c r="R23">
+        <v>162388833.0</v>
+      </c>
+      <c r="S23">
+        <v>166467145.0</v>
+      </c>
+      <c r="T23">
+        <v>162041057.0</v>
+      </c>
+      <c r="U23">
+        <v>164821548.0</v>
+      </c>
+      <c r="V23">
+        <v>164708334.0</v>
+      </c>
+      <c r="W23">
+        <v>171114176.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
+        <v>181776488.0</v>
+      </c>
+      <c r="Z23">
+        <v>179271270.0</v>
+      </c>
+      <c r="AA23">
+        <v>191653782.0</v>
+      </c>
+      <c r="AB23">
+        <v>191322671.0</v>
+      </c>
+      <c r="AC23">
+        <v>189524603.0</v>
+      </c>
+      <c r="AD23">
+        <v>188231851.0</v>
+      </c>
+      <c r="AE23">
+        <v>187917594.0</v>
+      </c>
+      <c r="AF23">
+        <v>184153603.0</v>
+      </c>
+      <c r="AG23">
+        <v>189494800.0</v>
+      </c>
+      <c r="AH23">
+        <v>187502190.0</v>
+      </c>
+      <c r="AI23">
+        <v>187707521.0</v>
+      </c>
+      <c r="AJ23">
+        <v>166830985.0</v>
+      </c>
+      <c r="AK23">
+        <v>166170432.0</v>
+      </c>
+      <c r="AL23">
+        <v>169664600.0</v>
+      </c>
+      <c r="AM23">
+        <v>167847510.0</v>
+      </c>
+      <c r="AN23">
+        <v>180672488.0</v>
+      </c>
+      <c r="AO23">
+        <v>185301409.0</v>
+      </c>
+      <c r="AP23">
+        <v>188747087.0</v>
+      </c>
+      <c r="AQ23">
+        <v>187376311.0</v>
+      </c>
+      <c r="AR23">
+        <v>208317695.0</v>
+      </c>
+      <c r="AS23">
+        <v>217522057.0</v>
+      </c>
+      <c r="AT23">
+        <v>222540662.0</v>
+      </c>
+      <c r="AU23">
+        <v>242037724.0</v>
+      </c>
+      <c r="AV23">
+        <v>225985026.0</v>
+      </c>
+      <c r="AW23">
+        <v>243850996.0</v>
+      </c>
+      <c r="AX23">
+        <v>243540000.0</v>
+      </c>
+      <c r="AY23">
+        <v>228831255.0</v>
+      </c>
+      <c r="AZ23">
+        <v>229253776.0</v>
+      </c>
+      <c r="BA23">
+        <v>226847614.0</v>
+      </c>
+      <c r="BB23">
+        <v>227844691.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+    </row>
+    <row r="24" spans="1:74">
+      <c r="A24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>33269260.0</v>
+      </c>
+      <c r="D24">
+        <v>35065370.0</v>
+      </c>
+      <c r="E24">
+        <v>49869290.0</v>
+      </c>
+      <c r="F24">
+        <v>50844850.0</v>
+      </c>
+      <c r="G24">
+        <v>51898750.0</v>
+      </c>
+      <c r="H24">
+        <v>43821900.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>37008600.0</v>
+      </c>
+      <c r="M24">
+        <v>36014930.0</v>
+      </c>
+      <c r="N24">
+        <v>40478170.0</v>
+      </c>
+      <c r="O24">
+        <v>43799630.0</v>
+      </c>
+      <c r="P24">
+        <v>60835290.0</v>
+      </c>
+      <c r="Q24">
+        <v>69273050.0</v>
+      </c>
+      <c r="R24">
+        <v>74092130.0</v>
+      </c>
+      <c r="S24">
+        <v>74398200.0</v>
+      </c>
+      <c r="T24">
+        <v>83030400.0</v>
+      </c>
+      <c r="U24">
+        <v>34538220.0</v>
+      </c>
+      <c r="V24">
+        <v>82509800.0</v>
+      </c>
+      <c r="W24">
+        <v>56430010.0</v>
+      </c>
+      <c r="X24">
+        <v>39315130.0</v>
+      </c>
+      <c r="Y24">
+        <v>33021220.0</v>
+      </c>
+      <c r="Z24">
+        <v>57634020.0</v>
+      </c>
+      <c r="AA24">
+        <v>63058880.0</v>
+      </c>
+      <c r="AB24">
+        <v>62471720.0</v>
+      </c>
+      <c r="AC24">
+        <v>62403160.0</v>
+      </c>
+      <c r="AD24">
+        <v>71023482.0</v>
+      </c>
+      <c r="AE24">
+        <v>69593515.0</v>
+      </c>
+      <c r="AF24">
+        <v>56396675.0</v>
+      </c>
+      <c r="AG24">
+        <v>27527415.0</v>
+      </c>
+      <c r="AH24">
+        <v>24879900.0</v>
+      </c>
+      <c r="AI24">
+        <v>25985800.0</v>
+      </c>
+      <c r="AJ24">
+        <v>30112600.0</v>
+      </c>
+      <c r="AK24">
+        <v>28571900.0</v>
+      </c>
+      <c r="AL24">
+        <v>54637700.0</v>
+      </c>
+      <c r="AM24">
+        <v>26240500.0</v>
+      </c>
+      <c r="AN24">
+        <v>12058300.0</v>
+      </c>
+      <c r="AO24">
+        <v>11605900.0</v>
+      </c>
+      <c r="AP24">
+        <v>10917900.0</v>
+      </c>
+      <c r="AQ24">
+        <v>10661500.0</v>
+      </c>
+      <c r="AR24">
+        <v>61900300.0</v>
+      </c>
+      <c r="AS24">
+        <v>63820400.0</v>
+      </c>
+      <c r="AT24">
+        <v>59018400.0</v>
+      </c>
+      <c r="AU24">
+        <v>60548500.0</v>
+      </c>
+      <c r="AV24">
+        <v>25998700.0</v>
+      </c>
+      <c r="AW24">
+        <v>58135500.0</v>
+      </c>
+      <c r="AX24">
+        <v>59133600.0</v>
+      </c>
+      <c r="AY24">
+        <v>58037200.0</v>
+      </c>
+      <c r="AZ24">
+        <v>56875300.0</v>
+      </c>
+      <c r="BA24">
+        <v>56670100.0</v>
+      </c>
+      <c r="BB24">
+        <v>18066900.0</v>
+      </c>
+      <c r="BC24">
+        <v>17616600.0</v>
+      </c>
+      <c r="BD24">
+        <v>22683300.0</v>
+      </c>
+      <c r="BE24">
+        <v>21927300.0</v>
+      </c>
+      <c r="BF24">
+        <v>19565100.0</v>
+      </c>
+      <c r="BG24">
+        <v>49015200.0</v>
+      </c>
+      <c r="BH24">
+        <v>394695000000.0</v>
+      </c>
+      <c r="BI24">
+        <v>390987000000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>46230400.0</v>
+      </c>
+      <c r="BK24">
+        <v>359735000000.0</v>
+      </c>
+      <c r="BL24">
+        <v>295058494900.0</v>
+      </c>
+      <c r="BM24">
+        <v>296657719500.0</v>
+      </c>
+      <c r="BN24">
+        <v>235331277600.0</v>
+      </c>
+      <c r="BO24">
+        <v>238208857900.0</v>
+      </c>
+      <c r="BP24">
+        <v>203317871700.0</v>
+      </c>
+      <c r="BQ24">
+        <v>1169671200.0</v>
+      </c>
+      <c r="BR24">
+        <v>454222300.0</v>
+      </c>
+      <c r="BS24">
+        <v>751326200.0</v>
+      </c>
+      <c r="BT24">
+        <v>1695560000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+    </row>
+    <row r="25" spans="1:74">
+      <c r="A25" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>33883730.0</v>
+      </c>
+      <c r="D25">
+        <v>35866620.0</v>
+      </c>
+      <c r="E25">
+        <v>50442350.0</v>
+      </c>
+      <c r="F25">
+        <v>51710900.0</v>
+      </c>
+      <c r="G25">
+        <v>52604840.0</v>
+      </c>
+      <c r="H25">
+        <v>44836070.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>38101300.0</v>
+      </c>
+      <c r="M25">
+        <v>37325730.0</v>
+      </c>
+      <c r="N25">
+        <v>41818770.0</v>
+      </c>
+      <c r="O25">
+        <v>45056950.0</v>
+      </c>
+      <c r="P25">
+        <v>62015960.0</v>
+      </c>
+      <c r="Q25">
+        <v>70389930.0</v>
+      </c>
+      <c r="R25">
+        <v>75159800.0</v>
+      </c>
+      <c r="S25">
+        <v>75640000.0</v>
+      </c>
+      <c r="T25">
+        <v>84296990.0</v>
+      </c>
+      <c r="U25">
+        <v>36034090.0</v>
+      </c>
+      <c r="V25">
+        <v>83959750.0</v>
+      </c>
+      <c r="W25">
+        <v>57912920.0</v>
+      </c>
+      <c r="X25">
+        <v>34287870.0</v>
+      </c>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>57753610.0</v>
+      </c>
+      <c r="AA25">
+        <v>63234900.0</v>
+      </c>
+      <c r="AB25">
+        <v>62685230.0</v>
+      </c>
+      <c r="AC25">
+        <v>62656780.0</v>
+      </c>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+    </row>
+    <row r="26" spans="1:74">
+      <c r="A26" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+    </row>
+    <row r="27" spans="1:74">
+      <c r="A27" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+    </row>
+    <row r="28" spans="1:74">
+      <c r="A28" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28">
+        <v>31893759.0</v>
+      </c>
+      <c r="C28">
+        <v>32899551.0</v>
+      </c>
+      <c r="D28">
+        <v>34314000.0</v>
+      </c>
+      <c r="E28">
+        <v>51778295.0</v>
+      </c>
+      <c r="F28">
+        <v>50916057.0</v>
+      </c>
+      <c r="G28">
+        <v>56203144.0</v>
+      </c>
+      <c r="H28">
+        <v>57750453.0</v>
+      </c>
+      <c r="I28">
+        <v>64709922.0</v>
+      </c>
+      <c r="J28">
+        <v>62827533.0</v>
+      </c>
+      <c r="K28">
+        <v>64810120.0</v>
+      </c>
+      <c r="L28">
+        <v>63777158.0</v>
+      </c>
+      <c r="M28">
+        <v>81755893.0</v>
+      </c>
+      <c r="N28">
+        <v>86709758.0</v>
+      </c>
+      <c r="O28">
+        <v>88885369.0</v>
+      </c>
+      <c r="P28">
+        <v>94285278.0</v>
+      </c>
+      <c r="Q28">
+        <v>104140397.0</v>
+      </c>
+      <c r="R28">
+        <v>106498218.0</v>
+      </c>
+      <c r="S28">
+        <v>108541905.0</v>
+      </c>
+      <c r="T28">
+        <v>113530825.0</v>
+      </c>
+      <c r="U28">
+        <v>113184967.0</v>
+      </c>
+      <c r="V28">
+        <v>114628268.0</v>
+      </c>
+      <c r="W28">
+        <v>-51465362886.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28">
+        <v>113862557.0</v>
+      </c>
+      <c r="Z28">
+        <v>-83219848244.0</v>
+      </c>
+      <c r="AA28">
+        <v>-69191999776.0</v>
+      </c>
+      <c r="AB28">
+        <v>-84394575194.0</v>
+      </c>
+      <c r="AC28">
+        <v>-59621325680.0</v>
+      </c>
+      <c r="AD28">
+        <v>115564699.0</v>
+      </c>
+      <c r="AE28">
+        <v>115251253.0</v>
+      </c>
+      <c r="AF28">
+        <v>112152224.0</v>
+      </c>
+      <c r="AG28">
+        <v>112843973.0</v>
+      </c>
+      <c r="AH28">
+        <v>110886763.0</v>
+      </c>
+      <c r="AI28">
+        <v>107529098.0</v>
+      </c>
+      <c r="AJ28">
+        <v>105971264.0</v>
+      </c>
+      <c r="AK28">
+        <v>103431180.0</v>
+      </c>
+      <c r="AL28">
+        <v>106725533.0</v>
+      </c>
+      <c r="AM28">
+        <v>102563001.0</v>
+      </c>
+      <c r="AN28">
+        <v>110649461.0</v>
+      </c>
+      <c r="AO28">
+        <v>109013450.0</v>
+      </c>
+      <c r="AP28">
+        <v>113775231.0</v>
+      </c>
+      <c r="AQ28">
+        <v>113273863.0</v>
+      </c>
+      <c r="AR28">
+        <v>115259476.0</v>
+      </c>
+      <c r="AS28">
+        <v>117219820.0</v>
+      </c>
+      <c r="AT28">
+        <v>114416862.0</v>
+      </c>
+      <c r="AU28">
+        <v>119238153.0</v>
+      </c>
+      <c r="AV28">
+        <v>119405670.0</v>
+      </c>
+      <c r="AW28">
+        <v>119447642.0</v>
+      </c>
+      <c r="AX28">
+        <v>120093206.0</v>
+      </c>
+      <c r="AY28">
+        <v>111131067.0</v>
+      </c>
+      <c r="AZ28">
+        <v>104496809.0</v>
+      </c>
+      <c r="BA28">
+        <v>105634395.0</v>
+      </c>
+      <c r="BB28">
+        <v>96327357.0</v>
+      </c>
+      <c r="BC28">
+        <v>-6168791.34</v>
+      </c>
+      <c r="BD28"/>
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
+      <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
+      <c r="BL28"/>
+      <c r="BM28"/>
+      <c r="BN28"/>
+      <c r="BO28"/>
+      <c r="BP28"/>
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28"/>
+      <c r="BT28"/>
+      <c r="BU28"/>
+      <c r="BV28"/>
+    </row>
+    <row r="29" spans="1:74">
+      <c r="A29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+    </row>
+    <row r="30" spans="1:74">
+      <c r="A30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30">
+        <v>32718205.0</v>
+      </c>
+      <c r="C30">
+        <v>35551870.0</v>
+      </c>
+      <c r="D30">
+        <v>38512000.0</v>
+      </c>
+      <c r="E30">
+        <v>41352007.0</v>
+      </c>
+      <c r="F30">
+        <v>37508017.0</v>
+      </c>
+      <c r="G30">
+        <v>36961779.0</v>
+      </c>
+      <c r="H30">
+        <v>36514748.0</v>
+      </c>
+      <c r="I30">
+        <v>35144962.0</v>
+      </c>
+      <c r="J30">
+        <v>33279828.0</v>
+      </c>
+      <c r="K30">
+        <v>32601360.0</v>
+      </c>
+      <c r="L30">
+        <v>34473459.0</v>
+      </c>
+      <c r="M30">
+        <v>28377305.0</v>
+      </c>
+      <c r="N30">
+        <v>27013164.0</v>
+      </c>
+      <c r="O30">
+        <v>34624876.0</v>
+      </c>
+      <c r="P30">
+        <v>41428078.0</v>
+      </c>
+      <c r="Q30">
+        <v>31191647.0</v>
+      </c>
+      <c r="R30">
+        <v>30218044.0</v>
+      </c>
+      <c r="S30">
+        <v>26546150.0</v>
+      </c>
+      <c r="T30">
+        <v>25029741.0</v>
+      </c>
+      <c r="U30">
+        <v>24570779.0</v>
+      </c>
+      <c r="V30">
+        <v>21759368.0</v>
+      </c>
+      <c r="W30">
+        <v>345533158271.0</v>
+      </c>
+      <c r="X30">
+        <v>26218250.0</v>
+      </c>
+      <c r="Y30">
+        <v>24830392.0</v>
+      </c>
+      <c r="Z30">
+        <v>399725335677.0</v>
+      </c>
+      <c r="AA30">
+        <v>390283310904.0</v>
+      </c>
+      <c r="AB30">
+        <v>420359207299.0</v>
+      </c>
+      <c r="AC30">
+        <v>387245234026.0</v>
+      </c>
+      <c r="AD30">
+        <v>23908141.0</v>
+      </c>
+      <c r="AE30">
+        <v>25544648.0</v>
+      </c>
+      <c r="AF30">
+        <v>24909874.0</v>
+      </c>
+      <c r="AG30">
+        <v>25796138.0</v>
+      </c>
+      <c r="AH30">
+        <v>22068595.0</v>
+      </c>
+      <c r="AI30">
+        <v>21152396.0</v>
+      </c>
+      <c r="AJ30">
+        <v>21244383.0</v>
+      </c>
+      <c r="AK30">
+        <v>15726402.0</v>
+      </c>
+      <c r="AL30">
+        <v>16374759.0</v>
+      </c>
+      <c r="AM30">
+        <v>13929650.0</v>
+      </c>
+      <c r="AN30">
+        <v>18780959.0</v>
+      </c>
+      <c r="AO30">
+        <v>19619750.0</v>
+      </c>
+      <c r="AP30">
+        <v>22725660.0</v>
+      </c>
+      <c r="AQ30">
+        <v>24106601.0</v>
+      </c>
+      <c r="AR30">
+        <v>31182155.0</v>
+      </c>
+      <c r="AS30">
+        <v>33219757.0</v>
+      </c>
+      <c r="AT30">
+        <v>29107344.0</v>
+      </c>
+      <c r="AU30">
+        <v>36505445.0</v>
+      </c>
+      <c r="AV30">
+        <v>50221269.0</v>
+      </c>
+      <c r="AW30">
+        <v>53557145.0</v>
+      </c>
+      <c r="AX30">
+        <v>54203444.0</v>
+      </c>
+      <c r="AY30">
+        <v>50815231.0</v>
+      </c>
+      <c r="AZ30">
+        <v>67545717.0</v>
+      </c>
+      <c r="BA30">
+        <v>63557709.0</v>
+      </c>
+      <c r="BB30">
+        <v>66754068.0</v>
+      </c>
+      <c r="BC30">
+        <v>62068750.0</v>
+      </c>
+      <c r="BD30">
+        <v>52354800.0</v>
+      </c>
+      <c r="BE30">
+        <v>55891100.0</v>
+      </c>
+      <c r="BF30">
+        <v>32584600.0</v>
+      </c>
+      <c r="BG30">
+        <v>38119100.0</v>
+      </c>
+      <c r="BH30">
+        <v>251037000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>229653000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>29727900.0</v>
+      </c>
+      <c r="BK30">
+        <v>407757000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>266176681900.0</v>
+      </c>
+      <c r="BM30">
+        <v>400714919800.0</v>
+      </c>
+      <c r="BN30">
+        <v>293256683800.0</v>
+      </c>
+      <c r="BO30">
+        <v>349453709200.0</v>
+      </c>
+      <c r="BP30">
+        <v>275623964000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>253512152700.0</v>
+      </c>
+      <c r="BR30">
+        <v>315268318700.0</v>
+      </c>
+      <c r="BS30">
+        <v>354449514400.0</v>
+      </c>
+      <c r="BT30">
+        <v>1262313400.0</v>
+      </c>
+      <c r="BU30"/>
+      <c r="BV30">
+        <v>1820477500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:74">
+      <c r="A31" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>-5669934.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>-7808185.0</v>
+      </c>
+      <c r="P31">
+        <v>-7562292.0</v>
+      </c>
+      <c r="Q31">
+        <v>-11463340.0</v>
+      </c>
+      <c r="R31">
+        <v>-12316469.0</v>
+      </c>
+      <c r="S31">
+        <v>-13967012.0</v>
+      </c>
+      <c r="T31">
+        <v>-14215023.0</v>
+      </c>
+      <c r="U31">
+        <v>-13836920.0</v>
+      </c>
+      <c r="V31">
+        <v>-10876028.0</v>
+      </c>
+      <c r="W31">
+        <v>-10410244.0</v>
+      </c>
+      <c r="X31">
+        <v>-10410244.0</v>
+      </c>
+      <c r="Y31">
+        <v>-7151778.0</v>
+      </c>
+      <c r="Z31">
+        <v>-1911509.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3773577.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2801473.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3248852.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2068603.0</v>
+      </c>
+      <c r="AE31">
+        <v>-1133134.0</v>
+      </c>
+      <c r="AF31">
+        <v>-74912.0</v>
+      </c>
+      <c r="AG31">
+        <v>1135429.0</v>
+      </c>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+    </row>
+    <row r="32" spans="1:74">
+      <c r="A32" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+    </row>
+    <row r="33" spans="1:74">
+      <c r="A33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33">
+        <v>80317455.0</v>
+      </c>
+      <c r="C33">
+        <v>79853101.0</v>
+      </c>
+      <c r="D33">
+        <v>78976000.0</v>
+      </c>
+      <c r="E33">
+        <v>101363834.0</v>
+      </c>
+      <c r="F33">
+        <v>101100993.0</v>
+      </c>
+      <c r="G33">
+        <v>100187641.0</v>
+      </c>
+      <c r="H33">
+        <v>102081698.0</v>
+      </c>
+      <c r="I33">
+        <v>102315625.0</v>
+      </c>
+      <c r="J33">
+        <v>103393771.0</v>
+      </c>
+      <c r="K33">
+        <v>104803527.0</v>
+      </c>
+      <c r="L33">
+        <v>102396295.0</v>
+      </c>
+      <c r="M33">
+        <v>103767750.0</v>
+      </c>
+      <c r="N33">
+        <v>103771407.0</v>
+      </c>
+      <c r="O33">
+        <v>102166080.0</v>
+      </c>
+      <c r="P33">
+        <v>102378928.0</v>
+      </c>
+      <c r="Q33">
+        <v>102834807.0</v>
+      </c>
+      <c r="R33">
+        <v>106155974.0</v>
+      </c>
+      <c r="S33">
+        <v>107328236.0</v>
+      </c>
+      <c r="T33">
+        <v>111698881.0</v>
+      </c>
+      <c r="U33">
+        <v>112144708.0</v>
+      </c>
+      <c r="V33">
+        <v>117237275.0</v>
+      </c>
+      <c r="W33">
+        <v>1507221841298.0</v>
+      </c>
+      <c r="X33"/>
+      <c r="Y33">
+        <v>123943176.0</v>
+      </c>
+      <c r="Z33">
+        <v>1712618190774.0</v>
+      </c>
+      <c r="AA33">
+        <v>1546756582816.0</v>
+      </c>
+      <c r="AB33">
+        <v>1578941032048.0</v>
+      </c>
+      <c r="AC33">
+        <v>1589983671122.0</v>
+      </c>
+      <c r="AD33">
+        <v>129907276.0</v>
+      </c>
+      <c r="AE33">
+        <v>130228556.0</v>
+      </c>
+      <c r="AF33">
+        <v>130215476.0</v>
+      </c>
+      <c r="AG33">
+        <v>132096963.0</v>
+      </c>
+      <c r="AH33">
+        <v>132850929.0</v>
+      </c>
+      <c r="AI33">
+        <v>136657088.0</v>
+      </c>
+      <c r="AJ33">
+        <v>117604699.0</v>
+      </c>
+      <c r="AK33">
+        <v>118788820.0</v>
+      </c>
+      <c r="AL33">
+        <v>123370295.0</v>
+      </c>
+      <c r="AM33">
+        <v>123560693.0</v>
+      </c>
+      <c r="AN33">
+        <v>126220345.0</v>
+      </c>
+      <c r="AO33">
+        <v>125977296.0</v>
+      </c>
+      <c r="AP33">
+        <v>129581963.0</v>
+      </c>
+      <c r="AQ33">
+        <v>130416527.0</v>
+      </c>
+      <c r="AR33">
+        <v>140467924.0</v>
+      </c>
+      <c r="AS33">
+        <v>143034592.0</v>
+      </c>
+      <c r="AT33">
+        <v>147140366.0</v>
+      </c>
+      <c r="AU33">
+        <v>147414587.0</v>
+      </c>
+      <c r="AV33">
+        <v>140885359.0</v>
+      </c>
+      <c r="AW33">
+        <v>143737618.0</v>
+      </c>
+      <c r="AX33">
+        <v>137929539.0</v>
+      </c>
+      <c r="AY33">
+        <v>126174526.0</v>
+      </c>
+      <c r="AZ33">
+        <v>109434888.0</v>
+      </c>
+      <c r="BA33">
+        <v>112788897.0</v>
+      </c>
+      <c r="BB33">
+        <v>117700986.0</v>
+      </c>
+      <c r="BC33">
+        <v>106159805.0</v>
+      </c>
+      <c r="BD33"/>
+      <c r="BE33"/>
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+      <c r="BI33"/>
+      <c r="BJ33"/>
+      <c r="BK33"/>
+      <c r="BL33"/>
+      <c r="BM33"/>
+      <c r="BN33"/>
+      <c r="BO33"/>
+      <c r="BP33"/>
+      <c r="BQ33"/>
+      <c r="BR33"/>
+      <c r="BS33"/>
+      <c r="BT33"/>
+      <c r="BU33"/>
+      <c r="BV33"/>
+    </row>
+    <row r="34" spans="1:74">
+      <c r="A34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+    </row>
+    <row r="35" spans="1:74">
+      <c r="A35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B35">
+        <v>42041925.0</v>
+      </c>
+      <c r="C35">
+        <v>41588099.0</v>
+      </c>
+      <c r="D35">
+        <v>42792000.0</v>
+      </c>
+      <c r="E35">
+        <v>55866553.0</v>
+      </c>
+      <c r="F35">
+        <v>56989506.0</v>
+      </c>
+      <c r="G35">
+        <v>58041713.0</v>
+      </c>
+      <c r="H35">
+        <v>51276783.0</v>
+      </c>
+      <c r="I35">
+        <v>60773157.0</v>
+      </c>
+      <c r="J35">
+        <v>64935461.0</v>
+      </c>
+      <c r="K35">
+        <v>66570745.0</v>
+      </c>
+      <c r="L35">
+        <v>41570949.0</v>
+      </c>
+      <c r="M35">
+        <v>41018184.0</v>
+      </c>
+      <c r="N35">
+        <v>45573171.0</v>
+      </c>
+      <c r="O35">
+        <v>48617554.0</v>
+      </c>
+      <c r="P35">
+        <v>66141904.0</v>
+      </c>
+      <c r="Q35">
+        <v>74687403.0</v>
+      </c>
+      <c r="R35">
+        <v>79601227.0</v>
+      </c>
+      <c r="S35">
+        <v>80121482.0</v>
+      </c>
+      <c r="T35">
+        <v>88623322.0</v>
+      </c>
+      <c r="U35">
+        <v>40605024.0</v>
+      </c>
+      <c r="V35">
+        <v>93590373.0</v>
+      </c>
+      <c r="W35">
+        <v>797881740219.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35">
+        <v>51229427.0</v>
+      </c>
+      <c r="Z35">
+        <v>1046068641788.0</v>
+      </c>
+      <c r="AA35">
+        <v>982564688208.0</v>
+      </c>
+      <c r="AB35">
+        <v>1007028617297.0</v>
+      </c>
+      <c r="AC35">
+        <v>1005874602320.0</v>
+      </c>
+      <c r="AD35">
+        <v>80717949.0</v>
+      </c>
+      <c r="AE35">
+        <v>79041386.0</v>
+      </c>
+      <c r="AF35">
+        <v>67435790.0</v>
+      </c>
+      <c r="AG35">
+        <v>41036673.0</v>
+      </c>
+      <c r="AH35">
+        <v>41696232.0</v>
+      </c>
+      <c r="AI35">
+        <v>42907550.0</v>
+      </c>
+      <c r="AJ35">
+        <v>42501905.0</v>
+      </c>
+      <c r="AK35">
+        <v>40607044.0</v>
+      </c>
+      <c r="AL35">
+        <v>65988745.0</v>
+      </c>
+      <c r="AM35">
+        <v>37500431.0</v>
+      </c>
+      <c r="AN35">
+        <v>15544206.0</v>
+      </c>
+      <c r="AO35">
+        <v>14906408.0</v>
+      </c>
+      <c r="AP35">
+        <v>14111398.0</v>
+      </c>
+      <c r="AQ35">
+        <v>14038236.0</v>
+      </c>
+      <c r="AR35">
+        <v>63613101.0</v>
+      </c>
+      <c r="AS35">
+        <v>65764556.0</v>
+      </c>
+      <c r="AT35">
+        <v>60963448.0</v>
+      </c>
+      <c r="AU35">
+        <v>63624872.0</v>
+      </c>
+      <c r="AV35">
+        <v>29733637.0</v>
+      </c>
+      <c r="AW35">
+        <v>62218359.0</v>
+      </c>
+      <c r="AX35">
+        <v>63014683.0</v>
+      </c>
+      <c r="AY35">
+        <v>61700595.0</v>
+      </c>
+      <c r="AZ35">
+        <v>61128674.0</v>
+      </c>
+      <c r="BA35">
+        <v>60940095.0</v>
+      </c>
+      <c r="BB35">
+        <v>22542785.0</v>
+      </c>
+      <c r="BC35">
+        <v>18094804.0</v>
+      </c>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35"/>
+      <c r="BJ35"/>
+      <c r="BK35"/>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+    </row>
+    <row r="36" spans="1:74">
+      <c r="A36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B36">
+        <v>3256955.0</v>
+      </c>
+      <c r="C36">
+        <v>3101832.0</v>
+      </c>
+      <c r="D36">
+        <v>3335000.0</v>
+      </c>
+      <c r="E36">
+        <v>4556937.0</v>
+      </c>
+      <c r="F36">
+        <v>4860096.0</v>
+      </c>
+      <c r="G36">
+        <v>3813309.0</v>
+      </c>
+      <c r="H36">
+        <v>4618643.0</v>
+      </c>
+      <c r="I36">
+        <v>5766880.0</v>
+      </c>
+      <c r="J36">
+        <v>5108821.0</v>
+      </c>
+      <c r="K36">
+        <v>5591613.0</v>
+      </c>
+      <c r="L36">
+        <v>-37002700747.0</v>
+      </c>
+      <c r="M36">
+        <v>-39395640493.0</v>
+      </c>
+      <c r="N36">
+        <v>-36204309802.0</v>
+      </c>
+      <c r="O36">
+        <v>-35475542440.0</v>
+      </c>
+      <c r="P36">
+        <v>-24648563520.0</v>
+      </c>
+      <c r="Q36">
+        <v>-17965395701.0</v>
+      </c>
+      <c r="R36">
+        <v>-37838612571.0</v>
+      </c>
+      <c r="S36">
+        <v>-43136043169.0</v>
+      </c>
+      <c r="T36">
+        <v>-61997168798.0</v>
+      </c>
+      <c r="U36">
+        <v>-67773932312.0</v>
+      </c>
+      <c r="V36">
+        <v>-83798213997.0</v>
+      </c>
+      <c r="W36">
+        <v>-1507221841298.0</v>
+      </c>
+      <c r="X36"/>
+      <c r="Y36">
+        <v>14760790.0</v>
+      </c>
+      <c r="Z36">
+        <v>-1712618190774.0</v>
+      </c>
+      <c r="AA36">
+        <v>-1546756582816.0</v>
+      </c>
+      <c r="AB36">
+        <v>-1578941032048.0</v>
+      </c>
+      <c r="AC36">
+        <v>-1589983671122.0</v>
+      </c>
+      <c r="AD36">
+        <v>17082141.0</v>
+      </c>
+      <c r="AE36">
+        <v>16681148.0</v>
+      </c>
+      <c r="AF36">
+        <v>16333146.0</v>
+      </c>
+      <c r="AG36">
+        <v>16258916.0</v>
+      </c>
+      <c r="AH36">
+        <v>14389766.0</v>
+      </c>
+      <c r="AI36">
+        <v>16811064.0</v>
+      </c>
+      <c r="AJ36">
+        <v>13534158.0</v>
+      </c>
+      <c r="AK36">
+        <v>13028618.0</v>
+      </c>
+      <c r="AL36">
+        <v>15416954.0</v>
+      </c>
+      <c r="AM36">
+        <v>13746377.0</v>
+      </c>
+      <c r="AN36">
+        <v>13839595.0</v>
+      </c>
+      <c r="AO36">
+        <v>11733834.0</v>
+      </c>
+      <c r="AP36">
+        <v>13180460.0</v>
+      </c>
+      <c r="AQ36">
+        <v>12028295.0</v>
+      </c>
+      <c r="AR36">
+        <v>19049986.0</v>
+      </c>
+      <c r="AS36">
+        <v>19473371.0</v>
+      </c>
+      <c r="AT36">
+        <v>22191547.0</v>
+      </c>
+      <c r="AU36">
+        <v>22153896.0</v>
+      </c>
+      <c r="AV36">
+        <v>16489547.0</v>
+      </c>
+      <c r="AW36">
+        <v>18504065.0</v>
+      </c>
+      <c r="AX36">
+        <v>15123331.0</v>
+      </c>
+      <c r="AY36">
+        <v>13740364.0</v>
+      </c>
+      <c r="AZ36">
+        <v>6634335.0</v>
+      </c>
+      <c r="BA36">
+        <v>9740548.0</v>
+      </c>
+      <c r="BB36">
+        <v>15180437.0</v>
+      </c>
+      <c r="BC36">
+        <v>-106159805.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36"/>
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+    </row>
+    <row r="37" spans="1:74">
+      <c r="A37" t="s">
+        <v>55</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+    </row>
+    <row r="38" spans="1:74">
+      <c r="A38" t="s">
+        <v>56</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>3100280.0</v>
+      </c>
+      <c r="D38">
+        <v>3331890.0</v>
+      </c>
+      <c r="E38">
+        <v>4556940.0</v>
+      </c>
+      <c r="F38">
+        <v>4860100.0</v>
+      </c>
+      <c r="G38">
+        <v>3813310.0</v>
+      </c>
+      <c r="H38">
+        <v>4618640.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
+        <v>4652220.0</v>
+      </c>
+      <c r="M38">
+        <v>6883389.0</v>
+      </c>
+      <c r="N38">
+        <v>7137800.0</v>
+      </c>
+      <c r="O38">
+        <v>6495125.0</v>
+      </c>
+      <c r="P38">
+        <v>5611720.0</v>
+      </c>
+      <c r="Q38">
+        <v>5041419.0</v>
+      </c>
+      <c r="R38">
+        <v>6603654.0</v>
+      </c>
+      <c r="S38">
+        <v>0.0</v>
+      </c>
+      <c r="T38">
+        <v>0.0</v>
+      </c>
+      <c r="U38">
+        <v>0.0</v>
+      </c>
+      <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
+        <v>175475256790.0</v>
+      </c>
+      <c r="X38">
+        <v>12419510.0</v>
+      </c>
+      <c r="Y38">
+        <v>213691956830.0</v>
+      </c>
+      <c r="Z38">
+        <v>269083058994.0</v>
+      </c>
+      <c r="AA38">
+        <v>230971601048.0</v>
+      </c>
+      <c r="AB38">
+        <v>245118883946.0</v>
+      </c>
+      <c r="AC38">
+        <v>238475471024.0</v>
+      </c>
+      <c r="AD38">
+        <v>243335098545.0</v>
+      </c>
+      <c r="AE38">
+        <v>240125125460.0</v>
+      </c>
+      <c r="AF38">
+        <v>243363875400.0</v>
+      </c>
+      <c r="AG38">
+        <v>231965954572.0</v>
+      </c>
+      <c r="AH38">
+        <v>197902451798.0</v>
+      </c>
+      <c r="AI38">
+        <v>228142949544.0</v>
+      </c>
+      <c r="AJ38">
+        <v>182372779050.0</v>
+      </c>
+      <c r="AK38">
+        <v>173658449322.0</v>
+      </c>
+      <c r="AL38">
+        <v>205199657740.0</v>
+      </c>
+      <c r="AM38">
+        <v>185232430075.0</v>
+      </c>
+      <c r="AN38">
+        <v>181229496525.0</v>
+      </c>
+      <c r="AO38">
+        <v>155062616310.0</v>
+      </c>
+      <c r="AP38">
+        <v>175366020300.0</v>
+      </c>
+      <c r="AQ38">
+        <v>166002499295.0</v>
+      </c>
+      <c r="AR38">
+        <v>278415545390.0</v>
+      </c>
+      <c r="AS38">
+        <v>259677402285.0</v>
+      </c>
+      <c r="AT38">
+        <v>290154477025.0</v>
+      </c>
+      <c r="AU38">
+        <v>274376001960.0</v>
+      </c>
+      <c r="AV38">
+        <v>200925130195.0</v>
+      </c>
+      <c r="AW38">
+        <v>219273170250.0</v>
+      </c>
+      <c r="AX38">
+        <v>171801040160.0</v>
+      </c>
+      <c r="AY38">
+        <v>167151528060.0</v>
+      </c>
+      <c r="AZ38">
+        <v>76792427625.0</v>
+      </c>
+      <c r="BA38">
+        <v>96674938900.0</v>
+      </c>
+      <c r="BB38">
+        <v>147553847640.0</v>
+      </c>
+      <c r="BC38">
+        <v>10503872.0</v>
+      </c>
+      <c r="BD38">
+        <v>6132400.0</v>
+      </c>
+      <c r="BE38">
+        <v>4569000.0</v>
+      </c>
+      <c r="BF38">
+        <v>4115600.0</v>
+      </c>
+      <c r="BG38">
+        <v>10834800.0</v>
+      </c>
+      <c r="BH38">
+        <v>44131000000.0</v>
+      </c>
+      <c r="BI38">
+        <v>58659000000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>8023800.0</v>
+      </c>
+      <c r="BK38">
+        <v>65447000000.0</v>
+      </c>
+      <c r="BL38">
+        <v>64787483900.0</v>
+      </c>
+      <c r="BM38">
+        <v>64514309400.0</v>
+      </c>
+      <c r="BN38">
+        <v>58195452800.0</v>
+      </c>
+      <c r="BO38">
+        <v>80566682400.0</v>
+      </c>
+      <c r="BP38">
+        <v>19042859300.0</v>
+      </c>
+      <c r="BQ38">
+        <v>13238604400.0</v>
+      </c>
+      <c r="BR38">
+        <v>14347550400.0</v>
+      </c>
+      <c r="BS38">
+        <v>14171812500.0</v>
+      </c>
+      <c r="BT38">
+        <v>423949800.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38">
+        <v>245729900.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:74">
+      <c r="A39" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39">
+        <v>3237566.0</v>
+      </c>
+      <c r="C39">
+        <v>3039448.0</v>
+      </c>
+      <c r="D39">
+        <v>2779000.0</v>
+      </c>
+      <c r="E39">
+        <v>-97255509088.0</v>
+      </c>
+      <c r="F39">
+        <v>5238794.0</v>
+      </c>
+      <c r="G39">
+        <v>6495516.0</v>
+      </c>
+      <c r="H39">
+        <v>7353658.0</v>
+      </c>
+      <c r="I39">
+        <v>5019022.0</v>
+      </c>
+      <c r="J39">
+        <v>6567106.0</v>
+      </c>
+      <c r="K39">
+        <v>6876561.0</v>
+      </c>
+      <c r="L39">
+        <v>7980511.0</v>
+      </c>
+      <c r="M39">
+        <v>10400118.0</v>
+      </c>
+      <c r="N39">
+        <v>4513708.0</v>
+      </c>
+      <c r="O39">
+        <v>5312985.0</v>
+      </c>
+      <c r="P39">
+        <v>4259063.0</v>
+      </c>
+      <c r="Q39">
+        <v>4331056.0</v>
+      </c>
+      <c r="R39">
+        <v>5297079.0</v>
+      </c>
+      <c r="S39">
+        <v>6520026.0</v>
+      </c>
+      <c r="T39">
+        <v>4527257.0</v>
+      </c>
+      <c r="U39">
+        <v>4686055.0</v>
+      </c>
+      <c r="V39">
+        <v>5821763.0</v>
+      </c>
+      <c r="W39">
+        <v>80993588243.0</v>
+      </c>
+      <c r="X39">
+        <v>3424996.0</v>
+      </c>
+      <c r="Y39">
+        <v>6985120.0</v>
+      </c>
+      <c r="Z39">
+        <v>105789645029.0</v>
+      </c>
+      <c r="AA39">
+        <v>123523062031.0</v>
+      </c>
+      <c r="AB39">
+        <v>98789319736.0</v>
+      </c>
+      <c r="AC39">
+        <v>136813403593.0</v>
+      </c>
+      <c r="AD39">
+        <v>8611580.0</v>
+      </c>
+      <c r="AE39">
+        <v>6091566.0</v>
+      </c>
+      <c r="AF39">
+        <v>8709208.0</v>
+      </c>
+      <c r="AG39">
+        <v>8208905.0</v>
+      </c>
+      <c r="AH39">
+        <v>11020188.0</v>
+      </c>
+      <c r="AI39">
+        <v>7789809.0</v>
+      </c>
+      <c r="AJ39">
+        <v>11066349.0</v>
+      </c>
+      <c r="AK39">
+        <v>10517953.0</v>
+      </c>
+      <c r="AL39">
+        <v>12766660.0</v>
+      </c>
+      <c r="AM39">
+        <v>12086584.0</v>
+      </c>
+      <c r="AN39">
+        <v>15350064.0</v>
+      </c>
+      <c r="AO39">
+        <v>16607098.0</v>
+      </c>
+      <c r="AP39">
+        <v>17584776.0</v>
+      </c>
+      <c r="AQ39">
+        <v>13637403.0</v>
+      </c>
+      <c r="AR39">
+        <v>19511695.0</v>
+      </c>
+      <c r="AS39">
+        <v>21117404.0</v>
+      </c>
+      <c r="AT39">
+        <v>19253342.0</v>
+      </c>
+      <c r="AU39">
+        <v>18232093.0</v>
+      </c>
+      <c r="AV39">
+        <v>14707281.0</v>
+      </c>
+      <c r="AW39">
+        <v>23303463.0</v>
+      </c>
+      <c r="AX39">
+        <v>29525843.0</v>
+      </c>
+      <c r="AY39">
+        <v>23619202.0</v>
+      </c>
+      <c r="AZ39">
+        <v>27137117.0</v>
+      </c>
+      <c r="BA39">
+        <v>20832322.0</v>
+      </c>
+      <c r="BB39">
+        <v>18175803.0</v>
+      </c>
+      <c r="BC39">
+        <v>20019228.0</v>
+      </c>
+      <c r="BD39">
+        <v>23916700.0</v>
+      </c>
+      <c r="BE39">
+        <v>8234200.0</v>
+      </c>
+      <c r="BF39">
+        <v>18152700.0</v>
+      </c>
+      <c r="BG39">
+        <v>1921700.0</v>
+      </c>
+      <c r="BH39">
+        <v>147901000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>147635000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>13914300.0</v>
+      </c>
+      <c r="BK39">
+        <v>13008000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>85537046700.0</v>
+      </c>
+      <c r="BM39">
+        <v>13990576100.0</v>
+      </c>
+      <c r="BN39">
+        <v>106436688100.0</v>
+      </c>
+      <c r="BO39">
+        <v>15685781600.0</v>
+      </c>
+      <c r="BP39">
+        <v>195651019600.0</v>
+      </c>
+      <c r="BQ39">
+        <v>65337137100.0</v>
+      </c>
+      <c r="BR39">
+        <v>34415877000.0</v>
+      </c>
+      <c r="BS39">
+        <v>33209438500.0</v>
+      </c>
+      <c r="BT39">
+        <v>269437400.0</v>
+      </c>
+      <c r="BU39"/>
+      <c r="BV39">
+        <v>2436000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:74">
+      <c r="A40" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40">
+        <v>24557813.0</v>
+      </c>
+      <c r="C40">
+        <v>17407940.0</v>
+      </c>
+      <c r="D40">
+        <v>20600000.0</v>
+      </c>
+      <c r="E40">
+        <v>33048242.0</v>
+      </c>
+      <c r="F40">
+        <v>39256657.0</v>
+      </c>
+      <c r="G40">
+        <v>29223496.0</v>
+      </c>
+      <c r="H40">
+        <v>33794576.0</v>
+      </c>
+      <c r="I40">
+        <v>27212396.0</v>
+      </c>
+      <c r="J40">
+        <v>18035321.0</v>
+      </c>
+      <c r="K40">
+        <v>35638982.0</v>
+      </c>
+      <c r="L40">
+        <v>-58240883855.0</v>
+      </c>
+      <c r="M40">
+        <v>-40842416261.0</v>
+      </c>
+      <c r="N40">
+        <v>-75340961628.0</v>
+      </c>
+      <c r="O40">
+        <v>-201006155341.0</v>
+      </c>
+      <c r="P40">
+        <v>-37569345116.0</v>
+      </c>
+      <c r="Q40">
+        <v>-10681875169.0</v>
+      </c>
+      <c r="R40">
+        <v>21111765.0</v>
+      </c>
+      <c r="S40">
+        <v>20904363.0</v>
+      </c>
+      <c r="T40">
+        <v>18565061.0</v>
+      </c>
+      <c r="U40">
+        <v>18961096.0</v>
+      </c>
+      <c r="V40">
+        <v>15621640.0</v>
+      </c>
+      <c r="W40">
+        <v>1133605034888.0</v>
+      </c>
+      <c r="X40">
+        <v>3597112.0</v>
+      </c>
+      <c r="Y40">
+        <v>17607252.0</v>
+      </c>
+      <c r="Z40">
+        <v>1053221883998.0</v>
+      </c>
+      <c r="AA40">
+        <v>958021096072.0</v>
+      </c>
+      <c r="AB40">
+        <v>966108946763.0</v>
+      </c>
+      <c r="AC40">
+        <v>930583417848.0</v>
+      </c>
+      <c r="AD40">
+        <v>11392728.0</v>
+      </c>
+      <c r="AE40">
+        <v>11611009.0</v>
+      </c>
+      <c r="AF40">
+        <v>11991277.0</v>
+      </c>
+      <c r="AG40">
+        <v>10784479.0</v>
+      </c>
+      <c r="AH40">
+        <v>9947709.0</v>
+      </c>
+      <c r="AI40">
+        <v>8446944.0</v>
+      </c>
+      <c r="AJ40">
+        <v>10172280.0</v>
+      </c>
+      <c r="AK40">
+        <v>9390144.0</v>
+      </c>
+      <c r="AL40">
+        <v>8768542.0</v>
+      </c>
+      <c r="AM40">
+        <v>8810781.0</v>
+      </c>
+      <c r="AN40">
+        <v>4642718.0</v>
+      </c>
+      <c r="AO40">
+        <v>5580405.0</v>
+      </c>
+      <c r="AP40">
+        <v>5237185.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5551803.0</v>
+      </c>
+      <c r="AR40">
+        <v>12042916.0</v>
+      </c>
+      <c r="AS40">
+        <v>5308915.0</v>
+      </c>
+      <c r="AT40">
+        <v>6507554.0</v>
+      </c>
+      <c r="AU40">
+        <v>7454776.0</v>
+      </c>
+      <c r="AV40">
+        <v>7223344.0</v>
+      </c>
+      <c r="AW40">
+        <v>15045479.0</v>
+      </c>
+      <c r="AX40">
+        <v>10804159.0</v>
+      </c>
+      <c r="AY40">
+        <v>8947119.0</v>
+      </c>
+      <c r="AZ40">
+        <v>4950477.0</v>
+      </c>
+      <c r="BA40">
+        <v>7622417.0</v>
+      </c>
+      <c r="BB40">
+        <v>6865555.0</v>
+      </c>
+      <c r="BC40">
+        <v>81052199.0</v>
+      </c>
+      <c r="BD40">
+        <v>12304000.0</v>
+      </c>
+      <c r="BE40">
+        <v>11216000.0</v>
+      </c>
+      <c r="BF40">
+        <v>9884000.0</v>
+      </c>
+      <c r="BG40">
+        <v>10241000.0</v>
+      </c>
+      <c r="BH40">
+        <v>65384000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>63316000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>7413000.0</v>
+      </c>
+      <c r="BK40">
+        <v>58782000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>68373978000.0</v>
+      </c>
+      <c r="BM40">
+        <v>73085924000.0</v>
+      </c>
+      <c r="BN40">
+        <v>32911072000.0</v>
+      </c>
+      <c r="BO40">
+        <v>32794528000.0</v>
+      </c>
+      <c r="BP40">
+        <v>42821065000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>71360589000.0</v>
+      </c>
+      <c r="BR40">
+        <v>94482793000.0</v>
+      </c>
+      <c r="BS40">
+        <v>43430457000.0</v>
+      </c>
+      <c r="BT40">
+        <v>4153101000.0</v>
+      </c>
+      <c r="BU40"/>
+      <c r="BV40">
+        <v>1294252000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:74">
+      <c r="A41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>3692454.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>3560606.0</v>
+      </c>
+      <c r="P41">
+        <v>4125940.0</v>
+      </c>
+      <c r="Q41">
+        <v>4297478.0</v>
+      </c>
+      <c r="R41">
+        <v>4441432.0</v>
+      </c>
+      <c r="S41">
+        <v>4481485.0</v>
+      </c>
+      <c r="T41">
+        <v>4326332.0</v>
+      </c>
+      <c r="U41">
+        <v>4570930.0</v>
+      </c>
+      <c r="V41">
+        <v>9630626.0</v>
+      </c>
+      <c r="W41">
+        <v>10275625.0</v>
+      </c>
+      <c r="X41">
+        <v>10275625.0</v>
+      </c>
+      <c r="Y41">
+        <v>10006986.0</v>
+      </c>
+      <c r="Z41">
+        <v>9005547.0</v>
+      </c>
+      <c r="AA41">
+        <v>10418409.0</v>
+      </c>
+      <c r="AB41">
+        <v>10410840.0</v>
+      </c>
+      <c r="AC41">
+        <v>10543216.0</v>
+      </c>
+      <c r="AD41">
+        <v>9587929.0</v>
+      </c>
+      <c r="AE41">
+        <v>9406277.0</v>
+      </c>
+      <c r="AF41">
+        <v>11039115.0</v>
+      </c>
+      <c r="AG41">
+        <v>13509258.0</v>
+      </c>
+      <c r="AH41">
+        <v>16816300.0</v>
+      </c>
+      <c r="AI41">
+        <v>16921800.0</v>
+      </c>
+      <c r="AJ41">
+        <v>12389300.0</v>
+      </c>
+      <c r="AK41">
+        <v>12035200.0</v>
+      </c>
+      <c r="AL41">
+        <v>11351000.0</v>
+      </c>
+      <c r="AM41">
+        <v>11260000.0</v>
+      </c>
+      <c r="AN41">
+        <v>3485900.0</v>
+      </c>
+      <c r="AO41">
+        <v>3300500.0</v>
+      </c>
+      <c r="AP41">
+        <v>3193500.0</v>
+      </c>
+      <c r="AQ41">
+        <v>3376700.0</v>
+      </c>
+      <c r="AR41">
+        <v>1126600.0</v>
+      </c>
+      <c r="AS41">
+        <v>1351100.0</v>
+      </c>
+      <c r="AT41">
+        <v>1492800.0</v>
+      </c>
+      <c r="AU41">
+        <v>1565400.0</v>
+      </c>
+      <c r="AV41">
+        <v>1501700.0</v>
+      </c>
+      <c r="AW41">
+        <v>1483500.0</v>
+      </c>
+      <c r="AX41">
+        <v>1638300.0</v>
+      </c>
+      <c r="AY41">
+        <v>1543800.0</v>
+      </c>
+      <c r="AZ41">
+        <v>1977600.0</v>
+      </c>
+      <c r="BA41">
+        <v>1971500.0</v>
+      </c>
+      <c r="BB41">
+        <v>1843400.0</v>
+      </c>
+      <c r="BC41">
+        <v>1767000.0</v>
+      </c>
+      <c r="BD41">
+        <v>1745700.0</v>
+      </c>
+      <c r="BE41">
+        <v>1687400.0</v>
+      </c>
+      <c r="BF41">
+        <v>1739100.0</v>
+      </c>
+      <c r="BG41">
+        <v>1630000.0</v>
+      </c>
+      <c r="BH41">
+        <v>13654000000.0</v>
+      </c>
+      <c r="BI41">
+        <v>12754000000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1697900.0</v>
+      </c>
+      <c r="BK41">
+        <v>14029000000.0</v>
+      </c>
+      <c r="BL41">
+        <v>13852614000.0</v>
+      </c>
+      <c r="BM41">
+        <v>13199702700.0</v>
+      </c>
+      <c r="BN41">
+        <v>11741194300.0</v>
+      </c>
+      <c r="BO41">
+        <v>11540046700.0</v>
+      </c>
+      <c r="BP41">
+        <v>6195254700.0</v>
+      </c>
+      <c r="BQ41">
+        <v>6941522600.0</v>
+      </c>
+      <c r="BR41">
+        <v>7225904200.0</v>
+      </c>
+      <c r="BS41">
+        <v>8122723200.0</v>
+      </c>
+      <c r="BT41">
+        <v>48163800.0</v>
+      </c>
+      <c r="BU41"/>
+      <c r="BV41">
+        <v>647375200.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:74">
+      <c r="A42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42">
+        <v>6167696.0</v>
+      </c>
+      <c r="C42">
+        <v>6168420.0</v>
+      </c>
+      <c r="D42">
+        <v>6171000.0</v>
+      </c>
+      <c r="E42">
+        <v>18345437.0</v>
+      </c>
+      <c r="F42">
+        <v>18345437.0</v>
+      </c>
+      <c r="G42">
+        <v>18345437.0</v>
+      </c>
+      <c r="H42">
+        <v>18345437.0</v>
+      </c>
+      <c r="I42">
+        <v>18345437.0</v>
+      </c>
+      <c r="J42">
+        <v>18345437.0</v>
+      </c>
+      <c r="K42">
+        <v>18345437.0</v>
+      </c>
+      <c r="L42">
+        <v>18345437.0</v>
+      </c>
+      <c r="M42">
+        <v>9849174.0</v>
+      </c>
+      <c r="N42">
+        <v>9849174.0</v>
+      </c>
+      <c r="O42">
+        <v>9849174.0</v>
+      </c>
+      <c r="P42">
+        <v>9849174.0</v>
+      </c>
+      <c r="Q42">
+        <v>9849172.0</v>
+      </c>
+      <c r="R42">
+        <v>9849174.0</v>
+      </c>
+      <c r="S42">
+        <v>9849174.0</v>
+      </c>
+      <c r="T42">
+        <v>9849174.0</v>
+      </c>
+      <c r="U42">
+        <v>9849174.0</v>
+      </c>
+      <c r="V42">
+        <v>9849174.0</v>
+      </c>
+      <c r="W42">
+        <v>-36616674012.0</v>
+      </c>
+      <c r="X42">
+        <v>-12440771.0</v>
+      </c>
+      <c r="Y42">
+        <v>9849174.0</v>
+      </c>
+      <c r="Z42">
+        <v>-65674840280.0</v>
+      </c>
+      <c r="AA42">
+        <v>-33319420855.0</v>
+      </c>
+      <c r="AB42">
+        <v>-31318127160.0</v>
+      </c>
+      <c r="AC42">
+        <v>-17932462590.0</v>
+      </c>
+      <c r="AD42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AE42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AF42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AG42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AH42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AI42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AJ42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AK42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AL42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AM42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AN42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AO42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AP42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AQ42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AR42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AS42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AT42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AU42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AV42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AW42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AX42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AY42">
+        <v>9849174.0</v>
+      </c>
+      <c r="AZ42">
+        <v>9849174.0</v>
+      </c>
+      <c r="BA42">
+        <v>9849172.0</v>
+      </c>
+      <c r="BB42">
+        <v>9849172.0</v>
+      </c>
+      <c r="BC42">
+        <v>-1617344.61</v>
+      </c>
+      <c r="BD42"/>
+      <c r="BE42"/>
+      <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
+      <c r="BI42"/>
+      <c r="BJ42"/>
+      <c r="BK42"/>
+      <c r="BL42"/>
+      <c r="BM42"/>
+      <c r="BN42"/>
+      <c r="BO42"/>
+      <c r="BP42"/>
+      <c r="BQ42"/>
+      <c r="BR42"/>
+      <c r="BS42"/>
+      <c r="BT42"/>
+      <c r="BU42"/>
+      <c r="BV42"/>
+    </row>
+    <row r="43" spans="1:74">
+      <c r="A43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+    </row>
+    <row r="44" spans="1:74">
+      <c r="A44" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+    </row>
+    <row r="45" spans="1:74">
+      <c r="A45" t="s">
+        <v>63</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+    </row>
+    <row r="46" spans="1:74">
+      <c r="A46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46">
+        <v>76944525.0</v>
+      </c>
+      <c r="C46">
+        <v>76751269.0</v>
+      </c>
+      <c r="D46">
+        <v>75641000.0</v>
+      </c>
+      <c r="E46">
+        <v>96806897.0</v>
+      </c>
+      <c r="F46">
+        <v>96240897.0</v>
+      </c>
+      <c r="G46">
+        <v>96374332.0</v>
+      </c>
+      <c r="H46">
+        <v>97463055.0</v>
+      </c>
+      <c r="I46">
+        <v>96548745.0</v>
+      </c>
+      <c r="J46">
+        <v>98284950.0</v>
+      </c>
+      <c r="K46">
+        <v>99211914.0</v>
+      </c>
+      <c r="L46">
+        <v>97744077.0</v>
+      </c>
+      <c r="M46">
+        <v>96884361.0</v>
+      </c>
+      <c r="N46">
+        <v>96633610.0</v>
+      </c>
+      <c r="O46">
+        <v>95670955.0</v>
+      </c>
+      <c r="P46">
+        <v>96767208.0</v>
+      </c>
+      <c r="Q46">
+        <v>97793388.0</v>
+      </c>
+      <c r="R46">
+        <v>99552320.0</v>
+      </c>
+      <c r="S46">
+        <v>100783108.0</v>
+      </c>
+      <c r="T46">
+        <v>103024304.0</v>
+      </c>
+      <c r="U46">
+        <v>103666520.0</v>
+      </c>
+      <c r="V46">
+        <v>104545422.0</v>
+      </c>
+      <c r="W46">
+        <v>1507221841298.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46">
+        <v>109182386.0</v>
+      </c>
+      <c r="Z46">
+        <v>1712618190774.0</v>
+      </c>
+      <c r="AA46">
+        <v>1546756582816.0</v>
+      </c>
+      <c r="AB46">
+        <v>1578941032048.0</v>
+      </c>
+      <c r="AC46">
+        <v>1589983671122.0</v>
+      </c>
+      <c r="AD46">
+        <v>112825135.0</v>
+      </c>
+      <c r="AE46">
+        <v>113547408.0</v>
+      </c>
+      <c r="AF46">
+        <v>113882330.0</v>
+      </c>
+      <c r="AG46">
+        <v>115838047.0</v>
+      </c>
+      <c r="AH46">
+        <v>118461163.0</v>
+      </c>
+      <c r="AI46">
+        <v>119846024.0</v>
+      </c>
+      <c r="AJ46">
+        <v>104070541.0</v>
+      </c>
+      <c r="AK46">
+        <v>105760202.0</v>
+      </c>
+      <c r="AL46">
+        <v>107953341.0</v>
+      </c>
+      <c r="AM46">
+        <v>109814316.0</v>
+      </c>
+      <c r="AN46">
+        <v>112380750.0</v>
+      </c>
+      <c r="AO46">
+        <v>114243462.0</v>
+      </c>
+      <c r="AP46">
+        <v>116401503.0</v>
+      </c>
+      <c r="AQ46">
+        <v>118388232.0</v>
+      </c>
+      <c r="AR46">
+        <v>120877586.0</v>
+      </c>
+      <c r="AS46">
+        <v>123020869.0</v>
+      </c>
+      <c r="AT46">
+        <v>124408467.0</v>
+      </c>
+      <c r="AU46">
+        <v>124720339.0</v>
+      </c>
+      <c r="AV46">
+        <v>123855460.0</v>
+      </c>
+      <c r="AW46">
+        <v>124693201.0</v>
+      </c>
+      <c r="AX46">
+        <v>122265856.0</v>
+      </c>
+      <c r="AY46">
+        <v>111893810.0</v>
+      </c>
+      <c r="AZ46">
+        <v>102260201.0</v>
+      </c>
+      <c r="BA46">
+        <v>102507997.0</v>
+      </c>
+      <c r="BB46">
+        <v>101980197.0</v>
+      </c>
+      <c r="BC46">
+        <v>105594433.0</v>
+      </c>
+      <c r="BD46"/>
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46"/>
+      <c r="BL46"/>
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46"/>
+      <c r="BP46"/>
+      <c r="BQ46"/>
+      <c r="BR46"/>
+      <c r="BS46"/>
+      <c r="BT46"/>
+      <c r="BU46"/>
+      <c r="BV46"/>
+    </row>
+    <row r="47" spans="1:74">
+      <c r="A47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>76712910.0</v>
+      </c>
+      <c r="D47">
+        <v>75572890.0</v>
+      </c>
+      <c r="E47">
+        <v>96806900.0</v>
+      </c>
+      <c r="F47">
+        <v>96240900.0</v>
+      </c>
+      <c r="G47">
+        <v>96374330.0</v>
+      </c>
+      <c r="H47">
+        <v>97463060.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>97744080.0</v>
+      </c>
+      <c r="M47">
+        <v>96884361.0</v>
+      </c>
+      <c r="N47">
+        <v>96633610.0</v>
+      </c>
+      <c r="O47">
+        <v>95670955.0</v>
+      </c>
+      <c r="P47">
+        <v>96767208.0</v>
+      </c>
+      <c r="Q47">
+        <v>97793388.0</v>
+      </c>
+      <c r="R47">
+        <v>99552320.0</v>
+      </c>
+      <c r="S47">
+        <v>100783108.0</v>
+      </c>
+      <c r="T47">
+        <v>103024304.0</v>
+      </c>
+      <c r="U47">
+        <v>103666520.0</v>
+      </c>
+      <c r="V47">
+        <v>104545422.0</v>
+      </c>
+      <c r="W47">
+        <v>106675762.0</v>
+      </c>
+      <c r="X47">
+        <v>106675762.0</v>
+      </c>
+      <c r="Y47">
+        <v>109182386.0</v>
+      </c>
+      <c r="Z47">
+        <v>105087942.0</v>
+      </c>
+      <c r="AA47">
+        <v>111181468.0</v>
+      </c>
+      <c r="AB47">
+        <v>111373424.0</v>
+      </c>
+      <c r="AC47">
+        <v>112557250.0</v>
+      </c>
+      <c r="AD47">
+        <v>112825135.0</v>
+      </c>
+      <c r="AE47">
+        <v>113547408.0</v>
+      </c>
+      <c r="AF47">
+        <v>113882330.0</v>
+      </c>
+      <c r="AG47">
+        <v>115838047.0</v>
+      </c>
+      <c r="AH47">
+        <v>118461200.0</v>
+      </c>
+      <c r="AI47">
+        <v>119846000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>104070500.0</v>
+      </c>
+      <c r="AK47">
+        <v>105760200.0</v>
+      </c>
+      <c r="AL47">
+        <v>107953300.0</v>
+      </c>
+      <c r="AM47">
+        <v>109814300.0</v>
+      </c>
+      <c r="AN47">
+        <v>112380800.0</v>
+      </c>
+      <c r="AO47">
+        <v>114243500.0</v>
+      </c>
+      <c r="AP47">
+        <v>116401500.0</v>
+      </c>
+      <c r="AQ47">
+        <v>118388200.0</v>
+      </c>
+      <c r="AR47">
+        <v>120877600.0</v>
+      </c>
+      <c r="AS47">
+        <v>123020900.0</v>
+      </c>
+      <c r="AT47">
+        <v>124408500.0</v>
+      </c>
+      <c r="AU47">
+        <v>124720300.0</v>
+      </c>
+      <c r="AV47">
+        <v>123855500.0</v>
+      </c>
+      <c r="AW47">
+        <v>124693200.0</v>
+      </c>
+      <c r="AX47">
+        <v>122265900.0</v>
+      </c>
+      <c r="AY47">
+        <v>111893800.0</v>
+      </c>
+      <c r="AZ47">
+        <v>102260200.0</v>
+      </c>
+      <c r="BA47">
+        <v>102508000.0</v>
+      </c>
+      <c r="BB47">
+        <v>101980200.0</v>
+      </c>
+      <c r="BC47">
+        <v>100921500.0</v>
+      </c>
+      <c r="BD47">
+        <v>100347200.0</v>
+      </c>
+      <c r="BE47">
+        <v>97288500.0</v>
+      </c>
+      <c r="BF47">
+        <v>97889300.0</v>
+      </c>
+      <c r="BG47">
+        <v>96525000.0</v>
+      </c>
+      <c r="BH47">
+        <v>793742000000.0</v>
+      </c>
+      <c r="BI47">
+        <v>738798000000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>77001900.0</v>
+      </c>
+      <c r="BK47">
+        <v>582789000000.0</v>
+      </c>
+      <c r="BL47">
+        <v>497481955700.0</v>
+      </c>
+      <c r="BM47">
+        <v>456005880400.0</v>
+      </c>
+      <c r="BN47">
+        <v>372102473400.0</v>
+      </c>
+      <c r="BO47">
+        <v>324856482800.0</v>
+      </c>
+      <c r="BP47">
+        <v>121802609800.0</v>
+      </c>
+      <c r="BQ47">
+        <v>100819302600.0</v>
+      </c>
+      <c r="BR47">
+        <v>67929210800.0</v>
+      </c>
+      <c r="BS47">
+        <v>42512002700.0</v>
+      </c>
+      <c r="BT47">
+        <v>2286751200.0</v>
+      </c>
+      <c r="BU47"/>
+      <c r="BV47">
+        <v>98196800.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:74">
+      <c r="A48" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48">
+        <v>-16119389.0</v>
+      </c>
+      <c r="C48">
+        <v>-15340016.0</v>
+      </c>
+      <c r="D48">
+        <v>-18504479.0</v>
+      </c>
+      <c r="E48">
+        <v>-12165429.0</v>
+      </c>
+      <c r="F48">
+        <v>-12123666.0</v>
+      </c>
+      <c r="G48">
+        <v>-13434026.0</v>
+      </c>
+      <c r="H48">
+        <v>-18280611.0</v>
+      </c>
+      <c r="I48">
+        <v>-18767060.0</v>
+      </c>
+      <c r="J48">
+        <v>-21055812.0</v>
+      </c>
+      <c r="K48">
+        <v>-23721449.0</v>
+      </c>
+      <c r="L48">
+        <v>-20741862.0</v>
+      </c>
+      <c r="M48">
+        <v>-22895689.0</v>
+      </c>
+      <c r="N48">
+        <v>-24372781.0</v>
+      </c>
+      <c r="O48">
+        <v>-25163880.0</v>
+      </c>
+      <c r="P48">
+        <v>-25350856.0</v>
+      </c>
+      <c r="Q48">
+        <v>-29458711.0</v>
+      </c>
+      <c r="R48">
+        <v>-30968449.0</v>
+      </c>
+      <c r="S48">
+        <v>-32167524.0</v>
+      </c>
+      <c r="T48">
+        <v>-30288624.0</v>
+      </c>
+      <c r="U48">
+        <v>-29815104.0</v>
+      </c>
+      <c r="V48">
+        <v>-26752292.0</v>
+      </c>
+      <c r="W48">
+        <v>-373176348965.0</v>
+      </c>
+      <c r="X48">
+        <v>-26412085.0</v>
+      </c>
+      <c r="Y48">
+        <v>-23120647.0</v>
+      </c>
+      <c r="Z48">
+        <v>-268494280978.0</v>
+      </c>
+      <c r="AA48">
+        <v>-277850491824.0</v>
+      </c>
+      <c r="AB48">
+        <v>-271997526086.0</v>
+      </c>
+      <c r="AC48">
+        <v>-290611725950.0</v>
+      </c>
+      <c r="AD48">
+        <v>-20184717.0</v>
+      </c>
+      <c r="AE48">
+        <v>-20107146.0</v>
+      </c>
+      <c r="AF48">
+        <v>-18106864.0</v>
+      </c>
+      <c r="AG48">
+        <v>-16875511.0</v>
+      </c>
+      <c r="AH48">
+        <v>-16264775.0</v>
+      </c>
+      <c r="AI48">
+        <v>-14739715.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-31116675.0</v>
+      </c>
+      <c r="AK48">
+        <v>-30076949.0</v>
+      </c>
+      <c r="AL48">
+        <v>-29062840.0</v>
+      </c>
+      <c r="AM48">
+        <v>-26705547.0</v>
+      </c>
+      <c r="AN48">
+        <v>-26308650.0</v>
+      </c>
+      <c r="AO48">
+        <v>-25262336.0</v>
+      </c>
+      <c r="AP48">
+        <v>-23683770.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-22453026.0</v>
+      </c>
+      <c r="AR48">
+        <v>-14966752.0</v>
+      </c>
+      <c r="AS48">
+        <v>-13525037.0</v>
+      </c>
+      <c r="AT48">
+        <v>-12750528.0</v>
+      </c>
+      <c r="AU48">
+        <v>-12050963.0</v>
+      </c>
+      <c r="AV48">
+        <v>-7069547.0</v>
+      </c>
+      <c r="AW48">
+        <v>-7150036.0</v>
+      </c>
+      <c r="AX48">
+        <v>-6757527.0</v>
+      </c>
+      <c r="AY48">
+        <v>-6604365.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-3888379.0</v>
+      </c>
+      <c r="BA48">
+        <v>-5100183.0</v>
+      </c>
+      <c r="BB48">
+        <v>-3654455.0</v>
+      </c>
+      <c r="BC48">
+        <v>-4162510.84</v>
+      </c>
+      <c r="BD48">
+        <v>823700.0</v>
+      </c>
+      <c r="BE48">
+        <v>761400.0</v>
+      </c>
+      <c r="BF48">
+        <v>2514200.0</v>
+      </c>
+      <c r="BG48">
+        <v>3648300.0</v>
+      </c>
+      <c r="BH48">
+        <v>43270000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>53339000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>6327300.0</v>
+      </c>
+      <c r="BK48">
+        <v>51038000000.0</v>
+      </c>
+      <c r="BL48">
+        <v>46233034600.0</v>
+      </c>
+      <c r="BM48">
+        <v>39740571900.0</v>
+      </c>
+      <c r="BN48">
+        <v>35759900800.0</v>
+      </c>
+      <c r="BO48">
+        <v>33962006200.0</v>
+      </c>
+      <c r="BP48">
+        <v>44970909300.0</v>
+      </c>
+      <c r="BQ48">
+        <v>42999844200.0</v>
+      </c>
+      <c r="BR48">
+        <v>35064598900.0</v>
+      </c>
+      <c r="BS48">
+        <v>20700051800.0</v>
+      </c>
+      <c r="BT48">
+        <v>1478407300.0</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48">
+        <v>3963270800.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:74">
+      <c r="A49" t="s">
+        <v>67</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+    </row>
+    <row r="50" spans="1:74">
+      <c r="A50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>46208047.0</v>
+      </c>
+      <c r="AC50">
+        <v>46739950.0</v>
+      </c>
+      <c r="AD50">
+        <v>46114941.0</v>
+      </c>
+      <c r="AE50">
+        <v>47192884.0</v>
+      </c>
+      <c r="AF50">
+        <v>36802237.0</v>
+      </c>
+      <c r="AG50">
+        <v>36485903.0</v>
+      </c>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+    </row>
+    <row r="51" spans="1:74">
+      <c r="A51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B51">
+        <v>39620377.0</v>
+      </c>
+      <c r="C51">
+        <v>39729316.0</v>
+      </c>
+      <c r="D51">
+        <v>42598000.0</v>
+      </c>
+      <c r="E51">
+        <v>57149848.0</v>
+      </c>
+      <c r="F51">
+        <v>59116943.0</v>
+      </c>
+      <c r="G51">
+        <v>59577390.0</v>
+      </c>
+      <c r="H51">
+        <v>60595057.0</v>
+      </c>
+      <c r="I51">
+        <v>68630375.0</v>
+      </c>
+      <c r="J51">
+        <v>72401369.0</v>
+      </c>
+      <c r="K51">
+        <v>73639316.0</v>
+      </c>
+      <c r="L51">
+        <v>75247807.0</v>
+      </c>
+      <c r="M51">
+        <v>89818165.0</v>
+      </c>
+      <c r="N51">
+        <v>93837653.0</v>
+      </c>
+      <c r="O51">
+        <v>96528097.0</v>
+      </c>
+      <c r="P51">
+        <v>98811701.0</v>
+      </c>
+      <c r="Q51">
+        <v>107666148.0</v>
+      </c>
+      <c r="R51">
+        <v>110632502.0</v>
+      </c>
+      <c r="S51">
+        <v>112689223.0</v>
+      </c>
+      <c r="T51">
+        <v>117495221.0</v>
+      </c>
+      <c r="U51">
+        <v>117240345.0</v>
+      </c>
+      <c r="V51">
+        <v>118185271.0</v>
+      </c>
+      <c r="W51">
+        <v>69267390.0</v>
+      </c>
+      <c r="X51">
+        <v>45452620.0</v>
+      </c>
+      <c r="Y51">
+        <v>118332843.0</v>
+      </c>
+      <c r="Z51">
+        <v>70139520.0</v>
+      </c>
+      <c r="AA51">
+        <v>76995800.0</v>
+      </c>
+      <c r="AB51">
+        <v>75975580.0</v>
+      </c>
+      <c r="AC51">
+        <v>75743830.0</v>
+      </c>
+      <c r="AD51">
+        <v>121244961.0</v>
+      </c>
+      <c r="AE51">
+        <v>120827993.0</v>
+      </c>
+      <c r="AF51">
+        <v>117186300.0</v>
+      </c>
+      <c r="AG51">
+        <v>118277232.0</v>
+      </c>
+      <c r="AH51">
+        <v>115143728.0</v>
+      </c>
+      <c r="AI51">
+        <v>112831580.0</v>
+      </c>
+      <c r="AJ51">
+        <v>109844372.0</v>
+      </c>
+      <c r="AK51">
+        <v>109385681.0</v>
+      </c>
+      <c r="AL51">
+        <v>109298387.0</v>
+      </c>
+      <c r="AM51">
+        <v>106853405.0</v>
+      </c>
+      <c r="AN51">
+        <v>114157113.0</v>
+      </c>
+      <c r="AO51">
+        <v>114091508.0</v>
+      </c>
+      <c r="AP51">
+        <v>117778233.0</v>
+      </c>
+      <c r="AQ51">
+        <v>117520572.0</v>
+      </c>
+      <c r="AR51">
+        <v>119631120.0</v>
+      </c>
+      <c r="AS51">
+        <v>121723025.0</v>
+      </c>
+      <c r="AT51">
+        <v>123597137.0</v>
+      </c>
+      <c r="AU51">
+        <v>138877593.0</v>
+      </c>
+      <c r="AV51">
+        <v>123123354.0</v>
+      </c>
+      <c r="AW51">
+        <v>122790856.0</v>
+      </c>
+      <c r="AX51">
+        <v>124100833.0</v>
+      </c>
+      <c r="AY51">
+        <v>116715760.0</v>
+      </c>
+      <c r="AZ51">
+        <v>108853241.0</v>
+      </c>
+      <c r="BA51">
+        <v>112652767.0</v>
+      </c>
+      <c r="BB51">
+        <v>99161550.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51"/>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51"/>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51"/>
+      <c r="BS51"/>
+      <c r="BT51"/>
+      <c r="BU51"/>
+      <c r="BV51"/>
+    </row>
+    <row r="52" spans="1:74">
+      <c r="A52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52">
+        <v>5524093.0</v>
+      </c>
+      <c r="C52">
+        <v>5828640.0</v>
+      </c>
+      <c r="D52">
+        <v>6699000.0</v>
+      </c>
+      <c r="E52">
+        <v>6707501.0</v>
+      </c>
+      <c r="F52">
+        <v>7406043.0</v>
+      </c>
+      <c r="G52">
+        <v>6972552.0</v>
+      </c>
+      <c r="H52">
+        <v>15758986.0</v>
+      </c>
+      <c r="I52">
+        <v>13694339.0</v>
+      </c>
+      <c r="J52">
+        <v>13631568.0</v>
+      </c>
+      <c r="K52">
+        <v>13501970.0</v>
+      </c>
+      <c r="L52">
+        <v>37372008.0</v>
+      </c>
+      <c r="M52">
+        <v>52714707.0</v>
+      </c>
+      <c r="N52">
+        <v>52018883.0</v>
+      </c>
+      <c r="O52">
+        <v>51471147.0</v>
+      </c>
+      <c r="P52">
+        <v>36931308.0</v>
+      </c>
+      <c r="Q52">
+        <v>37276218.0</v>
+      </c>
+      <c r="R52">
+        <v>35747635.0</v>
+      </c>
+      <c r="S52">
+        <v>37329033.0</v>
+      </c>
+      <c r="T52">
+        <v>33398315.0</v>
+      </c>
+      <c r="U52">
+        <v>81520138.0</v>
+      </c>
+      <c r="V52">
+        <v>34548987.0</v>
+      </c>
+      <c r="W52">
+        <v>11354470.0</v>
+      </c>
+      <c r="X52">
+        <v>11164750.0</v>
+      </c>
+      <c r="Y52">
+        <v>77547637.0</v>
+      </c>
+      <c r="Z52">
+        <v>12385910.0</v>
+      </c>
+      <c r="AA52">
+        <v>13760900.0</v>
+      </c>
+      <c r="AB52">
+        <v>13290350.0</v>
+      </c>
+      <c r="AC52">
+        <v>13087050.0</v>
+      </c>
+      <c r="AD52">
+        <v>50198767.0</v>
+      </c>
+      <c r="AE52">
+        <v>51226543.0</v>
+      </c>
+      <c r="AF52">
+        <v>60789625.0</v>
+      </c>
+      <c r="AG52">
+        <v>90844595.0</v>
+      </c>
+      <c r="AH52">
+        <v>90387851.0</v>
+      </c>
+      <c r="AI52">
+        <v>87058485.0</v>
+      </c>
+      <c r="AJ52">
+        <v>80031644.0</v>
+      </c>
+      <c r="AK52">
+        <v>81202467.0</v>
+      </c>
+      <c r="AL52">
+        <v>55150721.0</v>
+      </c>
+      <c r="AM52">
+        <v>80612950.0</v>
+      </c>
+      <c r="AN52">
+        <v>102098847.0</v>
+      </c>
+      <c r="AO52">
+        <v>102485577.0</v>
+      </c>
+      <c r="AP52">
+        <v>106860376.0</v>
+      </c>
+      <c r="AQ52">
+        <v>106859068.0</v>
+      </c>
+      <c r="AR52">
+        <v>57730841.0</v>
+      </c>
+      <c r="AS52">
+        <v>57902585.0</v>
+      </c>
+      <c r="AT52">
+        <v>64578782.0</v>
+      </c>
+      <c r="AU52">
+        <v>78329100.0</v>
+      </c>
+      <c r="AV52">
+        <v>97124649.0</v>
+      </c>
+      <c r="AW52">
+        <v>64655335.0</v>
+      </c>
+      <c r="AX52">
+        <v>64967278.0</v>
+      </c>
+      <c r="AY52">
+        <v>58678599.0</v>
+      </c>
+      <c r="AZ52">
+        <v>51977979.0</v>
+      </c>
+      <c r="BA52">
+        <v>55982672.0</v>
+      </c>
+      <c r="BB52">
+        <v>81094631.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52"/>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+    </row>
+    <row r="53" spans="1:74">
+      <c r="A53" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53">
+        <v>588703.0</v>
+      </c>
+      <c r="C53">
+        <v>178852.0</v>
+      </c>
+      <c r="D53">
+        <v>180018.0</v>
+      </c>
+      <c r="E53">
+        <v>3000374115.0</v>
+      </c>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+    </row>
+    <row r="54" spans="1:74">
+      <c r="A54" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+    </row>
+    <row r="55" spans="1:74">
+      <c r="A55" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55">
+        <v>156470165.0</v>
+      </c>
+      <c r="C55">
+        <v>154961333.0</v>
+      </c>
+      <c r="D55">
+        <v>154147000.0</v>
+      </c>
+      <c r="E55">
+        <v>181243624.0</v>
+      </c>
+      <c r="F55">
+        <v>181321077.0</v>
+      </c>
+      <c r="G55">
+        <v>176114181.0</v>
+      </c>
+      <c r="H55">
+        <v>172892089.0</v>
+      </c>
+      <c r="I55">
+        <v>168958941.0</v>
+      </c>
+      <c r="J55">
+        <v>182930084.0</v>
+      </c>
+      <c r="K55">
+        <v>184061742.0</v>
+      </c>
+      <c r="L55">
+        <v>180915976.0</v>
+      </c>
+      <c r="M55">
+        <v>178048951.0</v>
+      </c>
+      <c r="N55">
+        <v>172315259.0</v>
+      </c>
+      <c r="O55">
+        <v>178270335.0</v>
+      </c>
+      <c r="P55">
+        <v>175875314.0</v>
+      </c>
+      <c r="Q55">
+        <v>163251359.0</v>
+      </c>
+      <c r="R55">
+        <v>162388833.0</v>
+      </c>
+      <c r="S55">
+        <v>166467145.0</v>
+      </c>
+      <c r="T55">
+        <v>162041057.0</v>
+      </c>
+      <c r="U55">
+        <v>164821548.0</v>
+      </c>
+      <c r="V55">
+        <v>164708334.0</v>
+      </c>
+      <c r="W55">
+        <v>2417672192704.0</v>
+      </c>
+      <c r="X55">
+        <v>173554790.0</v>
+      </c>
+      <c r="Y55">
+        <v>181776488.0</v>
+      </c>
+      <c r="Z55">
+        <v>2921583887190.0</v>
+      </c>
+      <c r="AA55">
+        <v>2666287401272.0</v>
+      </c>
+      <c r="AB55">
+        <v>2712381492590.0</v>
+      </c>
+      <c r="AC55">
+        <v>2677224527852.0</v>
+      </c>
+      <c r="AD55">
+        <v>188231850.0</v>
+      </c>
+      <c r="AE55">
+        <v>187917594.0</v>
+      </c>
+      <c r="AF55">
+        <v>184153603.0</v>
+      </c>
+      <c r="AG55">
+        <v>189494800.0</v>
+      </c>
+      <c r="AH55">
+        <v>187502190.0</v>
+      </c>
+      <c r="AI55">
+        <v>187707521.0</v>
+      </c>
+      <c r="AJ55">
+        <v>166830985.0</v>
+      </c>
+      <c r="AK55">
+        <v>166170432.0</v>
+      </c>
+      <c r="AL55">
+        <v>169664599.0</v>
+      </c>
+      <c r="AM55">
+        <v>167847509.0</v>
+      </c>
+      <c r="AN55">
+        <v>180672488.0</v>
+      </c>
+      <c r="AO55">
+        <v>185301408.0</v>
+      </c>
+      <c r="AP55">
+        <v>188747087.0</v>
+      </c>
+      <c r="AQ55">
+        <v>187376310.0</v>
+      </c>
+      <c r="AR55">
+        <v>208317695.0</v>
+      </c>
+      <c r="AS55">
+        <v>217522057.0</v>
+      </c>
+      <c r="AT55">
+        <v>222540663.0</v>
+      </c>
+      <c r="AU55">
+        <v>242037725.0</v>
+      </c>
+      <c r="AV55">
+        <v>225985027.0</v>
+      </c>
+      <c r="AW55">
+        <v>243850996.0</v>
+      </c>
+      <c r="AX55">
+        <v>243540000.0</v>
+      </c>
+      <c r="AY55">
+        <v>228831255.0</v>
+      </c>
+      <c r="AZ55">
+        <v>229253777.0</v>
+      </c>
+      <c r="BA55">
+        <v>226847615.0</v>
+      </c>
+      <c r="BB55">
+        <v>227844692.0</v>
+      </c>
+      <c r="BC55">
+        <v>229260532.0</v>
+      </c>
+      <c r="BD55">
+        <v>211769100.0</v>
+      </c>
+      <c r="BE55">
+        <v>195412100.0</v>
+      </c>
+      <c r="BF55">
+        <v>183688900.0</v>
+      </c>
+      <c r="BG55">
+        <v>172133800.0</v>
+      </c>
+      <c r="BH55">
+        <v>1423110000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1306673000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>145197200.0</v>
+      </c>
+      <c r="BK55">
+        <v>1287118000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1102250105800.0</v>
+      </c>
+      <c r="BM55">
+        <v>1128082944000.0</v>
+      </c>
+      <c r="BN55">
+        <v>976015233800.0</v>
+      </c>
+      <c r="BO55">
+        <v>1005868493700.0</v>
+      </c>
+      <c r="BP55">
+        <v>792358289600.0</v>
+      </c>
+      <c r="BQ55">
+        <v>573186456300.0</v>
+      </c>
+      <c r="BR55">
+        <v>579490847300.0</v>
+      </c>
+      <c r="BS55">
+        <v>642779583400.0</v>
+      </c>
+      <c r="BT55">
+        <v>26490014500.0</v>
+      </c>
+      <c r="BU55"/>
+      <c r="BV55">
+        <v>25334707400.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:74">
+      <c r="A56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56">
+        <v>76152710.0</v>
+      </c>
+      <c r="C56">
+        <v>75108232.0</v>
+      </c>
+      <c r="D56">
+        <v>75172000.0</v>
+      </c>
+      <c r="E56">
+        <v>79879790.0</v>
+      </c>
+      <c r="F56">
+        <v>80220084.0</v>
+      </c>
+      <c r="G56">
+        <v>75926540.0</v>
+      </c>
+      <c r="H56">
+        <v>70810391.0</v>
+      </c>
+      <c r="I56">
+        <v>66643316.0</v>
+      </c>
+      <c r="J56">
+        <v>79536313.0</v>
+      </c>
+      <c r="K56">
+        <v>79258215.0</v>
+      </c>
+      <c r="L56">
+        <v>78519681.0</v>
+      </c>
+      <c r="M56">
+        <v>74281201.0</v>
+      </c>
+      <c r="N56">
+        <v>68543852.0</v>
+      </c>
+      <c r="O56">
+        <v>76104255.0</v>
+      </c>
+      <c r="P56">
+        <v>73496386.0</v>
+      </c>
+      <c r="Q56">
+        <v>60416552.0</v>
+      </c>
+      <c r="R56">
+        <v>56232859.0</v>
+      </c>
+      <c r="S56">
+        <v>59138909.0</v>
+      </c>
+      <c r="T56">
+        <v>50342176.0</v>
+      </c>
+      <c r="U56">
+        <v>52676840.0</v>
+      </c>
+      <c r="V56">
+        <v>47471059.0</v>
+      </c>
+      <c r="W56">
+        <v>734975094616.0</v>
+      </c>
+      <c r="X56">
+        <v>52018904.0</v>
+      </c>
+      <c r="Y56">
+        <v>57833312.0</v>
+      </c>
+      <c r="Z56">
+        <v>939882637422.0</v>
+      </c>
+      <c r="AA56">
+        <v>888559217408.0</v>
+      </c>
+      <c r="AB56">
+        <v>888321576596.0</v>
+      </c>
+      <c r="AC56">
+        <v>848765385706.0</v>
+      </c>
+      <c r="AD56">
+        <v>58324574.0</v>
+      </c>
+      <c r="AE56">
+        <v>57689038.0</v>
+      </c>
+      <c r="AF56">
+        <v>53938127.0</v>
+      </c>
+      <c r="AG56">
+        <v>57397837.0</v>
+      </c>
+      <c r="AH56">
+        <v>54651261.0</v>
+      </c>
+      <c r="AI56">
+        <v>51050433.0</v>
+      </c>
+      <c r="AJ56">
+        <v>49226286.0</v>
+      </c>
+      <c r="AK56">
+        <v>47381612.0</v>
+      </c>
+      <c r="AL56">
+        <v>46294304.0</v>
+      </c>
+      <c r="AM56">
+        <v>44286816.0</v>
+      </c>
+      <c r="AN56">
+        <v>54452143.0</v>
+      </c>
+      <c r="AO56">
+        <v>59324112.0</v>
+      </c>
+      <c r="AP56">
+        <v>59165124.0</v>
+      </c>
+      <c r="AQ56">
+        <v>56959783.0</v>
+      </c>
+      <c r="AR56">
+        <v>67849771.0</v>
+      </c>
+      <c r="AS56">
+        <v>74487465.0</v>
+      </c>
+      <c r="AT56">
+        <v>75400297.0</v>
+      </c>
+      <c r="AU56">
+        <v>94623138.0</v>
+      </c>
+      <c r="AV56">
+        <v>85099668.0</v>
+      </c>
+      <c r="AW56">
+        <v>100113378.0</v>
+      </c>
+      <c r="AX56">
+        <v>105610461.0</v>
+      </c>
+      <c r="AY56">
+        <v>102656729.0</v>
+      </c>
+      <c r="AZ56">
+        <v>119818889.0</v>
+      </c>
+      <c r="BA56">
+        <v>114058718.0</v>
+      </c>
+      <c r="BB56">
+        <v>110143706.0</v>
+      </c>
+      <c r="BC56">
+        <v>112596854.0</v>
+      </c>
+      <c r="BD56"/>
+      <c r="BE56"/>
+      <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
+      <c r="BI56"/>
+      <c r="BJ56"/>
+      <c r="BK56"/>
+      <c r="BL56"/>
+      <c r="BM56"/>
+      <c r="BN56"/>
+      <c r="BO56"/>
+      <c r="BP56"/>
+      <c r="BQ56"/>
+      <c r="BR56"/>
+      <c r="BS56"/>
+      <c r="BT56"/>
+      <c r="BU56"/>
+      <c r="BV56"/>
+    </row>
+    <row r="57" spans="1:74">
+      <c r="A57" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57">
+        <v>57785821.0</v>
+      </c>
+      <c r="C57">
+        <v>51147590.0</v>
+      </c>
+      <c r="D57">
+        <v>52926000.0</v>
+      </c>
+      <c r="E57">
+        <v>64229804.0</v>
+      </c>
+      <c r="F57">
+        <v>65258982.0</v>
+      </c>
+      <c r="G57">
+        <v>58459813.0</v>
+      </c>
+      <c r="H57">
+        <v>70714407.0</v>
+      </c>
+      <c r="I57">
+        <v>60969054.0</v>
+      </c>
+      <c r="J57">
+        <v>75887129.0</v>
+      </c>
+      <c r="K57">
+        <v>75756120.0</v>
+      </c>
+      <c r="L57">
+        <v>103172317.0</v>
+      </c>
+      <c r="M57">
+        <v>117788229.0</v>
+      </c>
+      <c r="N57">
+        <v>114001840.0</v>
+      </c>
+      <c r="O57">
+        <v>116806326.0</v>
+      </c>
+      <c r="P57">
+        <v>96990694.0</v>
+      </c>
+      <c r="Q57">
+        <v>84172913.0</v>
+      </c>
+      <c r="R57">
+        <v>80364581.0</v>
+      </c>
+      <c r="S57">
+        <v>87068607.0</v>
+      </c>
+      <c r="T57">
+        <v>74420540.0</v>
+      </c>
+      <c r="U57">
+        <v>125371145.0</v>
+      </c>
+      <c r="V57">
+        <v>68228781.0</v>
+      </c>
+      <c r="W57">
+        <v>1406362596474.0</v>
+      </c>
+      <c r="X57">
+        <v>99537306.0</v>
+      </c>
+      <c r="Y57">
+        <v>122386444.0</v>
+      </c>
+      <c r="Z57">
+        <v>1484777085939.0</v>
+      </c>
+      <c r="AA57">
+        <v>1368644696992.0</v>
+      </c>
+      <c r="AB57">
+        <v>1372335343771.0</v>
+      </c>
+      <c r="AC57">
+        <v>1359069424118.0</v>
+      </c>
+      <c r="AD57">
+        <v>94613300.0</v>
+      </c>
+      <c r="AE57">
+        <v>94970148.0</v>
+      </c>
+      <c r="AF57">
+        <v>101451995.0</v>
+      </c>
+      <c r="AG57">
+        <v>131625426.0</v>
+      </c>
+      <c r="AH57">
+        <v>128069827.0</v>
+      </c>
+      <c r="AI57">
+        <v>124723183.0</v>
+      </c>
+      <c r="AJ57">
+        <v>121304780.0</v>
+      </c>
+      <c r="AK57">
+        <v>121180354.0</v>
+      </c>
+      <c r="AL57">
+        <v>96060268.0</v>
+      </c>
+      <c r="AM57">
+        <v>119300563.0</v>
+      </c>
+      <c r="AN57">
+        <v>150493631.0</v>
+      </c>
+      <c r="AO57">
+        <v>154115047.0</v>
+      </c>
+      <c r="AP57">
+        <v>155823563.0</v>
+      </c>
+      <c r="AQ57">
+        <v>153257988.0</v>
+      </c>
+      <c r="AR57">
+        <v>112092397.0</v>
+      </c>
+      <c r="AS57">
+        <v>116829955.0</v>
+      </c>
+      <c r="AT57">
+        <v>125602143.0</v>
+      </c>
+      <c r="AU57">
+        <v>142278897.0</v>
+      </c>
+      <c r="AV57">
+        <v>151260578.0</v>
+      </c>
+      <c r="AW57">
+        <v>136995418.0</v>
+      </c>
+      <c r="AX57">
+        <v>135771727.0</v>
+      </c>
+      <c r="AY57">
+        <v>123009606.0</v>
+      </c>
+      <c r="AZ57">
+        <v>120059706.0</v>
+      </c>
+      <c r="BA57">
+        <v>119863232.0</v>
+      </c>
+      <c r="BB57">
+        <v>156986488.0</v>
+      </c>
+      <c r="BC57">
+        <v>158646966.0</v>
+      </c>
+      <c r="BD57">
+        <v>140228800.0</v>
+      </c>
+      <c r="BE57">
+        <v>128032500.0</v>
+      </c>
+      <c r="BF57">
+        <v>115719100.0</v>
+      </c>
+      <c r="BG57">
+        <v>73439700.0</v>
+      </c>
+      <c r="BH57">
+        <v>574197000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>448951000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>45134100.0</v>
+      </c>
+      <c r="BK57">
+        <v>453018000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>350854376800.0</v>
+      </c>
+      <c r="BM57">
+        <v>392938931200.0</v>
+      </c>
+      <c r="BN57">
+        <v>313884139000.0</v>
+      </c>
+      <c r="BO57">
+        <v>334136252800.0</v>
+      </c>
+      <c r="BP57">
+        <v>258412103500.0</v>
+      </c>
+      <c r="BQ57">
+        <v>243278826200.0</v>
+      </c>
+      <c r="BR57">
+        <v>276563924400.0</v>
+      </c>
+      <c r="BS57">
+        <v>326600269600.0</v>
+      </c>
+      <c r="BT57">
+        <v>4153100900.0</v>
+      </c>
+      <c r="BU57"/>
+      <c r="BV57">
+        <v>1602252100.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:74">
+      <c r="A58" t="s">
+        <v>76</v>
+      </c>
+      <c r="B58">
+        <v>99827746.0</v>
+      </c>
+      <c r="C58">
+        <v>92735689.0</v>
+      </c>
+      <c r="D58">
+        <v>95718000.0</v>
+      </c>
+      <c r="E58">
+        <v>120096357.0</v>
+      </c>
+      <c r="F58">
+        <v>122248488.0</v>
+      </c>
+      <c r="G58">
+        <v>116501526.0</v>
+      </c>
+      <c r="H58">
+        <v>121991190.0</v>
+      </c>
+      <c r="I58">
+        <v>121742211.0</v>
+      </c>
+      <c r="J58">
+        <v>140822590.0</v>
+      </c>
+      <c r="K58">
+        <v>142326865.0</v>
+      </c>
+      <c r="L58">
+        <v>144743266.0</v>
+      </c>
+      <c r="M58">
+        <v>158806413.0</v>
+      </c>
+      <c r="N58">
+        <v>159575011.0</v>
+      </c>
+      <c r="O58">
+        <v>165423880.0</v>
+      </c>
+      <c r="P58">
+        <v>163132598.0</v>
+      </c>
+      <c r="Q58">
+        <v>158860316.0</v>
+      </c>
+      <c r="R58">
+        <v>159965808.0</v>
+      </c>
+      <c r="S58">
+        <v>167190089.0</v>
+      </c>
+      <c r="T58">
+        <v>163043862.0</v>
+      </c>
+      <c r="U58">
+        <v>165976169.0</v>
+      </c>
+      <c r="V58">
+        <v>161819154.0</v>
+      </c>
+      <c r="W58">
+        <v>2369798548779.0</v>
+      </c>
+      <c r="X58">
+        <v>180693260.0</v>
+      </c>
+      <c r="Y58">
+        <v>173615871.0</v>
+      </c>
+      <c r="Z58">
+        <v>2677609127186.0</v>
+      </c>
+      <c r="AA58">
+        <v>2496199637072.0</v>
+      </c>
+      <c r="AB58">
+        <v>2527152664648.0</v>
+      </c>
+      <c r="AC58">
+        <v>2514211688562.0</v>
+      </c>
+      <c r="AD58">
+        <v>175331249.0</v>
+      </c>
+      <c r="AE58">
+        <v>174011534.0</v>
+      </c>
+      <c r="AF58">
+        <v>168887785.0</v>
+      </c>
+      <c r="AG58">
+        <v>172662099.0</v>
+      </c>
+      <c r="AH58">
+        <v>169766059.0</v>
+      </c>
+      <c r="AI58">
+        <v>167630733.0</v>
+      </c>
+      <c r="AJ58">
+        <v>163806685.0</v>
+      </c>
+      <c r="AK58">
+        <v>161787398.0</v>
+      </c>
+      <c r="AL58">
+        <v>162049013.0</v>
+      </c>
+      <c r="AM58">
+        <v>156800994.0</v>
+      </c>
+      <c r="AN58">
+        <v>166037837.0</v>
+      </c>
+      <c r="AO58">
+        <v>169021455.0</v>
+      </c>
+      <c r="AP58">
+        <v>169934961.0</v>
+      </c>
+      <c r="AQ58">
+        <v>167296224.0</v>
+      </c>
+      <c r="AR58">
+        <v>175705498.0</v>
+      </c>
+      <c r="AS58">
+        <v>182594511.0</v>
+      </c>
+      <c r="AT58">
+        <v>186565591.0</v>
+      </c>
+      <c r="AU58">
+        <v>205903769.0</v>
+      </c>
+      <c r="AV58">
+        <v>180994215.0</v>
+      </c>
+      <c r="AW58">
+        <v>199213777.0</v>
+      </c>
+      <c r="AX58">
+        <v>198786410.0</v>
+      </c>
+      <c r="AY58">
+        <v>184710201.0</v>
+      </c>
+      <c r="AZ58">
+        <v>181188380.0</v>
+      </c>
+      <c r="BA58">
+        <v>180803327.0</v>
+      </c>
+      <c r="BB58">
+        <v>179529273.0</v>
+      </c>
+      <c r="BC58">
+        <v>180311107.0</v>
+      </c>
+      <c r="BD58">
+        <v>166562000.0</v>
+      </c>
+      <c r="BE58">
+        <v>152399000.0</v>
+      </c>
+      <c r="BF58">
+        <v>137023000.0</v>
+      </c>
+      <c r="BG58">
+        <v>125195000.0</v>
+      </c>
+      <c r="BH58">
+        <v>982546000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>853991000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>93423000.0</v>
+      </c>
+      <c r="BK58">
+        <v>831554000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>666399463000.0</v>
+      </c>
+      <c r="BM58">
+        <v>710296258000.0</v>
+      </c>
+      <c r="BN58">
+        <v>567355999000.0</v>
+      </c>
+      <c r="BO58">
+        <v>594338211000.0</v>
+      </c>
+      <c r="BP58">
+        <v>467925230000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>251390021000.0</v>
+      </c>
+      <c r="BR58">
+        <v>284244051000.0</v>
+      </c>
+      <c r="BS58">
+        <v>335474319000.0</v>
+      </c>
+      <c r="BT58">
+        <v>5896825000.0</v>
+      </c>
+      <c r="BU58"/>
+      <c r="BV58">
+        <v>2249627000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:74">
+      <c r="A59" t="s">
+        <v>77</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+    </row>
+    <row r="60" spans="1:74">
+      <c r="A60" t="s">
+        <v>78</v>
+      </c>
+      <c r="B60">
+        <v>17052302.0</v>
+      </c>
+      <c r="C60">
+        <v>17889157.0</v>
+      </c>
+      <c r="D60">
+        <v>15299000.0</v>
+      </c>
+      <c r="E60">
+        <v>21590553.0</v>
+      </c>
+      <c r="F60">
+        <v>21644728.0</v>
+      </c>
+      <c r="G60">
+        <v>20404497.0</v>
+      </c>
+      <c r="H60">
+        <v>15567483.0</v>
+      </c>
+      <c r="I60">
+        <v>15278208.0</v>
+      </c>
+      <c r="J60">
+        <v>13149695.0</v>
+      </c>
+      <c r="K60">
+        <v>10616576.0</v>
+      </c>
+      <c r="L60">
+        <v>8753058.0</v>
+      </c>
+      <c r="M60">
+        <v>-5669934.0</v>
+      </c>
+      <c r="N60">
+        <v>-6896953.0</v>
+      </c>
+      <c r="O60">
+        <v>-7808185.0</v>
+      </c>
+      <c r="P60">
+        <v>-7562292.0</v>
+      </c>
+      <c r="Q60">
+        <v>-11463340.0</v>
+      </c>
+      <c r="R60">
+        <v>-12316469.0</v>
+      </c>
+      <c r="S60">
+        <v>-13967012.0</v>
+      </c>
+      <c r="T60">
+        <v>-14215023.0</v>
+      </c>
+      <c r="U60">
+        <v>-13836920.0</v>
+      </c>
+      <c r="V60">
+        <v>-10876028.0</v>
+      </c>
+      <c r="W60">
+        <v>-147086337476.0</v>
+      </c>
+      <c r="X60">
+        <v>-7138470.0</v>
+      </c>
+      <c r="Y60">
+        <v>-7151778.0</v>
+      </c>
+      <c r="Z60">
+        <v>-31151862172.0</v>
+      </c>
+      <c r="AA60">
+        <v>-52498003223.0</v>
+      </c>
+      <c r="AB60">
+        <v>-39716482721.0</v>
+      </c>
+      <c r="AC60">
+        <v>-45893283352.0</v>
+      </c>
+      <c r="AD60">
+        <v>-2068602.0</v>
+      </c>
+      <c r="AE60">
+        <v>-1133134.0</v>
+      </c>
+      <c r="AF60">
+        <v>-74912.0</v>
+      </c>
+      <c r="AG60">
+        <v>1135429.0</v>
+      </c>
+      <c r="AH60">
+        <v>1185534.0</v>
+      </c>
+      <c r="AI60">
+        <v>2892369.0</v>
+      </c>
+      <c r="AJ60">
+        <v>-13328195.0</v>
+      </c>
+      <c r="AK60">
+        <v>-12378936.0</v>
+      </c>
+      <c r="AL60">
+        <v>-10410765.0</v>
+      </c>
+      <c r="AM60">
+        <v>-8253541.0</v>
+      </c>
+      <c r="AN60">
+        <v>-6906746.0</v>
+      </c>
+      <c r="AO60">
+        <v>-5879723.0</v>
+      </c>
+      <c r="AP60">
+        <v>-4234831.0</v>
+      </c>
+      <c r="AQ60">
+        <v>-3274097.0</v>
+      </c>
+      <c r="AR60">
+        <v>3066309.0</v>
+      </c>
+      <c r="AS60">
+        <v>4417141.0</v>
+      </c>
+      <c r="AT60">
+        <v>5181117.0</v>
+      </c>
+      <c r="AU60">
+        <v>5294845.0</v>
+      </c>
+      <c r="AV60">
+        <v>10524617.0</v>
+      </c>
+      <c r="AW60">
+        <v>10444129.0</v>
+      </c>
+      <c r="AX60">
+        <v>10836638.0</v>
+      </c>
+      <c r="AY60">
+        <v>10989800.0</v>
+      </c>
+      <c r="AZ60">
+        <v>13583053.0</v>
+      </c>
+      <c r="BA60">
+        <v>12371248.0</v>
+      </c>
+      <c r="BB60">
+        <v>13393211.0</v>
+      </c>
+      <c r="BC60">
+        <v>13674511.0</v>
+      </c>
+      <c r="BD60">
+        <v>12327500.0</v>
+      </c>
+      <c r="BE60">
+        <v>12265100.0</v>
+      </c>
+      <c r="BF60">
+        <v>14308700.0</v>
+      </c>
+      <c r="BG60">
+        <v>15089300.0</v>
+      </c>
+      <c r="BH60">
+        <v>149681000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>159750000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>18544400.0</v>
+      </c>
+      <c r="BK60">
+        <v>157449000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>147880120400.0</v>
+      </c>
+      <c r="BM60">
+        <v>141387657700.0</v>
+      </c>
+      <c r="BN60">
+        <v>141609605500.0</v>
+      </c>
+      <c r="BO60">
+        <v>139811710900.0</v>
+      </c>
+      <c r="BP60">
+        <v>164391062600.0</v>
+      </c>
+      <c r="BQ60">
+        <v>149323425800.0</v>
+      </c>
+      <c r="BR60">
+        <v>141388180500.0</v>
+      </c>
+      <c r="BS60">
+        <v>134129192100.0</v>
+      </c>
+      <c r="BT60">
+        <v>20582604700.0</v>
+      </c>
+      <c r="BU60">
+        <v>23085080100.0</v>
+      </c>
+      <c r="BV60">
+        <v>23067468200.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:74">
+      <c r="A61" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+    </row>
+    <row r="62" spans="1:74">
+      <c r="A62" t="s">
+        <v>80</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>113912300.0</v>
+      </c>
+      <c r="C2">
+        <v>126919392.0</v>
+      </c>
+      <c r="D2">
+        <v>134381630.0</v>
+      </c>
+      <c r="E2">
+        <v>112254829.0</v>
+      </c>
+      <c r="F2">
+        <v>84269565.0</v>
+      </c>
+      <c r="G2">
+        <v>90965819.0</v>
+      </c>
+      <c r="H2">
+        <v>135312077.0</v>
+      </c>
+      <c r="I2">
+        <v>117878423.0</v>
+      </c>
+      <c r="J2">
+        <v>95087943.0</v>
+      </c>
+      <c r="K2">
+        <v>91736845.0</v>
+      </c>
+      <c r="L2">
+        <v>140759015.0</v>
+      </c>
+      <c r="M2">
+        <v>150100323.0</v>
+      </c>
+      <c r="N2">
+        <v>166566575.0</v>
+      </c>
+      <c r="O2">
+        <v>154755548.0</v>
+      </c>
+      <c r="P2">
+        <v>965673000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1107130000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1037776480000.0</v>
+      </c>
+      <c r="S2">
+        <v>706838870000.0</v>
+      </c>
+      <c r="T2">
+        <v>7644554000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>7034982.0</v>
+      </c>
+      <c r="C3">
+        <v>6279213.0</v>
+      </c>
+      <c r="D3">
+        <v>4464881.0</v>
+      </c>
+      <c r="E3">
+        <v>5677984.0</v>
+      </c>
+      <c r="F3">
+        <v>8389846.0</v>
+      </c>
+      <c r="G3">
+        <v>6293583.0</v>
+      </c>
+      <c r="H3">
+        <v>6413992.0</v>
+      </c>
+      <c r="I3">
+        <v>6431540.0</v>
+      </c>
+      <c r="J3">
+        <v>7370218.0</v>
+      </c>
+      <c r="K3">
+        <v>9619867.0</v>
+      </c>
+      <c r="L3">
+        <v>10158103.0</v>
+      </c>
+      <c r="M3">
+        <v>9757443.0</v>
+      </c>
+      <c r="N3">
+        <v>8615977.0</v>
+      </c>
+      <c r="O3">
+        <v>8307044.11</v>
+      </c>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>28176246.0</v>
+      </c>
+      <c r="C5">
+        <v>39487640.0</v>
+      </c>
+      <c r="D5">
+        <v>26192649.0</v>
+      </c>
+      <c r="E5">
+        <v>28429440.0</v>
+      </c>
+      <c r="F5">
+        <v>7732231.0</v>
+      </c>
+      <c r="G5">
+        <v>5556128.0</v>
+      </c>
+      <c r="H5">
+        <v>15706979.0</v>
+      </c>
+      <c r="I5">
+        <v>5862793.0</v>
+      </c>
+      <c r="J5">
+        <v>-1223728.0</v>
+      </c>
+      <c r="K5">
+        <v>-1240662.0</v>
+      </c>
+      <c r="L5">
+        <v>-10718315.0</v>
+      </c>
+      <c r="M5">
+        <v>4669868.0</v>
+      </c>
+      <c r="N5">
+        <v>8419453.0</v>
+      </c>
+      <c r="O5">
+        <v>11423829.89</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>35211228.0</v>
+      </c>
+      <c r="C6">
+        <v>45766853.0</v>
+      </c>
+      <c r="D6">
+        <v>30657530.0</v>
+      </c>
+      <c r="E6">
+        <v>34107424.0</v>
+      </c>
+      <c r="F6">
+        <v>16122077.0</v>
+      </c>
+      <c r="G6">
+        <v>11849711.0</v>
+      </c>
+      <c r="H6">
+        <v>22120971.0</v>
+      </c>
+      <c r="I6">
+        <v>12294333.0</v>
+      </c>
+      <c r="J6">
+        <v>6146490.0</v>
+      </c>
+      <c r="K6">
+        <v>8379205.0</v>
+      </c>
+      <c r="L6">
+        <v>-560212.0</v>
+      </c>
+      <c r="M6">
+        <v>14427311.0</v>
+      </c>
+      <c r="N6">
+        <v>17035430.0</v>
+      </c>
+      <c r="O6">
+        <v>19730874.0</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>45749935.0</v>
+      </c>
+      <c r="C9">
+        <v>55281240.0</v>
+      </c>
+      <c r="D9">
+        <v>50708833.0</v>
+      </c>
+      <c r="E9">
+        <v>46047545.0</v>
+      </c>
+      <c r="F9">
+        <v>24601225.0</v>
+      </c>
+      <c r="G9">
+        <v>17338445.0</v>
+      </c>
+      <c r="H9">
+        <v>26481763.0</v>
+      </c>
+      <c r="I9">
+        <v>19853772.0</v>
+      </c>
+      <c r="J9">
+        <v>9782390.0</v>
+      </c>
+      <c r="K9">
+        <v>9590661.0</v>
+      </c>
+      <c r="L9">
+        <v>20100885.0</v>
+      </c>
+      <c r="M9">
+        <v>33305386.0</v>
+      </c>
+      <c r="N9">
+        <v>32791143.0</v>
+      </c>
+      <c r="O9">
+        <v>34465222.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10">
+        <v>14232682.0</v>
+      </c>
+      <c r="C10">
+        <v>35051682.0</v>
+      </c>
+      <c r="D10">
+        <v>14435052.0</v>
+      </c>
+      <c r="E10">
+        <v>21625304.0</v>
+      </c>
+      <c r="F10">
+        <v>-3528040.0</v>
+      </c>
+      <c r="G10">
+        <v>-4231985.0</v>
+      </c>
+      <c r="H10">
+        <v>892382.0</v>
+      </c>
+      <c r="I10">
+        <v>-6201438.0</v>
+      </c>
+      <c r="J10">
+        <v>7346665.0</v>
+      </c>
+      <c r="K10">
+        <v>-10281749.0</v>
+      </c>
+      <c r="L10">
+        <v>-20969254.0</v>
+      </c>
+      <c r="M10">
+        <v>-7690363.0</v>
+      </c>
+      <c r="N10">
+        <v>-516916.0</v>
+      </c>
+      <c r="O10">
+        <v>-3457592.54</v>
+      </c>
+      <c r="P10"/>
+      <c r="Q10">
+        <v>84794000000.0</v>
+      </c>
+      <c r="R10">
+        <v>105505136000.0</v>
+      </c>
+      <c r="S10">
+        <v>105676969000.0</v>
+      </c>
+      <c r="T10">
+        <v>3825202000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11">
+        <v>5657833.0</v>
+      </c>
+      <c r="C11">
+        <v>9100869.0</v>
+      </c>
+      <c r="D11">
+        <v>6056154.0</v>
+      </c>
+      <c r="E11">
+        <v>5287005.0</v>
+      </c>
+      <c r="F11">
+        <v>2451346.0</v>
+      </c>
+      <c r="G11">
+        <v>4232476.0</v>
+      </c>
+      <c r="H11">
+        <v>-345060.0</v>
+      </c>
+      <c r="I11">
+        <v>718524.0</v>
+      </c>
+      <c r="J11">
+        <v>-2659324.0</v>
+      </c>
+      <c r="K11">
+        <v>-1760106.0</v>
+      </c>
+      <c r="L11">
+        <v>-3362376.0</v>
+      </c>
+      <c r="M11">
+        <v>-470473.0</v>
+      </c>
+      <c r="N11">
+        <v>1338186.0</v>
+      </c>
+      <c r="O11">
+        <v>1745148.42</v>
+      </c>
+      <c r="P11">
+        <v>3442000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>25333000000.0</v>
+      </c>
+      <c r="R11">
+        <v>40665361000.0</v>
+      </c>
+      <c r="S11">
+        <v>59895363000.0</v>
+      </c>
+      <c r="T11">
+        <v>828564000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12">
+        <v>74450806397.0</v>
+      </c>
+      <c r="C12">
+        <v>4668447.0</v>
+      </c>
+      <c r="D12">
+        <v>165972980202.0</v>
+      </c>
+      <c r="E12">
+        <v>182807572971.0</v>
+      </c>
+      <c r="F12">
+        <v>173035777028.0</v>
+      </c>
+      <c r="G12">
+        <v>165889518710.0</v>
+      </c>
+      <c r="H12">
+        <v>185727975574.0</v>
+      </c>
+      <c r="I12">
+        <v>121247972555.0</v>
+      </c>
+      <c r="J12">
+        <v>103057722792.0</v>
+      </c>
+      <c r="K12">
+        <v>116464135865.0</v>
+      </c>
+      <c r="L12">
+        <v>143202803532.0</v>
+      </c>
+      <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+      <c r="P12">
+        <v>0.0</v>
+      </c>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
+      <c r="R12">
+        <v>0.0</v>
+      </c>
+      <c r="S12">
+        <v>0.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13">
+        <v>1560560.0</v>
+      </c>
+      <c r="C13">
+        <v>4297130.0</v>
+      </c>
+      <c r="D13">
+        <v>6779270.0</v>
+      </c>
+      <c r="E13">
+        <v>8179560.0</v>
+      </c>
+      <c r="F13">
+        <v>8110910.0</v>
+      </c>
+      <c r="G13">
+        <v>6625480.0</v>
+      </c>
+      <c r="H13">
+        <v>8818570.0</v>
+      </c>
+      <c r="I13">
+        <v>8346420.0</v>
+      </c>
+      <c r="J13">
+        <v>7574320.0</v>
+      </c>
+      <c r="K13">
+        <v>8652600.0</v>
+      </c>
+      <c r="L13">
+        <v>10447870.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
+        <v>13798569.0</v>
+      </c>
+      <c r="H14">
+        <v>15999552.0</v>
+      </c>
+      <c r="I14">
+        <v>15039194.0</v>
+      </c>
+      <c r="J14">
+        <v>17184419.0</v>
+      </c>
+      <c r="K14">
+        <v>19300057.0</v>
+      </c>
+      <c r="L14">
+        <v>23354184.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14">
+        <v>771000.0</v>
+      </c>
+      <c r="O14">
+        <v>2654000.0</v>
+      </c>
+      <c r="P14">
+        <v>6454000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>41449000000.0</v>
+      </c>
+      <c r="R14">
+        <v>46173867000.0</v>
+      </c>
+      <c r="S14">
+        <v>29044825000.0</v>
+      </c>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15">
+        <v>-1832504.0</v>
+      </c>
+      <c r="C15">
+        <v>10287423.0</v>
+      </c>
+      <c r="D15">
+        <v>1442431.0</v>
+      </c>
+      <c r="E15">
+        <v>7003644.0</v>
+      </c>
+      <c r="F15">
+        <v>-5755439.0</v>
+      </c>
+      <c r="G15">
+        <v>-6440083.0</v>
+      </c>
+      <c r="H15">
+        <v>135144.0</v>
+      </c>
+      <c r="I15">
+        <v>-5367431.0</v>
+      </c>
+      <c r="J15">
+        <v>11965833.0</v>
+      </c>
+      <c r="K15">
+        <v>-4252521.0</v>
+      </c>
+      <c r="L15">
+        <v>-10402063.0</v>
+      </c>
+      <c r="M15">
+        <v>-5421948.0</v>
+      </c>
+      <c r="N15">
+        <v>-2626061.0</v>
+      </c>
+      <c r="O15">
+        <v>-7979687.33</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
+        <v>18012000000.0</v>
+      </c>
+      <c r="R15">
+        <v>18665909000.0</v>
+      </c>
+      <c r="S15">
+        <v>16736781000.0</v>
+      </c>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16">
+        <v>-1855270.0</v>
+      </c>
+      <c r="C16">
+        <v>10287420.0</v>
+      </c>
+      <c r="D16">
+        <v>1442430.0</v>
+      </c>
+      <c r="E16">
+        <v>7003644.0</v>
+      </c>
+      <c r="F16">
+        <v>-5755439.0</v>
+      </c>
+      <c r="G16">
+        <v>-6440083.0</v>
+      </c>
+      <c r="H16">
+        <v>135144.0</v>
+      </c>
+      <c r="I16">
+        <v>-5367431.0</v>
+      </c>
+      <c r="J16">
+        <v>11965833.0</v>
+      </c>
+      <c r="K16">
+        <v>-4252521.0</v>
+      </c>
+      <c r="L16">
+        <v>-10402060.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>18012000000.0</v>
+      </c>
+      <c r="R16">
+        <v>18665909000.0</v>
+      </c>
+      <c r="S16">
+        <v>16736781000.0</v>
+      </c>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17">
+        <v>-6919962.0</v>
+      </c>
+      <c r="J17">
+        <v>10005989.0</v>
+      </c>
+      <c r="K17">
+        <v>-8521643.0</v>
+      </c>
+      <c r="L17">
+        <v>-17606878.0</v>
+      </c>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>28176246.0</v>
+      </c>
+      <c r="C21">
+        <v>39720129.0</v>
+      </c>
+      <c r="D21">
+        <v>21814263.0</v>
+      </c>
+      <c r="E21">
+        <v>30981901.0</v>
+      </c>
+      <c r="F21">
+        <v>6344074.0</v>
+      </c>
+      <c r="G21">
+        <v>4385880.0</v>
+      </c>
+      <c r="H21">
+        <v>15706979.0</v>
+      </c>
+      <c r="I21">
+        <v>5862793.0</v>
+      </c>
+      <c r="J21">
+        <v>-1223728.0</v>
+      </c>
+      <c r="K21">
+        <v>-1240662.0</v>
+      </c>
+      <c r="L21">
+        <v>-10718315.0</v>
+      </c>
+      <c r="M21">
+        <v>4669868.0</v>
+      </c>
+      <c r="N21">
+        <v>8419453.0</v>
+      </c>
+      <c r="O21">
+        <v>11423830.0</v>
+      </c>
+      <c r="P21">
+        <v>24091000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>95608000000.0</v>
+      </c>
+      <c r="R21">
+        <v>146484242000.0</v>
+      </c>
+      <c r="S21">
+        <v>188589872000.0</v>
+      </c>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>131485988.0</v>
+      </c>
+      <c r="C23">
+        <v>142480503.0</v>
+      </c>
+      <c r="D23">
+        <v>163276200.0</v>
+      </c>
+      <c r="E23">
+        <v>127320472.0</v>
+      </c>
+      <c r="F23">
+        <v>102560073.0</v>
+      </c>
+      <c r="G23">
+        <v>103950160.0</v>
+      </c>
+      <c r="H23">
+        <v>150624882.0</v>
+      </c>
+      <c r="I23">
+        <v>135587208.0</v>
+      </c>
+      <c r="J23">
+        <v>100226536.0</v>
+      </c>
+      <c r="K23">
+        <v>102956652.0</v>
+      </c>
+      <c r="L23">
+        <v>171381289.0</v>
+      </c>
+      <c r="M23">
+        <v>179508391.0</v>
+      </c>
+      <c r="N23">
+        <v>190087512.0</v>
+      </c>
+      <c r="O23">
+        <v>185397879.0</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>6886177.0</v>
+      </c>
+      <c r="D27">
+        <v>7457077.0</v>
+      </c>
+      <c r="E27">
+        <v>6563660.0</v>
+      </c>
+      <c r="F27">
+        <v>5506158.0</v>
+      </c>
+      <c r="G27">
+        <v>5479789.0</v>
+      </c>
+      <c r="H27">
+        <v>5913340.0</v>
+      </c>
+      <c r="I27">
+        <v>4417600.0</v>
+      </c>
+      <c r="J27">
+        <v>3974446.0</v>
+      </c>
+      <c r="K27">
+        <v>4452662.0</v>
+      </c>
+      <c r="L27">
+        <v>4774270.0</v>
+      </c>
+      <c r="M27">
+        <v>6431703.0</v>
+      </c>
+      <c r="N27">
+        <v>8118601.0</v>
+      </c>
+      <c r="O27">
+        <v>9745870.62</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28">
+        <v>17792030.0</v>
+      </c>
+      <c r="C28">
+        <v>10701363.0</v>
+      </c>
+      <c r="D28">
+        <v>13109400.0</v>
+      </c>
+      <c r="E28">
+        <v>8785620.0</v>
+      </c>
+      <c r="F28">
+        <v>6801275.0</v>
+      </c>
+      <c r="G28">
+        <v>4815035.0</v>
+      </c>
+      <c r="H28">
+        <v>6325136.0</v>
+      </c>
+      <c r="I28">
+        <v>5839403.0</v>
+      </c>
+      <c r="J28">
+        <v>6883530.0</v>
+      </c>
+      <c r="K28">
+        <v>7059874.0</v>
+      </c>
+      <c r="L28">
+        <v>10097173.0</v>
+      </c>
+      <c r="M28">
+        <v>11864855.0</v>
+      </c>
+      <c r="N28">
+        <v>10975585.0</v>
+      </c>
+      <c r="O28">
+        <v>11067174.0</v>
+      </c>
+      <c r="P28">
+        <v>154405000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>145462000000.0</v>
+      </c>
+      <c r="R28">
+        <v>114780254000.0</v>
+      </c>
+      <c r="S28">
+        <v>55186058000.0</v>
+      </c>
+      <c r="T28">
+        <v>3157779000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29">
+        <v>5728130.0</v>
+      </c>
+      <c r="C29">
+        <v>9056530.0</v>
+      </c>
+      <c r="D29">
+        <v>6010450.0</v>
+      </c>
+      <c r="E29">
+        <v>5252160.0</v>
+      </c>
+      <c r="F29">
+        <v>2451350.0</v>
+      </c>
+      <c r="G29">
+        <v>4232480.0</v>
+      </c>
+      <c r="H29">
+        <v>-378330.0</v>
+      </c>
+      <c r="I29">
+        <v>718520.0</v>
+      </c>
+      <c r="J29">
+        <v>-2659320.0</v>
+      </c>
+      <c r="K29">
+        <v>-1760110.0</v>
+      </c>
+      <c r="L29">
+        <v>-3362380.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30">
+        <v>17573688.0</v>
+      </c>
+      <c r="C30">
+        <v>15561111.0</v>
+      </c>
+      <c r="D30">
+        <v>28894570.0</v>
+      </c>
+      <c r="E30">
+        <v>15065643.0</v>
+      </c>
+      <c r="F30">
+        <v>18290508.0</v>
+      </c>
+      <c r="G30">
+        <v>12984341.0</v>
+      </c>
+      <c r="H30">
+        <v>15312805.0</v>
+      </c>
+      <c r="I30">
+        <v>17708785.0</v>
+      </c>
+      <c r="J30">
+        <v>5138593.0</v>
+      </c>
+      <c r="K30">
+        <v>11219807.0</v>
+      </c>
+      <c r="L30">
+        <v>30622274.0</v>
+      </c>
+      <c r="M30">
+        <v>29408068.0</v>
+      </c>
+      <c r="N30">
+        <v>23520937.0</v>
+      </c>
+      <c r="O30">
+        <v>30642330.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31">
+        <v>-13943563.0</v>
+      </c>
+      <c r="C31">
+        <v>-4668447.0</v>
+      </c>
+      <c r="D31">
+        <v>-7379211.0</v>
+      </c>
+      <c r="E31">
+        <v>-9356597.0</v>
+      </c>
+      <c r="F31">
+        <v>-11260271.0</v>
+      </c>
+      <c r="G31">
+        <v>-8617865.0</v>
+      </c>
+      <c r="H31">
+        <v>-14814597.0</v>
+      </c>
+      <c r="I31">
+        <v>-8380445.0</v>
+      </c>
+      <c r="J31">
+        <v>8570393.0</v>
+      </c>
+      <c r="K31">
+        <v>-8654558.0</v>
+      </c>
+      <c r="L31">
+        <v>-10481774.0</v>
+      </c>
+      <c r="M31">
+        <v>-11587680.0</v>
+      </c>
+      <c r="N31">
+        <v>-9787121.0</v>
+      </c>
+      <c r="O31">
+        <v>-14881423.0</v>
+      </c>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32">
+        <v>159662235.0</v>
+      </c>
+      <c r="C32">
+        <v>182200632.0</v>
+      </c>
+      <c r="D32">
+        <v>185090463.0</v>
+      </c>
+      <c r="E32">
+        <v>158302374.0</v>
+      </c>
+      <c r="F32">
+        <v>108870790.0</v>
+      </c>
+      <c r="G32">
+        <v>108304264.0</v>
+      </c>
+      <c r="H32">
+        <v>161793840.0</v>
+      </c>
+      <c r="I32">
+        <v>137732195.0</v>
+      </c>
+      <c r="J32">
+        <v>104870333.0</v>
+      </c>
+      <c r="K32">
+        <v>101327506.0</v>
+      </c>
+      <c r="L32">
+        <v>160859900.0</v>
+      </c>
+      <c r="M32">
+        <v>183405709.0</v>
+      </c>
+      <c r="N32">
+        <v>199357718.0</v>
+      </c>
+      <c r="O32">
+        <v>189220770.0</v>
+      </c>
+      <c r="P32">
+        <v>1195077000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1398205000000.0</v>
+      </c>
+      <c r="R32">
+        <v>1326294161000.0</v>
+      </c>
+      <c r="S32">
+        <v>1037122147000.0</v>
+      </c>
+      <c r="T32">
+        <v>11015196000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BW32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:75">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:75">
+      <c r="A2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B2">
+        <v>28894077.0</v>
+      </c>
+      <c r="C2">
+        <v>26925739.0</v>
+      </c>
+      <c r="D2">
+        <v>33275000.0</v>
+      </c>
+      <c r="E2">
+        <v>26875777.0</v>
+      </c>
+      <c r="F2">
+        <v>26835784.0</v>
+      </c>
+      <c r="G2">
+        <v>29356548.0</v>
+      </c>
+      <c r="H2">
+        <v>34624067.0</v>
+      </c>
+      <c r="I2">
+        <v>31679376.0</v>
+      </c>
+      <c r="J2">
+        <v>31259401.0</v>
+      </c>
+      <c r="K2">
+        <v>35955489.0</v>
+      </c>
+      <c r="L2">
+        <v>37291139.0</v>
+      </c>
+      <c r="M2">
+        <v>30667066.0</v>
+      </c>
+      <c r="N2">
+        <v>30467936.0</v>
+      </c>
+      <c r="O2">
+        <v>34755890.0</v>
+      </c>
+      <c r="P2">
+        <v>24552119.0</v>
+      </c>
+      <c r="Q2">
+        <v>27042895.0</v>
+      </c>
+      <c r="R2">
+        <v>25903925.0</v>
+      </c>
+      <c r="S2">
+        <v>22713324.0</v>
+      </c>
+      <c r="T2">
+        <v>22818162.0</v>
+      </c>
+      <c r="U2">
+        <v>20254723.0</v>
+      </c>
+      <c r="V2">
+        <v>18483356.0</v>
+      </c>
+      <c r="W2">
+        <v>18441896.0</v>
+      </c>
+      <c r="X2">
+        <v>24050825.0</v>
+      </c>
+      <c r="Y2">
+        <v>23840412.0</v>
+      </c>
+      <c r="Z2">
+        <v>24632686.0</v>
+      </c>
+      <c r="AA2">
+        <v>34631681.0</v>
+      </c>
+      <c r="AB2">
+        <v>36570474.0</v>
+      </c>
+      <c r="AC2">
+        <v>30036932.0</v>
+      </c>
+      <c r="AD2">
+        <v>34072990.0</v>
+      </c>
+      <c r="AE2">
+        <v>30236075.0</v>
+      </c>
+      <c r="AF2">
+        <v>32124453.0</v>
+      </c>
+      <c r="AG2">
+        <v>28695167.0</v>
+      </c>
+      <c r="AH2">
+        <v>26822728.0</v>
+      </c>
+      <c r="AI2">
+        <v>25211009.0</v>
+      </c>
+      <c r="AJ2">
+        <v>28881815.0</v>
+      </c>
+      <c r="AK2">
+        <v>21031957.0</v>
+      </c>
+      <c r="AL2">
+        <v>19963162.0</v>
+      </c>
+      <c r="AM2">
+        <v>21591814.0</v>
+      </c>
+      <c r="AN2">
+        <v>22905608.0</v>
+      </c>
+      <c r="AO2">
+        <v>21484132.0</v>
+      </c>
+      <c r="AP2">
+        <v>25755291.0</v>
+      </c>
+      <c r="AQ2">
+        <v>31969708.0</v>
+      </c>
+      <c r="AR2">
+        <v>39645708.0</v>
+      </c>
+      <c r="AS2">
+        <v>36354086.0</v>
+      </c>
+      <c r="AT2">
+        <v>32789513.0</v>
+      </c>
+      <c r="AU2">
+        <v>37056037.0</v>
+      </c>
+      <c r="AV2">
+        <v>35655135.0</v>
+      </c>
+      <c r="AW2">
+        <v>38980848.0</v>
+      </c>
+      <c r="AX2">
+        <v>38408303.0</v>
+      </c>
+      <c r="AY2">
+        <v>38289468.0</v>
+      </c>
+      <c r="AZ2">
+        <v>44517413.0</v>
+      </c>
+      <c r="BA2">
+        <v>42637430.0</v>
+      </c>
+      <c r="BB2">
+        <v>41122264.0</v>
+      </c>
+      <c r="BC2">
+        <v>50123799.0</v>
+      </c>
+      <c r="BD2">
+        <v>38806000.0</v>
+      </c>
+      <c r="BE2">
+        <v>34008300.0</v>
+      </c>
+      <c r="BF2">
+        <v>20892800.0</v>
+      </c>
+      <c r="BG2">
+        <v>32156300.0</v>
+      </c>
+      <c r="BH2">
+        <v>210411000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>244177000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>26593400.0</v>
+      </c>
+      <c r="BK2">
+        <v>266731000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>270202873600.0</v>
+      </c>
+      <c r="BM2">
+        <v>293835591500.0</v>
+      </c>
+      <c r="BN2">
+        <v>275263805300.0</v>
+      </c>
+      <c r="BO2">
+        <v>354729393600.0</v>
+      </c>
+      <c r="BP2">
+        <v>229799109000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>193193184100.0</v>
+      </c>
+      <c r="BR2">
+        <v>260054793300.0</v>
+      </c>
+      <c r="BS2">
+        <v>706520122500.0</v>
+      </c>
+      <c r="BT2">
+        <v>358700.0</v>
+      </c>
+      <c r="BU2">
+        <v>157516300.0</v>
+      </c>
+      <c r="BV2">
+        <v>220048700.0</v>
+      </c>
+      <c r="BW2">
+        <v>1607102800.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:75">
+      <c r="A3" t="s">
+        <v>136</v>
+      </c>
+      <c r="B3">
+        <v>1739655.0</v>
+      </c>
+      <c r="C3">
+        <v>1822994.0</v>
+      </c>
+      <c r="D3">
+        <v>1796000.0</v>
+      </c>
+      <c r="E3">
+        <v>1699991.0</v>
+      </c>
+      <c r="F3">
+        <v>1640444.0</v>
+      </c>
+      <c r="G3">
+        <v>1628970.0</v>
+      </c>
+      <c r="H3">
+        <v>1570689.0</v>
+      </c>
+      <c r="I3">
+        <v>1548401.0</v>
+      </c>
+      <c r="J3">
+        <v>1531153.0</v>
+      </c>
+      <c r="K3">
+        <v>596208.0</v>
+      </c>
+      <c r="L3">
+        <v>1545393.0</v>
+      </c>
+      <c r="M3">
+        <v>1110275.0</v>
+      </c>
+      <c r="N3">
+        <v>1298897.0</v>
+      </c>
+      <c r="O3">
+        <v>1141439.0</v>
+      </c>
+      <c r="P3">
+        <v>1470879.0</v>
+      </c>
+      <c r="Q3">
+        <v>1467138.0</v>
+      </c>
+      <c r="R3">
+        <v>1598528.0</v>
+      </c>
+      <c r="S3">
+        <v>3248126.0</v>
+      </c>
+      <c r="T3">
+        <v>1703503.0</v>
+      </c>
+      <c r="U3">
+        <v>1766204.0</v>
+      </c>
+      <c r="V3">
+        <v>1672013.0</v>
+      </c>
+      <c r="W3">
+        <v>1132005.0</v>
+      </c>
+      <c r="X3">
+        <v>1796873.0</v>
+      </c>
+      <c r="Y3">
+        <v>1791710.0</v>
+      </c>
+      <c r="Z3">
+        <v>1572995.0</v>
+      </c>
+      <c r="AA3">
+        <v>1625741.0</v>
+      </c>
+      <c r="AB3">
+        <v>1614398.0</v>
+      </c>
+      <c r="AC3">
+        <v>1593062.0</v>
+      </c>
+      <c r="AD3">
+        <v>1580791.0</v>
+      </c>
+      <c r="AE3">
+        <v>1574000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1593570.0</v>
+      </c>
+      <c r="AG3">
+        <v>1514502.0</v>
+      </c>
+      <c r="AH3">
+        <v>1749468.0</v>
+      </c>
+      <c r="AI3">
+        <v>934319.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2067064.0</v>
+      </c>
+      <c r="AK3">
+        <v>1977904.0</v>
+      </c>
+      <c r="AL3">
+        <v>2390931.0</v>
+      </c>
+      <c r="AM3">
+        <v>2406941.0</v>
+      </c>
+      <c r="AN3">
+        <v>2096236.0</v>
+      </c>
+      <c r="AO3">
+        <v>2512802.0</v>
+      </c>
+      <c r="AP3">
+        <v>2603888.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1779458.0</v>
+      </c>
+      <c r="AR3">
+        <v>3321816.0</v>
+      </c>
+      <c r="AS3">
+        <v>2541453.0</v>
+      </c>
+      <c r="AT3">
+        <v>2515376.0</v>
+      </c>
+      <c r="AU3">
+        <v>2634221.0</v>
+      </c>
+      <c r="AV3">
+        <v>2472260.0</v>
+      </c>
+      <c r="AW3">
+        <v>2282582.0</v>
+      </c>
+      <c r="AX3">
+        <v>2368380.0</v>
+      </c>
+      <c r="AY3">
+        <v>2409408.0</v>
+      </c>
+      <c r="AZ3">
+        <v>2139963.0</v>
+      </c>
+      <c r="BA3">
+        <v>2055694.0</v>
+      </c>
+      <c r="BB3">
+        <v>2010912.0</v>
+      </c>
+      <c r="BC3">
+        <v>1721261.32</v>
+      </c>
+      <c r="BD3"/>
+      <c r="BE3"/>
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+      <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
+      <c r="BL3"/>
+      <c r="BM3"/>
+      <c r="BN3"/>
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3"/>
+      <c r="BU3"/>
+      <c r="BV3"/>
+      <c r="BW3"/>
+    </row>
+    <row r="4" spans="1:75">
+      <c r="A4" t="s">
+        <v>137</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+    </row>
+    <row r="5" spans="1:75">
+      <c r="A5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B5">
+        <v>2700374.0</v>
+      </c>
+      <c r="C5">
+        <v>8135832.0</v>
+      </c>
+      <c r="D5">
+        <v>6657952.0</v>
+      </c>
+      <c r="E5">
+        <v>5581468.0</v>
+      </c>
+      <c r="F5">
+        <v>4929741.0</v>
+      </c>
+      <c r="G5">
+        <v>11283061.0</v>
+      </c>
+      <c r="H5">
+        <v>13501006.0</v>
+      </c>
+      <c r="I5">
+        <v>6615670.0</v>
+      </c>
+      <c r="J5">
+        <v>8087903.0</v>
+      </c>
+      <c r="K5">
+        <v>5641732.0</v>
+      </c>
+      <c r="L5">
+        <v>6989246.0</v>
+      </c>
+      <c r="M5">
+        <v>3656791.0</v>
+      </c>
+      <c r="N5">
+        <v>8492142.0</v>
+      </c>
+      <c r="O5">
+        <v>4362469.0</v>
+      </c>
+      <c r="P5">
+        <v>12864463.0</v>
+      </c>
+      <c r="Q5">
+        <v>5271641.0</v>
+      </c>
+      <c r="R5">
+        <v>5930867.0</v>
+      </c>
+      <c r="S5">
+        <v>2124439.0</v>
+      </c>
+      <c r="T5">
+        <v>4226270.0</v>
+      </c>
+      <c r="U5">
+        <v>662580.0</v>
+      </c>
+      <c r="V5">
+        <v>718942.0</v>
+      </c>
+      <c r="W5">
+        <v>1835081.0</v>
+      </c>
+      <c r="X5">
+        <v>2164111.0</v>
+      </c>
+      <c r="Y5">
+        <v>-14915.0</v>
+      </c>
+      <c r="Z5">
+        <v>1571851.0</v>
+      </c>
+      <c r="AA5">
+        <v>2555659.0</v>
+      </c>
+      <c r="AB5">
+        <v>20549033.0</v>
+      </c>
+      <c r="AC5">
+        <v>4202400.0</v>
+      </c>
+      <c r="AD5">
+        <v>2490725.0</v>
+      </c>
+      <c r="AE5">
+        <v>1643949.0</v>
+      </c>
+      <c r="AF5">
+        <v>2386485.0</v>
+      </c>
+      <c r="AG5">
+        <v>1985145.0</v>
+      </c>
+      <c r="AH5">
+        <v>-152786.0</v>
+      </c>
+      <c r="AI5">
+        <v>2164990.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-859475.0</v>
+      </c>
+      <c r="AK5">
+        <v>-972669.0</v>
+      </c>
+      <c r="AL5">
+        <v>-1556574.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1139578.0</v>
+      </c>
+      <c r="AN5">
+        <v>-172884.0</v>
+      </c>
+      <c r="AO5">
+        <v>-69621.0</v>
+      </c>
+      <c r="AP5">
+        <v>141421.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-13026070.0</v>
+      </c>
+      <c r="AR5">
+        <v>-7025.0</v>
+      </c>
+      <c r="AS5">
+        <v>1615305.0</v>
+      </c>
+      <c r="AT5">
+        <v>699475.0</v>
+      </c>
+      <c r="AU5">
+        <v>-5838500.0</v>
+      </c>
+      <c r="AV5">
+        <v>2878806.0</v>
+      </c>
+      <c r="AW5">
+        <v>4039233.0</v>
+      </c>
+      <c r="AX5">
+        <v>3590329.0</v>
+      </c>
+      <c r="AY5">
+        <v>-1026520.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3864570.0</v>
+      </c>
+      <c r="BA5">
+        <v>1387054.0</v>
+      </c>
+      <c r="BB5">
+        <v>4194349.0</v>
+      </c>
+      <c r="BC5">
+        <v>4734885.59</v>
+      </c>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+    </row>
+    <row r="6" spans="1:75">
+      <c r="A6" t="s">
+        <v>139</v>
+      </c>
+      <c r="B6">
+        <v>4440029.0</v>
+      </c>
+      <c r="C6">
+        <v>9958826.0</v>
+      </c>
+      <c r="D6">
+        <v>8453952.0</v>
+      </c>
+      <c r="E6">
+        <v>7281459.0</v>
+      </c>
+      <c r="F6">
+        <v>6570185.0</v>
+      </c>
+      <c r="G6">
+        <v>12912031.0</v>
+      </c>
+      <c r="H6">
+        <v>15071695.0</v>
+      </c>
+      <c r="I6">
+        <v>8164071.0</v>
+      </c>
+      <c r="J6">
+        <v>9619056.0</v>
+      </c>
+      <c r="K6">
+        <v>6237940.0</v>
+      </c>
+      <c r="L6">
+        <v>8534639.0</v>
+      </c>
+      <c r="M6">
+        <v>4767066.0</v>
+      </c>
+      <c r="N6">
+        <v>9791039.0</v>
+      </c>
+      <c r="O6">
+        <v>5503908.0</v>
+      </c>
+      <c r="P6">
+        <v>14335342.0</v>
+      </c>
+      <c r="Q6">
+        <v>6738779.0</v>
+      </c>
+      <c r="R6">
+        <v>7529395.0</v>
+      </c>
+      <c r="S6">
+        <v>5372565.0</v>
+      </c>
+      <c r="T6">
+        <v>5929773.0</v>
+      </c>
+      <c r="U6">
+        <v>2428784.0</v>
+      </c>
+      <c r="V6">
+        <v>2390955.0</v>
+      </c>
+      <c r="W6">
+        <v>2967086.0</v>
+      </c>
+      <c r="X6">
+        <v>3960984.0</v>
+      </c>
+      <c r="Y6">
+        <v>1776795.0</v>
+      </c>
+      <c r="Z6">
+        <v>3144846.0</v>
+      </c>
+      <c r="AA6">
+        <v>4181400.0</v>
+      </c>
+      <c r="AB6">
+        <v>22163431.0</v>
+      </c>
+      <c r="AC6">
+        <v>5795462.0</v>
+      </c>
+      <c r="AD6">
+        <v>4071516.0</v>
+      </c>
+      <c r="AE6">
+        <v>3217949.0</v>
+      </c>
+      <c r="AF6">
+        <v>3980055.0</v>
+      </c>
+      <c r="AG6">
+        <v>3499647.0</v>
+      </c>
+      <c r="AH6">
+        <v>1596682.0</v>
+      </c>
+      <c r="AI6">
+        <v>3099309.0</v>
+      </c>
+      <c r="AJ6">
+        <v>1207589.0</v>
+      </c>
+      <c r="AK6">
+        <v>1005235.0</v>
+      </c>
+      <c r="AL6">
+        <v>834357.0</v>
+      </c>
+      <c r="AM6">
+        <v>1267363.0</v>
+      </c>
+      <c r="AN6">
+        <v>1923352.0</v>
+      </c>
+      <c r="AO6">
+        <v>2443181.0</v>
+      </c>
+      <c r="AP6">
+        <v>2745309.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-11246612.0</v>
+      </c>
+      <c r="AR6">
+        <v>3314791.0</v>
+      </c>
+      <c r="AS6">
+        <v>4156758.0</v>
+      </c>
+      <c r="AT6">
+        <v>3214851.0</v>
+      </c>
+      <c r="AU6">
+        <v>-3204279.0</v>
+      </c>
+      <c r="AV6">
+        <v>5351066.0</v>
+      </c>
+      <c r="AW6">
+        <v>6321815.0</v>
+      </c>
+      <c r="AX6">
+        <v>5958709.0</v>
+      </c>
+      <c r="AY6">
+        <v>1382888.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6004533.0</v>
+      </c>
+      <c r="BA6">
+        <v>3442748.0</v>
+      </c>
+      <c r="BB6">
+        <v>6205261.0</v>
+      </c>
+      <c r="BC6">
+        <v>6456146.91</v>
+      </c>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+    </row>
+    <row r="7" spans="1:75">
+      <c r="A7" t="s">
+        <v>140</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+    </row>
+    <row r="8" spans="1:75">
+      <c r="A8" t="s">
+        <v>141</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+    </row>
+    <row r="9" spans="1:75">
+      <c r="A9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>7562855.0</v>
+      </c>
+      <c r="C9">
+        <v>11938523.0</v>
+      </c>
+      <c r="D9">
+        <v>11439000.0</v>
+      </c>
+      <c r="E9">
+        <v>12464226.0</v>
+      </c>
+      <c r="F9">
+        <v>9908186.0</v>
+      </c>
+      <c r="G9">
+        <v>12001370.0</v>
+      </c>
+      <c r="H9">
+        <v>17079545.0</v>
+      </c>
+      <c r="I9">
+        <v>13502971.0</v>
+      </c>
+      <c r="J9">
+        <v>12697354.0</v>
+      </c>
+      <c r="K9">
+        <v>11683736.0</v>
+      </c>
+      <c r="L9">
+        <v>13410302.0</v>
+      </c>
+      <c r="M9">
+        <v>13319732.0</v>
+      </c>
+      <c r="N9">
+        <v>12295063.0</v>
+      </c>
+      <c r="O9">
+        <v>8688772.0</v>
+      </c>
+      <c r="P9">
+        <v>19444819.0</v>
+      </c>
+      <c r="Q9">
+        <v>9215243.0</v>
+      </c>
+      <c r="R9">
+        <v>8698711.0</v>
+      </c>
+      <c r="S9">
+        <v>8854421.0</v>
+      </c>
+      <c r="T9">
+        <v>7325701.0</v>
+      </c>
+      <c r="U9">
+        <v>5244522.0</v>
+      </c>
+      <c r="V9">
+        <v>3176581.0</v>
+      </c>
+      <c r="W9">
+        <v>5335913.0</v>
+      </c>
+      <c r="X9">
+        <v>4776580.0</v>
+      </c>
+      <c r="Y9">
+        <v>3283197.0</v>
+      </c>
+      <c r="Z9">
+        <v>3942755.0</v>
+      </c>
+      <c r="AA9">
+        <v>6328119.0</v>
+      </c>
+      <c r="AB9">
+        <v>8077886.0</v>
+      </c>
+      <c r="AC9">
+        <v>6583129.0</v>
+      </c>
+      <c r="AD9">
+        <v>5492629.0</v>
+      </c>
+      <c r="AE9">
+        <v>5453595.0</v>
+      </c>
+      <c r="AF9">
+        <v>5654200.0</v>
+      </c>
+      <c r="AG9">
+        <v>6142786.0</v>
+      </c>
+      <c r="AH9">
+        <v>2603191.0</v>
+      </c>
+      <c r="AI9">
+        <v>5121461.0</v>
+      </c>
+      <c r="AJ9">
+        <v>2261157.0</v>
+      </c>
+      <c r="AK9">
+        <v>941077.0</v>
+      </c>
+      <c r="AL9">
+        <v>1458695.0</v>
+      </c>
+      <c r="AM9">
+        <v>6889.0</v>
+      </c>
+      <c r="AN9">
+        <v>2649762.0</v>
+      </c>
+      <c r="AO9">
+        <v>3185653.0</v>
+      </c>
+      <c r="AP9">
+        <v>3748357.0</v>
+      </c>
+      <c r="AQ9">
+        <v>3984455.0</v>
+      </c>
+      <c r="AR9">
+        <v>5217199.0</v>
+      </c>
+      <c r="AS9">
+        <v>6198690.0</v>
+      </c>
+      <c r="AT9">
+        <v>4700541.0</v>
+      </c>
+      <c r="AU9">
+        <v>7980457.0</v>
+      </c>
+      <c r="AV9">
+        <v>8276036.0</v>
+      </c>
+      <c r="AW9">
+        <v>8836571.0</v>
+      </c>
+      <c r="AX9">
+        <v>8212322.0</v>
+      </c>
+      <c r="AY9">
+        <v>6909991.0</v>
+      </c>
+      <c r="AZ9">
+        <v>7408650.0</v>
+      </c>
+      <c r="BA9">
+        <v>9164280.0</v>
+      </c>
+      <c r="BB9">
+        <v>9308222.0</v>
+      </c>
+      <c r="BC9">
+        <v>6577332.85</v>
+      </c>
+      <c r="BD9">
+        <v>13914000.0</v>
+      </c>
+      <c r="BE9">
+        <v>9421000.0</v>
+      </c>
+      <c r="BF9">
+        <v>10301000.0</v>
+      </c>
+      <c r="BG9">
+        <v>6168000.0</v>
+      </c>
+      <c r="BH9">
+        <v>49036000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>59711000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>7997000.0</v>
+      </c>
+      <c r="BK9">
+        <v>74010000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>74611682000.0</v>
+      </c>
+      <c r="BM9">
+        <v>66512673000.0</v>
+      </c>
+      <c r="BN9">
+        <v>84368864000.0</v>
+      </c>
+      <c r="BO9">
+        <v>87724373000.0</v>
+      </c>
+      <c r="BP9">
+        <v>58971623000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>66432507000.0</v>
+      </c>
+      <c r="BR9">
+        <v>75389178000.0</v>
+      </c>
+      <c r="BS9">
+        <v>330195195000.0</v>
+      </c>
+      <c r="BT9"/>
+      <c r="BU9">
+        <v>15494000.0</v>
+      </c>
+      <c r="BV9">
+        <v>13770000.0</v>
+      </c>
+      <c r="BW9">
+        <v>888886000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:75">
+      <c r="A10" t="s">
+        <v>143</v>
+      </c>
+      <c r="B10">
+        <v>1817334.0</v>
+      </c>
+      <c r="C10">
+        <v>8253469.0</v>
+      </c>
+      <c r="D10">
+        <v>-2249005.0</v>
+      </c>
+      <c r="E10">
+        <v>3172114.0</v>
+      </c>
+      <c r="F10">
+        <v>5266005.0</v>
+      </c>
+      <c r="G10">
+        <v>14164370.0</v>
+      </c>
+      <c r="H10">
+        <v>5760476.0</v>
+      </c>
+      <c r="I10">
+        <v>7683476.0</v>
+      </c>
+      <c r="J10">
+        <v>7443360.0</v>
+      </c>
+      <c r="K10">
+        <v>-2915856.0</v>
+      </c>
+      <c r="L10">
+        <v>6719064.0</v>
+      </c>
+      <c r="M10">
+        <v>6641764.0</v>
+      </c>
+      <c r="N10">
+        <v>3990080.0</v>
+      </c>
+      <c r="O10">
+        <v>2017574.0</v>
+      </c>
+      <c r="P10">
+        <v>11447804.0</v>
+      </c>
+      <c r="Q10">
+        <v>4540259.0</v>
+      </c>
+      <c r="R10">
+        <v>3619667.0</v>
+      </c>
+      <c r="S10">
+        <v>-1101787.0</v>
+      </c>
+      <c r="T10">
+        <v>322732.0</v>
+      </c>
+      <c r="U10">
+        <v>-2883494.0</v>
+      </c>
+      <c r="V10">
+        <v>134509.0</v>
+      </c>
+      <c r="W10">
+        <v>-3819526.0</v>
+      </c>
+      <c r="X10">
+        <v>1846884.0</v>
+      </c>
+      <c r="Y10">
+        <v>-9478376.0</v>
+      </c>
+      <c r="Z10">
+        <v>7219033.0</v>
+      </c>
+      <c r="AA10">
+        <v>-1835467.0</v>
+      </c>
+      <c r="AB10">
+        <v>3330520.0</v>
+      </c>
+      <c r="AC10">
+        <v>-226802.0</v>
+      </c>
+      <c r="AD10">
+        <v>-358947.0</v>
+      </c>
+      <c r="AE10">
+        <v>-2595802.0</v>
+      </c>
+      <c r="AF10">
+        <v>-935717.0</v>
+      </c>
+      <c r="AG10">
+        <v>-390023.0</v>
+      </c>
+      <c r="AH10">
+        <v>-2279896.0</v>
+      </c>
+      <c r="AI10">
+        <v>15527323.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-1077246.0</v>
+      </c>
+      <c r="AK10">
+        <v>-3831292.0</v>
+      </c>
+      <c r="AL10">
+        <v>-3272120.0</v>
+      </c>
+      <c r="AM10">
+        <v>-3836457.0</v>
+      </c>
+      <c r="AN10">
+        <v>-1808856.0</v>
+      </c>
+      <c r="AO10">
+        <v>-2465006.0</v>
+      </c>
+      <c r="AP10">
+        <v>-2171430.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-15918988.0</v>
+      </c>
+      <c r="AR10">
+        <v>-2532401.0</v>
+      </c>
+      <c r="AS10">
+        <v>-885294.0</v>
+      </c>
+      <c r="AT10">
+        <v>-1632571.0</v>
+      </c>
+      <c r="AU10">
+        <v>-9609858.0</v>
+      </c>
+      <c r="AV10">
+        <v>515487.0</v>
+      </c>
+      <c r="AW10">
+        <v>-112204.0</v>
+      </c>
+      <c r="AX10">
+        <v>1516212.0</v>
+      </c>
+      <c r="AY10">
+        <v>-3616266.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1989561.0</v>
+      </c>
+      <c r="BA10">
+        <v>-1094634.0</v>
+      </c>
+      <c r="BB10">
+        <v>2204423.0</v>
+      </c>
+      <c r="BC10">
+        <v>-3287466.84</v>
+      </c>
+      <c r="BD10">
+        <v>2797400.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10">
+        <v>6929000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1673400.0</v>
+      </c>
+      <c r="BK10">
+        <v>19661000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>26108258400.0</v>
+      </c>
+      <c r="BM10">
+        <v>24911968700.0</v>
+      </c>
+      <c r="BN10">
+        <v>14113555100.0</v>
+      </c>
+      <c r="BO10">
+        <v>6856967500.0</v>
+      </c>
+      <c r="BP10">
+        <v>13575197900.0</v>
+      </c>
+      <c r="BQ10">
+        <v>27468278500.0</v>
+      </c>
+      <c r="BR10">
+        <v>57604692200.0</v>
+      </c>
+      <c r="BS10">
+        <v>108317167100.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10">
+        <v>2767714600.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:75">
+      <c r="A11" t="s">
+        <v>144</v>
+      </c>
+      <c r="B11">
+        <v>1111827.0</v>
+      </c>
+      <c r="C11">
+        <v>1082456.0</v>
+      </c>
+      <c r="D11">
+        <v>2034000.0</v>
+      </c>
+      <c r="E11">
+        <v>1100892.0</v>
+      </c>
+      <c r="F11">
+        <v>1474188.0</v>
+      </c>
+      <c r="G11">
+        <v>3623826.0</v>
+      </c>
+      <c r="H11">
+        <v>1933479.0</v>
+      </c>
+      <c r="I11">
+        <v>1961273.0</v>
+      </c>
+      <c r="J11">
+        <v>1582291.0</v>
+      </c>
+      <c r="K11">
+        <v>762568.0</v>
+      </c>
+      <c r="L11">
+        <v>2046891.0</v>
+      </c>
+      <c r="M11">
+        <v>2163306.0</v>
+      </c>
+      <c r="N11">
+        <v>1083389.0</v>
+      </c>
+      <c r="O11">
+        <v>565096.0</v>
+      </c>
+      <c r="P11">
+        <v>2804980.0</v>
+      </c>
+      <c r="Q11">
+        <v>1032330.0</v>
+      </c>
+      <c r="R11">
+        <v>884599.0</v>
+      </c>
+      <c r="S11">
+        <v>673407.0</v>
+      </c>
+      <c r="T11">
+        <v>331813.0</v>
+      </c>
+      <c r="U11">
+        <v>1107877.0</v>
+      </c>
+      <c r="V11">
+        <v>338249.0</v>
+      </c>
+      <c r="W11">
+        <v>2262690.0</v>
+      </c>
+      <c r="X11">
+        <v>630860.0</v>
+      </c>
+      <c r="Y11">
+        <v>-520093.0</v>
+      </c>
+      <c r="Z11">
+        <v>1859020.0</v>
+      </c>
+      <c r="AA11">
+        <v>-1253890.0</v>
+      </c>
+      <c r="AB11">
+        <v>854280.0</v>
+      </c>
+      <c r="AC11">
+        <v>378126.0</v>
+      </c>
+      <c r="AD11">
+        <v>-306654.0</v>
+      </c>
+      <c r="AE11">
+        <v>505965.0</v>
+      </c>
+      <c r="AF11">
+        <v>429433.0</v>
+      </c>
+      <c r="AG11">
+        <v>-32943.0</v>
+      </c>
+      <c r="AH11">
+        <v>-183931.0</v>
+      </c>
+      <c r="AI11">
+        <v>-1506557.0</v>
+      </c>
+      <c r="AJ11">
+        <v>100989.0</v>
+      </c>
+      <c r="AK11">
+        <v>-1367467.0</v>
+      </c>
+      <c r="AL11">
+        <v>113711.0</v>
+      </c>
+      <c r="AM11">
+        <v>-746271.0</v>
+      </c>
+      <c r="AN11">
+        <v>-229691.0</v>
+      </c>
+      <c r="AO11">
+        <v>-313251.0</v>
+      </c>
+      <c r="AP11">
+        <v>-470893.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-2893453.0</v>
+      </c>
+      <c r="AR11">
+        <v>-126170.0</v>
+      </c>
+      <c r="AS11">
+        <v>172799.0</v>
+      </c>
+      <c r="AT11">
+        <v>-515552.0</v>
+      </c>
+      <c r="AU11">
+        <v>-1520210.0</v>
+      </c>
+      <c r="AV11">
+        <v>161894.0</v>
+      </c>
+      <c r="AW11">
+        <v>4167.0</v>
+      </c>
+      <c r="AX11">
+        <v>883676.0</v>
+      </c>
+      <c r="AY11">
+        <v>450802.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-31540.0</v>
+      </c>
+      <c r="BA11">
+        <v>246692.0</v>
+      </c>
+      <c r="BB11">
+        <v>672232.0</v>
+      </c>
+      <c r="BC11">
+        <v>843941.61</v>
+      </c>
+      <c r="BD11">
+        <v>603600.0</v>
+      </c>
+      <c r="BE11">
+        <v>594100.0</v>
+      </c>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11">
+        <v>3279000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>472300.0</v>
+      </c>
+      <c r="BK11">
+        <v>4710000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>8044301300.0</v>
+      </c>
+      <c r="BM11">
+        <v>7844211200.0</v>
+      </c>
+      <c r="BN11">
+        <v>4734603500.0</v>
+      </c>
+      <c r="BO11">
+        <v>10728168700.0</v>
+      </c>
+      <c r="BP11">
+        <v>6105449500.0</v>
+      </c>
+      <c r="BQ11">
+        <v>6932552600.0</v>
+      </c>
+      <c r="BR11">
+        <v>16899189800.0</v>
+      </c>
+      <c r="BS11">
+        <v>60043670900.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
+        <v>822299800.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:75">
+      <c r="A12" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12">
+        <v>1231711.0</v>
+      </c>
+      <c r="C12">
+        <v>14407832482.0</v>
+      </c>
+      <c r="D12">
+        <v>463486.0</v>
+      </c>
+      <c r="E12">
+        <v>926117.0</v>
+      </c>
+      <c r="F12">
+        <v>1007517.0</v>
+      </c>
+      <c r="G12">
+        <v>282778.0</v>
+      </c>
+      <c r="H12">
+        <v>1251865.0</v>
+      </c>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>38776828306.0</v>
+      </c>
+      <c r="M12">
+        <v>46982996204.0</v>
+      </c>
+      <c r="N12">
+        <v>36839449910.0</v>
+      </c>
+      <c r="O12">
+        <v>54785126039.0</v>
+      </c>
+      <c r="P12">
+        <v>42884480854.0</v>
+      </c>
+      <c r="Q12">
+        <v>44427485976.0</v>
+      </c>
+      <c r="R12">
+        <v>41116991269.0</v>
+      </c>
+      <c r="S12">
+        <v>44432146952.0</v>
+      </c>
+      <c r="T12">
+        <v>40228539250.0</v>
+      </c>
+      <c r="U12">
+        <v>45770127979.0</v>
+      </c>
+      <c r="V12">
+        <v>42589608387.0</v>
+      </c>
+      <c r="W12">
+        <v>2520170.0</v>
+      </c>
+      <c r="X12">
+        <v>6053230.0</v>
+      </c>
+      <c r="Y12">
+        <v>10703980.0</v>
+      </c>
+      <c r="Z12">
+        <v>8751120.0</v>
+      </c>
+      <c r="AA12">
+        <v>1027070.0</v>
+      </c>
+      <c r="AB12">
+        <v>132240.0</v>
+      </c>
+      <c r="AC12">
+        <v>2040.0</v>
+      </c>
+      <c r="AD12">
+        <v>3388755.0</v>
+      </c>
+      <c r="AE12">
+        <v>2679569.0</v>
+      </c>
+      <c r="AF12">
+        <v>1855144.0</v>
+      </c>
+      <c r="AG12">
+        <v>2520480.0</v>
+      </c>
+      <c r="AH12">
+        <v>1461300.0</v>
+      </c>
+      <c r="AI12">
+        <v>1607900.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2236500.0</v>
+      </c>
+      <c r="AK12">
+        <v>2167300.0</v>
+      </c>
+      <c r="AL12">
+        <v>1760100.0</v>
+      </c>
+      <c r="AM12">
+        <v>2123400.0</v>
+      </c>
+      <c r="AN12">
+        <v>2518800.0</v>
+      </c>
+      <c r="AO12">
+        <v>2138300.0</v>
+      </c>
+      <c r="AP12">
+        <v>1916200.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2421700.0</v>
+      </c>
+      <c r="AR12">
+        <v>2957800.0</v>
+      </c>
+      <c r="AS12">
+        <v>2527600.0</v>
+      </c>
+      <c r="AT12">
+        <v>2710300.0</v>
+      </c>
+      <c r="AU12">
+        <v>4137400.0</v>
+      </c>
+      <c r="AV12">
+        <v>2465900.0</v>
+      </c>
+      <c r="AW12">
+        <v>2574600.0</v>
+      </c>
+      <c r="AX12">
+        <v>2479200.0</v>
+      </c>
+      <c r="AY12">
+        <v>3562500.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1875000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2561900.0</v>
+      </c>
+      <c r="BB12">
+        <v>1993400.0</v>
+      </c>
+      <c r="BC12">
+        <v>405200.0</v>
+      </c>
+      <c r="BD12">
+        <v>2367100.0</v>
+      </c>
+      <c r="BE12">
+        <v>2803300.0</v>
+      </c>
+      <c r="BF12">
+        <v>1441000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1206900.0</v>
+      </c>
+      <c r="BH12">
+        <v>6578000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>8673000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>780700.0</v>
+      </c>
+      <c r="BK12">
+        <v>5198000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>6476508700.0</v>
+      </c>
+      <c r="BM12">
+        <v>6911895200.0</v>
+      </c>
+      <c r="BN12">
+        <v>7037070400.0</v>
+      </c>
+      <c r="BO12">
+        <v>9398443900.0</v>
+      </c>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12">
+        <v>102146700.0</v>
+      </c>
+      <c r="BS12">
+        <v>105918200.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+    </row>
+    <row r="13" spans="1:75">
+      <c r="A13" t="s">
+        <v>146</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>297780.0</v>
+      </c>
+      <c r="D13">
+        <v>566990.0</v>
+      </c>
+      <c r="E13">
+        <v>883400.0</v>
+      </c>
+      <c r="F13">
+        <v>953940.0</v>
+      </c>
+      <c r="G13">
+        <v>220810.0</v>
+      </c>
+      <c r="H13">
+        <v>1136500.0</v>
+      </c>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>1583720.0</v>
+      </c>
+      <c r="M13">
+        <v>2208500.0</v>
+      </c>
+      <c r="N13">
+        <v>1392510.0</v>
+      </c>
+      <c r="O13">
+        <v>2655540.0</v>
+      </c>
+      <c r="P13">
+        <v>1964740.0</v>
+      </c>
+      <c r="Q13">
+        <v>1872880.0</v>
+      </c>
+      <c r="R13">
+        <v>1686390.0</v>
+      </c>
+      <c r="S13">
+        <v>2074620.0</v>
+      </c>
+      <c r="T13">
+        <v>1764980.0</v>
+      </c>
+      <c r="U13">
+        <v>2154350.0</v>
+      </c>
+      <c r="V13">
+        <v>2125760.0</v>
+      </c>
+      <c r="W13">
+        <v>1546000.0</v>
+      </c>
+      <c r="X13">
+        <v>1308650.0</v>
+      </c>
+      <c r="Y13">
+        <v>1658130.0</v>
+      </c>
+      <c r="Z13">
+        <v>2112710.0</v>
+      </c>
+      <c r="AA13">
+        <v>2226270.0</v>
+      </c>
+      <c r="AB13">
+        <v>2154870.0</v>
+      </c>
+      <c r="AC13">
+        <v>2088130.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+    </row>
+    <row r="14" spans="1:75">
+      <c r="A14" t="s">
+        <v>147</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
+        <v>12682299.0</v>
+      </c>
+      <c r="V14">
+        <v>13765208.0</v>
+      </c>
+      <c r="W14">
+        <v>13798569.0</v>
+      </c>
+      <c r="X14">
+        <v>13798569.0</v>
+      </c>
+      <c r="Y14">
+        <v>15312395.0</v>
+      </c>
+      <c r="Z14">
+        <v>16882041.0</v>
+      </c>
+      <c r="AA14">
+        <v>15999552.0</v>
+      </c>
+      <c r="AB14">
+        <v>15866919.0</v>
+      </c>
+      <c r="AC14">
+        <v>14788767.0</v>
+      </c>
+      <c r="AD14">
+        <v>14969204.0</v>
+      </c>
+      <c r="AE14">
+        <v>15039194.0</v>
+      </c>
+      <c r="AF14">
+        <v>15340730.0</v>
+      </c>
+      <c r="AG14">
+        <v>15697272.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14">
+        <v>828000.0</v>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14">
+        <v>273100.0</v>
+      </c>
+      <c r="AW14">
+        <v>276100.0</v>
+      </c>
+      <c r="AX14">
+        <v>785700.0</v>
+      </c>
+      <c r="AY14"/>
+      <c r="AZ14">
+        <v>809300.0</v>
+      </c>
+      <c r="BA14">
+        <v>104400.0</v>
+      </c>
+      <c r="BB14">
+        <v>1208300.0</v>
+      </c>
+      <c r="BC14">
+        <v>853500.0</v>
+      </c>
+      <c r="BD14">
+        <v>2131400.0</v>
+      </c>
+      <c r="BE14">
+        <v>21700.0</v>
+      </c>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14">
+        <v>3621000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>745000.0</v>
+      </c>
+      <c r="BK14">
+        <v>10145000000.0</v>
+      </c>
+      <c r="BL14">
+        <v>11571494400.0</v>
+      </c>
+      <c r="BM14">
+        <v>12151144600.0</v>
+      </c>
+      <c r="BN14">
+        <v>7581057100.0</v>
+      </c>
+      <c r="BO14">
+        <v>7137702000.0</v>
+      </c>
+      <c r="BP14">
+        <v>665558300.0</v>
+      </c>
+      <c r="BQ14">
+        <v>12600480700.0</v>
+      </c>
+      <c r="BR14">
+        <v>25770125800.0</v>
+      </c>
+      <c r="BS14">
+        <v>29051851800.0</v>
+      </c>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+    </row>
+    <row r="15" spans="1:75">
+      <c r="A15" t="s">
+        <v>148</v>
+      </c>
+      <c r="B15">
+        <v>-774819.0</v>
+      </c>
+      <c r="C15">
+        <v>2898899.0</v>
+      </c>
+      <c r="D15">
+        <v>-6000000.0</v>
+      </c>
+      <c r="E15">
+        <v>-41763.0</v>
+      </c>
+      <c r="F15">
+        <v>1310360.0</v>
+      </c>
+      <c r="G15">
+        <v>4846585.0</v>
+      </c>
+      <c r="H15">
+        <v>486449.0</v>
+      </c>
+      <c r="I15">
+        <v>2288752.0</v>
+      </c>
+      <c r="J15">
+        <v>2665637.0</v>
+      </c>
+      <c r="K15">
+        <v>-2979587.0</v>
+      </c>
+      <c r="L15">
+        <v>2153827.0</v>
+      </c>
+      <c r="M15">
+        <v>1477092.0</v>
+      </c>
+      <c r="N15">
+        <v>791099.0</v>
+      </c>
+      <c r="O15">
+        <v>186976.0</v>
+      </c>
+      <c r="P15">
+        <v>4107855.0</v>
+      </c>
+      <c r="Q15">
+        <v>1509738.0</v>
+      </c>
+      <c r="R15">
+        <v>1199075.0</v>
+      </c>
+      <c r="S15">
+        <v>-1878900.0</v>
+      </c>
+      <c r="T15">
+        <v>-473520.0</v>
+      </c>
+      <c r="U15">
+        <v>-3062812.0</v>
+      </c>
+      <c r="V15">
+        <v>-340207.0</v>
+      </c>
+      <c r="W15">
+        <v>-3859882.0</v>
+      </c>
+      <c r="X15">
+        <v>568444.0</v>
+      </c>
+      <c r="Y15">
+        <v>-6645573.0</v>
+      </c>
+      <c r="Z15">
+        <v>3496928.0</v>
+      </c>
+      <c r="AA15">
+        <v>-786171.0</v>
+      </c>
+      <c r="AB15">
+        <v>1386994.0</v>
+      </c>
+      <c r="AC15">
+        <v>-388108.0</v>
+      </c>
+      <c r="AD15">
+        <v>-77571.0</v>
+      </c>
+      <c r="AE15">
+        <v>-2000281.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1231353.0</v>
+      </c>
+      <c r="AG15">
+        <v>-610737.0</v>
+      </c>
+      <c r="AH15">
+        <v>-1525060.0</v>
+      </c>
+      <c r="AI15">
+        <v>16205873.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-868638.0</v>
+      </c>
+      <c r="AK15">
+        <v>-1238874.0</v>
+      </c>
+      <c r="AL15">
+        <v>-2132528.0</v>
+      </c>
+      <c r="AM15">
+        <v>-396895.0</v>
+      </c>
+      <c r="AN15">
+        <v>-1046316.0</v>
+      </c>
+      <c r="AO15">
+        <v>-1349115.0</v>
+      </c>
+      <c r="AP15">
+        <v>-1460195.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-7546770.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1441714.0</v>
+      </c>
+      <c r="AS15">
+        <v>-774511.0</v>
+      </c>
+      <c r="AT15">
+        <v>-639068.0</v>
+      </c>
+      <c r="AU15">
+        <v>-4956766.0</v>
+      </c>
+      <c r="AV15">
+        <v>80489.0</v>
+      </c>
+      <c r="AW15">
+        <v>-392509.0</v>
+      </c>
+      <c r="AX15">
+        <v>-153162.0</v>
+      </c>
+      <c r="AY15">
+        <v>-2715986.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1211804.0</v>
+      </c>
+      <c r="BA15">
+        <v>-1445728.0</v>
+      </c>
+      <c r="BB15">
+        <v>323849.0</v>
+      </c>
+      <c r="BC15">
+        <v>-5024401.77</v>
+      </c>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+    </row>
+    <row r="16" spans="1:75">
+      <c r="A16" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>3155490.0</v>
+      </c>
+      <c r="D16">
+        <v>-6279360.0</v>
+      </c>
+      <c r="E16">
+        <v>-41760.0</v>
+      </c>
+      <c r="F16">
+        <v>1310360.0</v>
+      </c>
+      <c r="G16">
+        <v>4846590.0</v>
+      </c>
+      <c r="H16">
+        <v>486450.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2153830.0</v>
+      </c>
+      <c r="M16">
+        <v>1477092.0</v>
+      </c>
+      <c r="N16">
+        <v>1477092.0</v>
+      </c>
+      <c r="O16">
+        <v>186976.0</v>
+      </c>
+      <c r="P16">
+        <v>4107855.0</v>
+      </c>
+      <c r="Q16">
+        <v>1509738.0</v>
+      </c>
+      <c r="R16">
+        <v>1199075.0</v>
+      </c>
+      <c r="S16">
+        <v>-1878900.0</v>
+      </c>
+      <c r="T16">
+        <v>-473520.0</v>
+      </c>
+      <c r="U16">
+        <v>-3062812.0</v>
+      </c>
+      <c r="V16">
+        <v>-340207.0</v>
+      </c>
+      <c r="W16">
+        <v>-1645719.0</v>
+      </c>
+      <c r="X16">
+        <v>568444.0</v>
+      </c>
+      <c r="Y16">
+        <v>-6645573.0</v>
+      </c>
+      <c r="Z16">
+        <v>3496928.0</v>
+      </c>
+      <c r="AA16">
+        <v>-786171.0</v>
+      </c>
+      <c r="AB16">
+        <v>1386994.0</v>
+      </c>
+      <c r="AC16">
+        <v>-388110.0</v>
+      </c>
+      <c r="AD16">
+        <v>-77571.0</v>
+      </c>
+      <c r="AE16">
+        <v>-2000281.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1231353.0</v>
+      </c>
+      <c r="AG16">
+        <v>-610737.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+    </row>
+    <row r="17" spans="1:75">
+      <c r="A17" t="s">
+        <v>150</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
+        <v>2476240.0</v>
+      </c>
+      <c r="AC17">
+        <v>-604928.0</v>
+      </c>
+      <c r="AD17">
+        <v>-52293.0</v>
+      </c>
+      <c r="AE17">
+        <v>-3101767.0</v>
+      </c>
+      <c r="AF17">
+        <v>-1365150.0</v>
+      </c>
+      <c r="AG17">
+        <v>-357080.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+    </row>
+    <row r="18" spans="1:75">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+    </row>
+    <row r="19" spans="1:75">
+      <c r="A19" t="s">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+    </row>
+    <row r="20" spans="1:75">
+      <c r="A20" t="s">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+    </row>
+    <row r="21" spans="1:75">
+      <c r="A21" t="s">
+        <v>154</v>
+      </c>
+      <c r="B21">
+        <v>2700373.0</v>
+      </c>
+      <c r="C21">
+        <v>8135832.0</v>
+      </c>
+      <c r="D21">
+        <v>6659000.0</v>
+      </c>
+      <c r="E21">
+        <v>4106331.0</v>
+      </c>
+      <c r="F21">
+        <v>6283901.0</v>
+      </c>
+      <c r="G21">
+        <v>14412300.0</v>
+      </c>
+      <c r="H21">
+        <v>7022625.0</v>
+      </c>
+      <c r="I21">
+        <v>9245664.0</v>
+      </c>
+      <c r="J21">
+        <v>9039540.0</v>
+      </c>
+      <c r="K21">
+        <v>-1075576.0</v>
+      </c>
+      <c r="L21">
+        <v>6989246.0</v>
+      </c>
+      <c r="M21">
+        <v>5069529.0</v>
+      </c>
+      <c r="N21">
+        <v>8492142.0</v>
+      </c>
+      <c r="O21">
+        <v>4362469.0</v>
+      </c>
+      <c r="P21">
+        <v>12864463.0</v>
+      </c>
+      <c r="Q21">
+        <v>5271641.0</v>
+      </c>
+      <c r="R21">
+        <v>5930867.0</v>
+      </c>
+      <c r="S21">
+        <v>2124439.0</v>
+      </c>
+      <c r="T21">
+        <v>4226270.0</v>
+      </c>
+      <c r="U21">
+        <v>662580.0</v>
+      </c>
+      <c r="V21">
+        <v>718942.0</v>
+      </c>
+      <c r="W21">
+        <v>1835081.0</v>
+      </c>
+      <c r="X21">
+        <v>2164111.0</v>
+      </c>
+      <c r="Y21">
+        <v>-14915.0</v>
+      </c>
+      <c r="Z21">
+        <v>1571851.0</v>
+      </c>
+      <c r="AA21">
+        <v>2555659.0</v>
+      </c>
+      <c r="AB21">
+        <v>20549033.0</v>
+      </c>
+      <c r="AC21">
+        <v>4202400.0</v>
+      </c>
+      <c r="AD21">
+        <v>2490725.0</v>
+      </c>
+      <c r="AE21">
+        <v>1643949.0</v>
+      </c>
+      <c r="AF21">
+        <v>2386485.0</v>
+      </c>
+      <c r="AG21">
+        <v>1985145.0</v>
+      </c>
+      <c r="AH21">
+        <v>-152786.0</v>
+      </c>
+      <c r="AI21">
+        <v>2164990.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-859475.0</v>
+      </c>
+      <c r="AK21">
+        <v>-972669.0</v>
+      </c>
+      <c r="AL21">
+        <v>-1556574.0</v>
+      </c>
+      <c r="AM21">
+        <v>-1139578.0</v>
+      </c>
+      <c r="AN21">
+        <v>-172884.0</v>
+      </c>
+      <c r="AO21">
+        <v>-69621.0</v>
+      </c>
+      <c r="AP21">
+        <v>141421.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-13026070.0</v>
+      </c>
+      <c r="AR21">
+        <v>-7025.0</v>
+      </c>
+      <c r="AS21">
+        <v>1615305.0</v>
+      </c>
+      <c r="AT21">
+        <v>699475.0</v>
+      </c>
+      <c r="AU21">
+        <v>-5838500.0</v>
+      </c>
+      <c r="AV21">
+        <v>2878806.0</v>
+      </c>
+      <c r="AW21">
+        <v>4039233.0</v>
+      </c>
+      <c r="AX21">
+        <v>3590329.0</v>
+      </c>
+      <c r="AY21">
+        <v>-1026520.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3864570.0</v>
+      </c>
+      <c r="BA21">
+        <v>1387054.0</v>
+      </c>
+      <c r="BB21">
+        <v>4194349.0</v>
+      </c>
+      <c r="BC21">
+        <v>4734885.59</v>
+      </c>
+      <c r="BD21">
+        <v>4811000.0</v>
+      </c>
+      <c r="BE21">
+        <v>2255000.0</v>
+      </c>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21">
+        <v>13608000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>2399000.0</v>
+      </c>
+      <c r="BK21">
+        <v>18804000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>29147996000.0</v>
+      </c>
+      <c r="BM21">
+        <v>19111654000.0</v>
+      </c>
+      <c r="BN21">
+        <v>35875751000.0</v>
+      </c>
+      <c r="BO21">
+        <v>23250670000.0</v>
+      </c>
+      <c r="BP21">
+        <v>30442822000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>40596789000.0</v>
+      </c>
+      <c r="BR21">
+        <v>52193962000.0</v>
+      </c>
+      <c r="BS21">
+        <v>192422327000.0</v>
+      </c>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+    </row>
+    <row r="22" spans="1:75">
+      <c r="A22" t="s">
+        <v>155</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+    </row>
+    <row r="23" spans="1:75">
+      <c r="A23" t="s">
+        <v>156</v>
+      </c>
+      <c r="B23">
+        <v>33756558.0</v>
+      </c>
+      <c r="C23">
+        <v>31893402.0</v>
+      </c>
+      <c r="D23">
+        <v>38055000.0</v>
+      </c>
+      <c r="E23">
+        <v>35233672.0</v>
+      </c>
+      <c r="F23">
+        <v>30460069.0</v>
+      </c>
+      <c r="G23">
+        <v>26945618.0</v>
+      </c>
+      <c r="H23">
+        <v>44680987.0</v>
+      </c>
+      <c r="I23">
+        <v>35936683.0</v>
+      </c>
+      <c r="J23">
+        <v>34917215.0</v>
+      </c>
+      <c r="K23">
+        <v>48680087.0</v>
+      </c>
+      <c r="L23">
+        <v>42305435.0</v>
+      </c>
+      <c r="M23">
+        <v>35062217.0</v>
+      </c>
+      <c r="N23">
+        <v>37228460.0</v>
+      </c>
+      <c r="O23">
+        <v>38578160.0</v>
+      </c>
+      <c r="P23">
+        <v>30503134.0</v>
+      </c>
+      <c r="Q23">
+        <v>29406253.0</v>
+      </c>
+      <c r="R23">
+        <v>28832923.0</v>
+      </c>
+      <c r="S23">
+        <v>30202388.0</v>
+      </c>
+      <c r="T23">
+        <v>27560525.0</v>
+      </c>
+      <c r="U23">
+        <v>25772691.0</v>
+      </c>
+      <c r="V23">
+        <v>19024468.0</v>
+      </c>
+      <c r="W23">
+        <v>25228441.0</v>
+      </c>
+      <c r="X23">
+        <v>25292664.0</v>
+      </c>
+      <c r="Y23">
+        <v>34562146.0</v>
+      </c>
+      <c r="Z23">
+        <v>30398463.0</v>
+      </c>
+      <c r="AA23">
+        <v>40101228.0</v>
+      </c>
+      <c r="AB23">
+        <v>38732858.0</v>
+      </c>
+      <c r="AC23">
+        <v>35195532.0</v>
+      </c>
+      <c r="AD23">
+        <v>36578341.0</v>
+      </c>
+      <c r="AE23">
+        <v>35650204.0</v>
+      </c>
+      <c r="AF23">
+        <v>36906900.0</v>
+      </c>
+      <c r="AG23">
+        <v>32735186.0</v>
+      </c>
+      <c r="AH23">
+        <v>30294918.0</v>
+      </c>
+      <c r="AI23">
+        <v>37224782.0</v>
+      </c>
+      <c r="AJ23">
+        <v>30060749.0</v>
+      </c>
+      <c r="AK23">
+        <v>23739122.0</v>
+      </c>
+      <c r="AL23">
+        <v>22952242.0</v>
+      </c>
+      <c r="AM23">
+        <v>23318148.0</v>
+      </c>
+      <c r="AN23">
+        <v>24858390.0</v>
+      </c>
+      <c r="AO23">
+        <v>25008430.0</v>
+      </c>
+      <c r="AP23">
+        <v>29771681.0</v>
+      </c>
+      <c r="AQ23">
+        <v>49489755.0</v>
+      </c>
+      <c r="AR23">
+        <v>44532033.0</v>
+      </c>
+      <c r="AS23">
+        <v>40928019.0</v>
+      </c>
+      <c r="AT23">
+        <v>36431481.0</v>
+      </c>
+      <c r="AU23">
+        <v>50871806.0</v>
+      </c>
+      <c r="AV23">
+        <v>40849028.0</v>
+      </c>
+      <c r="AW23">
+        <v>45143592.0</v>
+      </c>
+      <c r="AX23">
+        <v>42643965.0</v>
+      </c>
+      <c r="AY23">
+        <v>45375226.0</v>
+      </c>
+      <c r="AZ23">
+        <v>48061493.0</v>
+      </c>
+      <c r="BA23">
+        <v>50414656.0</v>
+      </c>
+      <c r="BB23">
+        <v>46236137.0</v>
+      </c>
+      <c r="BC23">
+        <v>59567186.0</v>
+      </c>
+      <c r="BD23"/>
+      <c r="BE23"/>
+      <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
+      <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23"/>
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23"/>
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23"/>
+    </row>
+    <row r="24" spans="1:75">
+      <c r="A24" t="s">
+        <v>157</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+    </row>
+    <row r="25" spans="1:75">
+      <c r="A25" t="s">
+        <v>158</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+    </row>
+    <row r="26" spans="1:75">
+      <c r="A26" t="s">
+        <v>159</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+    </row>
+    <row r="27" spans="1:75">
+      <c r="A27" t="s">
+        <v>160</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>1475437.0</v>
+      </c>
+      <c r="F27">
+        <v>1214415.0</v>
+      </c>
+      <c r="G27">
+        <v>1689292.0</v>
+      </c>
+      <c r="H27">
+        <v>2018164.0</v>
+      </c>
+      <c r="I27">
+        <v>1319022.0</v>
+      </c>
+      <c r="J27">
+        <v>1859699.0</v>
+      </c>
+      <c r="K27">
+        <v>1617638.0</v>
+      </c>
+      <c r="L27">
+        <v>2577613.0</v>
+      </c>
+      <c r="M27">
+        <v>1764247.0</v>
+      </c>
+      <c r="N27">
+        <v>1497579.0</v>
+      </c>
+      <c r="O27">
+        <v>2026460.0</v>
+      </c>
+      <c r="P27">
+        <v>1671121.0</v>
+      </c>
+      <c r="Q27">
+        <v>1537103.0</v>
+      </c>
+      <c r="R27">
+        <v>1328975.0</v>
+      </c>
+      <c r="S27">
+        <v>1370660.0</v>
+      </c>
+      <c r="T27">
+        <v>1373393.0</v>
+      </c>
+      <c r="U27">
+        <v>1470484.0</v>
+      </c>
+      <c r="V27">
+        <v>1291621.0</v>
+      </c>
+      <c r="W27">
+        <v>1473074.0</v>
+      </c>
+      <c r="X27">
+        <v>1474349.0</v>
+      </c>
+      <c r="Y27">
+        <v>1322127.0</v>
+      </c>
+      <c r="Z27">
+        <v>1210239.0</v>
+      </c>
+      <c r="AA27">
+        <v>1355715.0</v>
+      </c>
+      <c r="AB27">
+        <v>1229021.0</v>
+      </c>
+      <c r="AC27">
+        <v>1558996.0</v>
+      </c>
+      <c r="AD27">
+        <v>1769608.0</v>
+      </c>
+      <c r="AE27">
+        <v>1344610.0</v>
+      </c>
+      <c r="AF27">
+        <v>1019417.0</v>
+      </c>
+      <c r="AG27">
+        <v>1237258.0</v>
+      </c>
+      <c r="AH27">
+        <v>816314.0</v>
+      </c>
+      <c r="AI27">
+        <v>1354733.0</v>
+      </c>
+      <c r="AJ27">
+        <v>829037.0</v>
+      </c>
+      <c r="AK27">
+        <v>824678.0</v>
+      </c>
+      <c r="AL27">
+        <v>965998.0</v>
+      </c>
+      <c r="AM27">
+        <v>1183239.0</v>
+      </c>
+      <c r="AN27">
+        <v>1065072.0</v>
+      </c>
+      <c r="AO27">
+        <v>1113788.0</v>
+      </c>
+      <c r="AP27">
+        <v>1090563.0</v>
+      </c>
+      <c r="AQ27">
+        <v>1156128.0</v>
+      </c>
+      <c r="AR27">
+        <v>1268009.0</v>
+      </c>
+      <c r="AS27">
+        <v>1290180.0</v>
+      </c>
+      <c r="AT27">
+        <v>1059953.0</v>
+      </c>
+      <c r="AU27">
+        <v>1459613.0</v>
+      </c>
+      <c r="AV27">
+        <v>1644820.0</v>
+      </c>
+      <c r="AW27">
+        <v>1653002.0</v>
+      </c>
+      <c r="AX27">
+        <v>1674268.0</v>
+      </c>
+      <c r="AY27">
+        <v>1531372.0</v>
+      </c>
+      <c r="AZ27">
+        <v>1710138.0</v>
+      </c>
+      <c r="BA27">
+        <v>2183767.0</v>
+      </c>
+      <c r="BB27">
+        <v>2693324.0</v>
+      </c>
+      <c r="BC27">
+        <v>1029816.26</v>
+      </c>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+    </row>
+    <row r="28" spans="1:75">
+      <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>4507200.0</v>
+      </c>
+      <c r="D28">
+        <v>4864350.0</v>
+      </c>
+      <c r="E28">
+        <v>2670054.0</v>
+      </c>
+      <c r="F28">
+        <v>2860695.0</v>
+      </c>
+      <c r="G28">
+        <v>3436095.0</v>
+      </c>
+      <c r="H28">
+        <v>2097330.0</v>
+      </c>
+      <c r="I28">
+        <v>2937047.0</v>
+      </c>
+      <c r="J28">
+        <v>2230891.0</v>
+      </c>
+      <c r="K28">
+        <v>3815714.0</v>
+      </c>
+      <c r="L28">
+        <v>3718314.0</v>
+      </c>
+      <c r="M28">
+        <v>3990876.0</v>
+      </c>
+      <c r="N28">
+        <v>1584496.0</v>
+      </c>
+      <c r="O28">
+        <v>1649207.0</v>
+      </c>
+      <c r="P28">
+        <v>4180227.0</v>
+      </c>
+      <c r="Q28">
+        <v>1716534.0</v>
+      </c>
+      <c r="R28">
+        <v>1239651.0</v>
+      </c>
+      <c r="S28">
+        <v>2688772.0</v>
+      </c>
+      <c r="T28">
+        <v>1138511.0</v>
+      </c>
+      <c r="U28">
+        <v>1954258.0</v>
+      </c>
+      <c r="V28">
+        <v>1019733.0</v>
+      </c>
+      <c r="W28">
+        <v>1163062.0</v>
+      </c>
+      <c r="X28">
+        <v>1189944.0</v>
+      </c>
+      <c r="Y28">
+        <v>1305622.0</v>
+      </c>
+      <c r="Z28">
+        <v>1156407.0</v>
+      </c>
+      <c r="AA28">
+        <v>1639194.0</v>
+      </c>
+      <c r="AB28">
+        <v>1130903.0</v>
+      </c>
+      <c r="AC28">
+        <v>2268896.0</v>
+      </c>
+      <c r="AD28">
+        <v>1286143.0</v>
+      </c>
+      <c r="AE28">
+        <v>920714.0</v>
+      </c>
+      <c r="AF28">
+        <v>1026167.0</v>
+      </c>
+      <c r="AG28">
+        <v>2370225.0</v>
+      </c>
+      <c r="AH28">
+        <v>1522297.0</v>
+      </c>
+      <c r="AI28">
+        <v>2165444.0</v>
+      </c>
+      <c r="AJ28">
+        <v>1470563.0</v>
+      </c>
+      <c r="AK28">
+        <v>1609684.0</v>
+      </c>
+      <c r="AL28">
+        <v>1637839.0</v>
+      </c>
+      <c r="AM28">
+        <v>1647079.0</v>
+      </c>
+      <c r="AN28">
+        <v>1328703.0</v>
+      </c>
+      <c r="AO28">
+        <v>2078096.0</v>
+      </c>
+      <c r="AP28">
+        <v>2005996.0</v>
+      </c>
+      <c r="AQ28">
+        <v>2685398.0</v>
+      </c>
+      <c r="AR28">
+        <v>2457181.0</v>
+      </c>
+      <c r="AS28">
+        <v>2606190.0</v>
+      </c>
+      <c r="AT28">
+        <v>2348404.0</v>
+      </c>
+      <c r="AU28">
+        <v>3534420.0</v>
+      </c>
+      <c r="AV28">
+        <v>3057634.0</v>
+      </c>
+      <c r="AW28">
+        <v>3050363.0</v>
+      </c>
+      <c r="AX28">
+        <v>2222438.0</v>
+      </c>
+      <c r="AY28">
+        <v>2678565.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2650861.0</v>
+      </c>
+      <c r="BA28">
+        <v>3109650.0</v>
+      </c>
+      <c r="BB28">
+        <v>2536509.0</v>
+      </c>
+      <c r="BC28">
+        <v>2897279.57</v>
+      </c>
+      <c r="BD28">
+        <v>6895400.0</v>
+      </c>
+      <c r="BE28">
+        <v>3777900.0</v>
+      </c>
+      <c r="BF28">
+        <v>8231500.0</v>
+      </c>
+      <c r="BG28">
+        <v>5050000.0</v>
+      </c>
+      <c r="BH28">
+        <v>39380000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>35409000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3732300.0</v>
+      </c>
+      <c r="BK28">
+        <v>41747000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>32864925600.0</v>
+      </c>
+      <c r="BM28">
+        <v>35005220000.0</v>
+      </c>
+      <c r="BN28">
+        <v>36331016000.0</v>
+      </c>
+      <c r="BO28">
+        <v>44889493600.0</v>
+      </c>
+      <c r="BP28">
+        <v>25724798600.0</v>
+      </c>
+      <c r="BQ28">
+        <v>23358780300.0</v>
+      </c>
+      <c r="BR28">
+        <v>20807181100.0</v>
+      </c>
+      <c r="BS28">
+        <v>51343877100.0</v>
+      </c>
+      <c r="BT28">
+        <v>2028420800.0</v>
+      </c>
+      <c r="BU28">
+        <v>952654700.0</v>
+      </c>
+      <c r="BV28">
+        <v>861105100.0</v>
+      </c>
+      <c r="BW28">
+        <v>702092600.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:75">
+      <c r="A29" t="s">
+        <v>162</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1083340.0</v>
+      </c>
+      <c r="D29">
+        <v>2069710.0</v>
+      </c>
+      <c r="E29">
+        <v>1100890.0</v>
+      </c>
+      <c r="F29">
+        <v>1474190.0</v>
+      </c>
+      <c r="G29">
+        <v>3579490.0</v>
+      </c>
+      <c r="H29">
+        <v>1933480.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
+        <v>2046890.0</v>
+      </c>
+      <c r="M29">
+        <v>2163310.0</v>
+      </c>
+      <c r="N29">
+        <v>1083390.0</v>
+      </c>
+      <c r="O29">
+        <v>530250.0</v>
+      </c>
+      <c r="P29">
+        <v>2804980.0</v>
+      </c>
+      <c r="Q29">
+        <v>1032330.0</v>
+      </c>
+      <c r="R29">
+        <v>884600.0</v>
+      </c>
+      <c r="S29">
+        <v>673410.0</v>
+      </c>
+      <c r="T29">
+        <v>331810.0</v>
+      </c>
+      <c r="U29">
+        <v>1107880.0</v>
+      </c>
+      <c r="V29">
+        <v>338250.0</v>
+      </c>
+      <c r="W29">
+        <v>2262690.0</v>
+      </c>
+      <c r="X29">
+        <v>630860.0</v>
+      </c>
+      <c r="Y29">
+        <v>-520090.0</v>
+      </c>
+      <c r="Z29">
+        <v>1859020.0</v>
+      </c>
+      <c r="AA29">
+        <v>-1287160.0</v>
+      </c>
+      <c r="AB29">
+        <v>854280.0</v>
+      </c>
+      <c r="AC29">
+        <v>361200.0</v>
+      </c>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+    </row>
+    <row r="30" spans="1:75">
+      <c r="A30" t="s">
+        <v>163</v>
+      </c>
+      <c r="B30">
+        <v>4862481.0</v>
+      </c>
+      <c r="C30">
+        <v>811508.0</v>
+      </c>
+      <c r="D30">
+        <v>4780000.0</v>
+      </c>
+      <c r="E30">
+        <v>8357895.0</v>
+      </c>
+      <c r="F30">
+        <v>3624285.0</v>
+      </c>
+      <c r="G30">
+        <v>-2410930.0</v>
+      </c>
+      <c r="H30">
+        <v>10056920.0</v>
+      </c>
+      <c r="I30">
+        <v>4257307.0</v>
+      </c>
+      <c r="J30">
+        <v>3657814.0</v>
+      </c>
+      <c r="K30">
+        <v>12724598.0</v>
+      </c>
+      <c r="L30">
+        <v>5014296.0</v>
+      </c>
+      <c r="M30">
+        <v>4395151.0</v>
+      </c>
+      <c r="N30">
+        <v>6760524.0</v>
+      </c>
+      <c r="O30">
+        <v>3822270.0</v>
+      </c>
+      <c r="P30">
+        <v>5951015.0</v>
+      </c>
+      <c r="Q30">
+        <v>2363358.0</v>
+      </c>
+      <c r="R30">
+        <v>2928998.0</v>
+      </c>
+      <c r="S30">
+        <v>7489064.0</v>
+      </c>
+      <c r="T30">
+        <v>4742363.0</v>
+      </c>
+      <c r="U30">
+        <v>5517968.0</v>
+      </c>
+      <c r="V30">
+        <v>541112.0</v>
+      </c>
+      <c r="W30">
+        <v>6786545.0</v>
+      </c>
+      <c r="X30">
+        <v>1241839.0</v>
+      </c>
+      <c r="Y30">
+        <v>10721734.0</v>
+      </c>
+      <c r="Z30">
+        <v>5765777.0</v>
+      </c>
+      <c r="AA30">
+        <v>5469547.0</v>
+      </c>
+      <c r="AB30">
+        <v>2162384.0</v>
+      </c>
+      <c r="AC30">
+        <v>5158600.0</v>
+      </c>
+      <c r="AD30">
+        <v>2505351.0</v>
+      </c>
+      <c r="AE30">
+        <v>5414129.0</v>
+      </c>
+      <c r="AF30">
+        <v>4782447.0</v>
+      </c>
+      <c r="AG30">
+        <v>4040019.0</v>
+      </c>
+      <c r="AH30">
+        <v>3472190.0</v>
+      </c>
+      <c r="AI30">
+        <v>12013773.0</v>
+      </c>
+      <c r="AJ30">
+        <v>1178934.0</v>
+      </c>
+      <c r="AK30">
+        <v>2707165.0</v>
+      </c>
+      <c r="AL30">
+        <v>2989080.0</v>
+      </c>
+      <c r="AM30">
+        <v>1726334.0</v>
+      </c>
+      <c r="AN30">
+        <v>1952782.0</v>
+      </c>
+      <c r="AO30">
+        <v>3524298.0</v>
+      </c>
+      <c r="AP30">
+        <v>4016390.0</v>
+      </c>
+      <c r="AQ30">
+        <v>17520047.0</v>
+      </c>
+      <c r="AR30">
+        <v>4886325.0</v>
+      </c>
+      <c r="AS30">
+        <v>4573933.0</v>
+      </c>
+      <c r="AT30">
+        <v>3641968.0</v>
+      </c>
+      <c r="AU30">
+        <v>13815769.0</v>
+      </c>
+      <c r="AV30">
+        <v>5193893.0</v>
+      </c>
+      <c r="AW30">
+        <v>6162744.0</v>
+      </c>
+      <c r="AX30">
+        <v>4235662.0</v>
+      </c>
+      <c r="AY30">
+        <v>7085758.0</v>
+      </c>
+      <c r="AZ30">
+        <v>3544080.0</v>
+      </c>
+      <c r="BA30">
+        <v>7777226.0</v>
+      </c>
+      <c r="BB30">
+        <v>5113873.0</v>
+      </c>
+      <c r="BC30">
+        <v>9443386.56</v>
+      </c>
+      <c r="BD30"/>
+      <c r="BE30"/>
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30"/>
+    </row>
+    <row r="31" spans="1:75">
+      <c r="A31" t="s">
+        <v>164</v>
+      </c>
+      <c r="B31">
+        <v>-883038.7</v>
+      </c>
+      <c r="C31">
+        <v>117637.0</v>
+      </c>
+      <c r="D31">
+        <v>-8907402.0</v>
+      </c>
+      <c r="E31">
+        <v>-934217.0</v>
+      </c>
+      <c r="F31">
+        <v>-1017896.0</v>
+      </c>
+      <c r="G31">
+        <v>-247930.0</v>
+      </c>
+      <c r="H31">
+        <v>-1262149.0</v>
+      </c>
+      <c r="I31">
+        <v>-1562188.0</v>
+      </c>
+      <c r="J31">
+        <v>-1596180.0</v>
+      </c>
+      <c r="K31">
+        <v>-1840280.0</v>
+      </c>
+      <c r="L31">
+        <v>-270182.0</v>
+      </c>
+      <c r="M31">
+        <v>-2295776.0</v>
+      </c>
+      <c r="N31">
+        <v>-1553668.0</v>
+      </c>
+      <c r="O31">
+        <v>-2824414.0</v>
+      </c>
+      <c r="P31">
+        <v>-2054421.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2319584.0</v>
+      </c>
+      <c r="R31">
+        <v>-2158178.0</v>
+      </c>
+      <c r="S31">
+        <v>-2475452.0</v>
+      </c>
+      <c r="T31">
+        <v>-2268370.0</v>
+      </c>
+      <c r="U31">
+        <v>-2618532.0</v>
+      </c>
+      <c r="V31">
+        <v>-2509760.0</v>
+      </c>
+      <c r="W31">
+        <v>-2376638.0</v>
+      </c>
+      <c r="X31">
+        <v>-1695773.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2048219.0</v>
+      </c>
+      <c r="Z31">
+        <v>5647182.0</v>
+      </c>
+      <c r="AA31">
+        <v>-2668969.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2593129.0</v>
+      </c>
+      <c r="AC31">
+        <v>-1642825.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3354731.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2644127.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1817006.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2508416.0</v>
+      </c>
+      <c r="AH31">
+        <v>-1410896.0</v>
+      </c>
+      <c r="AI31">
+        <v>13362333.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2174867.0</v>
+      </c>
+      <c r="AK31">
+        <v>-2085633.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1745407.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2111444.0</v>
+      </c>
+      <c r="AN31">
+        <v>-2508424.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2128738.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1905952.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2391053.0</v>
+      </c>
+      <c r="AR31">
+        <v>-2882184.0</v>
+      </c>
+      <c r="AS31">
+        <v>-2513556.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2694981.0</v>
+      </c>
+      <c r="AU31">
+        <v>-3771358.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2363319.0</v>
+      </c>
+      <c r="AW31">
+        <v>-3774840.0</v>
+      </c>
+      <c r="AX31">
+        <v>-2295808.0</v>
+      </c>
+      <c r="AY31">
+        <v>-3440498.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1875009.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2481688.0</v>
+      </c>
+      <c r="BB31">
+        <v>-1989926.0</v>
+      </c>
+      <c r="BC31">
+        <v>-8022352.42</v>
+      </c>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+    </row>
+    <row r="32" spans="1:75">
+      <c r="A32" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32">
+        <v>36456932.0</v>
+      </c>
+      <c r="C32">
+        <v>40029234.0</v>
+      </c>
+      <c r="D32">
+        <v>44714000.0</v>
+      </c>
+      <c r="E32">
+        <v>39340003.0</v>
+      </c>
+      <c r="F32">
+        <v>36743970.0</v>
+      </c>
+      <c r="G32">
+        <v>41357918.0</v>
+      </c>
+      <c r="H32">
+        <v>51703612.0</v>
+      </c>
+      <c r="I32">
+        <v>45182347.0</v>
+      </c>
+      <c r="J32">
+        <v>43956755.0</v>
+      </c>
+      <c r="K32">
+        <v>47639225.0</v>
+      </c>
+      <c r="L32">
+        <v>50701441.0</v>
+      </c>
+      <c r="M32">
+        <v>43986798.0</v>
+      </c>
+      <c r="N32">
+        <v>42763000.0</v>
+      </c>
+      <c r="O32">
+        <v>43444662.0</v>
+      </c>
+      <c r="P32">
+        <v>43996938.0</v>
+      </c>
+      <c r="Q32">
+        <v>36258138.0</v>
+      </c>
+      <c r="R32">
+        <v>34602636.0</v>
+      </c>
+      <c r="S32">
+        <v>31567745.0</v>
+      </c>
+      <c r="T32">
+        <v>30143863.0</v>
+      </c>
+      <c r="U32">
+        <v>25499245.0</v>
+      </c>
+      <c r="V32">
+        <v>21659937.0</v>
+      </c>
+      <c r="W32">
+        <v>23777809.0</v>
+      </c>
+      <c r="X32">
+        <v>28827405.0</v>
+      </c>
+      <c r="Y32">
+        <v>27123609.0</v>
+      </c>
+      <c r="Z32">
+        <v>28575441.0</v>
+      </c>
+      <c r="AA32">
+        <v>40959800.0</v>
+      </c>
+      <c r="AB32">
+        <v>44648360.0</v>
+      </c>
+      <c r="AC32">
+        <v>36620061.0</v>
+      </c>
+      <c r="AD32">
+        <v>39565619.0</v>
+      </c>
+      <c r="AE32">
+        <v>35689670.0</v>
+      </c>
+      <c r="AF32">
+        <v>37778653.0</v>
+      </c>
+      <c r="AG32">
+        <v>34837953.0</v>
+      </c>
+      <c r="AH32">
+        <v>29425919.0</v>
+      </c>
+      <c r="AI32">
+        <v>30332470.0</v>
+      </c>
+      <c r="AJ32">
+        <v>31142972.0</v>
+      </c>
+      <c r="AK32">
+        <v>21973034.0</v>
+      </c>
+      <c r="AL32">
+        <v>21421857.0</v>
+      </c>
+      <c r="AM32">
+        <v>21598703.0</v>
+      </c>
+      <c r="AN32">
+        <v>25555370.0</v>
+      </c>
+      <c r="AO32">
+        <v>24669785.0</v>
+      </c>
+      <c r="AP32">
+        <v>29503648.0</v>
+      </c>
+      <c r="AQ32">
+        <v>35954163.0</v>
+      </c>
+      <c r="AR32">
+        <v>44862907.0</v>
+      </c>
+      <c r="AS32">
+        <v>42552776.0</v>
+      </c>
+      <c r="AT32">
+        <v>37490054.0</v>
+      </c>
+      <c r="AU32">
+        <v>45036494.0</v>
+      </c>
+      <c r="AV32">
+        <v>43931171.0</v>
+      </c>
+      <c r="AW32">
+        <v>47817419.0</v>
+      </c>
+      <c r="AX32">
+        <v>46620625.0</v>
+      </c>
+      <c r="AY32">
+        <v>45199459.0</v>
+      </c>
+      <c r="AZ32">
+        <v>51926063.0</v>
+      </c>
+      <c r="BA32">
+        <v>51801710.0</v>
+      </c>
+      <c r="BB32">
+        <v>50430486.0</v>
+      </c>
+      <c r="BC32">
+        <v>56701132.0</v>
+      </c>
+      <c r="BD32">
+        <v>52720400.0</v>
+      </c>
+      <c r="BE32">
+        <v>43428500.0</v>
+      </c>
+      <c r="BF32">
+        <v>31193800.0</v>
+      </c>
+      <c r="BG32">
+        <v>38323800.0</v>
+      </c>
+      <c r="BH32">
+        <v>259447000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>303888000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>34590100.0</v>
+      </c>
+      <c r="BK32">
+        <v>340741000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>344814555900.0</v>
+      </c>
+      <c r="BM32">
+        <v>360348265200.0</v>
+      </c>
+      <c r="BN32">
+        <v>359632669300.0</v>
+      </c>
+      <c r="BO32">
+        <v>442453767300.0</v>
+      </c>
+      <c r="BP32">
+        <v>288770732000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>259625690700.0</v>
+      </c>
+      <c r="BR32">
+        <v>335443971100.0</v>
+      </c>
+      <c r="BS32">
+        <v>1036715317900.0</v>
+      </c>
+      <c r="BT32"/>
+      <c r="BU32">
+        <v>173009800.0</v>
+      </c>
+      <c r="BV32">
+        <v>233819200.0</v>
+      </c>
+      <c r="BW32">
+        <v>2495989000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:T30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>3871364.0</v>
+      </c>
+      <c r="C2">
+        <v>8829196.0</v>
+      </c>
+      <c r="D2">
+        <v>7642726.0</v>
+      </c>
+      <c r="E2">
+        <v>4147318.0</v>
+      </c>
+      <c r="F2">
+        <v>3642534.0</v>
+      </c>
+      <c r="G2">
+        <v>4973548.0</v>
+      </c>
+      <c r="H2">
+        <v>5576740.0</v>
+      </c>
+      <c r="I2">
+        <v>5302482.0</v>
+      </c>
+      <c r="J2">
+        <v>4290404.0</v>
+      </c>
+      <c r="K2">
+        <v>4246709.0</v>
+      </c>
+      <c r="L2">
+        <v>19639440.0</v>
+      </c>
+      <c r="M2">
+        <v>5584693.0</v>
+      </c>
+      <c r="N2">
+        <v>56817814963.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>168</v>
+      </c>
+      <c r="B3">
+        <v>4660606</v>
+      </c>
+      <c r="C3">
+        <v>5236743</v>
+      </c>
+      <c r="D3">
+        <v>6200266</v>
+      </c>
+      <c r="E3">
+        <v>2944375</v>
+      </c>
+      <c r="F3">
+        <v>2734802</v>
+      </c>
+      <c r="G3">
+        <v>1022208</v>
+      </c>
+      <c r="H3">
+        <v>2782212</v>
+      </c>
+      <c r="I3">
+        <v>2065472</v>
+      </c>
+      <c r="J3">
+        <v>1549068</v>
+      </c>
+      <c r="K3">
+        <v>1502456</v>
+      </c>
+      <c r="L3">
+        <v>2573421</v>
+      </c>
+      <c r="M3">
+        <v>20440323</v>
+      </c>
+      <c r="N3">
+        <v>20528172</v>
+      </c>
+      <c r="O3">
+        <v>13859329</v>
+      </c>
+      <c r="P3">
+        <v>299036000000</v>
+      </c>
+      <c r="Q3">
+        <v>274460000000</v>
+      </c>
+      <c r="R3">
+        <v>143118612000</v>
+      </c>
+      <c r="S3">
+        <v>790171000</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B6">
+        <v>3173516.0</v>
+      </c>
+      <c r="C6">
+        <v>-5454950.0</v>
+      </c>
+      <c r="D6">
+        <v>1186470.0</v>
+      </c>
+      <c r="E6">
+        <v>3495408.0</v>
+      </c>
+      <c r="F6">
+        <v>504784.0</v>
+      </c>
+      <c r="G6">
+        <v>-1331014.0</v>
+      </c>
+      <c r="H6">
+        <v>-603192.0</v>
+      </c>
+      <c r="I6">
+        <v>274258.0</v>
+      </c>
+      <c r="J6">
+        <v>1012078.0</v>
+      </c>
+      <c r="K6">
+        <v>43695.0</v>
+      </c>
+      <c r="L6">
+        <v>-15392731.0</v>
+      </c>
+      <c r="M6">
+        <v>14054747.0</v>
+      </c>
+      <c r="N6">
+        <v>-56812230270.0</v>
+      </c>
+      <c r="O6">
+        <v>6168791.34</v>
+      </c>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+    </row>
+    <row r="7" spans="1:20">
+      <c r="A7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7">
+        <v>-17762810.0</v>
+      </c>
+      <c r="C7">
+        <v>-16206390.0</v>
+      </c>
+      <c r="D7">
+        <v>-17914540.0</v>
+      </c>
+      <c r="E7">
+        <v>-15900660.0</v>
+      </c>
+      <c r="F7">
+        <v>-12808890.0</v>
+      </c>
+      <c r="G7">
+        <v>-9254390.0</v>
+      </c>
+      <c r="H7">
+        <v>-11027190.0</v>
+      </c>
+      <c r="I7">
+        <v>-12439270.0</v>
+      </c>
+      <c r="J7">
+        <v>-13449520.0</v>
+      </c>
+      <c r="K7">
+        <v>-12575730.0</v>
+      </c>
+      <c r="L7">
+        <v>-14785040.0</v>
+      </c>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>20201174.0</v>
+      </c>
+      <c r="F12">
+        <v>11718036.0</v>
+      </c>
+      <c r="G12">
+        <v>10376620.0</v>
+      </c>
+      <c r="H12">
+        <v>3314799.0</v>
+      </c>
+      <c r="I12">
+        <v>-703223.0</v>
+      </c>
+      <c r="J12">
+        <v>-10170979.0</v>
+      </c>
+      <c r="K12">
+        <v>12181715.0</v>
+      </c>
+      <c r="L12">
+        <v>15034398.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14">
+        <v>7084063.0</v>
+      </c>
+      <c r="C14">
+        <v>6615066.0</v>
+      </c>
+      <c r="D14">
+        <v>5603497.0</v>
+      </c>
+      <c r="E14">
+        <v>5993395.0</v>
+      </c>
+      <c r="F14">
+        <v>8822551.0</v>
+      </c>
+      <c r="G14">
+        <v>6707763.0</v>
+      </c>
+      <c r="H14">
+        <v>6413992.0</v>
+      </c>
+      <c r="I14">
+        <v>6431540.0</v>
+      </c>
+      <c r="J14">
+        <v>7370218.0</v>
+      </c>
+      <c r="K14">
+        <v>9619867.0</v>
+      </c>
+      <c r="L14">
+        <v>10158103.0</v>
+      </c>
+      <c r="M14">
+        <v>9757443.0</v>
+      </c>
+      <c r="N14">
+        <v>8615977.0</v>
+      </c>
+      <c r="O14">
+        <v>8307044.11</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>105098241.0</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15">
+        <v>30275.0</v>
+      </c>
+      <c r="H15">
+        <v>30275.0</v>
+      </c>
+      <c r="I15">
+        <v>30275.0</v>
+      </c>
+      <c r="J15">
+        <v>30275.0</v>
+      </c>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15">
+        <v>1801000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>936000000.0</v>
+      </c>
+      <c r="R15">
+        <v>4833125000.0</v>
+      </c>
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16">
+        <v>6829765.0</v>
+      </c>
+      <c r="C16">
+        <v>3374246.0</v>
+      </c>
+      <c r="D16">
+        <v>8829196.0</v>
+      </c>
+      <c r="E16">
+        <v>7642726.0</v>
+      </c>
+      <c r="F16">
+        <v>4147318.0</v>
+      </c>
+      <c r="G16">
+        <v>3642534.0</v>
+      </c>
+      <c r="H16">
+        <v>4973548.0</v>
+      </c>
+      <c r="I16">
+        <v>5576740.0</v>
+      </c>
+      <c r="J16">
+        <v>5302482.0</v>
+      </c>
+      <c r="K16">
+        <v>4290404.0</v>
+      </c>
+      <c r="L16">
+        <v>4246709.0</v>
+      </c>
+      <c r="M16">
+        <v>19639440.0</v>
+      </c>
+      <c r="N16">
+        <v>5584693.0</v>
+      </c>
+      <c r="O16">
+        <v>6168791.34</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>10606513.0</v>
+      </c>
+      <c r="C18">
+        <v>18109637.0</v>
+      </c>
+      <c r="D18">
+        <v>15287331.0</v>
+      </c>
+      <c r="E18">
+        <v>30253838.0</v>
+      </c>
+      <c r="F18">
+        <v>12050346.0</v>
+      </c>
+      <c r="G18">
+        <v>9622092.0</v>
+      </c>
+      <c r="H18">
+        <v>7081723.0</v>
+      </c>
+      <c r="I18">
+        <v>-1704586.0</v>
+      </c>
+      <c r="J18">
+        <v>7616004.0</v>
+      </c>
+      <c r="K18">
+        <v>16046605.0</v>
+      </c>
+      <c r="L18">
+        <v>12217017.0</v>
+      </c>
+      <c r="M18">
+        <v>6288676.0</v>
+      </c>
+      <c r="N18">
+        <v>-20380887.0</v>
+      </c>
+      <c r="O18">
+        <v>2520854.33</v>
+      </c>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21">
+        <v>-17780227.0</v>
+      </c>
+      <c r="F21">
+        <v>-8870295.0</v>
+      </c>
+      <c r="G21">
+        <v>-4989676.0</v>
+      </c>
+      <c r="H21">
+        <v>-2144670.0</v>
+      </c>
+      <c r="I21">
+        <v>7761855.0</v>
+      </c>
+      <c r="J21">
+        <v>2359908.0</v>
+      </c>
+      <c r="K21">
+        <v>-9241253.0</v>
+      </c>
+      <c r="L21">
+        <v>-20331395.0</v>
+      </c>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" t="s">
+        <v>148</v>
+      </c>
+      <c r="B22">
+        <v>-4731403.0</v>
+      </c>
+      <c r="C22">
+        <v>10287423.0</v>
+      </c>
+      <c r="D22">
+        <v>1442431.0</v>
+      </c>
+      <c r="E22">
+        <v>7003644.0</v>
+      </c>
+      <c r="F22">
+        <v>-5755439.0</v>
+      </c>
+      <c r="G22">
+        <v>-6440083.0</v>
+      </c>
+      <c r="H22">
+        <v>135144.0</v>
+      </c>
+      <c r="I22">
+        <v>-5367431.0</v>
+      </c>
+      <c r="J22">
+        <v>11965833.0</v>
+      </c>
+      <c r="K22">
+        <v>-4252521.0</v>
+      </c>
+      <c r="L22">
+        <v>-10402063.0</v>
+      </c>
+      <c r="M22">
+        <v>-5421948.0</v>
+      </c>
+      <c r="N22">
+        <v>-2626061.0</v>
+      </c>
+      <c r="O22">
+        <v>-7979687.33</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>18012000000.0</v>
+      </c>
+      <c r="R22">
+        <v>18665909000.0</v>
+      </c>
+      <c r="S22">
+        <v>16736781000.0</v>
+      </c>
+      <c r="T22"/>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" t="s">
+        <v>187</v>
+      </c>
+      <c r="B23">
+        <v>108808771.0</v>
+      </c>
+      <c r="C23">
+        <v>-6612490.0</v>
+      </c>
+      <c r="D23">
+        <v>4714439.0</v>
+      </c>
+      <c r="E23">
+        <v>-8620250.0</v>
+      </c>
+      <c r="F23">
+        <v>-2682707.0</v>
+      </c>
+      <c r="G23">
+        <v>-7390555.0</v>
+      </c>
+      <c r="H23">
+        <v>-5378936.0</v>
+      </c>
+      <c r="I23">
+        <v>-22518561.0</v>
+      </c>
+      <c r="J23">
+        <v>-3791565.0</v>
+      </c>
+      <c r="K23">
+        <v>-16491697.0</v>
+      </c>
+      <c r="L23">
+        <v>-8904259.0</v>
+      </c>
+      <c r="M23">
+        <v>-5022885.0</v>
+      </c>
+      <c r="N23">
+        <v>-14754729.0</v>
+      </c>
+      <c r="O23">
+        <v>-5396095.63</v>
+      </c>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" t="s">
+        <v>188</v>
+      </c>
+      <c r="B24">
+        <v>35566.0</v>
+      </c>
+      <c r="C24">
+        <v>622026.0</v>
+      </c>
+      <c r="D24">
+        <v>171554.0</v>
+      </c>
+      <c r="E24">
+        <v>-743705463.0</v>
+      </c>
+      <c r="F24">
+        <v>-726371919.0</v>
+      </c>
+      <c r="G24">
+        <v>453920.0</v>
+      </c>
+      <c r="H24">
+        <v>-1598975942.0</v>
+      </c>
+      <c r="I24">
+        <v>-194975.0</v>
+      </c>
+      <c r="J24">
+        <v>255313.0</v>
+      </c>
+      <c r="K24">
+        <v>23614.0</v>
+      </c>
+      <c r="L24">
+        <v>2131597.0</v>
+      </c>
+      <c r="M24">
+        <v>415860.0</v>
+      </c>
+      <c r="N24">
+        <v>1114630.0</v>
+      </c>
+      <c r="O24">
+        <v>-647259.69</v>
+      </c>
+      <c r="P24">
+        <v>45491000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>2574000000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
+      <c r="A25" t="s">
+        <v>189</v>
+      </c>
+      <c r="B25">
+        <v>12915117.0</v>
+      </c>
+      <c r="C25">
+        <v>6443891.0</v>
+      </c>
+      <c r="D25">
+        <v>14441669.0</v>
+      </c>
+      <c r="E25">
+        <v>20201174.0</v>
+      </c>
+      <c r="F25">
+        <v>11718036.0</v>
+      </c>
+      <c r="G25">
+        <v>10376620.0</v>
+      </c>
+      <c r="H25">
+        <v>3314799.0</v>
+      </c>
+      <c r="I25">
+        <v>-703223.0</v>
+      </c>
+      <c r="J25">
+        <v>-10170979.0</v>
+      </c>
+      <c r="K25">
+        <v>12181715.0</v>
+      </c>
+      <c r="L25">
+        <v>15034398.0</v>
+      </c>
+      <c r="M25">
+        <v>22393504.0</v>
+      </c>
+      <c r="N25">
+        <v>-5842631.0</v>
+      </c>
+      <c r="O25">
+        <v>16052827.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" t="s">
+        <v>190</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
+      <c r="A27" t="s">
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" t="s">
+        <v>192</v>
+      </c>
+      <c r="B28">
+        <v>-6366435.0</v>
+      </c>
+      <c r="C28">
+        <v>-24026176.0</v>
+      </c>
+      <c r="D28">
+        <v>-14438816.0</v>
+      </c>
+      <c r="E28">
+        <v>-26400477.0</v>
+      </c>
+      <c r="F28">
+        <v>-11553000.0</v>
+      </c>
+      <c r="G28">
+        <v>-11363698.0</v>
+      </c>
+      <c r="H28">
+        <v>-7725563.0</v>
+      </c>
+      <c r="I28">
+        <v>2175778.0</v>
+      </c>
+      <c r="J28">
+        <v>-4752525.0</v>
+      </c>
+      <c r="K28">
+        <v>-16079809.0</v>
+      </c>
+      <c r="L28">
+        <v>-29741345.0</v>
+      </c>
+      <c r="M28">
+        <v>7350211.0</v>
+      </c>
+      <c r="N28">
+        <v>18955151.0</v>
+      </c>
+      <c r="O28">
+        <v>-5396095.63</v>
+      </c>
+      <c r="P28">
+        <v>217729000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>248895000000.0</v>
+      </c>
+      <c r="R28">
+        <v>271593086000.0</v>
+      </c>
+      <c r="S28">
+        <v>141428894000.0</v>
+      </c>
+      <c r="T28"/>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" t="s">
+        <v>193</v>
+      </c>
+      <c r="B29">
+        <v>15267777.0</v>
+      </c>
+      <c r="C29">
+        <v>23346380.0</v>
+      </c>
+      <c r="D29">
+        <v>21487597.0</v>
+      </c>
+      <c r="E29">
+        <v>33198213.0</v>
+      </c>
+      <c r="F29">
+        <v>14785148.0</v>
+      </c>
+      <c r="G29">
+        <v>10644300.0</v>
+      </c>
+      <c r="H29">
+        <v>9863935.0</v>
+      </c>
+      <c r="I29">
+        <v>360886.0</v>
+      </c>
+      <c r="J29">
+        <v>9165072.0</v>
+      </c>
+      <c r="K29">
+        <v>17549061.0</v>
+      </c>
+      <c r="L29">
+        <v>14790438.0</v>
+      </c>
+      <c r="M29">
+        <v>26729000.0</v>
+      </c>
+      <c r="N29">
+        <v>147285.0</v>
+      </c>
+      <c r="O29">
+        <v>16380184.0</v>
+      </c>
+      <c r="P29">
+        <v>72641000000.0</v>
+      </c>
+      <c r="Q29"/>
+      <c r="R29">
+        <v>132871007000.0</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29">
+        <v>2929093000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" t="s">
+        <v>194</v>
+      </c>
+      <c r="B30">
+        <v>-4249945.4</v>
+      </c>
+      <c r="C30">
+        <v>-4614717.0</v>
+      </c>
+      <c r="D30">
+        <v>-6028712.0</v>
+      </c>
+      <c r="E30">
+        <v>-2894298.0</v>
+      </c>
+      <c r="F30">
+        <v>-2683985.0</v>
+      </c>
+      <c r="G30">
+        <v>-568288.0</v>
+      </c>
+      <c r="H30">
+        <v>-2723615.0</v>
+      </c>
+      <c r="I30">
+        <v>-2260447.0</v>
+      </c>
+      <c r="J30">
+        <v>-3289440.0</v>
+      </c>
+      <c r="K30">
+        <v>-1478842.0</v>
+      </c>
+      <c r="L30">
+        <v>-441824.0</v>
+      </c>
+      <c r="M30">
+        <v>-20024463.0</v>
+      </c>
+      <c r="N30">
+        <v>-19413542.0</v>
+      </c>
+      <c r="O30">
+        <v>-14506589.0</v>
+      </c>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30">
+        <v>13080352000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BX30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:76">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E1" t="s">
+        <v>83</v>
+      </c>
+      <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>85</v>
+      </c>
+      <c r="I1" t="s">
+        <v>86</v>
+      </c>
+      <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>88</v>
+      </c>
+      <c r="M1" t="s">
+        <v>89</v>
+      </c>
+      <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>92</v>
+      </c>
+      <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>94</v>
+      </c>
+      <c r="U1" t="s">
+        <v>95</v>
+      </c>
+      <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2" spans="1:76">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>6700577.0</v>
+      </c>
+      <c r="C2">
+        <v>8275556.0</v>
+      </c>
+      <c r="D2">
+        <v>5662000.0</v>
+      </c>
+      <c r="E2">
+        <v>8200886.0</v>
+      </c>
+      <c r="F2">
+        <v>3374246.0</v>
+      </c>
+      <c r="G2">
+        <v>2844604.0</v>
+      </c>
+      <c r="H2">
+        <v>3920453.0</v>
+      </c>
+      <c r="I2">
+        <v>8560335.0</v>
+      </c>
+      <c r="J2">
+        <v>8829196.0</v>
+      </c>
+      <c r="K2">
+        <v>11470649.0</v>
+      </c>
+      <c r="L2">
+        <v>8062272.0</v>
+      </c>
+      <c r="M2">
+        <v>7127894.0</v>
+      </c>
+      <c r="N2">
+        <v>7642726.0</v>
+      </c>
+      <c r="O2">
+        <v>4526423.0</v>
+      </c>
+      <c r="P2">
+        <v>3525745.0</v>
+      </c>
+      <c r="Q2">
+        <v>4134284.0</v>
+      </c>
+      <c r="R2">
+        <v>4147318.0</v>
+      </c>
+      <c r="S2">
+        <v>3964396.0</v>
+      </c>
+      <c r="T2">
+        <v>4055378.0</v>
+      </c>
+      <c r="U2">
+        <v>3557003.0</v>
+      </c>
+      <c r="V2">
+        <v>3642534.0</v>
+      </c>
+      <c r="W2">
+        <v>3915945.0</v>
+      </c>
+      <c r="X2">
+        <v>4470286.0</v>
+      </c>
+      <c r="Y2">
+        <v>5106452.0</v>
+      </c>
+      <c r="Z2">
+        <v>4973548.0</v>
+      </c>
+      <c r="AA2">
+        <v>5952922.0</v>
+      </c>
+      <c r="AB2">
+        <v>4220680.0</v>
+      </c>
+      <c r="AC2">
+        <v>5680262.0</v>
+      </c>
+      <c r="AD2">
+        <v>5576740.0</v>
+      </c>
+      <c r="AE2">
+        <v>5034094.0</v>
+      </c>
+      <c r="AF2">
+        <v>5433259.0</v>
+      </c>
+      <c r="AG2">
+        <v>4256965.0</v>
+      </c>
+      <c r="AH2">
+        <v>5302482.0</v>
+      </c>
+      <c r="AI2">
+        <v>3873108.0</v>
+      </c>
+      <c r="AJ2">
+        <v>5954501.0</v>
+      </c>
+      <c r="AK2">
+        <v>2572854.0</v>
+      </c>
+      <c r="AL2">
+        <v>4290404.0</v>
+      </c>
+      <c r="AM2">
+        <v>3507652.0</v>
+      </c>
+      <c r="AN2">
+        <v>5078058.0</v>
+      </c>
+      <c r="AO2">
+        <v>4003002.0</v>
+      </c>
+      <c r="AP2">
+        <v>4246709.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4371644.0</v>
+      </c>
+      <c r="AR2">
+        <v>4503205.0</v>
+      </c>
+      <c r="AS2">
+        <v>9180275.0</v>
+      </c>
+      <c r="AT2">
+        <v>19639440.0</v>
+      </c>
+      <c r="AU2">
+        <v>3717686.0</v>
+      </c>
+      <c r="AV2">
+        <v>3343216.0</v>
+      </c>
+      <c r="AW2">
+        <v>4007627.0</v>
+      </c>
+      <c r="AX2">
+        <v>5584693.0</v>
+      </c>
+      <c r="AY2">
+        <v>4356460.0</v>
+      </c>
+      <c r="AZ2">
+        <v>7018372.0</v>
+      </c>
+      <c r="BA2">
+        <v>27548355960.0</v>
+      </c>
+      <c r="BB2">
+        <v>56817814963.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+    </row>
+    <row r="3" spans="1:76">
+      <c r="A3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3">
+        <v>2009815</v>
+      </c>
+      <c r="C3">
+        <v>1810178</v>
+      </c>
+      <c r="D3">
+        <v>522343</v>
+      </c>
+      <c r="E3">
+        <v>2050199</v>
+      </c>
+      <c r="F3">
+        <v>2088064</v>
+      </c>
+      <c r="G3">
+        <v>2618404</v>
+      </c>
+      <c r="H3">
+        <v>759668</v>
+      </c>
+      <c r="I3">
+        <v>755309</v>
+      </c>
+      <c r="J3">
+        <v>1103362</v>
+      </c>
+      <c r="K3">
+        <v>1985284</v>
+      </c>
+      <c r="L3">
+        <v>1919451</v>
+      </c>
+      <c r="M3">
+        <v>1140087</v>
+      </c>
+      <c r="N3">
+        <v>1155444</v>
+      </c>
+      <c r="O3">
+        <v>875471</v>
+      </c>
+      <c r="P3">
+        <v>1072729</v>
+      </c>
+      <c r="Q3">
+        <v>494195</v>
+      </c>
+      <c r="R3">
+        <v>501980</v>
+      </c>
+      <c r="S3">
+        <v>1109582</v>
+      </c>
+      <c r="T3">
+        <v>820974</v>
+      </c>
+      <c r="U3">
+        <v>459951</v>
+      </c>
+      <c r="V3">
+        <v>344295</v>
+      </c>
+      <c r="W3">
+        <v>130040</v>
+      </c>
+      <c r="X3">
+        <v>396171</v>
+      </c>
+      <c r="Y3">
+        <v>123042</v>
+      </c>
+      <c r="Z3">
+        <v>372954</v>
+      </c>
+      <c r="AA3">
+        <v>870653</v>
+      </c>
+      <c r="AB3">
+        <v>982683</v>
+      </c>
+      <c r="AC3">
+        <v>585113</v>
+      </c>
+      <c r="AD3">
+        <v>343763</v>
+      </c>
+      <c r="AE3">
+        <v>245241</v>
+      </c>
+      <c r="AF3">
+        <v>725796</v>
+      </c>
+      <c r="AG3">
+        <v>373308</v>
+      </c>
+      <c r="AH3">
+        <v>721127</v>
+      </c>
+      <c r="AI3">
+        <v>615529</v>
+      </c>
+      <c r="AJ3">
+        <v>375462</v>
+      </c>
+      <c r="AK3">
+        <v>127435</v>
+      </c>
+      <c r="AL3">
+        <v>430642</v>
+      </c>
+      <c r="AM3">
+        <v>283997</v>
+      </c>
+      <c r="AN3">
+        <v>526122</v>
+      </c>
+      <c r="AO3">
+        <v>177175</v>
+      </c>
+      <c r="AP3">
+        <v>515162</v>
+      </c>
+      <c r="AQ3">
+        <v>1303752</v>
+      </c>
+      <c r="AR3">
+        <v>423652</v>
+      </c>
+      <c r="AS3">
+        <v>1537468</v>
+      </c>
+      <c r="AT3">
+        <v>1916053</v>
+      </c>
+      <c r="AU3">
+        <v>4450322</v>
+      </c>
+      <c r="AV3">
+        <v>1962873</v>
+      </c>
+      <c r="AW3">
+        <v>1985972</v>
+      </c>
+      <c r="AX3">
+        <v>12041156</v>
+      </c>
+      <c r="AY3">
+        <v>9984208</v>
+      </c>
+      <c r="AZ3">
+        <v>1752556</v>
+      </c>
+      <c r="BA3">
+        <v>5640880</v>
+      </c>
+      <c r="BB3">
+        <v>3150528</v>
+      </c>
+      <c r="BC3">
+        <v>7339590.63</v>
+      </c>
+      <c r="BD3">
+        <v>6231200</v>
+      </c>
+      <c r="BE3">
+        <v>1064400</v>
+      </c>
+      <c r="BF3">
+        <v>1077400</v>
+      </c>
+      <c r="BG3">
+        <v>35654700</v>
+      </c>
+      <c r="BH3">
+        <v>232991000000</v>
+      </c>
+      <c r="BI3">
+        <v>173854000000</v>
+      </c>
+      <c r="BJ3">
+        <v>11887000</v>
+      </c>
+      <c r="BK3">
+        <v>274460000000</v>
+      </c>
+      <c r="BL3">
+        <v>135664035600</v>
+      </c>
+      <c r="BM3">
+        <v>109837858100</v>
+      </c>
+      <c r="BN3">
+        <v>45577946800</v>
+      </c>
+      <c r="BO3">
+        <v>143118612500</v>
+      </c>
+      <c r="BP3">
+        <v>83248247500</v>
+      </c>
+      <c r="BQ3">
+        <v>54801618900</v>
+      </c>
+      <c r="BR3">
+        <v>25595278800</v>
+      </c>
+      <c r="BS3">
+        <v>790171400</v>
+      </c>
+      <c r="BT3">
+        <v>420976100</v>
+      </c>
+      <c r="BU3">
+        <v>30900800</v>
+      </c>
+      <c r="BV3">
+        <v>0</v>
+      </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>100708100</v>
+      </c>
+    </row>
+    <row r="4" spans="1:76">
+      <c r="A4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+    </row>
+    <row r="5" spans="1:76">
+      <c r="A5" t="s">
+        <v>170</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20376,360 +21051,372 @@
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
-    </row>
-    <row r="6" spans="1:74">
+      <c r="BW5"/>
+      <c r="BX5"/>
+    </row>
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B6">
+        <v>1026040.0</v>
+      </c>
+      <c r="C6">
+        <v>-1445791.0</v>
+      </c>
+      <c r="D6">
         <v>2622000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2829333.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>4826640.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>529642.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1075849.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4639882.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-268861.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2641453.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>3408377.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>934378.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-514832.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>3116303.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1000678.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-608539.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-13034.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>182922.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-90982.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>498375.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-85531.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-273411.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-554341.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-636166.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>132904.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-979374.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1732242.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-1459582.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>103522.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>542646.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-399165.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1176294.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-1045517.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1429374.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2081393.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3381647.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1717550.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>782752.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-1570406.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1075056.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-243707.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-124935.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-131561.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-4677070.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-10459165.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>15921754.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>374470.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-664411.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-1577066.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1228233.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-2661912.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-27541337588.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-56814980770.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>6168791.34</v>
       </c>
-      <c r="BB6"/>
-      <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
-    </row>
-    <row r="7" spans="1:74">
+      <c r="BW6"/>
+      <c r="BX6"/>
+    </row>
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>172</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-17762810.0</v>
+      </c>
+      <c r="D7">
         <v>-12057470.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-8118430.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4216870.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-16206390.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-11093600.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-14216600.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-7445390.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2730630.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-15900660.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-11424410.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-5260110.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2601970.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-12808890.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-8815940.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-5696240.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2320010.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-9254390.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-6899240.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4817620.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-2786500.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-11027190.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8516940.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-5888810.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
-    </row>
-    <row r="8" spans="1:74">
+      <c r="BW7"/>
+      <c r="BX7"/>
+    </row>
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20760,54 +21447,56 @@
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
-    </row>
-    <row r="9" spans="1:74">
+      <c r="BW8"/>
+      <c r="BX8"/>
+    </row>
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20838,54 +21527,56 @@
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-    </row>
-    <row r="10" spans="1:74">
+      <c r="BW9"/>
+      <c r="BX9"/>
+    </row>
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20916,70 +21607,68 @@
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
-    </row>
-    <row r="11" spans="1:74">
+      <c r="BW10"/>
+      <c r="BX10"/>
+    </row>
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -20993,217 +21682,225 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-    </row>
-    <row r="12" spans="1:74">
+      <c r="BW11"/>
+      <c r="BX11"/>
+    </row>
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>12247278.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>12247278.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8614252.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>7540021.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2302436.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1744465.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>339603.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3233998.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4832043.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3312392.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1681639.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2097978.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>8873747.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-1628583.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>687214.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2043141.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>98946.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>199928.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-3865059.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5518569.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>464756.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
-    </row>
-    <row r="13" spans="1:74">
+      <c r="BW12"/>
+      <c r="BX12"/>
+    </row>
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21234,534 +21931,554 @@
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
-    </row>
-    <row r="14" spans="1:74">
+      <c r="BW13"/>
+      <c r="BX13"/>
+    </row>
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B14">
+        <v>1739655.0</v>
+      </c>
+      <c r="C14">
+        <v>1822994.0</v>
+      </c>
+      <c r="D14">
         <v>1796000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1771933.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1693136.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1825595.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1617424.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1593684.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1578363.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1511983.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1452823.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1339794.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1298897.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1456850.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1470879.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1467138.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1598528.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3680831.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1703503.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1766204.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1672013.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1546185.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1796873.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1791710.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1572995.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1625741.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1614398.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1593062.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1580791.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1574000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1593570.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1514502.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1749468.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>934319.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2067063.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1977904.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2390931.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2406941.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2096236.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2512802.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2603888.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1779458.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3321816.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2541453.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2515376.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2634221.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2472260.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2282582.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2368380.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2409408.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2139963.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2055694.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2010911.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1721261.32</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
-    </row>
-    <row r="15" spans="1:74">
+      <c r="BW14"/>
+      <c r="BX14"/>
+    </row>
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B15">
+        <v>1148787.0</v>
+      </c>
+      <c r="C15">
+        <v>1385152.0</v>
+      </c>
+      <c r="D15">
         <v>108677.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>106592070.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>1516510.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="G15"/>
+      <c r="H15">
         <v>3245780.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>869307.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1058099.0</v>
       </c>
-      <c r="I15"/>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>0.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>30275.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>15138.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>15138.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15">
         <v>50000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>50000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15"/>
       <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15">
         <v>39451.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>210000.0</v>
       </c>
-      <c r="BF15"/>
-      <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>936000000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>4833125000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>29416708200.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>8393250000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>8393250000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-    </row>
-    <row r="16" spans="1:74">
+      <c r="BW15"/>
+      <c r="BX15"/>
+    </row>
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B16">
+        <v>7726618.0</v>
+      </c>
+      <c r="C16">
+        <v>6829765.0</v>
+      </c>
+      <c r="D16">
         <v>8284000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5371553.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>8200886.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3374246.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2844604.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3920453.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>8560335.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>8829196.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>11470649.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8062272.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7127894.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7642726.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4526423.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3525745.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4134284.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4147318.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3964396.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4055378.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3557003.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3642534.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3915945.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4470286.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5106452.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4973548.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>5952922.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4220680.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5680262.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5576740.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>5034094.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5433259.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>4256965.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>5302482.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>3873108.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5954501.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>2572854.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4290404.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3507652.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5078058.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>4003002.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4246709.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>4371644.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4503205.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>9180275.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>19639440.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3717686.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>3343216.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>4007627.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>5584693.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>4356460.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>7018372.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2834193.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>6168791.34</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-    </row>
-    <row r="17" spans="1:74">
+      <c r="BW16"/>
+      <c r="BX16"/>
+    </row>
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21792,236 +22509,244 @@
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
-    </row>
-    <row r="18" spans="1:74">
+      <c r="BW17"/>
+      <c r="BX17"/>
+    </row>
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B18">
+        <v>3764417.0</v>
+      </c>
+      <c r="C18">
+        <v>-3481032.0</v>
+      </c>
+      <c r="D18">
         <v>4550000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1577233.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7633746.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3617467.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6868819.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2454914.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5168435.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6481723.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>6111144.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>13924077.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1733833.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>9382607.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>12046026.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4785117.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4040088.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1031952.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>3643007.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>3075484.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4299903.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1178437.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>4067124.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3665020.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3068386.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>941701.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>4061850.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>718787.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>1359385.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-4536599.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>2338070.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>3738910.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-3244968.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>3859535.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>283693.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>6914068.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-3441292.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>6736466.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>906643.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>4880339.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>3523157.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2594591.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>2765550.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-1554874.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>8411750.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>9255011.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>670948.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>4713688.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-8350971.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-3786853.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>4542075.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3864386.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-17271723.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4873971.67</v>
       </c>
-      <c r="BB18"/>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
-    </row>
-    <row r="19" spans="1:74">
+      <c r="BW18"/>
+      <c r="BX18"/>
+    </row>
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22052,54 +22777,56 @@
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
-    </row>
-    <row r="20" spans="1:74">
+      <c r="BW19"/>
+      <c r="BX19"/>
+    </row>
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22130,946 +22857,974 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-    </row>
-    <row r="21" spans="1:74">
+      <c r="BW20"/>
+      <c r="BX20"/>
+    </row>
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-5079616.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5079616.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2862631.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9254441.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3517065.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2146090.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4531407.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-942281.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-445408.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2951199.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>277092.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1879613.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-4725084.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-818776.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-241566.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1608609.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-1171122.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1162197.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>8562297.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-6551266.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>2064096.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
-    </row>
-    <row r="22" spans="1:74">
+      <c r="BW21"/>
+      <c r="BX21"/>
+    </row>
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22">
+        <v>-774819.0</v>
+      </c>
+      <c r="C22">
+        <v>52548675279.0</v>
+      </c>
+      <c r="D22">
         <v>-6000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-41763.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>1310360.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4846585.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>486449.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>2288752.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>2665637.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2979587.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2153827.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1477092.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>791099.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>186976.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4107855.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1509738.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1199075.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1878900.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-473520.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3062812.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-340207.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3859882.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>568444.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-6645573.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3496928.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-786171.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1386994.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-388108.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-77571.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-2000281.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-1231353.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-610737.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1525060.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>16205873.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-868638.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1238874.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-2132528.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-396897.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-1046314.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-1349115.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-1460195.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-7546770.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1441714.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-774511.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-639068.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-4956766.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>80489.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-392509.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-153162.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-2715986.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1211804.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-1445728.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>323849.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-5024401.77</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>62400.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
-      <c r="BG22">
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22">
         <v>29000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>456100.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4806000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>6492462700.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>4916612800.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>1797894600.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>6804190200.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>7935245200.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>14935376600.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>19221644500.0</v>
       </c>
-      <c r="BR22"/>
-      <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22">
         <v>1947520800.0</v>
       </c>
-      <c r="BV22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:74">
+      <c r="BX22"/>
+    </row>
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>352918.0</v>
+      </c>
+      <c r="C23">
+        <v>5911453.0</v>
+      </c>
+      <c r="D23">
         <v>671017.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>105707361.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1111341.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-2883343.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-8217093.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2574133.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2152732.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>11962947.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-2546313.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-10892138.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>671619.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-2694379.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-1622295.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1859013.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1932950.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3952393.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2826660.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2148238.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1377074.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>22640415.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3327609.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1675392.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1516018.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1849226.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-2448923.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1091874.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-2326615.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-20362184.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-650651.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>811690.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2659296.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1370750.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-398652.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-262064.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-1760099.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-9918498.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-2518774.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-2754307.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-1300119.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-2670226.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-1636191.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-2612394.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-1985448.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>154086.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-1585652.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-21914671.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1725686.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-12010922.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8562724.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>7714278.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>14368003.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3458165.92</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23"/>
+      <c r="BL23">
         <v>4123663300.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>59945985300.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23"/>
       <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23"/>
+      <c r="BT23">
         <v>1658374100.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2881859700.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23"/>
       <c r="BV23"/>
-    </row>
-    <row r="24" spans="1:74">
+      <c r="BW23"/>
+      <c r="BX23"/>
+    </row>
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B24">
+        <v>1.0</v>
+      </c>
+      <c r="C24">
+        <v>-2225563.0</v>
+      </c>
+      <c r="D24">
         <v>-5.99</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>13388.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>73869.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>11360.0</v>
       </c>
-      <c r="F24">
-[...2 lines deleted...]
-      <c r="G24">
+      <c r="H24">
+        <v>-1.0</v>
+      </c>
+      <c r="I24">
         <v>610548.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>118.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>91889.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>14058.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>65607.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>0.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>3350.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-536.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-302.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>47565.0</v>
       </c>
-      <c r="Q24">
-[...2 lines deleted...]
-      <c r="R24">
+      <c r="S24">
+        <v>-30.0</v>
+      </c>
+      <c r="T24">
         <v>2106.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-430.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>49171.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>26672.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-403403.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1205977.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-375327.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-37525.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>116837.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>14021.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-34736.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-254658.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>7937.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>77686.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-25940.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>126132.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>129181.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-29861.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>29861.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2806.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>7991.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-9729.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>22546.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>50268.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2513640.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>263094.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-695405.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-1065208.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1987911.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-629153.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>122310.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-231018.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1129796.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>334259.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-118407.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-772438.32</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>119600.0</v>
       </c>
-      <c r="BC24"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24">
-        <v>11096000000.0</v>
+        <v>4423900.0</v>
       </c>
       <c r="BH24"/>
       <c r="BI24">
+        <v>11096000000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>2574000000.0</v>
       </c>
-      <c r="BJ24"/>
-[...1 lines deleted...]
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>16849500.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
         <v>448633000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>4809396.0</v>
+      </c>
+      <c r="C25">
+        <v>-3493848.0</v>
+      </c>
+      <c r="D25">
         <v>9277000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-1257204.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6718315.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-436308.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5524615.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-672213.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2027797.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3028835.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4423945.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>12247278.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>799281.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8614252.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7540021.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2302436.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1744465.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>339603.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3233998.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4832043.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3312392.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1265300.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2097978.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>8641925.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1628583.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>972784.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2043141.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>98946.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>199928.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-3865077.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>2701649.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3208453.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-2748249.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-12665128.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-539270.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6302473.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-3269053.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>5010419.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>382843.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3893827.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>2894626.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>7058151.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1309100.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-1784348.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>8451495.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>16027878.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>81072.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>4809587.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1474967.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>6503933.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>2942864.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1166528.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-16455955.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>5768759.41</v>
       </c>
-      <c r="BB25"/>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
-    </row>
-    <row r="26" spans="1:74">
+      <c r="BW25"/>
+      <c r="BX25"/>
+    </row>
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23100,54 +23855,56 @@
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
-    </row>
-    <row r="27" spans="1:74">
+      <c r="BW26"/>
+      <c r="BX26"/>
+    </row>
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23178,650 +23935,670 @@
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-    </row>
-    <row r="28" spans="1:74">
+      <c r="BW27"/>
+      <c r="BX27"/>
+    </row>
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>-2690619.0</v>
+      </c>
+      <c r="C28">
+        <v>2369720.0</v>
+      </c>
+      <c r="D28">
         <v>-2220305.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1287440.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2858690.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2883343.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-8217093.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-7722573.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-5203167.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3740592.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-2546313.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-13090330.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2542765.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6161866.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-10876736.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-5282835.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4079040.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-862142.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3768941.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2593646.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-4328273.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>807248.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4160414.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-5608293.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2402239.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1849226.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2448923.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2206287.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-1221127.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5389148.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-2745170.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-2693591.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2225391.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-449579.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2494267.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3502560.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1693881.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-6009806.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2485040.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-3795555.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-3789409.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2769794.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-5410751.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-3385291.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-18175509.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>7731952.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-2284389.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-5196301.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>7098949.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5246105.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-8333784.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>7714278.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>14328552.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3458165.92</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28"/>
+      <c r="BG28">
         <v>15132500.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>201416000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>141531000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>13860700.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>248895000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>67634567100.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>85397153000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>271593085800.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>230778834500.0</v>
       </c>
-      <c r="BO28"/>
-[...1 lines deleted...]
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>141428893800.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3626431000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2881859700.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>726532100.0</v>
       </c>
-      <c r="BU28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:74">
+      <c r="BW28"/>
+      <c r="BX28"/>
+    </row>
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>5774233.0</v>
+      </c>
+      <c r="C29">
+        <v>-1670854.0</v>
+      </c>
+      <c r="D29">
         <v>5073000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>472966.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9721811.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6235872.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7628488.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3210223.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6271797.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-4496439.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>8030595.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>15064164.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2889277.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10258078.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>13118755.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5279312.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4542068.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2141534.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4463981.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3535435.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4644198.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1048397.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4463295.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3788062.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3441340.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1812354.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>5044533.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1303900.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>1703148.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-4291358.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3063866.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>4112218.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-2523841.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>4475064.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>659155.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>7041503.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-3010650.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>7020463.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>1432765.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>5057514.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>4038319.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1290839.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>3189202.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-17406.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>10327803.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>13705333.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2633821.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>6699660.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>3690185.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>6197355.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>6294631.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1776494.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-14121195.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>2465618.96</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>13275700.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>3780300.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>6166800.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>20111900.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>39344000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>11788000000.0</v>
       </c>
-      <c r="BH29"/>
-[...1 lines deleted...]
-      <c r="BJ29">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29">
         <v>32392392900.0</v>
       </c>
-      <c r="BK29"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29">
+        <v>132871007000.0</v>
+      </c>
+      <c r="BP29"/>
+      <c r="BQ29">
         <v>44563039300.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>6528791600.0</v>
       </c>
-      <c r="BQ29"/>
-      <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>2929093100.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>553228400.0</v>
       </c>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>-2006351.0</v>
+      </c>
+      <c r="C30">
+        <v>-2173879.0</v>
+      </c>
+      <c r="D30">
         <v>-198939.4</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-2036811.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2014195.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2607044.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-759668.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-144761.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1103244.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1893395.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1905393.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1074480.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1155444.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-872121.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1073265.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-494497.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-454415.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1109612.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-818868.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-460381.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-295124.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-103368.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-799574.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1082935.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-748281.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-908178.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-865846.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-571092.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-378499.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-499899.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-717859.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-295622.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-747067.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2485082.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-246281.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-157296.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-400781.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-281191.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-518131.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-186904.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-492616.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1354020.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2089988.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-1274374.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2611458.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-5515530.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>25038.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-2615125.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-11918846.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-10215226.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-622760.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-5306621.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-3268935.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-8112028.95</v>
       </c>
-      <c r="BB30"/>
-      <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30"/>
+      <c r="BV30">
         <v>1122000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>13080351600.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>347924900.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>