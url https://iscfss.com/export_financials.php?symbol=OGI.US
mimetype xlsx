--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2359,51 +2359,51 @@
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>-2477486.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
         <v>67058000.0</v>
       </c>
       <c r="C39">
         <v>34976000.0</v>
       </c>
       <c r="D39">
         <v>13702000.0</v>
       </c>
       <c r="E39">
         <v>10568000.0</v>
       </c>
       <c r="F39">
-        <v>6957000.0</v>
+        <v>12462482.0</v>
       </c>
       <c r="G39">
         <v>6741000.0</v>
       </c>
       <c r="H39">
         <v>22918000.0</v>
       </c>
       <c r="I39">
         <v>4587000.0</v>
       </c>
       <c r="J39">
         <v>-1.0</v>
       </c>
       <c r="K39">
         <v>149740.0</v>
       </c>
       <c r="L39">
         <v>73182.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
@@ -3489,51 +3489,51 @@
       </c>
       <c r="BL1" t="s">
         <v>124</v>
       </c>
       <c r="BM1" t="s">
         <v>125</v>
       </c>
       <c r="BN1" t="s">
         <v>126</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
       <c r="BP1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="2" spans="1:68">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>73328009.0</v>
       </c>
       <c r="C2">
-        <v>71021074.0</v>
+        <v>71079000.0</v>
       </c>
       <c r="D2">
         <v>89247000.0</v>
       </c>
       <c r="E2">
         <v>89803000.0</v>
       </c>
       <c r="F2">
         <v>63001000.0</v>
       </c>
       <c r="G2">
         <v>63340000.0</v>
       </c>
       <c r="H2">
         <v>47097000.0</v>
       </c>
       <c r="I2">
         <v>39722000.0</v>
       </c>
       <c r="J2">
         <v>40174000.0</v>
       </c>
       <c r="K2">
         <v>35603000.0</v>
       </c>
@@ -3829,51 +3829,51 @@
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
     </row>
     <row r="5" spans="1:68">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
         <v>37402407.0</v>
       </c>
       <c r="C5">
-        <v>36572171.0</v>
+        <v>36602000.0</v>
       </c>
       <c r="D5">
         <v>37949000.0</v>
       </c>
       <c r="E5">
         <v>37841000.0</v>
       </c>
       <c r="F5">
         <v>37753000.0</v>
       </c>
       <c r="G5">
         <v>37978000.0</v>
       </c>
       <c r="H5">
         <v>37066000.0</v>
       </c>
       <c r="I5">
         <v>36664000.0</v>
       </c>
       <c r="J5">
         <v>35808000.0</v>
       </c>
       <c r="K5">
         <v>35197000.0</v>
       </c>
@@ -4405,51 +4405,51 @@
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
     </row>
     <row r="10" spans="1:68">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
         <v>54082402.0</v>
       </c>
       <c r="C10">
-        <v>62110342.0</v>
+        <v>7576000.0</v>
       </c>
       <c r="D10">
         <v>28200000.0</v>
       </c>
       <c r="E10">
         <v>35876000.0</v>
       </c>
       <c r="F10">
         <v>13181000.0</v>
       </c>
       <c r="G10">
         <v>44298000.0</v>
       </c>
       <c r="H10">
         <v>106745000.0</v>
       </c>
       <c r="I10">
         <v>79256000.0</v>
       </c>
       <c r="J10">
         <v>71804000.0</v>
       </c>
       <c r="K10">
         <v>41815000.0</v>
       </c>
@@ -4671,51 +4671,51 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
     </row>
     <row r="12" spans="1:68">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>54895497.0</v>
       </c>
       <c r="C12">
-        <v>62914686.0</v>
+        <v>8381000.0</v>
       </c>
       <c r="D12">
         <v>29026000.0</v>
       </c>
       <c r="E12">
         <v>36776000.0</v>
       </c>
       <c r="F12">
         <v>14054000.0</v>
       </c>
       <c r="G12">
         <v>46797000.0</v>
       </c>
       <c r="H12">
         <v>107566000.0</v>
       </c>
       <c r="I12">
         <v>80067000.0</v>
       </c>
       <c r="J12">
         <v>72606000.0</v>
       </c>
       <c r="K12">
         <v>42330000.0</v>
       </c>
@@ -4867,51 +4867,51 @@
       </c>
       <c r="BJ12">
         <v>277913.0</v>
       </c>
       <c r="BK12">
         <v>320596.0</v>
       </c>
       <c r="BL12">
         <v>384933.0</v>
       </c>
       <c r="BM12">
         <v>138000.0</v>
       </c>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
     </row>
     <row r="13" spans="1:68">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>926573338.0</v>
       </c>
       <c r="C13">
-        <v>920860946.0</v>
+        <v>921612000.0</v>
       </c>
       <c r="D13">
         <v>919908000.0</v>
       </c>
       <c r="E13">
         <v>918418000.0</v>
       </c>
       <c r="F13">
         <v>917282000.0</v>
       </c>
       <c r="G13">
         <v>892594000.0</v>
       </c>
       <c r="H13">
         <v>852891000.0</v>
       </c>
       <c r="I13">
         <v>837727000.0</v>
       </c>
       <c r="J13">
         <v>817342000.0</v>
       </c>
       <c r="K13">
         <v>776906000.0</v>
       </c>
@@ -5761,51 +5761,51 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
     </row>
     <row r="20" spans="1:68">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
         <v>52659735.0</v>
       </c>
       <c r="C20">
-        <v>52481195.0</v>
+        <v>52524000.0</v>
       </c>
       <c r="D20">
         <v>52524000.0</v>
       </c>
       <c r="E20">
         <v>49796000.0</v>
       </c>
       <c r="F20">
         <v>50055000.0</v>
       </c>
       <c r="G20">
         <v>39961000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>6951000.0</v>
       </c>
       <c r="O20">
@@ -5879,77 +5879,79 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
     </row>
     <row r="21" spans="1:68">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
         <v>39319348.0</v>
       </c>
       <c r="C21">
-        <v>46704906.0</v>
+        <v>46743000.0</v>
       </c>
       <c r="D21">
         <v>48511000.0</v>
       </c>
       <c r="E21">
         <v>53283000.0</v>
       </c>
       <c r="F21">
         <v>55317000.0</v>
       </c>
       <c r="G21">
         <v>41646000.0</v>
       </c>
       <c r="H21">
         <v>8092000.0</v>
       </c>
       <c r="I21">
         <v>8795000.0</v>
       </c>
       <c r="J21">
         <v>9466000.0</v>
       </c>
       <c r="K21">
         <v>10236000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>7820326.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21">
         <v>10808000.0</v>
       </c>
       <c r="O21">
         <v>54499000.0</v>
       </c>
       <c r="P21">
         <v>55369000.0</v>
       </c>
       <c r="Q21">
         <v>14260000.0</v>
       </c>
       <c r="R21">
         <v>14260000.0</v>
       </c>
       <c r="S21">
         <v>15283000.0</v>
       </c>
       <c r="T21">
         <v>16142000.0</v>
       </c>
       <c r="U21">
         <v>16142000.0</v>
       </c>
@@ -6015,51 +6017,51 @@
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
     </row>
     <row r="22" spans="1:68">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
         <v>135507283.0</v>
       </c>
       <c r="C22">
-        <v>132602849.0</v>
+        <v>132711000.0</v>
       </c>
       <c r="D22">
         <v>123954000.0</v>
       </c>
       <c r="E22">
         <v>125186000.0</v>
       </c>
       <c r="F22">
         <v>115049000.0</v>
       </c>
       <c r="G22">
         <v>103953000.0</v>
       </c>
       <c r="H22">
         <v>82524000.0</v>
       </c>
       <c r="I22">
         <v>84079000.0</v>
       </c>
       <c r="J22">
         <v>83264000.0</v>
       </c>
       <c r="K22">
         <v>81234000.0</v>
       </c>
@@ -6082,51 +6084,51 @@
         <v>68282000.0</v>
       </c>
       <c r="R22">
         <v>68282000.0</v>
       </c>
       <c r="S22">
         <v>60579000.0</v>
       </c>
       <c r="T22">
         <v>56187000.0</v>
       </c>
       <c r="U22">
         <v>56187000.0</v>
       </c>
       <c r="V22"/>
       <c r="W22">
         <v>48818000.0</v>
       </c>
       <c r="X22">
         <v>46638000.0</v>
       </c>
       <c r="Y22">
         <v>43374000.0</v>
       </c>
       <c r="Z22">
-        <v>53921000.0</v>
+        <v>34260663.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22">
         <v>71759000.0</v>
       </c>
       <c r="AC22">
         <v>100634000.0</v>
       </c>
       <c r="AD22">
         <v>100634000.0</v>
       </c>
       <c r="AE22">
         <v>140831000.0</v>
       </c>
       <c r="AF22">
         <v>125206000.0</v>
       </c>
       <c r="AG22">
         <v>113796000.0</v>
       </c>
       <c r="AH22">
         <v>113796000.0</v>
       </c>
       <c r="AI22">
         <v>114969000.0</v>
@@ -6189,51 +6191,51 @@
         <v>151920.0</v>
       </c>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
     </row>
     <row r="23" spans="1:68">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
         <v>522659207.0</v>
       </c>
       <c r="C23">
-        <v>530240535.0</v>
+        <v>530673000.0</v>
       </c>
       <c r="D23">
         <v>562211000.0</v>
       </c>
       <c r="E23">
         <v>564615000.0</v>
       </c>
       <c r="F23">
         <v>537903000.0</v>
       </c>
       <c r="G23">
         <v>479207000.0</v>
       </c>
       <c r="H23">
         <v>407860000.0</v>
       </c>
       <c r="I23">
         <v>354748000.0</v>
       </c>
       <c r="J23">
         <v>331778000.0</v>
       </c>
       <c r="K23">
         <v>299014000.0</v>
       </c>
@@ -6805,51 +6807,51 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
     </row>
     <row r="28" spans="1:68">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>-45863218.0</v>
       </c>
       <c r="C28">
-        <v>-46166347.0</v>
+        <v>876000.0</v>
       </c>
       <c r="D28">
         <v>-19448000.0</v>
       </c>
       <c r="E28">
         <v>-26728000.0</v>
       </c>
       <c r="F28">
         <v>-3644000.0</v>
       </c>
       <c r="G28">
         <v>-34360000.0</v>
       </c>
       <c r="H28">
         <v>-102290000.0</v>
       </c>
       <c r="I28">
         <v>-79156000.0</v>
       </c>
       <c r="J28">
         <v>-71686000.0</v>
       </c>
       <c r="K28">
         <v>-41679000.0</v>
       </c>
@@ -7121,63 +7123,63 @@
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
     </row>
     <row r="30" spans="1:68">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
         <v>53525967.0</v>
       </c>
       <c r="C30">
-        <v>49900301.0</v>
+        <v>49941000.0</v>
       </c>
       <c r="D30">
         <v>64859000.0</v>
       </c>
       <c r="E30">
         <v>57547000.0</v>
       </c>
       <c r="F30">
-        <v>46837000.0</v>
+        <v>49987000.0</v>
       </c>
       <c r="G30">
-        <v>40539000.0</v>
+        <v>47092000.0</v>
       </c>
       <c r="H30">
         <v>37153000.0</v>
       </c>
       <c r="I30">
         <v>29402000.0</v>
       </c>
       <c r="J30">
         <v>28671000.0</v>
       </c>
       <c r="K30">
         <v>27969000.0</v>
       </c>
       <c r="L30">
         <v>30157000.0</v>
       </c>
       <c r="M30">
         <v>30157000.0</v>
       </c>
       <c r="N30">
         <v>33627000.0</v>
       </c>
       <c r="O30">
         <v>32950000.0</v>
       </c>
@@ -7551,51 +7553,51 @@
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
     </row>
     <row r="33" spans="1:68">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
         <v>271926918.0</v>
       </c>
       <c r="C33">
-        <v>273904602.0</v>
+        <v>274128000.0</v>
       </c>
       <c r="D33">
         <v>277314000.0</v>
       </c>
       <c r="E33">
         <v>286832000.0</v>
       </c>
       <c r="F33">
         <v>279401000.0</v>
       </c>
       <c r="G33">
         <v>247716000.0</v>
       </c>
       <c r="H33">
         <v>145641000.0</v>
       </c>
       <c r="I33">
         <v>149096000.0</v>
       </c>
       <c r="J33">
         <v>137516000.0</v>
       </c>
       <c r="K33">
         <v>138725000.0</v>
       </c>
@@ -7867,51 +7869,51 @@
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
     </row>
     <row r="35" spans="1:68">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>60912006.0</v>
       </c>
       <c r="C35">
-        <v>67111263.0</v>
+        <v>67166000.0</v>
       </c>
       <c r="D35">
         <v>86922000.0</v>
       </c>
       <c r="E35">
         <v>71844000.0</v>
       </c>
       <c r="F35">
         <v>71714000.0</v>
       </c>
       <c r="G35">
         <v>86601000.0</v>
       </c>
       <c r="H35">
         <v>48549000.0</v>
       </c>
       <c r="I35">
         <v>10990000.0</v>
       </c>
       <c r="J35">
         <v>3947000.0</v>
       </c>
       <c r="K35">
         <v>3723000.0</v>
       </c>
@@ -8054,54 +8056,54 @@
       </c>
       <c r="BG35">
         <v>72959.0</v>
       </c>
       <c r="BH35">
         <v>60771.0</v>
       </c>
       <c r="BI35">
         <v>33193.0</v>
       </c>
       <c r="BJ35">
         <v>14045.0</v>
       </c>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
     </row>
     <row r="36" spans="1:68">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
-        <v>1518916.0</v>
+        <v>1518918.0</v>
       </c>
       <c r="C36">
-        <v>1972392.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D36">
         <v>3754000.0</v>
       </c>
       <c r="E36">
         <v>50307000.0</v>
       </c>
       <c r="F36">
         <v>6514000.0</v>
       </c>
       <c r="G36">
         <v>1233000.0</v>
       </c>
       <c r="H36">
         <v>545000.0</v>
       </c>
       <c r="I36">
         <v>10008000.0</v>
       </c>
       <c r="J36">
         <v>1033000.0</v>
       </c>
       <c r="K36">
         <v>12775000.0</v>
       </c>
@@ -8424,108 +8426,108 @@
         <v>1.0</v>
       </c>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
     </row>
     <row r="39" spans="1:68">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
-        <v>6803539.0</v>
+        <v>6803541.0</v>
       </c>
       <c r="C39">
-        <v>10918096.0</v>
+        <v>65512000.0</v>
       </c>
       <c r="D39">
         <v>67058000.0</v>
       </c>
       <c r="E39">
         <v>58274000.0</v>
       </c>
       <c r="F39">
-        <v>82562000.0</v>
+        <v>79412000.0</v>
       </c>
       <c r="G39">
-        <v>40202000.0</v>
+        <v>33649000.0</v>
       </c>
       <c r="H39">
         <v>34976000.0</v>
       </c>
       <c r="I39">
         <v>12104000.0</v>
       </c>
       <c r="J39">
         <v>9721000.0</v>
       </c>
       <c r="K39">
-        <v>8756000.0</v>
+        <v>15362403.0</v>
       </c>
       <c r="L39">
         <v>11002000.0</v>
       </c>
       <c r="M39">
         <v>11002000.0</v>
       </c>
       <c r="N39">
         <v>12674000.0</v>
       </c>
       <c r="O39">
-        <v>10147000.0</v>
+        <v>17578664.0</v>
       </c>
       <c r="P39">
         <v>7973000.0</v>
       </c>
       <c r="Q39">
         <v>10568000.0</v>
       </c>
       <c r="R39">
         <v>8362000.0</v>
       </c>
       <c r="S39">
-        <v>5285000.0</v>
+        <v>9461101.0</v>
       </c>
       <c r="T39">
         <v>6309000.0</v>
       </c>
       <c r="U39">
-        <v>6309000.0</v>
+        <v>11284910.0</v>
       </c>
       <c r="V39"/>
       <c r="W39">
         <v>6957000.0</v>
       </c>
       <c r="X39">
         <v>6631000.0</v>
       </c>
       <c r="Y39">
         <v>126782000.0</v>
       </c>
       <c r="Z39">
         <v>114043000.0</v>
       </c>
       <c r="AA39"/>
       <c r="AB39">
         <v>23717000.0</v>
       </c>
       <c r="AC39">
         <v>4289000.0</v>
       </c>
       <c r="AD39">
         <v>4289000.0</v>
       </c>
       <c r="AE39">
@@ -8601,51 +8603,51 @@
         <v>64298.0</v>
       </c>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
     </row>
     <row r="40" spans="1:68">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>14686858.0</v>
       </c>
       <c r="C40">
-        <v>22007052.0</v>
+        <v>22025000.0</v>
       </c>
       <c r="D40">
         <v>35908000.0</v>
       </c>
       <c r="E40">
         <v>16322000.0</v>
       </c>
       <c r="F40">
         <v>11317000.0</v>
       </c>
       <c r="G40">
         <v>4165000.0</v>
       </c>
       <c r="H40">
         <v>5139000.0</v>
       </c>
       <c r="I40">
         <v>8119000.0</v>
       </c>
       <c r="J40">
         <v>15794000.0</v>
       </c>
       <c r="K40">
         <v>1762000.0</v>
       </c>
@@ -8662,51 +8664,51 @@
         <v>11642000.0</v>
       </c>
       <c r="P40">
         <v>12695000.0</v>
       </c>
       <c r="Q40">
         <v>12004000.0</v>
       </c>
       <c r="R40">
         <v>10981000.0</v>
       </c>
       <c r="S40">
         <v>12759000.0</v>
       </c>
       <c r="T40">
         <v>16438000.0</v>
       </c>
       <c r="U40">
         <v>15430000.0</v>
       </c>
       <c r="V40"/>
       <c r="W40">
         <v>2750000.0</v>
       </c>
       <c r="X40">
-        <v>2750000.0</v>
+        <v>1.0</v>
       </c>
       <c r="Y40">
         <v>6048000.0</v>
       </c>
       <c r="Z40">
         <v>6048000.0</v>
       </c>
       <c r="AA40"/>
       <c r="AB40">
         <v>-11595000.0</v>
       </c>
       <c r="AC40">
         <v>25009000.0</v>
       </c>
       <c r="AD40">
         <v>26674000.0</v>
       </c>
       <c r="AE40"/>
       <c r="AF40">
         <v>42891000.0</v>
       </c>
       <c r="AG40">
         <v>40355000.0</v>
       </c>
       <c r="AH40">
@@ -9341,51 +9343,51 @@
       <c r="BI45">
         <v>143533.0</v>
       </c>
       <c r="BJ45">
         <v>113533.0</v>
       </c>
       <c r="BK45"/>
       <c r="BL45">
         <v>153125.0</v>
       </c>
       <c r="BM45">
         <v>153125.0</v>
       </c>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
     </row>
     <row r="46" spans="1:68">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
         <v>121150276.0</v>
       </c>
       <c r="C46">
-        <v>123381369.0</v>
+        <v>123482000.0</v>
       </c>
       <c r="D46">
         <v>122977000.0</v>
       </c>
       <c r="E46">
         <v>123537000.0</v>
       </c>
       <c r="F46">
         <v>119944000.0</v>
       </c>
       <c r="G46">
         <v>120046000.0</v>
       </c>
       <c r="H46">
         <v>96231000.0</v>
       </c>
       <c r="I46">
         <v>95435000.0</v>
       </c>
       <c r="J46">
         <v>97122000.0</v>
       </c>
       <c r="K46">
         <v>98179000.0</v>
       </c>
@@ -9641,51 +9643,51 @@
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
     </row>
     <row r="48" spans="1:68">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
         <v>-591202885.0</v>
       </c>
       <c r="C48">
-        <v>-588278200.0</v>
+        <v>-588758000.0</v>
       </c>
       <c r="D48">
         <v>-608727000.0</v>
       </c>
       <c r="E48">
         <v>-570763000.0</v>
       </c>
       <c r="F48">
         <v>-564469000.0</v>
       </c>
       <c r="G48">
         <v>-606925000.0</v>
       </c>
       <c r="H48">
         <v>-583968000.0</v>
       </c>
       <c r="I48">
         <v>-578535000.0</v>
       </c>
       <c r="J48">
         <v>-581353000.0</v>
       </c>
       <c r="K48">
         <v>-554278000.0</v>
       </c>
@@ -10049,51 +10051,51 @@
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
     </row>
     <row r="51" spans="1:68">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>8219184.0</v>
       </c>
       <c r="C51">
-        <v>15943995.0</v>
+        <v>8452000.0</v>
       </c>
       <c r="D51">
         <v>8752000.0</v>
       </c>
       <c r="E51">
         <v>9148000.0</v>
       </c>
       <c r="F51">
         <v>9537000.0</v>
       </c>
       <c r="G51">
         <v>9938000.0</v>
       </c>
       <c r="H51">
         <v>4455000.0</v>
       </c>
       <c r="I51">
         <v>100000.0</v>
       </c>
       <c r="J51">
         <v>118000.0</v>
       </c>
       <c r="K51">
         <v>136000.0</v>
       </c>
@@ -10219,51 +10221,51 @@
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
     </row>
     <row r="52" spans="1:68">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>959472.0</v>
       </c>
       <c r="C52">
-        <v>946227.0</v>
+        <v>947000.0</v>
       </c>
       <c r="D52">
         <v>1004000.0</v>
       </c>
       <c r="E52">
         <v>1150000.0</v>
       </c>
       <c r="F52">
         <v>1305000.0</v>
       </c>
       <c r="G52">
         <v>1454000.0</v>
       </c>
       <c r="H52">
         <v>1086000.0</v>
       </c>
       <c r="I52">
         <v>61000.0</v>
       </c>
       <c r="J52">
         <v>66000.0</v>
       </c>
       <c r="K52">
         <v>71000.0</v>
       </c>
@@ -10286,51 +10288,51 @@
         <v>996000.0</v>
       </c>
       <c r="R52">
         <v>996000.0</v>
       </c>
       <c r="S52">
         <v>4968000.0</v>
       </c>
       <c r="T52">
         <v>4973000.0</v>
       </c>
       <c r="U52">
         <v>4973000.0</v>
       </c>
       <c r="V52"/>
       <c r="W52">
         <v>80000.0</v>
       </c>
       <c r="X52">
         <v>80000.0</v>
       </c>
       <c r="Y52">
         <v>3516000.0</v>
       </c>
       <c r="Z52">
-        <v>61146000.0</v>
+        <v>5586097.0</v>
       </c>
       <c r="AA52"/>
       <c r="AB52">
         <v>11595000.0</v>
       </c>
       <c r="AC52">
         <v>6554000.0</v>
       </c>
       <c r="AD52">
         <v>6554000.0</v>
       </c>
       <c r="AE52">
         <v>84908000.0</v>
       </c>
       <c r="AF52">
         <v>6081000.0</v>
       </c>
       <c r="AG52">
         <v>3509000.0</v>
       </c>
       <c r="AH52">
         <v>3509000.0</v>
       </c>
       <c r="AI52">
         <v>51283000.0</v>
@@ -10389,51 +10391,51 @@
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
     </row>
     <row r="53" spans="1:68">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
         <v>813095.0</v>
       </c>
       <c r="C53">
-        <v>804343.0</v>
+        <v>805000.0</v>
       </c>
       <c r="D53">
         <v>826000.0</v>
       </c>
       <c r="E53">
         <v>900000.0</v>
       </c>
       <c r="F53">
         <v>873000.0</v>
       </c>
       <c r="G53">
         <v>2499000.0</v>
       </c>
       <c r="H53">
         <v>821000.0</v>
       </c>
       <c r="I53">
         <v>1340000.0</v>
       </c>
       <c r="J53">
         <v>802000.0</v>
       </c>
       <c r="K53">
         <v>515000.0</v>
       </c>
@@ -10633,51 +10635,51 @@
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
     </row>
     <row r="55" spans="1:68">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
         <v>522659207.0</v>
       </c>
       <c r="C55">
-        <v>530240535.0</v>
+        <v>530673000.0</v>
       </c>
       <c r="D55">
         <v>562211000.0</v>
       </c>
       <c r="E55">
         <v>564615000.0</v>
       </c>
       <c r="F55">
         <v>537903000.0</v>
       </c>
       <c r="G55">
         <v>479207000.0</v>
       </c>
       <c r="H55">
         <v>407860000.0</v>
       </c>
       <c r="I55">
         <v>354748000.0</v>
       </c>
       <c r="J55">
         <v>331778000.0</v>
       </c>
       <c r="K55">
         <v>299014000.0</v>
       </c>
@@ -10829,51 +10831,51 @@
       </c>
       <c r="BJ55">
         <v>425141.0</v>
       </c>
       <c r="BK55">
         <v>501441.0</v>
       </c>
       <c r="BL55">
         <v>546199.0</v>
       </c>
       <c r="BM55">
         <v>331408.0</v>
       </c>
       <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
     </row>
     <row r="56" spans="1:68">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
         <v>250732288.0</v>
       </c>
       <c r="C56">
-        <v>256335932.0</v>
+        <v>256545000.0</v>
       </c>
       <c r="D56">
         <v>284897000.0</v>
       </c>
       <c r="E56">
         <v>277783000.0</v>
       </c>
       <c r="F56">
         <v>258502000.0</v>
       </c>
       <c r="G56">
         <v>231491000.0</v>
       </c>
       <c r="H56">
         <v>262219000.0</v>
       </c>
       <c r="I56">
         <v>205652000.0</v>
       </c>
       <c r="J56">
         <v>194262000.0</v>
       </c>
       <c r="K56">
         <v>160289000.0</v>
       </c>
@@ -11025,51 +11027,51 @@
       </c>
       <c r="BJ56">
         <v>311608.0</v>
       </c>
       <c r="BK56">
         <v>348316.0</v>
       </c>
       <c r="BL56">
         <v>393074.0</v>
       </c>
       <c r="BM56">
         <v>138018.0</v>
       </c>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
     </row>
     <row r="57" spans="1:68">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
         <v>88974339.0</v>
       </c>
       <c r="C57">
-        <v>93974354.0</v>
+        <v>94051000.0</v>
       </c>
       <c r="D57">
         <v>126159000.0</v>
       </c>
       <c r="E57">
         <v>107275000.0</v>
       </c>
       <c r="F57">
         <v>75623000.0</v>
       </c>
       <c r="G57">
         <v>68959000.0</v>
       </c>
       <c r="H57">
         <v>53322000.0</v>
       </c>
       <c r="I57">
         <v>47902000.0</v>
       </c>
       <c r="J57">
         <v>56034000.0</v>
       </c>
       <c r="K57">
         <v>37466000.0</v>
       </c>
@@ -11221,51 +11223,51 @@
       </c>
       <c r="BJ57">
         <v>24045.0</v>
       </c>
       <c r="BK57">
         <v>39570.0</v>
       </c>
       <c r="BL57">
         <v>80939.0</v>
       </c>
       <c r="BM57">
         <v>61631.0</v>
       </c>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
     </row>
     <row r="58" spans="1:68">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
         <v>149886347.0</v>
       </c>
       <c r="C58">
-        <v>161085618.0</v>
+        <v>161217000.0</v>
       </c>
       <c r="D58">
         <v>213081000.0</v>
       </c>
       <c r="E58">
         <v>179119000.0</v>
       </c>
       <c r="F58">
         <v>147337000.0</v>
       </c>
       <c r="G58">
         <v>155560000.0</v>
       </c>
       <c r="H58">
         <v>101871000.0</v>
       </c>
       <c r="I58">
         <v>58892000.0</v>
       </c>
       <c r="J58">
         <v>59981000.0</v>
       </c>
       <c r="K58">
         <v>41189000.0</v>
       </c>
@@ -11497,51 +11499,51 @@
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
     </row>
     <row r="60" spans="1:68">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
         <v>372772860.0</v>
       </c>
       <c r="C60">
-        <v>369154917.0</v>
+        <v>369456000.0</v>
       </c>
       <c r="D60">
         <v>349130000.0</v>
       </c>
       <c r="E60">
         <v>385496000.0</v>
       </c>
       <c r="F60">
         <v>390566000.0</v>
       </c>
       <c r="G60">
         <v>323647000.0</v>
       </c>
       <c r="H60">
         <v>305989000.0</v>
       </c>
       <c r="I60">
         <v>295856000.0</v>
       </c>
       <c r="J60">
         <v>271797000.0</v>
       </c>
       <c r="K60">
         <v>257825000.0</v>
       </c>
@@ -13672,51 +13674,51 @@
       <c r="AS3">
         <v>244882.0</v>
       </c>
       <c r="AT3">
         <v>203742.0</v>
       </c>
       <c r="AU3">
         <v>195865.0</v>
       </c>
       <c r="AV3">
         <v>141104.0</v>
       </c>
       <c r="AW3">
         <v>112529.0</v>
       </c>
       <c r="AX3">
         <v>147460.0</v>
       </c>
       <c r="AY3">
         <v>85475.0</v>
       </c>
       <c r="AZ3">
         <v>69337.0</v>
       </c>
       <c r="BA3">
-        <v>-2016.0</v>
+        <v>33047.0</v>
       </c>
       <c r="BB3">
         <v>18950.0</v>
       </c>
       <c r="BC3">
         <v>8932.0</v>
       </c>
       <c r="BD3">
         <v>3857.0</v>
       </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
     </row>
     <row r="4" spans="1:65">
       <c r="A4" t="s">
         <v>131</v>
       </c>
       <c r="B4"/>
@@ -13928,51 +13930,51 @@
       <c r="AS5">
         <v>741136.0</v>
       </c>
       <c r="AT5">
         <v>491972.0</v>
       </c>
       <c r="AU5">
         <v>174274.0</v>
       </c>
       <c r="AV5">
         <v>-124354.0</v>
       </c>
       <c r="AW5">
         <v>105596.0</v>
       </c>
       <c r="AX5">
         <v>157856.0</v>
       </c>
       <c r="AY5">
         <v>-606475.0</v>
       </c>
       <c r="AZ5">
         <v>-818337.0</v>
       </c>
       <c r="BA5">
-        <v>-185984.0</v>
+        <v>-188000.0</v>
       </c>
       <c r="BB5">
         <v>-44135.0</v>
       </c>
       <c r="BC5">
         <v>-24625.0</v>
       </c>
       <c r="BD5">
         <v>-17077.0</v>
       </c>
       <c r="BE5">
         <v>-12673.0</v>
       </c>
       <c r="BF5">
         <v>-2962.0</v>
       </c>
       <c r="BG5">
         <v>-58702.0</v>
       </c>
       <c r="BH5">
         <v>-252806.0</v>
       </c>
       <c r="BI5">
         <v>-60775.0</v>
       </c>
@@ -14121,51 +14123,51 @@
       <c r="AS6">
         <v>986018.0</v>
       </c>
       <c r="AT6">
         <v>695714.0</v>
       </c>
       <c r="AU6">
         <v>370139.0</v>
       </c>
       <c r="AV6">
         <v>16750.0</v>
       </c>
       <c r="AW6">
         <v>218125.0</v>
       </c>
       <c r="AX6">
         <v>305316.0</v>
       </c>
       <c r="AY6">
         <v>-521000.0</v>
       </c>
       <c r="AZ6">
         <v>-749000.0</v>
       </c>
       <c r="BA6">
-        <v>-188000.0</v>
+        <v>-154953.0</v>
       </c>
       <c r="BB6">
         <v>-25185.0</v>
       </c>
       <c r="BC6">
         <v>-15693.0</v>
       </c>
       <c r="BD6">
         <v>-13220.0</v>
       </c>
       <c r="BE6">
         <v>-12673.0</v>
       </c>
       <c r="BF6">
         <v>-2962.0</v>
       </c>
       <c r="BG6">
         <v>-58702.0</v>
       </c>
       <c r="BH6">
         <v>-253000.0</v>
       </c>
       <c r="BI6">
         <v>-60775.0</v>
       </c>
@@ -14867,54 +14869,60 @@
         <v>-8932.0</v>
       </c>
       <c r="BD11">
         <v>173533.0</v>
       </c>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11">
         <v>43441.0</v>
       </c>
       <c r="BK11">
         <v>81037.0</v>
       </c>
       <c r="BL11"/>
       <c r="BM11"/>
     </row>
     <row r="12" spans="1:65">
       <c r="A12" t="s">
         <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12"/>
+      <c r="D12">
+        <v>52414.0</v>
+      </c>
       <c r="E12"/>
-      <c r="F12"/>
-      <c r="G12"/>
+      <c r="F12">
+        <v>124376.0</v>
+      </c>
+      <c r="G12">
+        <v>573292.0</v>
+      </c>
       <c r="H12"/>
       <c r="I12">
         <v>52000.0</v>
       </c>
       <c r="J12">
         <v>65000.0</v>
       </c>
       <c r="K12">
         <v>48000.0</v>
       </c>
       <c r="L12">
         <v>133000.0</v>
       </c>
       <c r="M12">
         <v>133000.0</v>
       </c>
       <c r="N12">
         <v>64000.0</v>
       </c>
       <c r="O12">
         <v>63000.0</v>
       </c>
       <c r="P12">
         <v>41000.0</v>
       </c>
@@ -19248,51 +19256,51 @@
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="2" spans="1:63">
       <c r="A2" t="s">
         <v>160</v>
       </c>
       <c r="B2">
         <v>63126103.0</v>
       </c>
       <c r="C2">
-        <v>82355917.0</v>
+        <v>83594000.0</v>
       </c>
       <c r="D2">
         <v>62455269.0</v>
       </c>
       <c r="E2">
         <v>82500000.0</v>
       </c>
       <c r="F2">
         <v>68684000.0</v>
       </c>
       <c r="G2">
         <v>132605000.0</v>
       </c>
       <c r="H2">
         <v>79256000.0</v>
       </c>
       <c r="I2">
         <v>71804000.0</v>
       </c>
       <c r="J2">
         <v>41815000.0</v>
       </c>
       <c r="K2">
         <v>33864000.0</v>
       </c>
@@ -19439,51 +19447,51 @@
       </c>
       <c r="BG2">
         <v>320596.0</v>
       </c>
       <c r="BH2">
         <v>384933.0</v>
       </c>
       <c r="BI2">
         <v>138000.0</v>
       </c>
       <c r="BJ2">
         <v>140408.0</v>
       </c>
       <c r="BK2">
         <v>172404.0</v>
       </c>
     </row>
     <row r="3" spans="1:63">
       <c r="A3" t="s">
         <v>161</v>
       </c>
       <c r="B3">
         <v>223577</v>
       </c>
       <c r="C3">
-        <v>2102284</v>
+        <v>2104000</v>
       </c>
       <c r="D3">
         <v>548552</v>
       </c>
       <c r="E3">
         <v>9627000</v>
       </c>
       <c r="F3">
         <v>6551000</v>
       </c>
       <c r="G3">
         <v>1635000</v>
       </c>
       <c r="H3">
         <v>1891000</v>
       </c>
       <c r="I3">
         <v>1064000</v>
       </c>
       <c r="J3">
         <v>445000</v>
       </c>
       <c r="K3">
         <v>1526000</v>
       </c>
@@ -19772,51 +19780,51 @@
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>164</v>
       </c>
       <c r="B6">
         <v>-9043701.0</v>
       </c>
       <c r="C6">
-        <v>-20245575.0</v>
+        <v>-21433000.0</v>
       </c>
       <c r="D6">
         <v>-2434777.0</v>
       </c>
       <c r="E6">
         <v>2531000.0</v>
       </c>
       <c r="F6">
         <v>13816000.0</v>
       </c>
       <c r="G6">
         <v>-63921000.0</v>
       </c>
       <c r="H6">
         <v>27489000.0</v>
       </c>
       <c r="I6">
         <v>7452000.0</v>
       </c>
       <c r="J6">
         <v>29989000.0</v>
       </c>
       <c r="K6">
         <v>7951000.0</v>
       </c>
@@ -19963,51 +19971,51 @@
       </c>
       <c r="BG6">
         <v>-42683.0</v>
       </c>
       <c r="BH6">
         <v>-64337.0</v>
       </c>
       <c r="BI6">
         <v>246933.0</v>
       </c>
       <c r="BJ6">
         <v>-2408.0</v>
       </c>
       <c r="BK6">
         <v>-31996.0</v>
       </c>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" t="s">
         <v>165</v>
       </c>
       <c r="B7">
         <v>-550418.0</v>
       </c>
       <c r="C7">
-        <v>-16252744.0</v>
+        <v>-16266000.0</v>
       </c>
       <c r="D7">
         <v>-4565000.0</v>
       </c>
       <c r="E7">
         <v>15312000.0</v>
       </c>
       <c r="F7">
         <v>-14978000.0</v>
       </c>
       <c r="G7">
         <v>2108000.0</v>
       </c>
       <c r="H7">
         <v>7702000.0</v>
       </c>
       <c r="I7">
         <v>-3548000.0</v>
       </c>
       <c r="J7">
         <v>-4940000.0</v>
       </c>
       <c r="K7">
         <v>15743000.0</v>
       </c>
@@ -20221,72 +20229,80 @@
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" t="s">
         <v>167</v>
       </c>
-      <c r="B9"/>
-      <c r="C9"/>
+      <c r="B9">
+        <v>-4820000.0</v>
+      </c>
+      <c r="C9">
+        <v>6649000.0</v>
+      </c>
       <c r="D9">
         <v>-4436000.0</v>
       </c>
       <c r="E9">
         <v>-12968000.0</v>
       </c>
       <c r="F9">
         <v>-11550000.0</v>
       </c>
       <c r="G9">
         <v>13667000.0</v>
       </c>
       <c r="H9">
         <v>267000.0</v>
       </c>
       <c r="I9">
         <v>-3265000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9"/>
+      <c r="J9">
+        <v>-9239000.0</v>
+      </c>
+      <c r="K9">
+        <v>178000.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9">
         <v>-1380000.0</v>
       </c>
       <c r="O9">
         <v>-7303000.0</v>
       </c>
       <c r="P9">
         <v>10924000.0</v>
       </c>
       <c r="Q9">
         <v>-11837000.0</v>
       </c>
       <c r="R9">
         <v>-11837000.0</v>
       </c>
       <c r="S9">
         <v>-11127000.0</v>
       </c>
       <c r="T9">
         <v>4114000.0</v>
       </c>
       <c r="U9">
         <v>4114000.0</v>
@@ -20842,51 +20858,51 @@
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" t="s">
         <v>172</v>
       </c>
       <c r="B14">
         <v>5046006.0</v>
       </c>
       <c r="C14">
-        <v>4975941.0</v>
+        <v>4980000.0</v>
       </c>
       <c r="D14">
         <v>4960000.0</v>
       </c>
       <c r="E14">
         <v>4789000.0</v>
       </c>
       <c r="F14">
         <v>4839000.0</v>
       </c>
       <c r="G14">
         <v>3387000.0</v>
       </c>
       <c r="H14">
         <v>3073000.0</v>
       </c>
       <c r="I14">
         <v>3039000.0</v>
       </c>
       <c r="J14">
         <v>3130000.0</v>
       </c>
       <c r="K14">
         <v>2837000.0</v>
       </c>
@@ -21114,51 +21130,51 @@
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" t="s">
         <v>174</v>
       </c>
       <c r="B16">
         <v>54082402.0</v>
       </c>
       <c r="C16">
-        <v>62110342.0</v>
+        <v>62161000.0</v>
       </c>
       <c r="D16">
         <v>60020492.0</v>
       </c>
       <c r="E16">
         <v>85031000.0</v>
       </c>
       <c r="F16">
         <v>82500000.0</v>
       </c>
       <c r="G16">
         <v>68684000.0</v>
       </c>
       <c r="H16">
         <v>106745000.0</v>
       </c>
       <c r="I16">
         <v>79256000.0</v>
       </c>
       <c r="J16">
         <v>71804000.0</v>
       </c>
       <c r="K16">
         <v>41815000.0</v>
       </c>
@@ -21376,51 +21392,51 @@
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
     </row>
     <row r="18" spans="1:63">
       <c r="A18" t="s">
         <v>176</v>
       </c>
       <c r="B18">
         <v>-6541862.0</v>
       </c>
       <c r="C18">
-        <v>-17858433.0</v>
+        <v>-18117000.0</v>
       </c>
       <c r="D18">
         <v>-397772.0</v>
       </c>
       <c r="E18">
         <v>4999000.0</v>
       </c>
       <c r="F18">
         <v>-23136000.0</v>
       </c>
       <c r="G18">
         <v>-5815000.0</v>
       </c>
       <c r="H18">
         <v>7002000.0</v>
       </c>
       <c r="I18">
         <v>-4794000.0</v>
       </c>
       <c r="J18">
         <v>-8708000.0</v>
       </c>
       <c r="K18">
         <v>6161000.0</v>
       </c>
@@ -21912,51 +21928,51 @@
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
     </row>
     <row r="22" spans="1:63">
       <c r="A22" t="s">
         <v>142</v>
       </c>
       <c r="B22">
         <v>-923379.0</v>
       </c>
       <c r="C22">
-        <v>19952725.0</v>
+        <v>19969000.0</v>
       </c>
       <c r="D22">
         <v>-37964000.0</v>
       </c>
       <c r="E22">
         <v>-6294000.0</v>
       </c>
       <c r="F22">
         <v>42456000.0</v>
       </c>
       <c r="G22">
         <v>-22957000.0</v>
       </c>
       <c r="H22">
         <v>-5433000.0</v>
       </c>
       <c r="I22">
         <v>2818000.0</v>
       </c>
       <c r="J22">
         <v>-27075000.0</v>
       </c>
       <c r="K22">
         <v>-15750000.0</v>
       </c>
@@ -22100,100 +22116,102 @@
       </c>
       <c r="BF22">
         <v>-252806.0</v>
       </c>
       <c r="BG22">
         <v>-60775.0</v>
       </c>
       <c r="BH22">
         <v>-43441.0</v>
       </c>
       <c r="BI22">
         <v>-81037.0</v>
       </c>
       <c r="BJ22">
         <v>-6390.0</v>
       </c>
       <c r="BK22">
         <v>-9296.0</v>
       </c>
     </row>
     <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>180</v>
       </c>
       <c r="B23">
-        <v>-391007.0</v>
+        <v>-391009.0</v>
       </c>
       <c r="C23">
         <v>-440640.0</v>
       </c>
       <c r="D23">
         <v>-394900.0</v>
       </c>
       <c r="E23">
         <v>1062.0</v>
       </c>
       <c r="F23">
         <v>41181000.0</v>
       </c>
-      <c r="G23"/>
+      <c r="G23">
+        <v>-129946.0</v>
+      </c>
       <c r="H23">
         <v>1000.0</v>
       </c>
       <c r="I23">
         <v>2000.0</v>
       </c>
       <c r="J23">
         <v>41103000.0</v>
       </c>
       <c r="K23">
-        <v>416000.0</v>
+        <v>-98839.0</v>
       </c>
       <c r="L23">
         <v>-244000.0</v>
       </c>
       <c r="M23">
         <v>-217000.0</v>
       </c>
       <c r="N23">
         <v>12000.0</v>
       </c>
       <c r="O23">
         <v>3000.0</v>
       </c>
       <c r="P23">
         <v>5000.0</v>
       </c>
       <c r="Q23">
         <v>37000.0</v>
       </c>
       <c r="R23">
         <v>-161000.0</v>
       </c>
       <c r="S23">
-        <v>-264000.0</v>
+        <v>-197545.0</v>
       </c>
       <c r="T23">
         <v>6299000.0</v>
       </c>
       <c r="U23">
         <v>6299000.0</v>
       </c>
       <c r="V23">
         <v>331000.0</v>
       </c>
       <c r="W23">
         <v>220863000.0</v>
       </c>
       <c r="X23">
         <v>6157000.0</v>
       </c>
       <c r="Y23">
         <v>6157000.0</v>
       </c>
       <c r="Z23">
         <v>29148000.0</v>
       </c>
       <c r="AA23">
         <v>-1228000.0</v>
       </c>
@@ -22289,63 +22307,63 @@
       </c>
       <c r="BF23">
         <v>-30000.0</v>
       </c>
       <c r="BG23">
         <v>39592.0</v>
       </c>
       <c r="BH23">
         <v>13087.0</v>
       </c>
       <c r="BI23">
         <v>315185.0</v>
       </c>
       <c r="BJ23">
         <v>50.0</v>
       </c>
       <c r="BK23">
         <v>-11750.0</v>
       </c>
     </row>
     <row r="24" spans="1:63">
       <c r="A24" t="s">
         <v>181</v>
       </c>
       <c r="B24">
-        <v>-1621178.0</v>
+        <v>-4179.0</v>
       </c>
       <c r="C24">
-        <v>-2507954.0</v>
+        <v>244000.0</v>
       </c>
       <c r="D24">
         <v>-44560.0</v>
       </c>
       <c r="E24">
         <v>-1192000.0</v>
       </c>
       <c r="F24">
-        <v>1105000.0</v>
+        <v>269000.0</v>
       </c>
       <c r="G24">
         <v>896000.0</v>
       </c>
       <c r="H24">
         <v>-19046000.0</v>
       </c>
       <c r="I24">
         <v>3089000.0</v>
       </c>
       <c r="J24">
         <v>-2717000.0</v>
       </c>
       <c r="K24">
         <v>5118000.0</v>
       </c>
       <c r="L24">
         <v>205000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24">
         <v>3883000.0</v>
       </c>
       <c r="O24">
         <v>1119000.0</v>
@@ -22456,54 +22474,54 @@
       <c r="AY24">
         <v>9000.0</v>
       </c>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24">
         <v>-30000.0</v>
       </c>
       <c r="BG24">
         <v>39592.0</v>
       </c>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
     </row>
     <row r="25" spans="1:63">
       <c r="A25" t="s">
         <v>182</v>
       </c>
       <c r="B25">
-        <v>-9890492.0</v>
+        <v>-10618493.0</v>
       </c>
       <c r="C25">
-        <v>-24432070.0</v>
+        <v>-25466000.0</v>
       </c>
       <c r="D25">
         <v>39436676.0</v>
       </c>
       <c r="E25">
         <v>9715000.0</v>
       </c>
       <c r="F25">
         <v>-49840000.0</v>
       </c>
       <c r="G25">
         <v>11957000.0</v>
       </c>
       <c r="H25">
         <v>2428000.0</v>
       </c>
       <c r="I25">
         <v>-8126000.0</v>
       </c>
       <c r="J25">
         <v>26882000.0</v>
       </c>
       <c r="K25">
         <v>2809000.0</v>
       </c>
@@ -22884,51 +22902,51 @@
       </c>
       <c r="AY27">
         <v>473222.0</v>
       </c>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
     </row>
     <row r="28" spans="1:63">
       <c r="A28" t="s">
         <v>185</v>
       </c>
       <c r="B28">
         <v>-452164.0</v>
       </c>
       <c r="C28">
-        <v>-449633.0</v>
+        <v>-450000.0</v>
       </c>
       <c r="D28">
         <v>-405670.0</v>
       </c>
       <c r="E28">
         <v>-560000.0</v>
       </c>
       <c r="F28">
         <v>40660000.0</v>
       </c>
       <c r="G28">
         <v>-202000.0</v>
       </c>
       <c r="H28">
         <v>41011000.0</v>
       </c>
       <c r="I28">
         <v>26055000.0</v>
       </c>
       <c r="J28">
         <v>40865000.0</v>
       </c>
       <c r="K28">
         <v>-152000.0</v>
       </c>
@@ -23065,51 +23083,51 @@
       </c>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28">
         <v>11487.0</v>
       </c>
       <c r="BI28">
         <v>315185.0</v>
       </c>
       <c r="BJ28">
         <v>50.0</v>
       </c>
       <c r="BK28">
         <v>-11750.0</v>
       </c>
     </row>
     <row r="29" spans="1:63">
       <c r="A29" t="s">
         <v>186</v>
       </c>
       <c r="B29">
         <v>-6318284.0</v>
       </c>
       <c r="C29">
-        <v>-15756148.0</v>
+        <v>-16013000.0</v>
       </c>
       <c r="D29">
         <v>-946324.0</v>
       </c>
       <c r="E29">
         <v>14626000.0</v>
       </c>
       <c r="F29">
         <v>-16585000.0</v>
       </c>
       <c r="G29">
         <v>-4180000.0</v>
       </c>
       <c r="H29">
         <v>8893000.0</v>
       </c>
       <c r="I29">
         <v>-3730000.0</v>
       </c>
       <c r="J29">
         <v>-8263000.0</v>
       </c>
       <c r="K29">
         <v>7687000.0</v>
       </c>
@@ -23256,51 +23274,51 @@
       </c>
       <c r="BG29">
         <v>-82275.0</v>
       </c>
       <c r="BH29">
         <v>-75824.0</v>
       </c>
       <c r="BI29">
         <v>-68252.0</v>
       </c>
       <c r="BJ29">
         <v>-2458.0</v>
       </c>
       <c r="BK29">
         <v>-10246.0</v>
       </c>
     </row>
     <row r="30" spans="1:63">
       <c r="A30" t="s">
         <v>187</v>
       </c>
       <c r="B30">
         <v>-1873829.0</v>
       </c>
       <c r="C30">
-        <v>-4584260.0</v>
+        <v>-4344000.0</v>
       </c>
       <c r="D30">
         <v>57440.0</v>
       </c>
       <c r="E30">
         <v>-9428000.0</v>
       </c>
       <c r="F30">
         <v>-10299000.0</v>
       </c>
       <c r="G30">
         <v>-61553000.0</v>
       </c>
       <c r="H30">
         <v>-22415000.0</v>
       </c>
       <c r="I30">
         <v>-14873000.0</v>
       </c>
       <c r="J30">
         <v>-2613000.0</v>
       </c>
       <c r="K30">
         <v>416000.0</v>
       </c>