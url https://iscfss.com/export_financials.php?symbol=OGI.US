--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -1036,51 +1039,51 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
         <v>89247000.0</v>
       </c>
       <c r="C2">
         <v>47097000.0</v>
       </c>
       <c r="D2">
-        <v>14727152.0</v>
+        <v>20007000.0</v>
       </c>
       <c r="E2">
         <v>40864000.0</v>
       </c>
       <c r="F2">
         <v>18952000.0</v>
       </c>
       <c r="G2">
         <v>17486000.0</v>
       </c>
       <c r="H2">
         <v>40355000.0</v>
       </c>
       <c r="I2">
         <v>10764000.0</v>
       </c>
       <c r="J2">
         <v>6258341.0</v>
       </c>
       <c r="K2">
         <v>2115193.0</v>
       </c>
       <c r="L2">
         <v>1463119.0</v>
       </c>
@@ -1353,54 +1356,54 @@
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
         <v>29026000.0</v>
       </c>
       <c r="C12">
         <v>107566000.0</v>
       </c>
       <c r="D12">
         <v>33864000.0</v>
       </c>
       <c r="E12">
-        <v>98911000.0</v>
+        <v>98607000.0</v>
       </c>
       <c r="F12">
-        <v>183843000.0</v>
+        <v>183555000.0</v>
       </c>
       <c r="G12">
         <v>74728000.0</v>
       </c>
       <c r="H12">
         <v>47935000.0</v>
       </c>
       <c r="I12">
         <v>130064000.0</v>
       </c>
       <c r="J12">
         <v>33957370.0</v>
       </c>
       <c r="K12">
         <v>32632637.0</v>
       </c>
       <c r="L12">
         <v>1473694.0</v>
       </c>
       <c r="M12">
         <v>136997.0</v>
       </c>
       <c r="N12">
         <v>157780.0</v>
       </c>
@@ -1439,63 +1442,63 @@
       <c r="J13">
         <v>99704455.0</v>
       </c>
       <c r="K13">
         <v>50958174.0</v>
       </c>
       <c r="L13">
         <v>16753777.0</v>
       </c>
       <c r="M13">
         <v>616092.0</v>
       </c>
       <c r="N13">
         <v>616092.0</v>
       </c>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
         <v>127674167.0</v>
       </c>
       <c r="C14">
-        <v>95294000.0</v>
+        <v>95293899.0</v>
       </c>
       <c r="D14">
-        <v>81293000.0</v>
+        <v>81292869.0</v>
       </c>
       <c r="E14">
-        <v>85304000.0</v>
+        <v>77228918.0</v>
       </c>
       <c r="F14">
-        <v>64030000.0</v>
+        <v>64029982.0</v>
       </c>
       <c r="G14">
-        <v>43167000.0</v>
+        <v>48627765.0</v>
       </c>
       <c r="H14">
         <v>35231000.0</v>
       </c>
       <c r="I14">
         <v>31715000.0</v>
       </c>
       <c r="J14">
         <v>24301513.0</v>
       </c>
       <c r="K14">
         <v>14671000.0</v>
       </c>
       <c r="L14">
         <v>13101000.0</v>
       </c>
       <c r="M14">
         <v>2073000.0</v>
       </c>
       <c r="N14">
         <v>2073000.0</v>
       </c>
       <c r="O14">
         <v>1748000.0</v>
       </c>
@@ -1756,51 +1759,51 @@
         <v>151920.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
         <v>562211000.0</v>
       </c>
       <c r="C23">
         <v>407860000.0</v>
       </c>
       <c r="D23">
         <v>298455000.0</v>
       </c>
       <c r="E23">
         <v>577107000.0</v>
       </c>
       <c r="F23">
         <v>554017000.0</v>
       </c>
       <c r="G23">
-        <v>417624000.0</v>
+        <v>435127000.0</v>
       </c>
       <c r="H23">
         <v>428525000.0</v>
       </c>
       <c r="I23">
         <v>302567000.0</v>
       </c>
       <c r="J23">
         <v>92807709.0</v>
       </c>
       <c r="K23">
         <v>53866965.0</v>
       </c>
       <c r="L23">
         <v>14176117.0</v>
       </c>
       <c r="M23">
         <v>139937.0</v>
       </c>
       <c r="N23">
         <v>336761.0</v>
       </c>
       <c r="O23">
         <v>501441.0</v>
       </c>
@@ -1920,60 +1923,60 @@
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
         <v>-19448000.0</v>
       </c>
       <c r="C28">
         <v>-102290000.0</v>
       </c>
       <c r="D28">
-        <v>-30158000.0</v>
+        <v>-29145000.0</v>
       </c>
       <c r="E28">
         <v>-65158000.0</v>
       </c>
       <c r="F28">
         <v>-49420000.0</v>
       </c>
       <c r="G28">
-        <v>79071000.0</v>
+        <v>93283000.0</v>
       </c>
       <c r="H28">
         <v>2021000.0</v>
       </c>
       <c r="I28">
         <v>44100000.0</v>
       </c>
       <c r="J28">
         <v>1560936.0</v>
       </c>
       <c r="K28">
         <v>-2366157.0</v>
       </c>
       <c r="L28">
         <v>3385172.0</v>
       </c>
       <c r="M28">
         <v>-136997.0</v>
       </c>
       <c r="N28">
         <v>-157780.0</v>
       </c>
       <c r="O28">
         <v>-320596.0</v>
       </c>
@@ -2008,51 +2011,51 @@
         <v>86549368.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
         <v>64859000.0</v>
       </c>
       <c r="C30">
         <v>37153000.0</v>
       </c>
       <c r="D30">
         <v>27457000.0</v>
       </c>
       <c r="E30">
         <v>46372000.0</v>
       </c>
       <c r="F30">
-        <v>20997000.0</v>
+        <v>21285000.0</v>
       </c>
       <c r="G30">
         <v>16976000.0</v>
       </c>
       <c r="H30">
         <v>11632000.0</v>
       </c>
       <c r="I30">
         <v>793000.0</v>
       </c>
       <c r="J30">
         <v>4072871.0</v>
       </c>
       <c r="K30">
         <v>1561893.0</v>
       </c>
       <c r="L30">
         <v>766788.0</v>
       </c>
       <c r="M30">
         <v>2940.0</v>
       </c>
       <c r="N30">
         <v>25448.0</v>
       </c>
@@ -2130,51 +2133,51 @@
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
         <v>277314000.0</v>
       </c>
       <c r="C33">
         <v>145641000.0</v>
       </c>
       <c r="D33">
         <v>142479000.0</v>
       </c>
       <c r="E33">
         <v>355484000.0</v>
       </c>
       <c r="F33">
         <v>293402000.0</v>
       </c>
       <c r="G33">
-        <v>247420000.0</v>
+        <v>264923000.0</v>
       </c>
       <c r="H33">
         <v>232244000.0</v>
       </c>
       <c r="I33">
         <v>99353000.0</v>
       </c>
       <c r="J33">
         <v>48141424.0</v>
       </c>
       <c r="K33">
         <v>13215012.0</v>
       </c>
       <c r="L33">
         <v>9583376.0</v>
       </c>
       <c r="M33">
         <v>2477486.0</v>
       </c>
       <c r="N33">
         <v>153533.0</v>
       </c>
       <c r="O33">
         <v>153125.0</v>
       </c>
@@ -2208,96 +2211,96 @@
       </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
         <v>86922000.0</v>
       </c>
       <c r="C35">
         <v>48549000.0</v>
       </c>
       <c r="D35">
         <v>4401000.0</v>
       </c>
       <c r="E35">
         <v>13764000.0</v>
       </c>
       <c r="F35">
         <v>47946000.0</v>
       </c>
       <c r="G35">
-        <v>89016000.0</v>
+        <v>106519000.0</v>
       </c>
       <c r="H35">
         <v>57655000.0</v>
       </c>
       <c r="I35">
         <v>106723000.0</v>
       </c>
       <c r="J35">
         <v>3128490.0</v>
       </c>
       <c r="K35">
         <v>7160831.0</v>
       </c>
       <c r="L35">
         <v>4574153.0</v>
       </c>
       <c r="M35">
         <v>115442.0</v>
       </c>
       <c r="N35">
         <v>72959.0</v>
       </c>
       <c r="O35"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
         <v>3754000.0</v>
       </c>
       <c r="C36">
         <v>591000.0</v>
       </c>
       <c r="D36">
         <v>19088000.0</v>
       </c>
       <c r="E36">
-        <v>32357000.0</v>
+        <v>33138000.0</v>
       </c>
       <c r="F36">
-        <v>31109000.0</v>
+        <v>35389000.0</v>
       </c>
       <c r="G36">
-        <v>8032000.0</v>
+        <v>8730000.0</v>
       </c>
       <c r="H36">
         <v>592000.0</v>
       </c>
       <c r="I36">
         <v>714000.0</v>
       </c>
       <c r="J36">
         <v>467490.0</v>
       </c>
       <c r="K36">
         <v>13215012.0</v>
       </c>
       <c r="L36">
         <v>9583376.0</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36">
         <v>153125.0</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" t="s">
         <v>50</v>
@@ -2356,89 +2359,89 @@
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>-2477486.0</v>
       </c>
       <c r="N38"/>
       <c r="O38"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
         <v>67058000.0</v>
       </c>
       <c r="C39">
         <v>34976000.0</v>
       </c>
       <c r="D39">
         <v>13702000.0</v>
       </c>
       <c r="E39">
-        <v>10568000.0</v>
+        <v>8362000.0</v>
       </c>
       <c r="F39">
-        <v>12462482.0</v>
+        <v>6957000.0</v>
       </c>
       <c r="G39">
         <v>6741000.0</v>
       </c>
       <c r="H39">
         <v>22918000.0</v>
       </c>
       <c r="I39">
         <v>4587000.0</v>
       </c>
       <c r="J39">
         <v>-1.0</v>
       </c>
       <c r="K39">
         <v>149740.0</v>
       </c>
       <c r="L39">
         <v>73182.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
         <v>35908000.0</v>
       </c>
       <c r="C40">
         <v>5139000.0</v>
       </c>
       <c r="D40">
-        <v>2323193.0</v>
+        <v>1335000.0</v>
       </c>
       <c r="E40">
         <v>12004000.0</v>
       </c>
       <c r="F40">
         <v>6250000.0</v>
       </c>
       <c r="G40">
         <v>-11595000.0</v>
       </c>
       <c r="H40">
         <v>3509000.0</v>
       </c>
       <c r="I40">
         <v>65000.0</v>
       </c>
       <c r="J40">
         <v>6258341.0</v>
       </c>
       <c r="K40">
         <v>2115193.0</v>
       </c>
       <c r="L40">
         <v>1463119.0</v>
       </c>
@@ -2795,137 +2798,137 @@
       </c>
       <c r="J50">
         <v>389816.0</v>
       </c>
       <c r="K50">
         <v>330649.0</v>
       </c>
       <c r="L50">
         <v>216726.04</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
         <v>8752000.0</v>
       </c>
       <c r="C51">
         <v>4455000.0</v>
       </c>
       <c r="D51">
-        <v>3706000.0</v>
+        <v>4718999.0</v>
       </c>
       <c r="E51">
         <v>3357000.0</v>
       </c>
       <c r="F51">
         <v>5945000.0</v>
       </c>
       <c r="G51">
-        <v>103671000.0</v>
+        <v>117883000.0</v>
       </c>
       <c r="H51">
         <v>49576000.0</v>
       </c>
       <c r="I51">
         <v>99164000.0</v>
       </c>
       <c r="J51">
         <v>3518816.0</v>
       </c>
       <c r="K51">
         <v>7491480.0</v>
       </c>
       <c r="L51">
         <v>4858866.0</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
         <v>1004000.0</v>
       </c>
       <c r="C52">
         <v>1086000.0</v>
       </c>
       <c r="D52">
-        <v>76000.0</v>
+        <v>1088999.0</v>
       </c>
       <c r="E52">
         <v>996000.0</v>
       </c>
       <c r="F52">
         <v>1064000.0</v>
       </c>
       <c r="G52">
         <v>11595000.0</v>
       </c>
       <c r="H52">
         <v>3509000.0</v>
       </c>
       <c r="I52">
         <v>421000.0</v>
       </c>
       <c r="J52">
         <v>389816.0</v>
       </c>
       <c r="K52">
         <v>330649.0</v>
       </c>
       <c r="L52">
         <v>284713.0</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
         <v>826000.0</v>
       </c>
       <c r="C53">
         <v>821000.0</v>
       </c>
       <c r="D53"/>
       <c r="E53">
-        <v>30396000.0</v>
+        <v>30092000.0</v>
       </c>
       <c r="F53">
-        <v>128478000.0</v>
+        <v>128190000.0</v>
       </c>
       <c r="G53">
         <v>50128000.0</v>
       </c>
       <c r="H53">
         <v>380000.0</v>
       </c>
       <c r="I53">
         <v>75000000.0</v>
       </c>
       <c r="J53">
         <v>32000000.0</v>
       </c>
       <c r="K53">
         <v>22775000.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" t="s">
@@ -2952,51 +2955,51 @@
       </c>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
         <v>562211000.0</v>
       </c>
       <c r="C55">
         <v>407860000.0</v>
       </c>
       <c r="D55">
         <v>298455000.0</v>
       </c>
       <c r="E55">
         <v>577107000.0</v>
       </c>
       <c r="F55">
         <v>554017000.0</v>
       </c>
       <c r="G55">
-        <v>417624000.0</v>
+        <v>435127000.0</v>
       </c>
       <c r="H55">
         <v>428525000.0</v>
       </c>
       <c r="I55">
         <v>302567000.0</v>
       </c>
       <c r="J55">
         <v>92807709.0</v>
       </c>
       <c r="K55">
         <v>53866965.0</v>
       </c>
       <c r="L55">
         <v>14176117.0</v>
       </c>
       <c r="M55">
         <v>139937.0</v>
       </c>
       <c r="N55">
         <v>336761.0</v>
       </c>
       <c r="O55">
         <v>501441.0</v>
       </c>
@@ -3093,51 +3096,51 @@
       </c>
       <c r="O57">
         <v>39570.0</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
         <v>213081000.0</v>
       </c>
       <c r="C58">
         <v>101871000.0</v>
       </c>
       <c r="D58">
         <v>26832000.0</v>
       </c>
       <c r="E58">
         <v>69049000.0</v>
       </c>
       <c r="F58">
         <v>74212000.0</v>
       </c>
       <c r="G58">
-        <v>118097000.0</v>
+        <v>135600000.0</v>
       </c>
       <c r="H58">
         <v>101519000.0</v>
       </c>
       <c r="I58">
         <v>117973000.0</v>
       </c>
       <c r="J58">
         <v>9776647.0</v>
       </c>
       <c r="K58">
         <v>9606673.0</v>
       </c>
       <c r="L58">
         <v>6321985.0</v>
       </c>
       <c r="M58">
         <v>115442.0</v>
       </c>
       <c r="N58">
         <v>72959.0</v>
       </c>
       <c r="O58">
         <v>39570.0</v>
       </c>
@@ -3263,1379 +3266,1407 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
         <v>117</v>
       </c>
       <c r="BD1" t="s">
         <v>118</v>
       </c>
       <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BG1" t="s">
         <v>120</v>
       </c>
       <c r="BH1" t="s">
         <v>121</v>
       </c>
       <c r="BI1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BK1" t="s">
         <v>123</v>
       </c>
       <c r="BL1" t="s">
         <v>124</v>
       </c>
       <c r="BM1" t="s">
         <v>125</v>
       </c>
       <c r="BN1" t="s">
         <v>126</v>
       </c>
       <c r="BO1" t="s">
         <v>127</v>
       </c>
       <c r="BP1" t="s">
         <v>128</v>
       </c>
-    </row>
-    <row r="2" spans="1:68">
+      <c r="BQ1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>99933000.0</v>
+      </c>
+      <c r="C2">
         <v>73328009.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71079000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>89247000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>89803000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63001000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63340000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47097000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>39722000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40174000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35603000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14727152.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>20007000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>34349000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>19624000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>33468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40864000.0</v>
       </c>
       <c r="R2">
         <v>40864000.0</v>
       </c>
       <c r="S2">
+        <v>40864000.0</v>
+      </c>
+      <c r="T2">
         <v>35804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25551000.0</v>
       </c>
       <c r="U2">
         <v>25551000.0</v>
       </c>
-      <c r="V2"/>
+      <c r="V2">
+        <v>27003000.0</v>
+      </c>
       <c r="W2">
+        <v>18952000.0</v>
+      </c>
+      <c r="X2">
         <v>23436000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13808000.0</v>
       </c>
       <c r="Z2">
         <v>13808000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AA2">
+        <v>12784000.0</v>
+      </c>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>29081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25009000.0</v>
       </c>
       <c r="AD2">
         <v>25009000.0</v>
       </c>
       <c r="AE2">
+        <v>25009000.0</v>
+      </c>
+      <c r="AF2">
         <v>26674000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>42891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40355000.0</v>
       </c>
       <c r="AH2">
         <v>40355000.0</v>
       </c>
       <c r="AI2">
+        <v>40355000.0</v>
+      </c>
+      <c r="AJ2">
         <v>15145000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15374000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10764000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8677000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>11708625.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>6657008.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6259000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3655188.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4856729.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3107960.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2115193.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2324651.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1764327.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1140188.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1463119.0</v>
       </c>
-      <c r="AX2"/>
-      <c r="AY2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>1917386.0</v>
       </c>
-      <c r="AZ2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA2"/>
       <c r="BB2">
         <v>235787.0</v>
       </c>
       <c r="BC2">
+        <v>235787.0</v>
+      </c>
+      <c r="BD2">
         <v>115442.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>96163.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>80744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72959.0</v>
       </c>
       <c r="BG2">
         <v>72959.0</v>
       </c>
       <c r="BH2">
+        <v>72959.0</v>
+      </c>
+      <c r="BI2">
         <v>60771.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33193.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>14045.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>39570.0</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-    </row>
-    <row r="3" spans="1:68">
+      <c r="BQ2"/>
+    </row>
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-      <c r="AI3">
-[...1 lines deleted...]
-      </c>
+      <c r="AI3"/>
       <c r="AJ3">
         <v>0.0</v>
       </c>
-      <c r="AK3"/>
+      <c r="AK3">
+        <v>0.0</v>
+      </c>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
-    </row>
-    <row r="4" spans="1:68">
+      <c r="BQ3"/>
+    </row>
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
-[...1 lines deleted...]
-      </c>
+      <c r="AI4"/>
       <c r="AJ4">
         <v>0.0</v>
       </c>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
-    </row>
-    <row r="5" spans="1:68">
+      <c r="BQ4"/>
+    </row>
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>35954999.0</v>
+      </c>
+      <c r="C5">
         <v>37402407.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>36602000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>37949000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>37841000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>37753000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>37978000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37066000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>36664000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>35808000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>35197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33245000.0</v>
       </c>
       <c r="M5">
         <v>33245000.0</v>
       </c>
       <c r="N5">
+        <v>33245000.0</v>
+      </c>
+      <c r="O5">
         <v>32400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>31209000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28260000.0</v>
       </c>
       <c r="R5">
         <v>28260000.0</v>
       </c>
       <c r="S5">
+        <v>28260000.0</v>
+      </c>
+      <c r="T5">
         <v>25700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24981000.0</v>
       </c>
       <c r="U5">
         <v>24981000.0</v>
       </c>
-      <c r="V5"/>
+      <c r="V5">
+        <v>25303000.0</v>
+      </c>
       <c r="W5">
         <v>24646000.0</v>
       </c>
       <c r="X5">
+        <v>24646000.0</v>
+      </c>
+      <c r="Y5">
         <v>23783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="Z5">
         <v>116000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AA5">
+        <v>23626000.0</v>
+      </c>
+      <c r="AB5"/>
+      <c r="AC5">
         <v>23794000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23542000.0</v>
       </c>
       <c r="AD5">
         <v>23542000.0</v>
       </c>
       <c r="AE5">
+        <v>23542000.0</v>
+      </c>
+      <c r="AF5">
         <v>21838000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>20276000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-43000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>17664000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>24224000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>24655999.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6075000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4663000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3757727.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3082794.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2602690.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2380228.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2355980.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2133783.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1258395.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1013473.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-809738.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-613873.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>812027.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>671712.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>720286.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>589952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241531.0</v>
       </c>
       <c r="BB5">
         <v>241531.0</v>
       </c>
       <c r="BC5">
         <v>241531.0</v>
       </c>
       <c r="BD5">
         <v>241531.0</v>
       </c>
       <c r="BE5">
         <v>241531.0</v>
       </c>
       <c r="BF5">
         <v>241531.0</v>
       </c>
       <c r="BG5">
         <v>241531.0</v>
       </c>
       <c r="BH5">
         <v>241531.0</v>
       </c>
       <c r="BI5">
         <v>241531.0</v>
       </c>
       <c r="BJ5">
-        <v>64835.0</v>
+        <v>241531.0</v>
       </c>
       <c r="BK5">
         <v>64835.0</v>
       </c>
-      <c r="BL5"/>
-      <c r="BM5">
+      <c r="BL5">
+        <v>64835.0</v>
+      </c>
+      <c r="BM5"/>
+      <c r="BN5">
         <v>49600.0</v>
       </c>
-      <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
-    </row>
-    <row r="6" spans="1:68">
+      <c r="BQ5"/>
+    </row>
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
-      <c r="AM6"/>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
-    </row>
-    <row r="7" spans="1:68">
+      <c r="BQ6"/>
+    </row>
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>10481000.0</v>
+      </c>
+      <c r="C7">
         <v>8198000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>8442000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8727000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9108000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9482000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9868000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4370000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>3122000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7331000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7573000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2863000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>4651000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4901000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3516000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>3727000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>2617000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>2756000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1777000.0</v>
       </c>
-      <c r="AE7"/>
-      <c r="AF7">
+      <c r="AF7"/>
+      <c r="AG7">
         <v>1861000.0</v>
       </c>
-      <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
-[...1 lines deleted...]
-      </c>
+      <c r="AI7"/>
       <c r="AJ7">
         <v>0.0</v>
       </c>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
-    </row>
-    <row r="8" spans="1:68">
+      <c r="BQ7"/>
+    </row>
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
+        <v>933648000.0</v>
+      </c>
+      <c r="C8">
         <v>924185000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>921612000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>919908000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>918418000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>917282000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>892594000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>852891000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>837727000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>817342000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>776906000.0</v>
       </c>
-      <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>775202000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>769978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769818000.0</v>
       </c>
       <c r="Q8">
         <v>769818000.0</v>
       </c>
       <c r="R8">
+        <v>769818000.0</v>
+      </c>
+      <c r="S8">
         <v>769725000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>769443000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>769401000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>734331000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>730803000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>729069000.0</v>
       </c>
-      <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
-    </row>
-    <row r="9" spans="1:68">
+      <c r="BQ8"/>
+    </row>
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
-[...1 lines deleted...]
-      </c>
+      <c r="AI9"/>
       <c r="AJ9">
         <v>0.0</v>
       </c>
-      <c r="AK9"/>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
-    </row>
-    <row r="10" spans="1:68">
+      <c r="BQ9"/>
+    </row>
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>10851000.0</v>
+      </c>
+      <c r="C10">
         <v>54082402.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7576000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>35876000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>13181000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>44298000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>106745000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>79256000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71804000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>41815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33864000.0</v>
       </c>
       <c r="M10">
         <v>33864000.0</v>
       </c>
       <c r="N10">
+        <v>33864000.0</v>
+      </c>
+      <c r="O10">
         <v>52715000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>61829000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>70072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68515000.0</v>
       </c>
       <c r="R10">
         <v>68515000.0</v>
       </c>
       <c r="S10">
+        <v>68515000.0</v>
+      </c>
+      <c r="T10">
         <v>127336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82287000.0</v>
       </c>
       <c r="U10">
         <v>82287000.0</v>
       </c>
-      <c r="V10"/>
+      <c r="V10">
+        <v>99710000.0</v>
+      </c>
       <c r="W10">
         <v>55365000.0</v>
       </c>
       <c r="X10">
+        <v>55365000.0</v>
+      </c>
+      <c r="Y10">
         <v>58392000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>61123000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>24600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44641000.0</v>
       </c>
       <c r="AD10">
         <v>44641000.0</v>
       </c>
       <c r="AE10">
+        <v>44641000.0</v>
+      </c>
+      <c r="AF10">
         <v>41086000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>33956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47555000.0</v>
       </c>
       <c r="AH10">
         <v>47555000.0</v>
       </c>
       <c r="AI10">
+        <v>47555000.0</v>
+      </c>
+      <c r="AJ10">
         <v>12477000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>30162000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>55064000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31611000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>53718231.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7633900.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1957370.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2707327.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1328513.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1826480.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>9857637.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1929130.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>989475.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2173595.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1473694.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>367570.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>724000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1306032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5726674.0</v>
       </c>
       <c r="BB10">
         <v>5726674.0</v>
       </c>
       <c r="BC10">
+        <v>5726674.0</v>
+      </c>
+      <c r="BD10">
         <v>136997.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>142735.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>143414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157780.0</v>
       </c>
       <c r="BG10">
         <v>157780.0</v>
       </c>
       <c r="BH10">
+        <v>157780.0</v>
+      </c>
+      <c r="BI10">
         <v>164082.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>207588.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>277913.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>320596.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>384933.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>138000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-    </row>
-    <row r="11" spans="1:68">
+      <c r="BQ10"/>
+    </row>
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4662,1070 +4693,1088 @@
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-    </row>
-    <row r="12" spans="1:68">
+      <c r="BQ11"/>
+    </row>
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>11667000.0</v>
+      </c>
+      <c r="C12">
         <v>54895497.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8381000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29026000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>36776000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14054000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46797000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>107566000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>80067000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72606000.0</v>
       </c>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
       <c r="L12">
-        <v>33864000.0</v>
+        <v>41815000.0</v>
       </c>
       <c r="M12">
         <v>33864000.0</v>
       </c>
       <c r="N12">
+        <v>33864000.0</v>
+      </c>
+      <c r="O12">
         <v>53036000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>72282000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>95538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98911000.0</v>
       </c>
       <c r="R12">
         <v>98911000.0</v>
       </c>
       <c r="S12">
+        <v>98911000.0</v>
+      </c>
+      <c r="T12">
         <v>127656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151041000.0</v>
       </c>
       <c r="U12">
         <v>151041000.0</v>
       </c>
-      <c r="V12"/>
+      <c r="V12">
+        <v>168327000.0</v>
+      </c>
       <c r="W12">
         <v>183843000.0</v>
       </c>
       <c r="X12">
+        <v>183843000.0</v>
+      </c>
+      <c r="Y12">
         <v>196730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Z12">
         <v>10000000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AA12">
+        <v>71123000.0</v>
+      </c>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>74728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44777000.0</v>
       </c>
       <c r="AD12">
         <v>44777000.0</v>
       </c>
       <c r="AE12">
+        <v>44777000.0</v>
+      </c>
+      <c r="AF12">
         <v>41239000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>34132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47935000.0</v>
       </c>
       <c r="AH12">
         <v>47935000.0</v>
       </c>
       <c r="AI12">
+        <v>47935000.0</v>
+      </c>
+      <c r="AJ12">
         <v>63359000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>95949000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>130064000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>155811000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>177918231.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>27633900.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33957370.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>48457327.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>55603513.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>25301480.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32632637.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3729130.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4989475.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6173595.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1473694.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>567570.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2224000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3306032.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5726674.0</v>
       </c>
       <c r="BB12">
         <v>5726674.0</v>
       </c>
       <c r="BC12">
+        <v>5726674.0</v>
+      </c>
+      <c r="BD12">
         <v>136997.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>142735.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>143414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157780.0</v>
       </c>
       <c r="BG12">
         <v>157780.0</v>
       </c>
       <c r="BH12">
+        <v>157780.0</v>
+      </c>
+      <c r="BI12">
         <v>164082.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>207588.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>277913.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>320596.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>384933.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>138000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-    </row>
-    <row r="13" spans="1:68">
+      <c r="BQ12"/>
+    </row>
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>933648000.0</v>
+      </c>
+      <c r="C13">
         <v>926573338.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>921612000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>919908000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>918418000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>917282000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>892594000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>852891000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>837727000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>817342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>776906000.0</v>
       </c>
       <c r="L13">
         <v>776906000.0</v>
       </c>
       <c r="M13">
         <v>776906000.0</v>
       </c>
       <c r="N13">
+        <v>776906000.0</v>
+      </c>
+      <c r="O13">
         <v>775202000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>769978000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>769818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769725000.0</v>
       </c>
       <c r="R13">
         <v>769725000.0</v>
       </c>
       <c r="S13">
+        <v>769725000.0</v>
+      </c>
+      <c r="T13">
         <v>769443000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769401000.0</v>
       </c>
       <c r="U13">
         <v>769401000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>734331000.0</v>
+      </c>
       <c r="W13">
         <v>730803000.0</v>
       </c>
       <c r="X13">
+        <v>730803000.0</v>
+      </c>
+      <c r="Y13">
         <v>729069000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489268000.0</v>
       </c>
       <c r="Z13">
         <v>489268000.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13">
+      <c r="AA13">
+        <v>489268000.0</v>
+      </c>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>420673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402965000.0</v>
       </c>
       <c r="AD13">
         <v>402965000.0</v>
       </c>
       <c r="AE13">
+        <v>402965000.0</v>
+      </c>
+      <c r="AF13">
         <v>372742000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>318191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>318125000.0</v>
       </c>
       <c r="AH13">
         <v>318125000.0</v>
       </c>
       <c r="AI13">
+        <v>318125000.0</v>
+      </c>
+      <c r="AJ13">
         <v>228808000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>178074000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>157790000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>152642000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>152398027.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>104038291.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>99704455.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>97490075.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>95737403.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>57716546.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>50958174.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>19934552.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>19916706.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>19606425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16753777.0</v>
       </c>
       <c r="AX13">
         <v>16753777.0</v>
       </c>
       <c r="AY13">
         <v>16753777.0</v>
       </c>
       <c r="AZ13">
-        <v>15477518.0</v>
+        <v>16753777.0</v>
       </c>
       <c r="BA13">
         <v>15477518.0</v>
       </c>
       <c r="BB13">
         <v>15477518.0</v>
       </c>
       <c r="BC13">
-        <v>616092.0</v>
+        <v>15477518.0</v>
       </c>
       <c r="BD13">
         <v>616092.0</v>
       </c>
       <c r="BE13">
         <v>616092.0</v>
       </c>
       <c r="BF13">
         <v>616092.0</v>
       </c>
       <c r="BG13">
         <v>616092.0</v>
       </c>
       <c r="BH13">
+        <v>616092.0</v>
+      </c>
+      <c r="BI13">
         <v>615612.0</v>
       </c>
-      <c r="BI13"/>
       <c r="BJ13"/>
-      <c r="BK13">
+      <c r="BK13"/>
+      <c r="BL13">
         <v>615612.0</v>
       </c>
-      <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
-    </row>
-    <row r="14" spans="1:68">
+      <c r="BQ13"/>
+    </row>
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>136530401.0</v>
+      </c>
+      <c r="C14">
         <v>131571428.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>136773972.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>134148409.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>133915000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>133509000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113649000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
+        <v>69432741.0</v>
+      </c>
+      <c r="J14">
         <v>108385000.0</v>
       </c>
-      <c r="I14">
-[...4 lines deleted...]
-      </c>
       <c r="K14">
+        <v>91161616.0</v>
+      </c>
+      <c r="L14">
+        <v>81185567.0</v>
+      </c>
+      <c r="M14">
         <v>81162000.0</v>
       </c>
-      <c r="L14">
-[...2 lines deleted...]
-      <c r="M14">
+      <c r="N14">
         <v>81161630.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
+        <v>79888935.0</v>
+      </c>
+      <c r="P14">
         <v>78485000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>89045000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
+        <v>83136959.0</v>
+      </c>
+      <c r="S14">
+        <v>311058983.0</v>
+      </c>
+      <c r="T14">
+        <v>81266459.0</v>
+      </c>
+      <c r="U14">
         <v>85304000.0</v>
       </c>
-      <c r="R14">
-[...8 lines deleted...]
-      <c r="U14">
+      <c r="V14">
         <v>81563000.0</v>
       </c>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
       <c r="W14">
+        <v>72796491.0</v>
+      </c>
+      <c r="X14">
         <v>286285714.0</v>
       </c>
-      <c r="X14">
-[...1 lines deleted...]
-      </c>
       <c r="Y14">
-        <v>58164000.0</v>
+        <v>56328991.0</v>
       </c>
       <c r="Z14">
-        <v>50798000.0</v>
+        <v>56328991.0</v>
       </c>
       <c r="AA14">
+        <v>56328991.0</v>
+      </c>
+      <c r="AB14">
         <v>48628000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>48627765.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>44053971.0</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
-        <v>41219000.0</v>
+        <v>43180633.0</v>
       </c>
       <c r="AF14">
+        <v>43180633.0</v>
+      </c>
+      <c r="AG14">
         <v>40236481.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>156236487.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>37733500.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34620000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>37764000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32991000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>34267000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32983000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26188000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25245000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25353000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24271000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21726000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>86905000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>14101000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14072000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>13282000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>53027000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13257000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13139000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12754000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>6847000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8292400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2073100.0</v>
       </c>
       <c r="BE14">
         <v>2073100.0</v>
       </c>
       <c r="BF14">
         <v>2073100.0</v>
       </c>
       <c r="BG14">
+        <v>2073100.0</v>
+      </c>
+      <c r="BH14">
         <v>2073050.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2072500.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2073000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2072500.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1910250.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1935869.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1497771.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1506250.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1502125.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1498000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>473708000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15">
         <v>420673000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>402965000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>372742000.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15">
+      <c r="AF15"/>
+      <c r="AG15">
         <v>318191000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>318125000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>305950000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>228808000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>178074000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>157790000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>152642000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>152398027.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>104038291.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>99704455.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>97490075.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>95737403.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>57716546.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>50958174.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>19934552.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>19916706.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19606425.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16753777.0</v>
       </c>
       <c r="AX15">
         <v>16753777.0</v>
       </c>
       <c r="AY15">
         <v>16753777.0</v>
       </c>
       <c r="AZ15">
+        <v>16753777.0</v>
+      </c>
+      <c r="BA15">
         <v>15477518.0</v>
       </c>
-      <c r="BA15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB15"/>
       <c r="BC15">
         <v>616092.0</v>
       </c>
       <c r="BD15">
         <v>616092.0</v>
       </c>
       <c r="BE15">
         <v>616092.0</v>
       </c>
       <c r="BF15">
         <v>616092.0</v>
       </c>
       <c r="BG15">
         <v>616092.0</v>
       </c>
       <c r="BH15">
+        <v>616092.0</v>
+      </c>
+      <c r="BI15">
         <v>615612.0</v>
       </c>
-      <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-    </row>
-    <row r="16" spans="1:68">
+      <c r="BQ15"/>
+    </row>
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="M16">
         <v>94000.0</v>
       </c>
       <c r="N16">
+        <v>94000.0</v>
+      </c>
+      <c r="O16">
         <v>214000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
-[...1 lines deleted...]
-      </c>
+      <c r="Q16"/>
       <c r="R16">
         <v>2444000.0</v>
       </c>
       <c r="S16">
+        <v>2444000.0</v>
+      </c>
+      <c r="T16">
         <v>3172000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-4017000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-7072000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-1246000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-332000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-328000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-954061.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-439612.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-1572613.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-222625.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
-    </row>
-    <row r="17" spans="1:68">
+      <c r="BQ16"/>
+    </row>
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
-[...1 lines deleted...]
-      </c>
+      <c r="AI17"/>
       <c r="AJ17">
         <v>0.0</v>
       </c>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>0.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
-    </row>
-    <row r="18" spans="1:68">
+      <c r="BQ17"/>
+    </row>
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>84000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>41000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>30000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>34000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>38000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>7000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>155000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>194000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>800000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>698000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>585000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1210000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>494000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>592000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>677000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>159647.44</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>445998.8</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>714000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>808000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
-    </row>
-    <row r="19" spans="1:68">
+      <c r="BQ18"/>
+    </row>
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5752,6140 +5801,6278 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
-    </row>
-    <row r="20" spans="1:68">
+      <c r="BQ19"/>
+    </row>
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20">
+        <v>194717000.0</v>
+      </c>
+      <c r="C20">
         <v>52659735.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52524000.0</v>
       </c>
       <c r="D20">
         <v>52524000.0</v>
       </c>
       <c r="E20">
+        <v>52524000.0</v>
+      </c>
+      <c r="F20">
         <v>49796000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>50055000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>39961000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>6951000.0</v>
       </c>
-      <c r="P20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P20">
+        <v>6951000.0</v>
+      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>41979000.0</v>
       </c>
       <c r="S20">
         <v>41979000.0</v>
       </c>
       <c r="T20">
         <v>41979000.0</v>
       </c>
       <c r="U20">
         <v>41979000.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>14090000.0</v>
+      </c>
       <c r="W20">
         <v>14321000.0</v>
       </c>
       <c r="X20">
+        <v>14321000.0</v>
+      </c>
+      <c r="Y20">
         <v>14604000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>999000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2154761.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2327728.0</v>
       </c>
       <c r="AO20">
         <v>2327728.0</v>
       </c>
-      <c r="AP20"/>
+      <c r="AP20">
+        <v>2327728.0</v>
+      </c>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-    </row>
-    <row r="21" spans="1:68">
+      <c r="BQ20"/>
+    </row>
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21">
+        <v>203506000.0</v>
+      </c>
+      <c r="C21">
         <v>39319348.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>46743000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48511000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>53283000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>55317000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>41646000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8092000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8795000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9466000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10236000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7820326.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>10808000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54499000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>55369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14260000.0</v>
       </c>
       <c r="R21">
         <v>14260000.0</v>
       </c>
       <c r="S21">
+        <v>14260000.0</v>
+      </c>
+      <c r="T21">
         <v>15283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16142000.0</v>
       </c>
       <c r="U21">
         <v>16142000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>2574000.0</v>
+      </c>
       <c r="W21">
         <v>2725000.0</v>
       </c>
       <c r="X21">
+        <v>2725000.0</v>
+      </c>
+      <c r="Y21">
         <v>4503000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>1722000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>1772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3233000.0</v>
       </c>
       <c r="AD21">
         <v>3233000.0</v>
       </c>
       <c r="AE21">
+        <v>3233000.0</v>
+      </c>
+      <c r="AF21">
         <v>3274000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498000.0</v>
       </c>
       <c r="AH21">
         <v>1498000.0</v>
       </c>
       <c r="AI21">
+        <v>1498000.0</v>
+      </c>
+      <c r="AJ21">
         <v>1530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
-      <c r="AM21"/>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
-    </row>
-    <row r="22" spans="1:68">
+      <c r="BQ21"/>
+    </row>
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>165056000.0</v>
+      </c>
+      <c r="C22">
         <v>135507283.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>132711000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>123954000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>125186000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>115049000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>103953000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>82524000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>84079000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>83264000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>81234000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80953000.0</v>
       </c>
       <c r="M22">
         <v>80953000.0</v>
       </c>
       <c r="N22">
+        <v>80953000.0</v>
+      </c>
+      <c r="O22">
         <v>81832000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>88654000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>87210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68282000.0</v>
       </c>
       <c r="R22">
         <v>68282000.0</v>
       </c>
       <c r="S22">
+        <v>68282000.0</v>
+      </c>
+      <c r="T22">
         <v>60579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56187000.0</v>
       </c>
       <c r="U22">
         <v>56187000.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>46420000.0</v>
+      </c>
       <c r="W22">
         <v>48818000.0</v>
       </c>
       <c r="X22">
+        <v>48818000.0</v>
+      </c>
+      <c r="Y22">
         <v>46638000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43374000.0</v>
       </c>
-      <c r="Z22">
-[...3 lines deleted...]
-      <c r="AB22">
+      <c r="AA22">
+        <v>43374000.0</v>
+      </c>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>71759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100634000.0</v>
       </c>
       <c r="AD22">
         <v>100634000.0</v>
       </c>
       <c r="AE22">
+        <v>100634000.0</v>
+      </c>
+      <c r="AF22">
         <v>140831000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>125206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113796000.0</v>
       </c>
       <c r="AH22">
         <v>113796000.0</v>
       </c>
       <c r="AI22">
+        <v>113796000.0</v>
+      </c>
+      <c r="AJ22">
         <v>114969000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>117786000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>64827000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>26889000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>13311652.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7145468.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5405805.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4496992.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5588982.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6059803.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6307683.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>4934626.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3822670.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2686603.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2279077.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1663860.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>675521.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>268872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151920.0</v>
       </c>
       <c r="BB22">
         <v>151920.0</v>
       </c>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>151920.0</v>
+      </c>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
-    </row>
-    <row r="23" spans="1:68">
+      <c r="BQ22"/>
+    </row>
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>820262000.0</v>
+      </c>
+      <c r="C23">
         <v>522659207.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>530673000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>562211000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>564615000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>537903000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>479207000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>407860000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>354748000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>331778000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>299014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298455000.0</v>
       </c>
       <c r="M23">
         <v>298455000.0</v>
       </c>
       <c r="N23">
+        <v>298455000.0</v>
+      </c>
+      <c r="O23">
         <v>348515000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>551739000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>573227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577107000.0</v>
       </c>
       <c r="R23">
         <v>577107000.0</v>
       </c>
       <c r="S23">
+        <v>577107000.0</v>
+      </c>
+      <c r="T23">
         <v>583565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585102000.0</v>
       </c>
       <c r="U23">
         <v>585102000.0</v>
       </c>
-      <c r="V23"/>
+      <c r="V23">
+        <v>545365000.0</v>
+      </c>
       <c r="W23">
         <v>554017000.0</v>
       </c>
       <c r="X23">
+        <v>554017000.0</v>
+      </c>
+      <c r="Y23">
         <v>576715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120130000.0</v>
       </c>
       <c r="Z23">
         <v>-120130000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AA23">
+        <v>392764000.0</v>
+      </c>
+      <c r="AB23"/>
+      <c r="AC23">
         <v>417624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433677000.0</v>
       </c>
       <c r="AD23">
         <v>433677000.0</v>
       </c>
       <c r="AE23">
+        <v>433677000.0</v>
+      </c>
+      <c r="AF23">
         <v>502276000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>469484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428525000.0</v>
       </c>
       <c r="AH23">
         <v>428525000.0</v>
       </c>
       <c r="AI23">
+        <v>428525000.0</v>
+      </c>
+      <c r="AJ23">
         <v>376150000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>368628000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>302567000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>272128000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>268774850.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>96608659.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>92807709.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>89374911.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>91218102.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>57079800.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>53866965.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>21562253.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>20634679.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>19366523.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>14176117.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12105434.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12046326.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10241203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8665579.0</v>
       </c>
       <c r="BB23">
         <v>8665579.0</v>
       </c>
       <c r="BC23">
+        <v>8665579.0</v>
+      </c>
+      <c r="BD23">
         <v>139937.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>144846.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>145120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336761.0</v>
       </c>
       <c r="BG23">
         <v>336761.0</v>
       </c>
       <c r="BH23">
+        <v>336761.0</v>
+      </c>
+      <c r="BI23">
         <v>337055.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>368179.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>425141.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>501441.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>546199.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>331408.0</v>
       </c>
-      <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
-    </row>
-    <row r="24" spans="1:68">
+      <c r="BQ23"/>
+    </row>
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>37</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>17608000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>10000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>25000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>39000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>52000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>65000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>100000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>118000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137000.0</v>
       </c>
       <c r="Q24">
         <v>137000.0</v>
       </c>
       <c r="R24">
+        <v>137000.0</v>
+      </c>
+      <c r="S24">
         <v>155000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>174000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>192000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>211000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>230000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>247000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>54173000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>103671000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>78884000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>295000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>78418000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>46067000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>47196000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>10996000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>73929001.2</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>98743000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>98268000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-    </row>
-    <row r="25" spans="1:68">
+      <c r="BQ24"/>
+    </row>
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>81640000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2072000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>80279000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>46067000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>47196000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3657256.83</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>73929001.2</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-    </row>
-    <row r="26" spans="1:68">
+      <c r="BQ25"/>
+    </row>
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
+        <v>19831000.0</v>
+      </c>
+      <c r="C26">
         <v>57131000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>49405000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>49548000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>9909000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>47571000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>44830000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>40773000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>34858000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18867000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16427000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>14728000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="Q26">
         <v>6600000.0</v>
       </c>
       <c r="R26">
+        <v>6600000.0</v>
+      </c>
+      <c r="S26">
         <v>7069000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6802000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7915000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5895000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>6113000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>9681000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>10669000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>7001000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>7274000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8890000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AF26"/>
+      <c r="AG26">
         <v>10751000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>11108000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>12716000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>13114000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>10286552.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-    </row>
-    <row r="27" spans="1:68">
+      <c r="BQ26"/>
+    </row>
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
-[...1 lines deleted...]
-      </c>
+      <c r="AI27"/>
       <c r="AJ27">
         <v>0.0</v>
       </c>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>0.0</v>
+      </c>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-    </row>
-    <row r="28" spans="1:68">
+      <c r="BQ27"/>
+    </row>
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>10122000.0</v>
+      </c>
+      <c r="C28">
         <v>-45863218.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>876000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19448000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-26728000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3644000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-34360000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-102290000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-79156000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-71686000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-41679000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29145000.0</v>
       </c>
       <c r="M28">
         <v>-29145000.0</v>
       </c>
       <c r="N28">
+        <v>-29145000.0</v>
+      </c>
+      <c r="O28">
         <v>-52535000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-61631000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-69855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65158000.0</v>
       </c>
       <c r="R28">
         <v>-65158000.0</v>
       </c>
       <c r="S28">
+        <v>-65158000.0</v>
+      </c>
+      <c r="T28">
         <v>-119751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-74442000.0</v>
       </c>
       <c r="U28">
         <v>-74442000.0</v>
       </c>
-      <c r="V28"/>
+      <c r="V28">
+        <v>-96556000.0</v>
+      </c>
       <c r="W28">
+        <v>-49420000.0</v>
+      </c>
+      <c r="X28">
         <v>-50404000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-53164000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3516000.0</v>
       </c>
-      <c r="Z28">
-[...3 lines deleted...]
-      <c r="AB28">
+      <c r="AA28">
+        <v>2224000.0</v>
+      </c>
+      <c r="AB28"/>
+      <c r="AC28">
         <v>79071000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43553000.0</v>
       </c>
       <c r="AD28">
         <v>43553000.0</v>
       </c>
       <c r="AE28">
+        <v>43553000.0</v>
+      </c>
+      <c r="AF28">
         <v>45894000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>52404000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021000.0</v>
       </c>
       <c r="AH28">
         <v>2021000.0</v>
       </c>
       <c r="AI28">
+        <v>2021000.0</v>
+      </c>
+      <c r="AJ28">
         <v>49802000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>68558000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>44100000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>67075000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>42569238.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-4227270.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1560936.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>863449.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2315246.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1915586.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-2366157.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5641009.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6658796.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5241824.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3385172.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2037194.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1723634.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1171468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5726674.0</v>
       </c>
       <c r="BB28">
         <v>-5726674.0</v>
       </c>
       <c r="BC28">
+        <v>-5726674.0</v>
+      </c>
+      <c r="BD28">
         <v>-136997.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-142735.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-143414.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-157780.0</v>
       </c>
       <c r="BG28">
         <v>-157780.0</v>
       </c>
       <c r="BH28">
+        <v>-157780.0</v>
+      </c>
+      <c r="BI28">
         <v>-164082.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-207588.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-277913.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-320596.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-384933.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-138000.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-    </row>
-    <row r="29" spans="1:68">
+      <c r="BQ28"/>
+    </row>
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>503070000.0</v>
+      </c>
+      <c r="C29">
         <v>371812000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>369466000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>349155000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>385536000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>390621000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>323717000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>306074000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>295956000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>271915000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>257961000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>302167000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>509299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>515461000.0</v>
       </c>
       <c r="Q29">
         <v>515461000.0</v>
       </c>
       <c r="R29">
+        <v>515461000.0</v>
+      </c>
+      <c r="S29">
         <v>508293000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>511614000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>513658000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>482976000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>480115000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>503506000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>433972000.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="AB29"/>
+      <c r="AC29">
         <v>414793000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>405596000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>463304000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
-    </row>
-    <row r="30" spans="1:68">
+      <c r="BQ29"/>
+    </row>
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>88605000.0</v>
+      </c>
+      <c r="C30">
         <v>53525967.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49941000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>64859000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57547000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49987000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>47092000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>37153000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>28671000.0</v>
+        <v>29931000.0</v>
       </c>
       <c r="K30">
-        <v>27969000.0</v>
+        <v>29193000.0</v>
       </c>
       <c r="L30">
+        <v>28484000.0</v>
+      </c>
+      <c r="M30">
+        <v>27457000.0</v>
+      </c>
+      <c r="N30">
         <v>30157000.0</v>
       </c>
-      <c r="M30">
-[...4 lines deleted...]
-      </c>
       <c r="O30">
+        <v>35778000.0</v>
+      </c>
+      <c r="P30">
         <v>32950000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>29589000.0</v>
       </c>
-      <c r="Q30">
-[...1 lines deleted...]
-      </c>
       <c r="R30">
+        <v>46372000.0</v>
+      </c>
+      <c r="S30">
         <v>46068000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>34235000.0</v>
       </c>
-      <c r="T30">
-[...1 lines deleted...]
-      </c>
       <c r="U30">
-        <v>23022000.0</v>
-[...1 lines deleted...]
-      <c r="V30"/>
+        <v>22240000.0</v>
+      </c>
+      <c r="V30">
+        <v>24496000.0</v>
+      </c>
       <c r="W30">
+        <v>21285000.0</v>
+      </c>
+      <c r="X30">
         <v>20997000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>16932000.0</v>
+      </c>
+      <c r="Z30">
         <v>12285000.0</v>
       </c>
-      <c r="Z30">
-[...3 lines deleted...]
-      <c r="AB30">
+      <c r="AA30">
+        <v>8204000.0</v>
+      </c>
+      <c r="AB30"/>
+      <c r="AC30">
         <v>16976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12937000.0</v>
       </c>
       <c r="AD30">
         <v>12937000.0</v>
       </c>
       <c r="AE30">
+        <v>12937000.0</v>
+      </c>
+      <c r="AF30">
         <v>21334000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13358000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17450000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11632000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21625000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14737000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>793000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1591000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1374836.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>999147.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1007000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2471618.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2470821.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1610808.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1561893.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1399174.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1450333.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>795507.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>766788.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>154576.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>102117.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>375802.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>245201.0</v>
       </c>
       <c r="BB30">
         <v>245201.0</v>
       </c>
       <c r="BC30">
+        <v>245201.0</v>
+      </c>
+      <c r="BD30">
         <v>2940.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2111.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1706.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25448.0</v>
       </c>
       <c r="BG30">
         <v>25448.0</v>
       </c>
       <c r="BH30">
+        <v>25448.0</v>
+      </c>
+      <c r="BI30">
         <v>19440.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>17058.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>33695.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>27720.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>8141.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>18.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
-    </row>
-    <row r="31" spans="1:68">
+      <c r="BQ30"/>
+    </row>
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>284228000.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>459875000.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31">
         <v>451819000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>454098000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>455265000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>466021000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>462759000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>484072000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>265507000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>316894000.0</v>
       </c>
-      <c r="AA31"/>
-      <c r="AB31">
+      <c r="AB31"/>
+      <c r="AC31">
         <v>297755000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>316925000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>374827000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31">
         <v>325688000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>325508000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>334849000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>91582420.63</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>175216606.5</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>184594000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>163766000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
-    </row>
-    <row r="32" spans="1:68">
+      <c r="BQ31"/>
+    </row>
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>172805000.0</v>
+      </c>
+      <c r="C32">
         <v>161341000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>162494000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>158738000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>170508000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>182879000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>162532000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>208897000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>157750000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>138228000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>122823000.0</v>
       </c>
-      <c r="L32"/>
       <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>140626000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>172623000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>172920000.0</v>
       </c>
       <c r="Q32">
         <v>172920000.0</v>
       </c>
       <c r="R32">
+        <v>172920000.0</v>
+      </c>
+      <c r="S32">
         <v>166338000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>173106000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>189597000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>217834000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>234349000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>245788000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>112398000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>130121000.0</v>
       </c>
-      <c r="AA32"/>
-      <c r="AB32">
+      <c r="AB32"/>
+      <c r="AC32">
         <v>141123000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>131074000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>96752000.0</v>
       </c>
-      <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
-    </row>
-    <row r="33" spans="1:68">
+      <c r="BQ32"/>
+    </row>
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>540176000.0</v>
+      </c>
+      <c r="C33">
         <v>271926918.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>274128000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>277314000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>286832000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>279401000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>247716000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>145641000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>149096000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>137516000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>138725000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>142479000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>142478999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>168119000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>347706000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>353704000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355484000.0</v>
       </c>
       <c r="R33">
         <v>355484000.0</v>
       </c>
       <c r="S33">
+        <v>355484000.0</v>
+      </c>
+      <c r="T33">
         <v>355810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348543000.0</v>
       </c>
       <c r="U33">
         <v>348543000.0</v>
       </c>
-      <c r="V33"/>
+      <c r="V33">
+        <v>298110000.0</v>
+      </c>
       <c r="W33">
         <v>293402000.0</v>
       </c>
       <c r="X33">
+        <v>293402000.0</v>
+      </c>
+      <c r="Y33">
         <v>311571000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260510000.0</v>
       </c>
       <c r="Z33">
         <v>260510000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AA33">
+        <v>260510001.0</v>
+      </c>
+      <c r="AB33"/>
+      <c r="AC33">
         <v>247420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271040000.0</v>
       </c>
       <c r="AD33">
         <v>271040000.0</v>
       </c>
       <c r="AE33">
+        <v>271040000.0</v>
+      </c>
+      <c r="AF33">
         <v>293942000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>277719000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232244000.0</v>
       </c>
       <c r="AH33">
         <v>232244000.0</v>
       </c>
       <c r="AI33">
+        <v>232244000.0</v>
+      </c>
+      <c r="AJ33">
         <v>168406000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>139108000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>99353000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>84514000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>72796707.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>57885912.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>48141424.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>33101701.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>27081206.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>23643493.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>13215012.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>11172952.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>9935372.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9588146.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>9583376.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>9348173.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>8511233.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>6175125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477486.0</v>
       </c>
       <c r="BB33">
         <v>2477486.0</v>
       </c>
-      <c r="BC33"/>
+      <c r="BC33">
+        <v>2477486.0</v>
+      </c>
       <c r="BD33"/>
       <c r="BE33"/>
-      <c r="BF33">
-[...1 lines deleted...]
-      </c>
+      <c r="BF33"/>
       <c r="BG33">
         <v>153533.0</v>
       </c>
       <c r="BH33">
         <v>153533.0</v>
       </c>
       <c r="BI33">
+        <v>153533.0</v>
+      </c>
+      <c r="BJ33">
         <v>143533.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>113533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153125.0</v>
       </c>
       <c r="BL33">
         <v>153125.0</v>
       </c>
       <c r="BM33">
+        <v>153125.0</v>
+      </c>
+      <c r="BN33">
         <v>193390.0</v>
       </c>
-      <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
-    </row>
-    <row r="34" spans="1:68">
+      <c r="BQ33"/>
+    </row>
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
         <v>47</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>80279000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>5015000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>12900000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>12513000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4436000.0</v>
       </c>
-      <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>2431000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3125000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3352000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>3868000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>6974000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7173000.0</v>
       </c>
       <c r="Q34">
         <v>7173000.0</v>
       </c>
       <c r="R34">
+        <v>7173000.0</v>
+      </c>
+      <c r="S34">
         <v>2913000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>2569000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3805000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5356000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>5538000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2601000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>105679000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>267000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>231000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>316000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>546000.0</v>
       </c>
-      <c r="AE34"/>
-      <c r="AF34">
+      <c r="AF34"/>
+      <c r="AG34">
         <v>739000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>1117000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>1981000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>1618000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>0.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
-    </row>
-    <row r="35" spans="1:68">
+      <c r="BQ34"/>
+    </row>
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>156462000.0</v>
+      </c>
+      <c r="C35">
         <v>60912006.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>67166000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>86922000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>71844000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>71714000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>86601000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>48549000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10990000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3947000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4401000.0</v>
       </c>
       <c r="M35">
         <v>4401000.0</v>
       </c>
       <c r="N35">
+        <v>4401000.0</v>
+      </c>
+      <c r="O35">
         <v>6758000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>11228000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>11380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13764000.0</v>
       </c>
       <c r="R35">
         <v>13764000.0</v>
       </c>
       <c r="S35">
+        <v>13764000.0</v>
+      </c>
+      <c r="T35">
         <v>17556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24754000.0</v>
       </c>
       <c r="U35">
         <v>24754000.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>33259000.0</v>
+      </c>
       <c r="W35">
         <v>47946000.0</v>
       </c>
       <c r="X35">
+        <v>47946000.0</v>
+      </c>
+      <c r="Y35">
         <v>54180000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105679000.0</v>
       </c>
       <c r="Z35">
         <v>105679000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AA35">
+        <v>105679001.0</v>
+      </c>
+      <c r="AB35"/>
+      <c r="AC35">
         <v>89016000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81956000.0</v>
       </c>
       <c r="AD35">
         <v>81956000.0</v>
       </c>
       <c r="AE35">
+        <v>81956000.0</v>
+      </c>
+      <c r="AF35">
         <v>12593000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>91691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57655000.0</v>
       </c>
       <c r="AH35">
         <v>57655000.0</v>
       </c>
       <c r="AI35">
+        <v>57655000.0</v>
+      </c>
+      <c r="AJ35">
         <v>32838000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>119862000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>106723000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>98268000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>95889911.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3018417.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3128490.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3199776.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3283185.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3397657.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>7160831.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7244043.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>7327616.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7108614.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>4574153.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>2209575.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>2254134.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>2286260.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235787.0</v>
       </c>
       <c r="BB35">
         <v>235787.0</v>
       </c>
       <c r="BC35">
+        <v>235787.0</v>
+      </c>
+      <c r="BD35">
         <v>115442.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>96163.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>80744.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>69529.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>72959.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>60771.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>33193.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>14045.0</v>
       </c>
-      <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
-    </row>
-    <row r="36" spans="1:68">
+      <c r="BQ35"/>
+    </row>
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>20805000.0</v>
+      </c>
+      <c r="C36">
         <v>1518918.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1974000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3754000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>50307000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6514000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1233000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>545000.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
-        <v>1033000.0</v>
+        <v>10191000.0</v>
       </c>
       <c r="K36">
-        <v>12775000.0</v>
+        <v>12379000.0</v>
       </c>
       <c r="L36">
+        <v>14334000.0</v>
+      </c>
+      <c r="M36">
+        <v>613000.0</v>
+      </c>
+      <c r="N36">
         <v>11237000.0</v>
       </c>
-      <c r="M36">
-[...4 lines deleted...]
-      </c>
       <c r="O36">
+        <v>25248000.0</v>
+      </c>
+      <c r="P36">
         <v>27837000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>28999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32357000.0</v>
       </c>
       <c r="R36">
         <v>32357000.0</v>
       </c>
       <c r="S36">
+        <v>32357000.0</v>
+      </c>
+      <c r="T36">
         <v>40418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41583000.0</v>
       </c>
       <c r="U36">
         <v>41583000.0</v>
       </c>
-      <c r="V36"/>
+      <c r="V36">
+        <v>36014000.0</v>
+      </c>
       <c r="W36">
-        <v>31109000.0</v>
+        <v>34304000.0</v>
       </c>
       <c r="X36">
         <v>31109000.0</v>
       </c>
       <c r="Y36">
-        <v>260510000.0</v>
+        <v>35085000.0</v>
       </c>
       <c r="Z36">
         <v>260510000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AA36">
+        <v>8285001.0</v>
+      </c>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>8032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AD36">
         <v>8000000.0</v>
       </c>
       <c r="AE36">
+        <v>10814000.0</v>
+      </c>
+      <c r="AF36">
         <v>2669000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000.0</v>
       </c>
       <c r="AH36">
         <v>592000.0</v>
       </c>
       <c r="AI36">
+        <v>592000.0</v>
+      </c>
+      <c r="AJ36">
         <v>480000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>593000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>714000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>808000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>701886.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>894569.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>467490.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>506296.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>531066.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>557591.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>13215012.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>11172952.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>9935372.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>9588146.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>9583376.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>9348173.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
-      <c r="BK36">
+      <c r="BK36"/>
+      <c r="BL36">
         <v>153125.0</v>
       </c>
-      <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36">
         <v>40265.0</v>
       </c>
-      <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
-    </row>
-    <row r="37" spans="1:68">
+      <c r="BQ36"/>
+    </row>
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-      <c r="AI37">
-[...1 lines deleted...]
-      </c>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
-      <c r="AM37"/>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
-    </row>
-    <row r="38" spans="1:68">
+      <c r="BQ37"/>
+    </row>
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38">
         <v>1.0</v>
       </c>
       <c r="N38">
+        <v>1.0</v>
+      </c>
+      <c r="O38">
         <v>25810000.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>29702000.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="R38"/>
+      <c r="S38">
         <v>33138000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41277000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>42518000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>37025000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>35389000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>576715000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8285000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>0.0</v>
       </c>
-      <c r="AA38"/>
-      <c r="AB38">
+      <c r="AB38"/>
+      <c r="AC38">
         <v>8730000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>10814000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2669000.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38">
+      <c r="AF38"/>
+      <c r="AG38">
         <v>2752000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>592000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>677000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>159647.44</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>445998.8</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>714000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>808000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>1.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
-    </row>
-    <row r="39" spans="1:68">
+      <c r="BQ38"/>
+    </row>
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>14758000.0</v>
+      </c>
+      <c r="C39">
         <v>6803541.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>65512000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>67058000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>58274000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>79412000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>33649000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>34976000.0</v>
       </c>
-      <c r="I39">
-[...1 lines deleted...]
-      </c>
       <c r="J39">
-        <v>9721000.0</v>
+        <v>11575000.0</v>
       </c>
       <c r="K39">
-        <v>15362403.0</v>
+        <v>9199000.0</v>
       </c>
       <c r="L39">
+        <v>8756000.0</v>
+      </c>
+      <c r="M39">
+        <v>13702000.0</v>
+      </c>
+      <c r="N39">
         <v>11002000.0</v>
       </c>
-      <c r="M39">
-[...4 lines deleted...]
-      </c>
       <c r="O39">
-        <v>17578664.0</v>
+        <v>9750000.0</v>
       </c>
       <c r="P39">
+        <v>10147000.0</v>
+      </c>
+      <c r="Q39">
         <v>7973000.0</v>
       </c>
-      <c r="Q39">
-[...1 lines deleted...]
-      </c>
       <c r="R39">
+        <v>8058000.0</v>
+      </c>
+      <c r="S39">
         <v>8362000.0</v>
       </c>
-      <c r="S39">
-[...1 lines deleted...]
-      </c>
       <c r="T39">
-        <v>6309000.0</v>
+        <v>5285000.0</v>
       </c>
       <c r="U39">
-        <v>11284910.0</v>
-[...1 lines deleted...]
-      <c r="V39"/>
+        <v>7091000.0</v>
+      </c>
+      <c r="V39">
+        <v>8012000.0</v>
+      </c>
       <c r="W39">
+        <v>6669000.0</v>
+      </c>
+      <c r="X39">
         <v>6957000.0</v>
       </c>
-      <c r="X39">
-[...1 lines deleted...]
-      </c>
       <c r="Y39">
+        <v>4844000.0</v>
+      </c>
+      <c r="Z39">
         <v>126782000.0</v>
       </c>
-      <c r="Z39">
-[...3 lines deleted...]
-      <c r="AB39">
+      <c r="AA39">
+        <v>9552999.0</v>
+      </c>
+      <c r="AB39"/>
+      <c r="AC39">
         <v>23717000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4289000.0</v>
       </c>
       <c r="AD39">
         <v>4289000.0</v>
       </c>
       <c r="AE39">
+        <v>4289000.0</v>
+      </c>
+      <c r="AF39">
         <v>4930000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>19069000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>20652000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>22918000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7791000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1048000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>4587000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>4119000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>3753260.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3429360.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4813285.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>847273.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>473580.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>464215.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>149740.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>326371.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>436829.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>122672.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>73182.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>576619.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>610865.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>115372.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>115768.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>64298.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
-    </row>
-    <row r="40" spans="1:68">
+      <c r="BQ39"/>
+    </row>
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>3983000.0</v>
+      </c>
+      <c r="C40">
         <v>14686858.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>22025000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35908000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16322000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>11317000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4165000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5139000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8119000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>15794000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1762000.0</v>
       </c>
-      <c r="L40">
-[...1 lines deleted...]
-      </c>
       <c r="M40">
+        <v>6426849.0</v>
+      </c>
+      <c r="N40">
         <v>1241000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5277000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11642000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12695000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>12004000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>10981000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12759000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16438000.0</v>
       </c>
       <c r="U40">
         <v>15430000.0</v>
       </c>
-      <c r="V40"/>
+      <c r="V40">
+        <v>2338000.0</v>
+      </c>
       <c r="W40">
+        <v>6250000.0</v>
+      </c>
+      <c r="X40">
         <v>2750000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6048000.0</v>
       </c>
       <c r="Z40">
         <v>6048000.0</v>
       </c>
-      <c r="AA40"/>
-      <c r="AB40">
+      <c r="AA40">
+        <v>6048000.0</v>
+      </c>
+      <c r="AB40"/>
+      <c r="AC40">
         <v>-11595000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>25009000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>26674000.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AF40"/>
+      <c r="AG40">
         <v>42891000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>40355000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>23401000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15145000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>15374000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>65000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8677000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11708625.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>6657008.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-659.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3655188.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4856729.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3107960.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2115193.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2324651.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1764327.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1140188.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1463119.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1921625.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>84414.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>949589.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>856169.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1091956.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>115442.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>96163.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>80744.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>69529.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>72959.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BI40">
         <v>10000.0</v>
       </c>
       <c r="BJ40">
         <v>10000.0</v>
       </c>
       <c r="BK40">
+        <v>10000.0</v>
+      </c>
+      <c r="BL40">
         <v>39570.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>80939.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>61631.0</v>
       </c>
-      <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
-    </row>
-    <row r="41" spans="1:68">
+      <c r="BQ40"/>
+    </row>
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
+      <c r="P41"/>
+      <c r="Q41">
         <v>11243000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>11403000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>14939000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>21882000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>30185000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41">
+      <c r="W41"/>
+      <c r="X41">
         <v>43065000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>49032000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>49404000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>18563000.0</v>
       </c>
-      <c r="AA41"/>
-      <c r="AB41">
+      <c r="AB41"/>
+      <c r="AC41">
         <v>231000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>316000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>10521000.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>11412000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11588000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>18740000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>7264623.83</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>16219915.76</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>7980000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>0.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
-    </row>
-    <row r="42" spans="1:68">
+      <c r="BQ41"/>
+    </row>
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
       <c r="L42"/>
       <c r="M42"/>
-      <c r="N42">
+      <c r="N42"/>
+      <c r="O42">
         <v>32400000.0</v>
       </c>
-      <c r="O42"/>
-      <c r="P42">
+      <c r="P42"/>
+      <c r="Q42">
         <v>30024000.0</v>
       </c>
-      <c r="Q42"/>
-      <c r="R42">
+      <c r="R42"/>
+      <c r="S42">
         <v>28260000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>25778000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>25059000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>25381000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42">
+      <c r="W42"/>
+      <c r="X42">
         <v>24724000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>23849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-116000.0</v>
       </c>
       <c r="Z42">
         <v>-116000.0</v>
       </c>
-      <c r="AA42"/>
-      <c r="AB42">
+      <c r="AA42">
+        <v>-1.0</v>
+      </c>
+      <c r="AB42"/>
+      <c r="AC42">
         <v>23744000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>23429000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>21949000.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42">
         <v>20420000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17707000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>16724000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>24170000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>32120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AM42">
         <v>1.0</v>
       </c>
       <c r="AN42">
+        <v>1.0</v>
+      </c>
+      <c r="AO42">
         <v>6745986.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>293.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2380228.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3425522.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AU42">
         <v>1.0</v>
       </c>
       <c r="AV42">
         <v>1.0</v>
       </c>
       <c r="AW42">
+        <v>1.0</v>
+      </c>
+      <c r="AX42">
         <v>812027.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>671712.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>589952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289392.0</v>
       </c>
       <c r="BB42">
         <v>289392.0</v>
       </c>
-      <c r="BC42"/>
+      <c r="BC42">
+        <v>289392.0</v>
+      </c>
       <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-      <c r="BI42">
-[...1 lines deleted...]
-      </c>
+      <c r="BI42"/>
       <c r="BJ42">
         <v>615612.0</v>
       </c>
       <c r="BK42">
+        <v>615612.0</v>
+      </c>
+      <c r="BL42">
         <v>680447.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>640395.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>314275.0</v>
       </c>
-      <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
-    </row>
-    <row r="43" spans="1:68">
+      <c r="BQ42"/>
+    </row>
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-      <c r="AI43">
-[...1 lines deleted...]
-      </c>
+      <c r="AI43"/>
       <c r="AJ43">
         <v>0.0</v>
       </c>
-      <c r="AK43"/>
+      <c r="AK43">
+        <v>0.0</v>
+      </c>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
-    </row>
-    <row r="44" spans="1:68">
+      <c r="BQ43"/>
+    </row>
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-      <c r="AI44">
-[...1 lines deleted...]
-      </c>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
-      <c r="AM44"/>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
-    </row>
-    <row r="45" spans="1:68">
+      <c r="BQ44"/>
+    </row>
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
         <v>58</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>397817000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>397176000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>393459000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>391349000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>384976000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>381777000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>355360000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>353491000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>353754000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>348024000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>353096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>350594000.0</v>
       </c>
       <c r="Q45">
         <v>350594000.0</v>
       </c>
       <c r="R45">
+        <v>350594000.0</v>
+      </c>
+      <c r="S45">
         <v>342158000.0</v>
       </c>
-      <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-      <c r="Z45">
+      <c r="Z45"/>
+      <c r="AA45">
         <v>243706000.0</v>
       </c>
-      <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>247420000.0</v>
       </c>
-      <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-      <c r="AI45">
-[...1 lines deleted...]
-      </c>
+      <c r="AI45"/>
       <c r="AJ45">
         <v>0.0</v>
       </c>
-      <c r="AK45"/>
+      <c r="AK45">
+        <v>0.0</v>
+      </c>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>8511233.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6175125.0</v>
       </c>
-      <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-      <c r="BF45">
-[...1 lines deleted...]
-      </c>
+      <c r="BF45"/>
       <c r="BG45">
         <v>153533.0</v>
       </c>
       <c r="BH45">
         <v>153533.0</v>
       </c>
       <c r="BI45">
+        <v>153533.0</v>
+      </c>
+      <c r="BJ45">
         <v>143533.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>113533.0</v>
       </c>
-      <c r="BK45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BL45"/>
       <c r="BM45">
         <v>153125.0</v>
       </c>
-      <c r="BN45"/>
+      <c r="BN45">
+        <v>153125.0</v>
+      </c>
       <c r="BO45"/>
       <c r="BP45"/>
-    </row>
-    <row r="46" spans="1:68">
+      <c r="BQ45"/>
+    </row>
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>121148000.0</v>
+      </c>
+      <c r="C46">
         <v>121150276.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>123482000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>122977000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>123537000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>119944000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>120046000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>96231000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>95435000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>97122000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>98179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99046000.0</v>
       </c>
       <c r="M46">
         <v>99046000.0</v>
       </c>
       <c r="N46">
+        <v>99046000.0</v>
+      </c>
+      <c r="O46">
         <v>110384000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>259146000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>262736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>259819000.0</v>
       </c>
       <c r="R46">
         <v>259819000.0</v>
       </c>
       <c r="S46">
+        <v>259819000.0</v>
+      </c>
+      <c r="T46">
         <v>250469000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240924000.0</v>
       </c>
       <c r="U46">
         <v>240924000.0</v>
       </c>
-      <c r="V46"/>
+      <c r="V46">
+        <v>239537000.0</v>
+      </c>
       <c r="W46">
         <v>235939000.0</v>
       </c>
       <c r="X46">
+        <v>235939000.0</v>
+      </c>
+      <c r="Y46">
         <v>247698000.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>240253000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>247420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249719000.0</v>
       </c>
       <c r="AD46">
         <v>249719000.0</v>
       </c>
       <c r="AE46">
+        <v>249719000.0</v>
+      </c>
+      <c r="AF46">
         <v>279109000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>261083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219046000.0</v>
       </c>
       <c r="AH46">
         <v>219046000.0</v>
       </c>
       <c r="AI46">
+        <v>219046000.0</v>
+      </c>
+      <c r="AJ46">
         <v>153282000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>124838000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>98639000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>82707000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>69940060.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>54663615.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>45346206.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>32595405.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>26550140.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>23085902.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13215012.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11172952.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>9935372.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9588146.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>9583376.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>9348173.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>8511233.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6175125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2477486.0</v>
       </c>
       <c r="BB46">
         <v>2477486.0</v>
       </c>
-      <c r="BC46"/>
+      <c r="BC46">
+        <v>2477486.0</v>
+      </c>
       <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
-[...1 lines deleted...]
-      </c>
+      <c r="BF46"/>
       <c r="BG46">
         <v>153533.0</v>
       </c>
       <c r="BH46">
         <v>153533.0</v>
       </c>
       <c r="BI46">
+        <v>153533.0</v>
+      </c>
+      <c r="BJ46">
         <v>143533.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>113533.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153125.0</v>
       </c>
       <c r="BL46">
         <v>153125.0</v>
       </c>
       <c r="BM46">
         <v>153125.0</v>
       </c>
-      <c r="BN46"/>
+      <c r="BN46">
+        <v>153125.0</v>
+      </c>
       <c r="BO46"/>
       <c r="BP46"/>
-    </row>
-    <row r="47" spans="1:68">
+      <c r="BQ46"/>
+    </row>
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>110384000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>262736000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>259819000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>250469000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>240924000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>239537000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47">
+      <c r="W47"/>
+      <c r="X47">
         <v>235939000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>247698000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>240253000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>243706000.0</v>
       </c>
-      <c r="AA47"/>
-      <c r="AB47">
+      <c r="AB47"/>
+      <c r="AC47">
         <v>247420000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>249719000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>279109000.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47">
+      <c r="AF47"/>
+      <c r="AG47">
         <v>261083000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>219046000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>180595000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>50981415.2</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>93891395.91</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>98639000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>82707000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
-    </row>
-    <row r="48" spans="1:68">
+      <c r="BQ47"/>
+    </row>
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-484141000.0</v>
+      </c>
+      <c r="C48">
         <v>-591202885.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-588758000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-608727000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-570763000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-564469000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-606925000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-583968000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-578535000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-581353000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-554278000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-538528000.0</v>
       </c>
       <c r="M48">
         <v>-538528000.0</v>
       </c>
       <c r="N48">
+        <v>-538528000.0</v>
+      </c>
+      <c r="O48">
         <v>-505615000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-292086000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-284598000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-289927000.0</v>
       </c>
       <c r="R48">
         <v>-289927000.0</v>
       </c>
       <c r="S48">
+        <v>-289927000.0</v>
+      </c>
+      <c r="T48">
         <v>-283783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-280996000.0</v>
       </c>
       <c r="U48">
         <v>-280996000.0</v>
       </c>
-      <c r="V48"/>
+      <c r="V48">
+        <v>-276949000.0</v>
+      </c>
       <c r="W48">
         <v>-275644000.0</v>
       </c>
       <c r="X48">
+        <v>-275644000.0</v>
+      </c>
+      <c r="Y48">
         <v>-249673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-245665000.0</v>
       </c>
       <c r="Z48">
         <v>-245665000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AA48">
+        <v>-245665000.0</v>
+      </c>
+      <c r="AB48"/>
+      <c r="AC48">
         <v>-144940000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-106349000.0</v>
       </c>
       <c r="AD48">
         <v>-106349000.0</v>
       </c>
       <c r="AE48">
+        <v>-106349000.0</v>
+      </c>
+      <c r="AF48">
         <v>-16479000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-9646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8783000.0</v>
       </c>
       <c r="AH48">
         <v>-8783000.0</v>
       </c>
       <c r="AI48">
+        <v>-8783000.0</v>
+      </c>
+      <c r="AJ48">
         <v>23852000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>30238000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>759000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-17259000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-20078776.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-21156462.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-19754686.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17721356.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-15375770.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-9620556.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-8865009.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-9489896.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-9857616.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-9912883.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-9711672.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-9646443.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-9877171.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-9253356.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8434818.0</v>
       </c>
       <c r="BB48">
         <v>-8434818.0</v>
       </c>
       <c r="BC48">
+        <v>-8434818.0</v>
+      </c>
+      <c r="BD48">
         <v>-833128.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-808940.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-793247.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-593821.0</v>
       </c>
       <c r="BG48">
         <v>-593821.0</v>
       </c>
       <c r="BH48">
+        <v>-593821.0</v>
+      </c>
+      <c r="BI48">
         <v>-590859.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-532157.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-279351.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-218576.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-175135.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-94098.0</v>
       </c>
-      <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
-    </row>
-    <row r="49" spans="1:68">
+      <c r="BQ48"/>
+    </row>
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-      <c r="AI49">
-[...1 lines deleted...]
-      </c>
+      <c r="AI49"/>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
-      <c r="AM49"/>
+      <c r="AM49">
+        <v>0.0</v>
+      </c>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
-    </row>
-    <row r="50" spans="1:68">
+      <c r="BQ49"/>
+    </row>
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>10000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>25000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>40000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>55000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="H50">
         <v>60000.0</v>
       </c>
       <c r="I50">
+        <v>60000.0</v>
+      </c>
+      <c r="J50">
         <v>61000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>66000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>71000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
-[...1 lines deleted...]
-      </c>
+      <c r="N50"/>
       <c r="O50">
         <v>80000.0</v>
       </c>
       <c r="P50">
         <v>80000.0</v>
       </c>
       <c r="Q50">
         <v>80000.0</v>
       </c>
       <c r="R50">
         <v>80000.0</v>
       </c>
       <c r="S50">
         <v>80000.0</v>
       </c>
       <c r="T50">
         <v>80000.0</v>
       </c>
       <c r="U50">
         <v>80000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="V50">
         <v>80000.0</v>
       </c>
+      <c r="W50"/>
       <c r="X50">
         <v>80000.0</v>
       </c>
-      <c r="Y50"/>
-      <c r="Z50">
+      <c r="Y50">
+        <v>80000.0</v>
+      </c>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>61146000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>11595000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>6554000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>84908000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>6081000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3509000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2273000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>51283000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>318892.9</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>421000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>418000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
-    </row>
-    <row r="51" spans="1:68">
+      <c r="BQ50"/>
+    </row>
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>20973000.0</v>
+      </c>
+      <c r="C51">
         <v>8219184.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8452000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8752000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9148000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9537000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9938000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4455000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>118000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>136000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4719000.0</v>
       </c>
       <c r="M51">
         <v>4719000.0</v>
       </c>
       <c r="N51">
+        <v>4719000.0</v>
+      </c>
+      <c r="O51">
         <v>180000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>198000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3357000.0</v>
       </c>
       <c r="R51">
         <v>3357000.0</v>
       </c>
       <c r="S51">
+        <v>3357000.0</v>
+      </c>
+      <c r="T51">
         <v>7585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7845000.0</v>
       </c>
       <c r="U51">
         <v>7845000.0</v>
       </c>
-      <c r="V51"/>
+      <c r="V51">
+        <v>3154000.0</v>
+      </c>
       <c r="W51">
+        <v>5945000.0</v>
+      </c>
+      <c r="X51">
         <v>4961000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>5228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3516000.0</v>
       </c>
       <c r="Z51">
         <v>3516000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AA51">
+        <v>63347000.0</v>
+      </c>
+      <c r="AB51"/>
+      <c r="AC51">
         <v>103671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88194000.0</v>
       </c>
       <c r="AD51">
         <v>88194000.0</v>
       </c>
       <c r="AE51">
+        <v>88194000.0</v>
+      </c>
+      <c r="AF51">
         <v>86980000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>86360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49576000.0</v>
       </c>
       <c r="AH51">
         <v>49576000.0</v>
       </c>
       <c r="AI51">
+        <v>49576000.0</v>
+      </c>
+      <c r="AJ51">
         <v>62279000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>98720000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>99164000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>98686000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>96287469.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3406630.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3518306.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>3570776.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3643759.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3742066.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>7491480.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>7570139.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>7648271.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>7415419.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>4858866.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2404764.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2447634.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2477500.0</v>
       </c>
-      <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
-    </row>
-    <row r="52" spans="1:68">
+      <c r="BQ51"/>
+    </row>
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>3365000.0</v>
+      </c>
+      <c r="C52">
         <v>959472.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>947000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1004000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1150000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1305000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1454000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1086000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>61000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>66000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>71000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
+        <v>1088999.0</v>
+      </c>
+      <c r="N52">
         <v>1089000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="O52">
         <v>80000.0</v>
       </c>
       <c r="P52">
         <v>80000.0</v>
       </c>
       <c r="Q52">
-        <v>996000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="R52">
         <v>996000.0</v>
       </c>
       <c r="S52">
+        <v>996000.0</v>
+      </c>
+      <c r="T52">
         <v>4968000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4973000.0</v>
       </c>
       <c r="U52">
         <v>4973000.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>80000.0</v>
+      </c>
       <c r="W52">
-        <v>80000.0</v>
+        <v>1064000.0</v>
       </c>
       <c r="X52">
         <v>80000.0</v>
       </c>
       <c r="Y52">
+        <v>80000.0</v>
+      </c>
+      <c r="Z52">
         <v>3516000.0</v>
       </c>
-      <c r="Z52">
-[...3 lines deleted...]
-      <c r="AB52">
+      <c r="AA52">
+        <v>7072000.0</v>
+      </c>
+      <c r="AB52"/>
+      <c r="AC52">
         <v>11595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6554000.0</v>
       </c>
       <c r="AD52">
         <v>6554000.0</v>
       </c>
       <c r="AE52">
+        <v>6554000.0</v>
+      </c>
+      <c r="AF52">
         <v>84908000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>6081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3509000.0</v>
       </c>
       <c r="AH52">
         <v>3509000.0</v>
       </c>
       <c r="AI52">
+        <v>3509000.0</v>
+      </c>
+      <c r="AJ52">
         <v>51283000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>424000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>421000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>418000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>397558.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>388213.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>389816.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>371000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>360573.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>344409.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>330649.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>326096.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>320655.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>306806.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>284713.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>195189.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>193500.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>191240.0</v>
       </c>
-      <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
-    </row>
-    <row r="53" spans="1:68">
+      <c r="BQ52"/>
+    </row>
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53">
+        <v>816000.0</v>
+      </c>
+      <c r="C53">
         <v>813095.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>805000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>826000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>900000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>873000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>2499000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>821000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
+        <v>811000.0</v>
+      </c>
+      <c r="K53">
         <v>802000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>515000.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>321000.0</v>
       </c>
-      <c r="O53">
-[...1 lines deleted...]
-      </c>
       <c r="P53">
+        <v>10141000.0</v>
+      </c>
+      <c r="Q53">
         <v>25466000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
+        <v>30092000.0</v>
+      </c>
+      <c r="S53">
         <v>30396000.0</v>
       </c>
-      <c r="R53">
-[...4 lines deleted...]
-      </c>
       <c r="T53">
-        <v>68754000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="U53">
         <v>68754000.0</v>
       </c>
-      <c r="V53"/>
+      <c r="V53">
+        <v>68617000.0</v>
+      </c>
       <c r="W53">
         <v>128478000.0</v>
       </c>
       <c r="X53">
+        <v>128478000.0</v>
+      </c>
+      <c r="Y53">
         <v>138338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="Z53">
         <v>10000000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AA53">
+        <v>10000000.0</v>
+      </c>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>50128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="AD53">
         <v>136000.0</v>
       </c>
       <c r="AE53">
+        <v>136000.0</v>
+      </c>
+      <c r="AF53">
         <v>153000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="AH53">
         <v>380000.0</v>
       </c>
       <c r="AI53">
+        <v>380000.0</v>
+      </c>
+      <c r="AJ53">
         <v>50882000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>65787000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>124200000.0</v>
       </c>
       <c r="AM53">
         <v>124200000.0</v>
       </c>
       <c r="AN53">
+        <v>124200000.0</v>
+      </c>
+      <c r="AO53">
         <v>20000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>32000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>45750000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>54275000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>23475000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>22775000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AV53">
         <v>4000000.0</v>
       </c>
-      <c r="AW53"/>
-      <c r="AX53">
+      <c r="AW53">
+        <v>4000000.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>200000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1500000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>2000000.0</v>
       </c>
-      <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
-    </row>
-    <row r="54" spans="1:68">
+      <c r="BQ53"/>
+    </row>
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-      <c r="AI54">
-[...1 lines deleted...]
-      </c>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
-      <c r="AM54"/>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
-    </row>
-    <row r="55" spans="1:68">
+      <c r="BQ54"/>
+    </row>
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>820262000.0</v>
+      </c>
+      <c r="C55">
         <v>522659207.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>530673000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>562211000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>564615000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>537903000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>479207000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>407860000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>354748000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>331778000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>299014000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298455000.0</v>
       </c>
       <c r="M55">
         <v>298455000.0</v>
       </c>
       <c r="N55">
+        <v>298455000.0</v>
+      </c>
+      <c r="O55">
         <v>348515000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>551739000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>573227000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>577107000.0</v>
       </c>
       <c r="R55">
         <v>577107000.0</v>
       </c>
       <c r="S55">
+        <v>577107000.0</v>
+      </c>
+      <c r="T55">
         <v>583565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585102000.0</v>
       </c>
       <c r="U55">
         <v>585102000.0</v>
       </c>
-      <c r="V55"/>
+      <c r="V55">
+        <v>545365000.0</v>
+      </c>
       <c r="W55">
         <v>554017000.0</v>
       </c>
       <c r="X55">
+        <v>554017000.0</v>
+      </c>
+      <c r="Y55">
         <v>576715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392764000.0</v>
       </c>
       <c r="Z55">
         <v>392764000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AA55">
+        <v>392764000.0</v>
+      </c>
+      <c r="AB55"/>
+      <c r="AC55">
         <v>417624000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433677000.0</v>
       </c>
       <c r="AD55">
         <v>433677000.0</v>
       </c>
       <c r="AE55">
+        <v>433677000.0</v>
+      </c>
+      <c r="AF55">
         <v>502276000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>469484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428525000.0</v>
       </c>
       <c r="AH55">
         <v>428525000.0</v>
       </c>
       <c r="AI55">
+        <v>428525000.0</v>
+      </c>
+      <c r="AJ55">
         <v>376150000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>368628000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>302567000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>272128000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>268774850.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>96608659.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>92807709.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>89374911.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>91218102.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>57079800.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>53866965.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>21562253.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>20634679.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>19366523.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>14176117.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>12105434.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>12046326.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>10241203.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8665579.0</v>
       </c>
       <c r="BB55">
         <v>8665579.0</v>
       </c>
       <c r="BC55">
+        <v>8665579.0</v>
+      </c>
+      <c r="BD55">
         <v>139937.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>144846.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>145120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>336761.0</v>
       </c>
       <c r="BG55">
         <v>336761.0</v>
       </c>
       <c r="BH55">
+        <v>336761.0</v>
+      </c>
+      <c r="BI55">
         <v>337055.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>368179.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>425141.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>501441.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>546199.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>331408.0</v>
       </c>
-      <c r="BN55"/>
       <c r="BO55"/>
       <c r="BP55"/>
-    </row>
-    <row r="56" spans="1:68">
+      <c r="BQ55"/>
+    </row>
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>280086000.0</v>
+      </c>
+      <c r="C56">
         <v>250732288.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>256545000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>284897000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>277783000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>258502000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>231491000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>262219000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>205652000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>194262000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>160289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>155976000.0</v>
       </c>
       <c r="M56">
         <v>155976000.0</v>
       </c>
       <c r="N56">
+        <v>155976000.0</v>
+      </c>
+      <c r="O56">
         <v>180396000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>204033000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>219523000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221623000.0</v>
       </c>
       <c r="R56">
         <v>221623000.0</v>
       </c>
       <c r="S56">
+        <v>221623000.0</v>
+      </c>
+      <c r="T56">
         <v>227755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236559000.0</v>
       </c>
       <c r="U56">
         <v>236559000.0</v>
       </c>
-      <c r="V56"/>
+      <c r="V56">
+        <v>247255000.0</v>
+      </c>
       <c r="W56">
         <v>260615000.0</v>
       </c>
       <c r="X56">
+        <v>260615000.0</v>
+      </c>
+      <c r="Y56">
         <v>265144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132254000.0</v>
       </c>
       <c r="Z56">
         <v>132254000.0</v>
       </c>
-      <c r="AA56"/>
-      <c r="AB56">
+      <c r="AA56">
+        <v>132253999.0</v>
+      </c>
+      <c r="AB56"/>
+      <c r="AC56">
         <v>170204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162637000.0</v>
       </c>
       <c r="AD56">
         <v>162637000.0</v>
       </c>
       <c r="AE56">
+        <v>162637000.0</v>
+      </c>
+      <c r="AF56">
         <v>208334000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>191765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196281000.0</v>
       </c>
       <c r="AH56">
         <v>196281000.0</v>
       </c>
       <c r="AI56">
+        <v>196281000.0</v>
+      </c>
+      <c r="AJ56">
         <v>207744000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>229520000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>203214000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>187614000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>195978143.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>38722747.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>44666285.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>56273210.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>64136896.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>33436307.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>40651953.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>10389301.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>10699307.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>9778377.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4592741.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2757261.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3535092.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>4066078.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6188093.0</v>
       </c>
       <c r="BB56">
         <v>6188093.0</v>
       </c>
       <c r="BC56">
+        <v>6188093.0</v>
+      </c>
+      <c r="BD56">
         <v>139937.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>144846.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>145120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183228.0</v>
       </c>
       <c r="BG56">
         <v>183228.0</v>
       </c>
       <c r="BH56">
+        <v>183228.0</v>
+      </c>
+      <c r="BI56">
         <v>183522.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>224646.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>311608.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>348316.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>393074.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>138018.0</v>
       </c>
-      <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
-    </row>
-    <row r="57" spans="1:68">
+      <c r="BQ56"/>
+    </row>
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>107281000.0</v>
+      </c>
+      <c r="C57">
         <v>88974339.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>94051000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>126159000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>107275000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75623000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>68959000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>53322000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>47902000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>56034000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>37466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22431000.0</v>
       </c>
       <c r="M57">
         <v>22431000.0</v>
       </c>
       <c r="N57">
+        <v>22431000.0</v>
+      </c>
+      <c r="O57">
         <v>39770000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31410000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>46603000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55285000.0</v>
       </c>
       <c r="R57">
         <v>55285000.0</v>
       </c>
       <c r="S57">
+        <v>55285000.0</v>
+      </c>
+      <c r="T57">
         <v>54649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46962000.0</v>
       </c>
       <c r="U57">
         <v>46962000.0</v>
       </c>
-      <c r="V57"/>
+      <c r="V57">
+        <v>29421000.0</v>
+      </c>
       <c r="W57">
         <v>26266000.0</v>
       </c>
       <c r="X57">
+        <v>26266000.0</v>
+      </c>
+      <c r="Y57">
         <v>19356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19856000.0</v>
       </c>
       <c r="Z57">
         <v>19856000.0</v>
       </c>
-      <c r="AA57"/>
-      <c r="AB57">
+      <c r="AA57">
+        <v>19856000.0</v>
+      </c>
+      <c r="AB57"/>
+      <c r="AC57">
         <v>29081000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31563000.0</v>
       </c>
       <c r="AD57">
         <v>31563000.0</v>
       </c>
       <c r="AE57">
+        <v>31563000.0</v>
+      </c>
+      <c r="AF57">
         <v>111582000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>48972000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43864000.0</v>
       </c>
       <c r="AH57">
         <v>43864000.0</v>
       </c>
       <c r="AI57">
+        <v>43864000.0</v>
+      </c>
+      <c r="AJ57">
         <v>66428000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>15798000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>11250000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>9095000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>12106183.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7045221.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>6648157.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4026188.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>5217302.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3452369.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2445842.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2650747.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2084982.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1446994.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1747832.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2116813.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2195300.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1140829.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091956.0</v>
       </c>
       <c r="BB57">
         <v>1091956.0</v>
       </c>
       <c r="BC57">
+        <v>1091956.0</v>
+      </c>
+      <c r="BD57">
         <v>115442.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>96163.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>80744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72959.0</v>
       </c>
       <c r="BG57">
         <v>72959.0</v>
       </c>
       <c r="BH57">
+        <v>72959.0</v>
+      </c>
+      <c r="BI57">
         <v>70771.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>43193.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>24045.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>39570.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>80939.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>61631.0</v>
       </c>
-      <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
-    </row>
-    <row r="58" spans="1:68">
+      <c r="BQ57"/>
+    </row>
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>263743000.0</v>
+      </c>
+      <c r="C58">
         <v>149886347.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>161217000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>213081000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>179119000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>147337000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>155560000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>101871000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58892000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>59981000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>41189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26832000.0</v>
       </c>
       <c r="M58">
         <v>26832000.0</v>
       </c>
       <c r="N58">
+        <v>26832000.0</v>
+      </c>
+      <c r="O58">
         <v>46528000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>42638000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>57983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69049000.0</v>
       </c>
       <c r="R58">
         <v>69049000.0</v>
       </c>
       <c r="S58">
+        <v>69049000.0</v>
+      </c>
+      <c r="T58">
         <v>72205000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71716000.0</v>
       </c>
       <c r="U58">
         <v>71716000.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>62680000.0</v>
+      </c>
       <c r="W58">
         <v>74212000.0</v>
       </c>
       <c r="X58">
+        <v>74212000.0</v>
+      </c>
+      <c r="Y58">
         <v>73536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125535000.0</v>
       </c>
       <c r="Z58">
         <v>125535000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AA58">
+        <v>125535001.0</v>
+      </c>
+      <c r="AB58"/>
+      <c r="AC58">
         <v>118097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113519000.0</v>
       </c>
       <c r="AD58">
         <v>113519000.0</v>
       </c>
       <c r="AE58">
+        <v>113519000.0</v>
+      </c>
+      <c r="AF58">
         <v>124175000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>140663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101519000.0</v>
       </c>
       <c r="AH58">
         <v>101519000.0</v>
       </c>
       <c r="AI58">
+        <v>101519000.0</v>
+      </c>
+      <c r="AJ58">
         <v>99266000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>135660000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>117973000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>107363000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>107996094.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>10063638.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9776647.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>7225964.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>8500487.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6850026.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9606673.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>9894790.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>9412598.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>8555608.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6321985.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4326388.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4449434.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3427089.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091956.0</v>
       </c>
       <c r="BB58">
         <v>1091956.0</v>
       </c>
       <c r="BC58">
+        <v>1091956.0</v>
+      </c>
+      <c r="BD58">
         <v>115442.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>96163.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>80744.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72959.0</v>
       </c>
       <c r="BG58">
         <v>72959.0</v>
       </c>
       <c r="BH58">
+        <v>72959.0</v>
+      </c>
+      <c r="BI58">
         <v>70771.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>43193.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>24045.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>39570.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>80939.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>61631.0</v>
       </c>
-      <c r="BN58"/>
       <c r="BO58"/>
       <c r="BP58"/>
-    </row>
-    <row r="59" spans="1:68">
+      <c r="BQ58"/>
+    </row>
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
-      <c r="AM59"/>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
-    </row>
-    <row r="60" spans="1:68">
+      <c r="BQ59"/>
+    </row>
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>556519000.0</v>
+      </c>
+      <c r="C60">
         <v>372772860.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>369456000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>349130000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>385496000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>390566000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>323647000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>305989000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>295856000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>271797000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>257825000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271623000.0</v>
       </c>
       <c r="M60">
         <v>271623000.0</v>
       </c>
       <c r="N60">
+        <v>271623000.0</v>
+      </c>
+      <c r="O60">
         <v>301987000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>509101000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>515244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>508058000.0</v>
       </c>
       <c r="R60">
         <v>508058000.0</v>
       </c>
       <c r="S60">
+        <v>508058000.0</v>
+      </c>
+      <c r="T60">
         <v>511360000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>513386000.0</v>
       </c>
       <c r="U60">
         <v>513386000.0</v>
       </c>
-      <c r="V60"/>
+      <c r="V60">
+        <v>482685000.0</v>
+      </c>
       <c r="W60">
         <v>479805000.0</v>
       </c>
       <c r="X60">
+        <v>479805000.0</v>
+      </c>
+      <c r="Y60">
         <v>503179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-245665000.0</v>
       </c>
       <c r="Z60">
         <v>-245665000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60">
+      <c r="AA60">
+        <v>267228999.0</v>
+      </c>
+      <c r="AB60"/>
+      <c r="AC60">
         <v>299527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320158000.0</v>
       </c>
       <c r="AD60">
         <v>320158000.0</v>
       </c>
       <c r="AE60">
+        <v>320158000.0</v>
+      </c>
+      <c r="AF60">
         <v>378101000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>328821000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327006000.0</v>
       </c>
       <c r="AH60">
         <v>327006000.0</v>
       </c>
       <c r="AI60">
+        <v>327006000.0</v>
+      </c>
+      <c r="AJ60">
         <v>276884000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>232968000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>184594000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>164765000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>160778756.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>86545021.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>83031062.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>82148947.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>82717615.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>50229774.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>44260292.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>11667463.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>11222081.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>10810915.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>7854132.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>7779046.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7596892.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6814114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7573623.0</v>
       </c>
       <c r="BB60">
         <v>7573623.0</v>
       </c>
       <c r="BC60">
+        <v>7573623.0</v>
+      </c>
+      <c r="BD60">
         <v>24495.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>48683.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>64376.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>263802.0</v>
       </c>
       <c r="BG60">
         <v>263802.0</v>
       </c>
       <c r="BH60">
+        <v>263802.0</v>
+      </c>
+      <c r="BI60">
         <v>266284.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>324986.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>401096.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>461871.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>465260.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>269777.0</v>
       </c>
-      <c r="BN60"/>
       <c r="BO60"/>
       <c r="BP60"/>
-    </row>
-    <row r="61" spans="1:68">
+      <c r="BQ60"/>
+    </row>
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
-      <c r="AM61"/>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
-    </row>
-    <row r="62" spans="1:68">
+      <c r="BQ61"/>
+    </row>
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
-      <c r="AI62">
-[...1 lines deleted...]
-      </c>
+      <c r="AI62"/>
       <c r="AJ62">
         <v>0.0</v>
       </c>
-      <c r="AK62"/>
+      <c r="AK62">
+        <v>0.0</v>
+      </c>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11938,1192 +12125,1192 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
         <v>179263060.0</v>
       </c>
       <c r="C2">
         <v>112317000.0</v>
       </c>
       <c r="D2">
-        <v>114132000.0</v>
+        <v>114132010.0</v>
       </c>
       <c r="E2">
         <v>114240000.0</v>
       </c>
       <c r="F2">
         <v>107562000.0</v>
       </c>
       <c r="G2">
         <v>143285000.0</v>
       </c>
       <c r="H2">
         <v>31944000.0</v>
       </c>
       <c r="I2">
         <v>-39204000.0</v>
       </c>
       <c r="J2">
         <v>8686000.0</v>
       </c>
       <c r="K2">
         <v>813379.0</v>
       </c>
       <c r="L2">
         <v>-340000.0</v>
       </c>
       <c r="M2">
         <v>274905.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>12906050.0</v>
       </c>
       <c r="C3">
         <v>12079000.0</v>
       </c>
       <c r="D3">
-        <v>23425000.0</v>
+        <v>23424925.0</v>
       </c>
       <c r="E3">
         <v>24907000.0</v>
       </c>
       <c r="F3">
         <v>31033000.0</v>
       </c>
       <c r="G3">
         <v>17958000.0</v>
       </c>
       <c r="H3">
         <v>8902000.0</v>
       </c>
       <c r="I3">
         <v>3528000.0</v>
       </c>
       <c r="J3">
         <v>1556000.0</v>
       </c>
       <c r="K3">
         <v>785593.0</v>
       </c>
       <c r="L3">
         <v>414801.0</v>
       </c>
       <c r="M3">
         <v>173533.0</v>
       </c>
       <c r="N3"/>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-38000.0</v>
       </c>
       <c r="I4">
         <v>-1611000.0</v>
       </c>
       <c r="J4">
         <v>-76000.0</v>
       </c>
       <c r="K4">
         <v>-76000.0</v>
       </c>
       <c r="L4">
         <v>-57851.87</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
         <v>-27663822.0</v>
       </c>
       <c r="C5">
-        <v>-35671000.0</v>
+        <v>-34756000.0</v>
       </c>
       <c r="D5">
-        <v>-48790000.0</v>
+        <v>-48790158.0</v>
       </c>
       <c r="E5">
         <v>-13942000.0</v>
       </c>
       <c r="F5">
         <v>-127744000.0</v>
       </c>
       <c r="G5">
         <v>-140620000.0</v>
       </c>
       <c r="H5">
         <v>3793000.0</v>
       </c>
       <c r="I5">
         <v>37871000.0</v>
       </c>
       <c r="J5">
         <v>-10549000.0</v>
       </c>
       <c r="K5">
         <v>1283407.0</v>
       </c>
       <c r="L5">
         <v>-1161801.0</v>
       </c>
       <c r="M5">
         <v>-66771.0</v>
       </c>
       <c r="N5">
         <v>-375245.0</v>
       </c>
       <c r="O5">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
         <v>-14757772.0</v>
       </c>
       <c r="C6">
-        <v>-23592000.0</v>
+        <v>-22677000.0</v>
       </c>
       <c r="D6">
-        <v>-25365000.0</v>
+        <v>-25365233.0</v>
       </c>
       <c r="E6">
         <v>10965000.0</v>
       </c>
       <c r="F6">
         <v>-96711000.0</v>
       </c>
       <c r="G6">
         <v>-122662000.0</v>
       </c>
       <c r="H6">
         <v>12695000.0</v>
       </c>
       <c r="I6">
         <v>41399000.0</v>
       </c>
       <c r="J6">
         <v>-8993000.0</v>
       </c>
       <c r="K6">
         <v>2069000.0</v>
       </c>
       <c r="L6">
         <v>-747000.0</v>
       </c>
       <c r="M6">
         <v>106762.0</v>
       </c>
       <c r="N6">
         <v>-375245.0</v>
       </c>
       <c r="O6">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-38000.0</v>
       </c>
       <c r="I8">
         <v>-1611000.0</v>
       </c>
       <c r="J8">
         <v>-76000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
         <v>6830334.0</v>
       </c>
       <c r="C9">
         <v>47524000.0</v>
       </c>
       <c r="D9">
-        <v>35073000.0</v>
+        <v>35073234.0</v>
       </c>
       <c r="E9">
         <v>31569000.0</v>
       </c>
       <c r="F9">
         <v>-28399000.0</v>
       </c>
       <c r="G9">
         <v>-56490000.0</v>
       </c>
       <c r="H9">
         <v>48469000.0</v>
       </c>
       <c r="I9">
         <v>-26775000.0</v>
       </c>
       <c r="J9">
         <v>-3297000.0</v>
       </c>
       <c r="K9">
         <v>5314000.0</v>
       </c>
       <c r="L9">
         <v>647165.0</v>
       </c>
       <c r="M9">
         <v>-275000.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>-27663822.0</v>
       </c>
       <c r="C10">
         <v>-45440000.0</v>
       </c>
       <c r="D10">
-        <v>-232997000.0</v>
+        <v>-232996635.0</v>
       </c>
       <c r="E10">
         <v>-14371000.0</v>
       </c>
       <c r="F10">
         <v>-130704000.0</v>
       </c>
       <c r="G10">
         <v>-146628000.0</v>
       </c>
       <c r="H10">
         <v>-5875000.0</v>
       </c>
       <c r="I10">
         <v>27777000.0</v>
       </c>
       <c r="J10">
         <v>-10813000.0</v>
       </c>
       <c r="K10">
         <v>846663.0</v>
       </c>
       <c r="L10">
         <v>-1277000.0</v>
       </c>
       <c r="M10">
         <v>-239000.0</v>
       </c>
       <c r="N10">
         <v>-375245.0</v>
       </c>
       <c r="O10">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
         <v>-9886860.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
-        <v>-3519000.0</v>
+        <v>-3518770.0</v>
       </c>
       <c r="E11">
         <v>-88000.0</v>
       </c>
       <c r="F11">
         <v>1842000.0</v>
       </c>
       <c r="G11">
         <v>-10471000.0</v>
       </c>
       <c r="H11">
         <v>3629000.0</v>
       </c>
       <c r="I11">
         <v>5653000.0</v>
       </c>
       <c r="J11">
         <v>-551000.0</v>
       </c>
       <c r="K11">
         <v>-37405.0</v>
       </c>
       <c r="L11">
         <v>2490.0</v>
       </c>
       <c r="M11">
         <v>171540.0</v>
       </c>
       <c r="N11"/>
       <c r="O11">
         <v>140164.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>277847.0</v>
       </c>
       <c r="E12">
         <v>429000.0</v>
       </c>
       <c r="F12">
         <v>2960000.0</v>
       </c>
       <c r="G12">
         <v>6008000.0</v>
       </c>
       <c r="H12">
         <v>9668000.0</v>
       </c>
       <c r="I12">
         <v>10094000.0</v>
       </c>
       <c r="J12">
         <v>264000.0</v>
       </c>
       <c r="K12">
         <v>436372.0</v>
       </c>
       <c r="L12">
         <v>115405.0</v>
       </c>
       <c r="M12">
         <v>996.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>140164.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>10267000.0</v>
       </c>
       <c r="I13">
         <v>8639000.0</v>
       </c>
       <c r="J13">
         <v>288000.0</v>
       </c>
       <c r="K13">
         <v>398970.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>-17776962.0</v>
       </c>
       <c r="C15">
         <v>-45440000.0</v>
       </c>
       <c r="D15">
-        <v>-229478000.0</v>
+        <v>-229477865.0</v>
       </c>
       <c r="E15">
         <v>-14283000.0</v>
       </c>
       <c r="F15">
         <v>-130704000.0</v>
       </c>
       <c r="G15">
         <v>-136157000.0</v>
       </c>
       <c r="H15">
         <v>-9542000.0</v>
       </c>
       <c r="I15">
         <v>20513000.0</v>
       </c>
       <c r="J15">
         <v>-10890000.0</v>
       </c>
       <c r="K15">
         <v>846663.0</v>
       </c>
       <c r="L15">
         <v>-1277000.0</v>
       </c>
       <c r="M15">
         <v>-239000.0</v>
       </c>
       <c r="N15">
         <v>-375245.0</v>
       </c>
       <c r="O15">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-229477865.0</v>
       </c>
       <c r="E16">
         <v>-14283000.0</v>
       </c>
       <c r="F16">
         <v>-130704000.0</v>
       </c>
       <c r="G16">
         <v>-136157000.0</v>
       </c>
       <c r="H16">
         <v>-9542000.0</v>
       </c>
       <c r="I16">
         <v>20513000.0</v>
       </c>
       <c r="J16">
         <v>-10889000.0</v>
       </c>
       <c r="K16">
         <v>846663.0</v>
       </c>
       <c r="L16">
         <v>-1276850.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17">
         <v>-24759000.0</v>
       </c>
       <c r="C17">
         <v>-45440000.0</v>
       </c>
       <c r="D17"/>
       <c r="E17">
         <v>-14283000.0</v>
       </c>
       <c r="F17">
         <v>-130704000.0</v>
       </c>
       <c r="G17">
         <v>-136157000.0</v>
       </c>
       <c r="H17">
         <v>-9504000.0</v>
       </c>
       <c r="I17">
         <v>22124000.0</v>
       </c>
       <c r="J17">
         <v>-10889678.0</v>
       </c>
       <c r="K17">
         <v>846663.0</v>
       </c>
       <c r="L17">
         <v>-971952.5</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18">
         <v>-429000.0</v>
       </c>
       <c r="F18">
         <v>-2960000.0</v>
       </c>
       <c r="G18">
         <v>-6008000.0</v>
       </c>
       <c r="H18">
         <v>-9668000.0</v>
       </c>
       <c r="I18">
         <v>-10094000.0</v>
       </c>
       <c r="J18">
         <v>-273867.0</v>
       </c>
       <c r="K18">
         <v>-436372.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>-63405144.0</v>
       </c>
       <c r="C21">
-        <v>-35671000.0</v>
+        <v>-34756000.0</v>
       </c>
       <c r="D21">
-        <v>-242739000.0</v>
+        <v>-242738789.0</v>
       </c>
       <c r="E21">
-        <v>-43151000.0</v>
+        <v>-38752000.0</v>
       </c>
       <c r="F21">
-        <v>-91820000.0</v>
+        <v>-72839000.0</v>
       </c>
       <c r="G21">
         <v>-145510000.0</v>
       </c>
       <c r="H21">
         <v>5487000.0</v>
       </c>
       <c r="I21">
         <v>36416000.0</v>
       </c>
       <c r="J21">
         <v>-11101000.0</v>
       </c>
       <c r="K21">
         <v>1246000.0</v>
       </c>
       <c r="L21">
         <v>-1159000.0</v>
       </c>
       <c r="M21">
         <v>-1622000.0</v>
       </c>
       <c r="N21">
         <v>-375245.0</v>
       </c>
       <c r="O21">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>249498538.0</v>
       </c>
       <c r="C23">
-        <v>195512000.0</v>
+        <v>194597000.0</v>
       </c>
       <c r="D23">
-        <v>385610000.0</v>
+        <v>391944032.0</v>
       </c>
       <c r="E23">
-        <v>188960000.0</v>
+        <v>184561000.0</v>
       </c>
       <c r="F23">
-        <v>170983000.0</v>
+        <v>152002000.0</v>
       </c>
       <c r="G23">
         <v>232305000.0</v>
       </c>
       <c r="H23">
         <v>74313000.0</v>
       </c>
       <c r="I23">
         <v>23987000.0</v>
       </c>
       <c r="J23">
         <v>16490000.0</v>
       </c>
       <c r="K23">
         <v>4882000.0</v>
       </c>
       <c r="L23">
         <v>2146000.0</v>
       </c>
       <c r="M23">
         <v>66771.0</v>
       </c>
       <c r="N23">
         <v>375245.0</v>
       </c>
       <c r="O23">
         <v>140164.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
         <v>17975000.0</v>
       </c>
       <c r="C25">
         <v>12079000.0</v>
       </c>
       <c r="D25"/>
       <c r="E25">
         <v>24907000.0</v>
       </c>
       <c r="F25">
         <v>31033000.0</v>
       </c>
       <c r="G25">
         <v>17958000.0</v>
       </c>
       <c r="H25">
         <v>8902000.0</v>
       </c>
       <c r="I25">
         <v>3528000.0</v>
       </c>
       <c r="J25">
         <v>1550750.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
         <v>10945000.0</v>
       </c>
       <c r="C26">
         <v>11200000.0</v>
       </c>
       <c r="D26">
-        <v>12186000.0</v>
+        <v>12185539.0</v>
       </c>
       <c r="E26">
         <v>5962000.0</v>
       </c>
       <c r="F26">
-        <v>3450000.0</v>
+        <v>3645000.0</v>
       </c>
       <c r="G26">
         <v>1269000.0</v>
       </c>
       <c r="H26">
         <v>409000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
         <v>31097000.0</v>
       </c>
       <c r="C27">
         <v>19851000.0</v>
       </c>
       <c r="D27">
-        <v>17860000.0</v>
+        <v>17859694.0</v>
       </c>
       <c r="E27">
         <v>16860000.0</v>
       </c>
       <c r="F27">
         <v>15807000.0</v>
       </c>
       <c r="G27">
         <v>16528000.0</v>
       </c>
       <c r="H27">
         <v>14625000.0</v>
       </c>
       <c r="I27">
         <v>5437000.0</v>
       </c>
       <c r="J27">
         <v>2825000.0</v>
       </c>
       <c r="K27">
         <v>1758000.0</v>
       </c>
       <c r="L27">
         <v>720968.0</v>
       </c>
       <c r="M27">
         <v>181443.0</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
         <v>55779000.0</v>
       </c>
       <c r="C28">
-        <v>48293000.0</v>
+        <v>47378000.0</v>
       </c>
       <c r="D28">
-        <v>48951000.0</v>
+        <v>53818158.0</v>
       </c>
       <c r="E28">
         <v>42354000.0</v>
       </c>
       <c r="F28">
         <v>30664000.0</v>
       </c>
       <c r="G28">
         <v>29942000.0</v>
       </c>
       <c r="H28">
         <v>26671000.0</v>
       </c>
       <c r="I28">
         <v>9780000.0</v>
       </c>
       <c r="J28">
         <v>4569000.0</v>
       </c>
       <c r="K28">
         <v>2311000.0</v>
       </c>
       <c r="L28">
         <v>1764000.0</v>
       </c>
       <c r="M28">
         <v>66771.0</v>
       </c>
       <c r="N28">
         <v>318912.0</v>
       </c>
       <c r="O28">
         <v>140164.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
         <v>-13770000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29"/>
       <c r="E29">
         <v>-88000.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>-10471000.0</v>
       </c>
       <c r="H29">
         <v>3629000.0</v>
       </c>
       <c r="I29">
         <v>5653000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
         <v>70235478.0</v>
       </c>
       <c r="C30">
-        <v>83195000.0</v>
+        <v>82280000.0</v>
       </c>
       <c r="D30">
-        <v>271478000.0</v>
+        <v>277812022.0</v>
       </c>
       <c r="E30">
-        <v>74720000.0</v>
+        <v>70321000.0</v>
       </c>
       <c r="F30">
-        <v>63421000.0</v>
+        <v>44440000.0</v>
       </c>
       <c r="G30">
         <v>89020000.0</v>
       </c>
       <c r="H30">
         <v>42369000.0</v>
       </c>
       <c r="I30">
         <v>15217000.0</v>
       </c>
       <c r="J30">
         <v>7804000.0</v>
       </c>
       <c r="K30">
         <v>4069000.0</v>
       </c>
       <c r="L30">
         <v>2485000.0</v>
       </c>
       <c r="M30">
         <v>66771.0</v>
       </c>
       <c r="N30">
         <v>375245.0</v>
       </c>
       <c r="O30">
         <v>140164.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
         <v>35741322.0</v>
       </c>
       <c r="C31">
-        <v>-9769000.0</v>
+        <v>-10684000.0</v>
       </c>
       <c r="D31">
-        <v>-184206000.0</v>
+        <v>9742154.0</v>
       </c>
       <c r="E31">
-        <v>28780000.0</v>
+        <v>24381000.0</v>
       </c>
       <c r="F31">
-        <v>-38884000.0</v>
+        <v>-57865000.0</v>
       </c>
       <c r="G31">
         <v>-1118000.0</v>
       </c>
       <c r="H31">
         <v>-11362000.0</v>
       </c>
       <c r="I31">
         <v>-8639000.0</v>
       </c>
       <c r="J31">
         <v>288000.0</v>
       </c>
       <c r="K31">
         <v>-399000.0</v>
       </c>
       <c r="L31">
         <v>-118000.0</v>
       </c>
       <c r="M31">
         <v>1383000.0</v>
       </c>
       <c r="N31">
         <v>-375245.0</v>
       </c>
       <c r="O31"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
         <v>186093394.0</v>
       </c>
       <c r="C32">
         <v>159841000.0</v>
       </c>
       <c r="D32">
-        <v>149205000.0</v>
+        <v>149205243.0</v>
       </c>
       <c r="E32">
         <v>145809000.0</v>
       </c>
       <c r="F32">
         <v>79163000.0</v>
       </c>
       <c r="G32">
         <v>86795000.0</v>
       </c>
       <c r="H32">
         <v>80413000.0</v>
       </c>
       <c r="I32">
         <v>12429000.0</v>
       </c>
       <c r="J32">
         <v>5389000.0</v>
       </c>
       <c r="K32">
         <v>6128000.0</v>
       </c>
       <c r="L32">
         <v>986676.0</v>
       </c>
@@ -13132,4701 +13319,4779 @@
       </c>
       <c r="N32"/>
       <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM32"/>
+  <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:66">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
         <v>99</v>
       </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
         <v>102</v>
       </c>
       <c r="AJ1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AK1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
         <v>105</v>
       </c>
       <c r="AN1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
         <v>108</v>
       </c>
       <c r="AR1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
         <v>111</v>
       </c>
       <c r="AV1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AW1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
         <v>114</v>
       </c>
       <c r="AZ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="BB1" t="s">
         <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BJ1" t="s">
         <v>123</v>
       </c>
       <c r="BK1" t="s">
         <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:65">
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>64360000.0</v>
+      </c>
+      <c r="C2">
         <v>43387000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40223000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>48223000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>44646000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>47182000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28916000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27482000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27052000.0</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
+        <v>28028000.0</v>
+      </c>
+      <c r="L2">
         <v>29755000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58786000.0</v>
       </c>
       <c r="M2">
         <v>58786000.0</v>
       </c>
       <c r="N2">
+        <v>58786000.0</v>
+      </c>
+      <c r="O2">
         <v>37482000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29691000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>19435000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31232000.0</v>
       </c>
       <c r="R2">
         <v>31232000.0</v>
       </c>
       <c r="S2">
+        <v>31232000.0</v>
+      </c>
+      <c r="T2">
         <v>30473000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22767000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21514000.0</v>
       </c>
       <c r="W2">
         <v>21514000.0</v>
       </c>
       <c r="X2">
+        <v>21514000.0</v>
+      </c>
+      <c r="Y2">
         <v>18205000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31838000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49156000.0</v>
       </c>
       <c r="AB2">
         <v>49156000.0</v>
       </c>
       <c r="AC2">
-        <v>68237000.0</v>
+        <v>49156000.0</v>
       </c>
       <c r="AD2">
         <v>68237000.0</v>
       </c>
       <c r="AE2">
+        <v>68237000.0</v>
+      </c>
+      <c r="AF2">
         <v>11933000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>13959000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27347000.0</v>
       </c>
       <c r="AH2">
         <v>27347000.0</v>
       </c>
       <c r="AI2">
+        <v>27347000.0</v>
+      </c>
+      <c r="AJ2">
         <v>18976000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-39307000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-29910000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>-8275000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>-2760000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1082000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1302000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2675000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3396000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1468000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>-143000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>224887.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>342818.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>388542.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>-44638.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>-422000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>-57134.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>184034.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>273854.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1051.0</v>
       </c>
-      <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
-    </row>
-    <row r="3" spans="1:65">
+      <c r="BN2"/>
+    </row>
+    <row r="3" spans="1:66">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>10799999.0</v>
+      </c>
+      <c r="C3">
         <v>5033000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4975941.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4960000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4789000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4839000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3387000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3073000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3039000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3130000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5422000.0</v>
       </c>
       <c r="M3">
         <v>5422000.0</v>
       </c>
       <c r="N3">
+        <v>5422000.0</v>
+      </c>
+      <c r="O3">
         <v>7029000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6936000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6801000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6747000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6219000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6060000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6033000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="W3">
         <v>15000000.0</v>
       </c>
       <c r="X3">
+        <v>15000000.0</v>
+      </c>
+      <c r="Y3">
         <v>5557000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5207000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5298000.0</v>
       </c>
       <c r="AB3">
         <v>5298000.0</v>
       </c>
       <c r="AC3">
-        <v>4986000.0</v>
+        <v>5298000.0</v>
       </c>
       <c r="AD3">
         <v>4986000.0</v>
       </c>
       <c r="AE3">
+        <v>4986000.0</v>
+      </c>
+      <c r="AF3">
         <v>4315000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3214000.0</v>
       </c>
       <c r="AH3">
         <v>3214000.0</v>
       </c>
       <c r="AI3">
+        <v>3214000.0</v>
+      </c>
+      <c r="AJ3">
         <v>1802000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1688000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1513000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>900000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>623380.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>480104.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>507442.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>377514.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>362986.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>302808.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>244882.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>203742.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>195865.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>141104.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>112529.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>147460.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>85475.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>69337.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>33047.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>18950.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>8932.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3857.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+    </row>
+    <row r="4" spans="1:66">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>0.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-28580.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38000.0</v>
       </c>
       <c r="AL4">
         <v>-38000.0</v>
       </c>
-      <c r="AM4"/>
+      <c r="AM4">
+        <v>-38000.0</v>
+      </c>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
+        <v>5330000.0</v>
+      </c>
+      <c r="C5">
         <v>-9793000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3413941.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1189000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2105000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7583000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6801000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4201000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2870000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15147000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-15702000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35122000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-39361000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-214689000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7424000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>5138000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6275000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6295000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2391000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4054000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1222000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-25835000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10611000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3572000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-65589000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-32748000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-37635000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-44884000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-58760000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-97624000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5565000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>204000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-27429000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-27958000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2692000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>46492000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>29638000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8343000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2618620.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1185104.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1974442.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2295514.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-5691986.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-654808.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>741136.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>491972.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>174274.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-124354.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>105596.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>157856.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-606475.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-818337.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-188000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-44135.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-24625.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-17077.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-12673.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2962.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-58702.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-252806.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-60775.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>-6390.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-9296.0</v>
       </c>
     </row>
-    <row r="6" spans="1:65">
+    <row r="6" spans="1:66">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>16129999.0</v>
+      </c>
+      <c r="C6">
         <v>-4760000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1562000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6149000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2684000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2744000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-3414000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7274000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>5909000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12017000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12865000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-29700000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-33939000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-207660000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-488000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11939000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>472000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-76000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3669000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1979000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4845000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10835000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4389000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1985000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-60382000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-27479000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-32337000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-39586000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-53774000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-92638000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1250000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3563000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-24215000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-24744000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-890000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>48180000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>31151000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9243000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3242000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-705000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1467000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1918000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5329000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-352000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>986018.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>695714.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>370139.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>16750.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>218125.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>305316.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-521000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-749000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-154953.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-25185.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-15693.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-13220.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-12673.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2962.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-58702.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-253000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-60775.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-43441.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-81037.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-6390.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9296.0</v>
       </c>
     </row>
-    <row r="7" spans="1:65">
+    <row r="7" spans="1:66">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
-[...1 lines deleted...]
-      </c>
+      <c r="AI7"/>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
-      <c r="AM7"/>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+    </row>
+    <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-      <c r="AI8">
-[...1 lines deleted...]
-      </c>
+      <c r="AI8"/>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
-      <c r="AM8"/>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+    </row>
+    <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
+        <v>41422000.0</v>
+      </c>
+      <c r="C9">
         <v>16407000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>23315000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>31838000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26146000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>18418000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13814000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17216000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14008000.0</v>
       </c>
-      <c r="J9">
-[...1 lines deleted...]
-      </c>
       <c r="K9">
+        <v>9600000.0</v>
+      </c>
+      <c r="L9">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12746000.0</v>
       </c>
       <c r="M9">
         <v>-12746000.0</v>
       </c>
       <c r="N9">
+        <v>-12746000.0</v>
+      </c>
+      <c r="O9">
         <v>-4697000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>9802000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14248000.0</v>
       </c>
       <c r="R9">
         <v>14248000.0</v>
       </c>
       <c r="S9">
+        <v>14248000.0</v>
+      </c>
+      <c r="T9">
         <v>7642000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9069000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3351000.0</v>
       </c>
       <c r="W9">
         <v>3351000.0</v>
       </c>
       <c r="X9">
+        <v>3351000.0</v>
+      </c>
+      <c r="Y9">
         <v>2119000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-17195000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-16674000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
+        <v>-28755000.0</v>
+      </c>
+      <c r="AC9">
         <v>-28756000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-50216000.0</v>
       </c>
       <c r="AD9">
         <v>-50216000.0</v>
       </c>
       <c r="AE9">
+        <v>-50216000.0</v>
+      </c>
+      <c r="AF9">
         <v>11288000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11057000.0</v>
       </c>
       <c r="AH9">
         <v>-11057000.0</v>
       </c>
       <c r="AI9">
+        <v>-11057000.0</v>
+      </c>
+      <c r="AJ9">
         <v>7958000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-26868000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-26924000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4549000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>928773.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1317000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>844785.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-758000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3977000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>762891.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1723000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1582000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1083000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>640834.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>630892.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-192000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10837.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-171000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-274000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-1051.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+    </row>
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
+        <v>103948000.0</v>
+      </c>
+      <c r="C10">
         <v>-921000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19952725.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-41725000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-16197000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>42350000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-22957000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5403000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2940000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-27105000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-15750000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-35270000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-35255000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-214753000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7487000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6443000.0</v>
       </c>
       <c r="R10">
         <v>-6443000.0</v>
       </c>
       <c r="S10">
+        <v>-6443000.0</v>
+      </c>
+      <c r="T10">
         <v>-2479000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-4144000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25971000.0</v>
       </c>
       <c r="W10">
         <v>-25971000.0</v>
       </c>
       <c r="X10">
+        <v>-25971000.0</v>
+      </c>
+      <c r="Y10">
         <v>-4008000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-66389000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-34336000.0</v>
       </c>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>-38591000.0</v>
+      </c>
+      <c r="AC10">
         <v>-38590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99846000.0</v>
       </c>
       <c r="AD10">
         <v>-99846000.0</v>
       </c>
       <c r="AE10">
+        <v>-99846000.0</v>
+      </c>
+      <c r="AF10">
         <v>-7531000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-661000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28743000.0</v>
       </c>
       <c r="AH10">
         <v>-28743000.0</v>
       </c>
       <c r="AI10">
+        <v>-28743000.0</v>
+      </c>
+      <c r="AJ10">
         <v>-7006000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>42302000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>25281000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4086000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1190000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1229000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2033000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2346000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-5755000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-756000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>624887.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>367720.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>55267.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-201000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>56926.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>119695.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-635000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-819000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-187000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-24188.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-15693.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-3857.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-12673.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-2962.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-58702.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-253000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-60775.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-43441.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-81037.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-6390.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-9296.0</v>
       </c>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>-1590000.0</v>
+      </c>
       <c r="C11"/>
       <c r="D11">
         <v>-3761000.0</v>
       </c>
       <c r="E11">
+        <v>-3761000.0</v>
+      </c>
+      <c r="F11">
         <v>-9903000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-106000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>30000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>122000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-30000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2279000.0</v>
       </c>
       <c r="M11">
         <v>-2279000.0</v>
       </c>
       <c r="N11">
+        <v>-2279000.0</v>
+      </c>
+      <c r="O11">
         <v>-1302000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-299000.0</v>
       </c>
       <c r="R11">
         <v>-299000.0</v>
       </c>
       <c r="S11">
+        <v>-299000.0</v>
+      </c>
+      <c r="T11">
         <v>308000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-97000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-12645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15224000.0</v>
       </c>
       <c r="W11">
         <v>15224000.0</v>
       </c>
       <c r="X11">
+        <v>15224000.0</v>
+      </c>
+      <c r="Y11">
         <v>-6244000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>38682000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1774000.0</v>
       </c>
       <c r="AB11">
         <v>1774000.0</v>
       </c>
       <c r="AC11">
-        <v>-9975000.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="AD11">
         <v>-9975000.0</v>
       </c>
       <c r="AE11">
+        <v>-9975000.0</v>
+      </c>
+      <c r="AF11">
         <v>-698000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6289000.0</v>
       </c>
       <c r="AH11">
         <v>-6289000.0</v>
       </c>
       <c r="AI11">
+        <v>-6289000.0</v>
+      </c>
+      <c r="AJ11">
         <v>-620000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>12785000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5612000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>579000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-286000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-94628.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-125000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-166000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-196000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-64414.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-37398.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-7.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>119007.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>76857.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>48670.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>38161.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>28574.0</v>
       </c>
-      <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>-2016.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-997.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-8932.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>173533.0</v>
       </c>
-      <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>43441.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>81037.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+    </row>
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>541234.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12">
         <v>52414.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="E12">
+        <v>52414.0</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12">
         <v>124376.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>573292.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>52000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>65000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="M12">
         <v>133000.0</v>
       </c>
       <c r="N12">
+        <v>133000.0</v>
+      </c>
+      <c r="O12">
         <v>64000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>63000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="R12">
         <v>168000.0</v>
       </c>
       <c r="S12">
+        <v>168000.0</v>
+      </c>
+      <c r="T12">
         <v>88000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>90000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>83000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136000.0</v>
       </c>
       <c r="W12">
         <v>136000.0</v>
       </c>
       <c r="X12">
+        <v>136000.0</v>
+      </c>
+      <c r="Y12">
         <v>436000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>800000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1588000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>956000.0</v>
       </c>
       <c r="AB12">
         <v>956000.0</v>
       </c>
       <c r="AC12">
-        <v>2222000.0</v>
+        <v>956000.0</v>
       </c>
       <c r="AD12">
         <v>2222000.0</v>
       </c>
       <c r="AE12">
+        <v>2222000.0</v>
+      </c>
+      <c r="AF12">
         <v>1966000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>865000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>785000.0</v>
       </c>
       <c r="AH12">
         <v>785000.0</v>
       </c>
       <c r="AI12">
+        <v>785000.0</v>
+      </c>
+      <c r="AJ12">
         <v>4314000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4190000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4357000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4257000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1429000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50841.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>58830.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>51099.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>62980.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>100958.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>116249.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>124259.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>119007.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>76857.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>48670.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>38161.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>28574.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1008.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>997.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>173533.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>43441.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>81037.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+    </row>
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>2603000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2098000.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AF13"/>
+      <c r="AG13">
         <v>1193000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>954000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>777000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+    </row>
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
-[...1 lines deleted...]
-      </c>
+      <c r="AI14"/>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+    </row>
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
+        <v>105538000.0</v>
+      </c>
+      <c r="C15">
         <v>-921000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19952725.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-37964000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6294000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>42456000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22957000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5433000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2818000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-27075000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-15750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32991000.0</v>
       </c>
       <c r="M15">
         <v>-32991000.0</v>
       </c>
       <c r="N15">
+        <v>-32991000.0</v>
+      </c>
+      <c r="O15">
         <v>-213451000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-7488000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6144000.0</v>
       </c>
       <c r="R15">
         <v>-6144000.0</v>
       </c>
       <c r="S15">
+        <v>-6144000.0</v>
+      </c>
+      <c r="T15">
         <v>-2787000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-4047000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25971000.0</v>
       </c>
       <c r="W15">
         <v>-25971000.0</v>
       </c>
       <c r="X15">
+        <v>-25971000.0</v>
+      </c>
+      <c r="Y15">
         <v>-4008000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-66389000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-34336000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-38591000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-38590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89871000.0</v>
       </c>
       <c r="AD15">
         <v>-89871000.0</v>
       </c>
       <c r="AE15">
+        <v>-89871000.0</v>
+      </c>
+      <c r="AF15">
         <v>-6833000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22454000.0</v>
       </c>
       <c r="AH15">
         <v>-22454000.0</v>
       </c>
       <c r="AI15">
+        <v>-22454000.0</v>
+      </c>
+      <c r="AJ15">
         <v>-6386000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>29479000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>18017000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2820000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1076000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-1402000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-2033000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2346000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-5755000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-756000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>624887.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>367720.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>55267.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-201000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>56926.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>119695.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-635000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-819000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-187000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-24188.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-15693.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-186753.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-12673.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-2962.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-58702.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-253000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-60775.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-43441.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-81037.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-6390.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-9296.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
-[...1 lines deleted...]
-      </c>
+      <c r="N16"/>
       <c r="O16">
         <v>-213451000.0</v>
       </c>
       <c r="P16">
+        <v>-213451000.0</v>
+      </c>
+      <c r="Q16">
         <v>5329000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-6144000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2787000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4047000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1305000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-25971000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4008000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-66389000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-34336000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-38591000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-89871000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-6833000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>-863000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-22454000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-10180000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2123976.18</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>22171329.72</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>29479000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2820000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+    </row>
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B17">
+        <v>105538000.0</v>
+      </c>
+      <c r="C17">
         <v>-921000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>19969000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-37964000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6294000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>42456000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22957000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5433000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2818000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-27075000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-15750000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
-      <c r="N17">
+      <c r="N17"/>
+      <c r="O17">
         <v>-213451000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-7488000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5329000.0</v>
       </c>
       <c r="Q17">
         <v>5329000.0</v>
       </c>
       <c r="R17">
+        <v>5329000.0</v>
+      </c>
+      <c r="S17">
         <v>-6144000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2787000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-4047000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1305000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-25971000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-4008000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-66389000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-34336000.0</v>
       </c>
-      <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-38591000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-89871000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-6833000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-863000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-22454000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-10180000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-6386000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>22199909.75</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>29517000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2820000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+    </row>
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-52000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-65000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-48000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>-64000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-63000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-41000.0</v>
       </c>
       <c r="Q18">
         <v>-41000.0</v>
       </c>
       <c r="R18">
+        <v>-41000.0</v>
+      </c>
+      <c r="S18">
         <v>-168000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-88000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-90000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-83000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-136000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-436000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-800000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1588000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-956000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2222000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1966000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>-865000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-785000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-379000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-4314000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+    </row>
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
-[...1 lines deleted...]
-      </c>
+      <c r="AI19"/>
       <c r="AJ19">
         <v>0.0</v>
       </c>
-      <c r="AK19"/>
+      <c r="AK19">
+        <v>0.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+    </row>
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+    </row>
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>5330000.0</v>
+      </c>
+      <c r="C21">
         <v>-9793000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3418000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1189000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2105000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7583000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6801000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>283000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5048000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-15147000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-15929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39361000.0</v>
       </c>
       <c r="M21">
         <v>-39361000.0</v>
       </c>
       <c r="N21">
+        <v>-39361000.0</v>
+      </c>
+      <c r="O21">
         <v>-219637000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10843000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4058000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-8540000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6295000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-11938000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6950000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-13723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22120000.0</v>
       </c>
       <c r="W21">
         <v>-22120000.0</v>
       </c>
       <c r="X21">
+        <v>-22120000.0</v>
+      </c>
+      <c r="Y21">
         <v>-12215000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-29272000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-28213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42328000.0</v>
       </c>
       <c r="AB21">
         <v>-42328000.0</v>
       </c>
       <c r="AC21">
-        <v>-99309000.0</v>
+        <v>-42328000.0</v>
       </c>
       <c r="AD21">
         <v>-99309000.0</v>
       </c>
       <c r="AE21">
+        <v>-99309000.0</v>
+      </c>
+      <c r="AF21">
         <v>-4026000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>154000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27703000.0</v>
       </c>
       <c r="AH21">
         <v>-27703000.0</v>
       </c>
       <c r="AI21">
+        <v>-27703000.0</v>
+      </c>
+      <c r="AJ21">
         <v>-1768000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>46246000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>29142000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7765000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2333000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-1273000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-2100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2461000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-5888000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-719000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>703738.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>491972.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>174274.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-124000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>105596.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>157856.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-606000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-819000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-188000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-25185.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-15693.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-13220.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-12673.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-2962.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-58702.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-253000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-60775.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-43441.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-81037.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-6390.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-9296.0</v>
       </c>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
+      <c r="AI22"/>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
-      <c r="AM22"/>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-    </row>
-    <row r="23" spans="1:65">
+      <c r="BN22"/>
+    </row>
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
+        <v>100452000.0</v>
+      </c>
+      <c r="C23">
         <v>69587000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66956000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>78872000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>72897000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>73183000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49531000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>44415000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>46108000.0</v>
       </c>
-      <c r="J23">
-[...1 lines deleted...]
-      </c>
       <c r="K23">
+        <v>52775000.0</v>
+      </c>
+      <c r="L23">
         <v>52384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85401000.0</v>
       </c>
       <c r="M23">
         <v>85401000.0</v>
       </c>
       <c r="N23">
-        <v>61180000.0</v>
+        <v>85401000.0</v>
       </c>
       <c r="O23">
+        <v>252422000.0</v>
+      </c>
+      <c r="P23">
         <v>50336000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39263000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
+        <v>54020000.0</v>
+      </c>
+      <c r="S23">
         <v>51775000.0</v>
       </c>
-      <c r="R23">
-[...4 lines deleted...]
-      </c>
       <c r="T23">
+        <v>50053000.0</v>
+      </c>
+      <c r="U23">
         <v>38786000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>44101000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>46985000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35259000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>32539000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>43915000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>47544000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>62729000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>59986000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>76353000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>117330000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>27247000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24999000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>43380000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>43993000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>28702000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>33807000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26815000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3930000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1468000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4132000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4247000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4378000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5307000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2950000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1162000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1315000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1251000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1154000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>567444.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>72197.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>674333.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>831660.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>187888.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>25185.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15693.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13220.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12673.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2962.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>58702.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>252806.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>60775.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>43441.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>81037.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6390.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9296.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
-[...1 lines deleted...]
-      </c>
+      <c r="AI24"/>
       <c r="AJ24">
         <v>0.0</v>
       </c>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-    </row>
-    <row r="25" spans="1:65">
+      <c r="BN24"/>
+    </row>
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B25">
+        <v>10124000.0</v>
+      </c>
+      <c r="C25">
         <v>5033000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4980000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4960000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4789000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4839000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3387000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3073000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3039000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3130000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2837000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>7029000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6801000.0</v>
       </c>
       <c r="Q25">
         <v>6801000.0</v>
       </c>
       <c r="R25">
+        <v>6801000.0</v>
+      </c>
+      <c r="S25">
         <v>6747000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6060000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6033000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6067000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>15000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5557000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5207000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5269000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>5298000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4986000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4315000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>3359000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3214000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2198000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1802000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1688000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1513000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>911516.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>623380.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>480104.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>507442.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>377514.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>362986.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>302808.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>244882.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>203742.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>195865.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>141104.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>112529.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>147460.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>85475.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>69337.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+    </row>
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26">
+        <v>2215000.0</v>
+      </c>
+      <c r="C26">
         <v>2025000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2082300.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3151000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2763000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2662000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2369000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1667000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2460000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2606000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4467000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4007000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4006999.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3463000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3348000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390000.0</v>
       </c>
       <c r="R26">
         <v>2390000.0</v>
       </c>
       <c r="S26">
+        <v>2390000.0</v>
+      </c>
+      <c r="T26">
         <v>1373000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1184000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1015000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147000.0</v>
       </c>
       <c r="W26">
         <v>1147000.0</v>
       </c>
       <c r="X26">
+        <v>1147000.0</v>
+      </c>
+      <c r="Y26">
         <v>890000.0</v>
       </c>
-      <c r="Y26">
-[...1 lines deleted...]
-      </c>
       <c r="Z26">
-        <v>627000.0</v>
+        <v>802000.0</v>
       </c>
       <c r="AA26">
-        <v>371000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AB26">
         <v>371000.0</v>
       </c>
       <c r="AC26">
-        <v>173000.0</v>
+        <v>371000.0</v>
       </c>
       <c r="AD26">
         <v>173000.0</v>
       </c>
       <c r="AE26">
+        <v>173000.0</v>
+      </c>
+      <c r="AF26">
         <v>478000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>196000.0</v>
       </c>
       <c r="AH26">
         <v>196000.0</v>
       </c>
       <c r="AI26">
-        <v>0.0</v>
+        <v>196000.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26">
         <v>23218.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+    </row>
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27">
+        <v>12120000.0</v>
+      </c>
+      <c r="C27">
         <v>8674000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8991000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8946000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8824000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7523000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5804000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4756000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5097000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5403000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4595000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>4550000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4334000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4111000.0</v>
       </c>
       <c r="R27">
         <v>4111000.0</v>
       </c>
       <c r="S27">
+        <v>4111000.0</v>
+      </c>
+      <c r="T27">
         <v>4672000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3417000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4888000.0</v>
       </c>
       <c r="W27">
         <v>4888000.0</v>
       </c>
       <c r="X27">
+        <v>4888000.0</v>
+      </c>
+      <c r="Y27">
         <v>4106000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3141000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3218000.0</v>
       </c>
       <c r="AB27">
         <v>3218000.0</v>
       </c>
       <c r="AC27">
-        <v>4299000.0</v>
+        <v>3218000.0</v>
       </c>
       <c r="AD27">
         <v>4299000.0</v>
       </c>
       <c r="AE27">
+        <v>4299000.0</v>
+      </c>
+      <c r="AF27">
         <v>5481000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>3530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4720000.0</v>
       </c>
       <c r="AH27">
         <v>4720000.0</v>
       </c>
       <c r="AI27">
+        <v>4720000.0</v>
+      </c>
+      <c r="AJ27">
         <v>3138000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2357000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2270000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1492000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>934000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>923000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>783700.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>691000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>704571.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>667920.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>559619.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>460790.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>412015.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>325388.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>251745.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>151949.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>152211.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>165063.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>133589.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>35962.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11892.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+    </row>
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B28">
+        <v>21757000.0</v>
+      </c>
+      <c r="C28">
         <v>13334000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>13424716.0</v>
+      </c>
+      <c r="E28">
         <v>16366000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14416000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13612000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11385000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9548000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10535000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15630000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12750000.0</v>
       </c>
-      <c r="L28"/>
       <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>14232000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11518000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12513000.0</v>
       </c>
       <c r="R28">
         <v>12513000.0</v>
       </c>
       <c r="S28">
+        <v>12513000.0</v>
+      </c>
+      <c r="T28">
         <v>12011000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9987000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7843000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7607000.0</v>
       </c>
       <c r="W28">
         <v>7607000.0</v>
       </c>
       <c r="X28">
+        <v>7607000.0</v>
+      </c>
+      <c r="Y28">
         <v>8732000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7611000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7480000.0</v>
       </c>
       <c r="AB28">
         <v>7480000.0</v>
       </c>
       <c r="AC28">
-        <v>6473000.0</v>
+        <v>7480000.0</v>
       </c>
       <c r="AD28">
         <v>6473000.0</v>
       </c>
       <c r="AE28">
+        <v>6473000.0</v>
+      </c>
+      <c r="AF28">
         <v>8966000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10879000.0</v>
       </c>
       <c r="AH28">
         <v>10879000.0</v>
       </c>
       <c r="AI28">
+        <v>10879000.0</v>
+      </c>
+      <c r="AJ28">
         <v>6455000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3062000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1888000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2372000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2721000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1518000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2027076.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>894000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1096965.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>758107.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>745445.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>629200.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>496359.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>439800.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>360337.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>342021.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>579256.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>482563.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>279241.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25185.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15693.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13220.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>12673.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3605.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>35444.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>229588.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>60775.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28">
+      <c r="BK28"/>
+      <c r="BL28">
         <v>81037.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6390.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>9296.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B29">
+        <v>-1590000.0</v>
+      </c>
+      <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29">
         <v>-3761000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-9903000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-106000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>0.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-30000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>0.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>-1302000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-232000.0</v>
       </c>
       <c r="Q29">
         <v>-232000.0</v>
       </c>
       <c r="R29">
+        <v>-232000.0</v>
+      </c>
+      <c r="S29">
         <v>-299000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>308000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-97000.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
-      <c r="W29">
-[...1 lines deleted...]
-      </c>
+      <c r="W29"/>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Y29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>0.0</v>
       </c>
+      <c r="AB29"/>
       <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
         <v>-9975000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-698000.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29">
+      <c r="AF29"/>
+      <c r="AG29">
         <v>202000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-6289000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2248000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-620000.0</v>
       </c>
-      <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+    </row>
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
+        <v>36092000.0</v>
+      </c>
+      <c r="C30">
         <v>26200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26733000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30649000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28251000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26001000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20615000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16933000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19056000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>24747000.0</v>
+      </c>
+      <c r="L30">
         <v>22629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26615000.0</v>
       </c>
       <c r="M30">
         <v>26615000.0</v>
       </c>
       <c r="N30">
-        <v>23698000.0</v>
+        <v>26615000.0</v>
       </c>
       <c r="O30">
+        <v>214940000.0</v>
+      </c>
+      <c r="P30">
         <v>20645000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19828000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
+        <v>22788000.0</v>
+      </c>
+      <c r="S30">
         <v>20543000.0</v>
       </c>
-      <c r="R30">
-[...4 lines deleted...]
-      </c>
       <c r="T30">
+        <v>19580000.0</v>
+      </c>
+      <c r="U30">
         <v>16019000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14333000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
+        <v>25471000.0</v>
+      </c>
+      <c r="X30">
         <v>13745000.0</v>
       </c>
-      <c r="W30">
-[...4 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>14334000.0</v>
+      </c>
+      <c r="Z30">
         <v>12077000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>11539000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13573000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>10830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8116000.0</v>
       </c>
       <c r="AD30">
         <v>8116000.0</v>
       </c>
       <c r="AE30">
+        <v>49093000.0</v>
+      </c>
+      <c r="AF30">
         <v>15314000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11040000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>16033000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16646000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>9726000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4251000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3945000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3822000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3063000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2945000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1703000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1910000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1482000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1305000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1090000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>908374.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>765188.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>612082.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>651826.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>731467.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-171000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>187888.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>25185.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15693.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13220.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12673.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2962.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>58702.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>252806.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>60775.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>43441.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>81037.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6390.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9296.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:66">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
+        <v>98618000.0</v>
+      </c>
+      <c r="C31">
         <v>8872000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>23387000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-42914000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14092000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>49933000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-16156000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-5686000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7988000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11958000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>179000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4091000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4106000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4884000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3356000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1039000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
+        <v>2097000.0</v>
+      </c>
+      <c r="S31">
         <v>-148000.0</v>
       </c>
-      <c r="R31">
-[...2 lines deleted...]
-      <c r="S31">
+      <c r="T31">
         <v>9459000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2806000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>12418000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3851000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-15441000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>8207000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-37117000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6123000.0</v>
       </c>
-      <c r="AA31">
-[...1 lines deleted...]
-      </c>
       <c r="AB31">
+        <v>3737000.0</v>
+      </c>
+      <c r="AC31">
         <v>-1984000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-39292000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-537000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3505000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-815000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-868000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1040000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5238000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3944000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3861000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3679000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1143000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>44000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>66631.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>115000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>132539.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-36544.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-78851.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-124000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-119000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-76857.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-48670.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-38161.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-28574.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-818538.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1008.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>997.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-15693.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-173533.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12673.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2962.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-58702.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
-      <c r="BJ31">
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>43441.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+    </row>
+    <row r="32" spans="1:66">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
+        <v>105782000.0</v>
+      </c>
+      <c r="C32">
         <v>59794000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63486219.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>80061000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>70792000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>65600000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42730000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44698000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41060000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37628000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>36455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46040000.0</v>
       </c>
       <c r="M32">
         <v>46040000.0</v>
       </c>
       <c r="N32">
+        <v>46040000.0</v>
+      </c>
+      <c r="O32">
         <v>32785000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>39493000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>43321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45480000.0</v>
       </c>
       <c r="R32">
         <v>45480000.0</v>
       </c>
       <c r="S32">
+        <v>45480000.0</v>
+      </c>
+      <c r="T32">
         <v>38115000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>31836000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>30378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24865000.0</v>
       </c>
       <c r="W32">
         <v>24865000.0</v>
       </c>
       <c r="X32">
+        <v>24865000.0</v>
+      </c>
+      <c r="Y32">
         <v>20324000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>14643000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19331000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
+        <v>20401000.0</v>
+      </c>
+      <c r="AC32">
         <v>20400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18021000.0</v>
       </c>
       <c r="AD32">
         <v>18021000.0</v>
       </c>
       <c r="AE32">
+        <v>18021000.0</v>
+      </c>
+      <c r="AF32">
         <v>23221000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>25153000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16290000.0</v>
       </c>
       <c r="AH32">
         <v>16290000.0</v>
       </c>
       <c r="AI32">
+        <v>16290000.0</v>
+      </c>
+      <c r="AJ32">
         <v>26934000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12439000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2327000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3435000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3689000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2399000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2147000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1917000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>-581000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2231000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1866000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1807000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1425000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>1029000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>675530.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>230053.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>67971.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13122.0</v>
       </c>
-      <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
+      <c r="BN32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17879,5617 +18144,5719 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
-        <v>98001725.0</v>
+        <v>132605000.0</v>
       </c>
       <c r="C2">
-        <v>33864000.0</v>
+        <v>51757000.0</v>
       </c>
       <c r="D2">
-        <v>68515000.0</v>
+        <v>70623354.0</v>
       </c>
       <c r="E2">
         <v>55365000.0</v>
       </c>
       <c r="F2">
         <v>24600000.0</v>
       </c>
       <c r="G2">
         <v>47555000.0</v>
       </c>
       <c r="H2">
         <v>55064000.0</v>
       </c>
       <c r="I2">
         <v>1957000.0</v>
       </c>
       <c r="J2">
-        <v>9857637.0</v>
+        <v>9858000.0</v>
       </c>
       <c r="K2">
         <v>1473694.0</v>
       </c>
       <c r="L2">
         <v>5726674.0</v>
       </c>
       <c r="M2">
         <v>157780.0</v>
       </c>
       <c r="N2">
         <v>320596.0</v>
       </c>
       <c r="O2">
         <v>172404.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
-        <v>12221796</v>
+        <v>17049000</v>
       </c>
       <c r="C3">
         <v>5338000</v>
       </c>
       <c r="D3">
         <v>26900310</v>
       </c>
       <c r="E3">
         <v>48778000</v>
       </c>
       <c r="F3">
-        <v>12329000</v>
+        <v>12295000</v>
       </c>
       <c r="G3">
         <v>78653000</v>
       </c>
       <c r="H3">
         <v>110294000</v>
       </c>
       <c r="I3">
         <v>56435000</v>
       </c>
       <c r="J3">
-        <v>34330129</v>
+        <v>31174000</v>
       </c>
       <c r="K3">
         <v>4417622</v>
       </c>
       <c r="L3">
         <v>7523181</v>
       </c>
       <c r="M3">
         <v>30000</v>
       </c>
       <c r="N3">
         <v>30000</v>
       </c>
       <c r="O3">
         <v>10000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
-        <v>-37981233.0</v>
+        <v>-49011000.0</v>
       </c>
       <c r="C6">
-        <v>72881000.0</v>
+        <v>80848000.0</v>
       </c>
       <c r="D6">
-        <v>-68515000.0</v>
+        <v>-36866070.0</v>
       </c>
       <c r="E6">
         <v>13150000.0</v>
       </c>
       <c r="F6">
         <v>30765000.0</v>
       </c>
       <c r="G6">
         <v>-22955000.0</v>
       </c>
       <c r="H6">
         <v>-7509000.0</v>
       </c>
       <c r="I6">
         <v>53107000.0</v>
       </c>
       <c r="J6">
-        <v>-7900267.0</v>
+        <v>-7901000.0</v>
       </c>
       <c r="K6">
         <v>8383943.0</v>
       </c>
       <c r="L6">
         <v>-4252980.0</v>
       </c>
       <c r="M6">
         <v>-20783.0</v>
       </c>
       <c r="N6">
         <v>-162816.0</v>
       </c>
       <c r="O6">
         <v>148192.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7">
         <v>-2123000.0</v>
       </c>
       <c r="C7">
         <v>14957000.0</v>
       </c>
       <c r="D7">
         <v>12509540.0</v>
       </c>
       <c r="E7">
         <v>-22877000.0</v>
       </c>
       <c r="F7">
-        <v>24196000.0</v>
+        <v>14459000.0</v>
       </c>
       <c r="G7">
         <v>29038000.0</v>
       </c>
       <c r="H7">
         <v>-57021000.0</v>
       </c>
       <c r="I7">
-        <v>-40881000.0</v>
+        <v>-46534000.0</v>
       </c>
       <c r="J7">
-        <v>494429.0</v>
+        <v>-2750000.0</v>
       </c>
       <c r="K7">
         <v>-3963516.0</v>
       </c>
       <c r="L7">
         <v>-1592482.0</v>
       </c>
       <c r="M7">
         <v>74991.0</v>
       </c>
       <c r="N7">
         <v>25661.0</v>
       </c>
       <c r="O7">
         <v>-16616.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
         <v>-15287000.0</v>
       </c>
       <c r="C9">
         <v>-12059000.0</v>
       </c>
       <c r="D9">
         <v>12509540.0</v>
       </c>
       <c r="E9">
-        <v>-24020000.0</v>
+        <v>-37656000.0</v>
       </c>
       <c r="F9">
         <v>-6007000.0</v>
       </c>
       <c r="G9">
         <v>1794000.0</v>
       </c>
       <c r="H9">
         <v>-13134000.0</v>
       </c>
       <c r="I9">
         <v>337000.0</v>
       </c>
       <c r="J9">
-        <v>-2423741.0</v>
+        <v>-2454000.0</v>
       </c>
       <c r="K9">
         <v>-795105.0</v>
       </c>
       <c r="L9">
         <v>-521587.0</v>
       </c>
       <c r="M9">
-        <v>-217952.0</v>
-[...2 lines deleted...]
-      <c r="O9"/>
+        <v>22508.0</v>
+      </c>
+      <c r="N9">
+        <v>2272.0</v>
+      </c>
+      <c r="O9">
+        <v>-27720.0</v>
+      </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-12218000.0</v>
       </c>
       <c r="F10">
-        <v>28683000.0</v>
+        <v>18946000.0</v>
       </c>
       <c r="G10">
         <v>45641000.0</v>
       </c>
       <c r="H10">
         <v>-40909000.0</v>
       </c>
       <c r="I10">
         <v>-48684000.0</v>
       </c>
       <c r="J10">
-        <v>550602.0</v>
+        <v>551000.0</v>
       </c>
       <c r="K10">
         <v>-3743927.0</v>
       </c>
       <c r="L10">
         <v>-1433174.0</v>
       </c>
       <c r="M10">
         <v>-151920.0</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>-17601232.0</v>
       </c>
       <c r="E11">
         <v>12148000.0</v>
       </c>
       <c r="F11">
         <v>2062000.0</v>
       </c>
       <c r="G11">
         <v>-27995000.0</v>
       </c>
       <c r="H11">
         <v>10562000.0</v>
       </c>
       <c r="I11">
         <v>3982000.0</v>
       </c>
       <c r="J11">
         <v>671000.0</v>
       </c>
       <c r="K11">
         <v>652074.0</v>
       </c>
       <c r="L11">
         <v>282532.54</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>174600938.0</v>
       </c>
       <c r="E12">
         <v>-23958000.0</v>
       </c>
       <c r="F12">
         <v>46083000.0</v>
       </c>
       <c r="G12">
         <v>44036000.0</v>
       </c>
       <c r="H12">
         <v>22580000.0</v>
       </c>
       <c r="I12">
         <v>9789000.0</v>
       </c>
       <c r="J12">
         <v>2808000.0</v>
       </c>
       <c r="K12">
         <v>556637.0</v>
       </c>
       <c r="L12">
         <v>-243088.22</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1213000.0</v>
       </c>
       <c r="F13">
         <v>-542000.0</v>
       </c>
       <c r="G13">
         <v>9598000.0</v>
       </c>
       <c r="H13">
         <v>-13540000.0</v>
       </c>
       <c r="I13">
         <v>-2169000.0</v>
       </c>
       <c r="J13">
         <v>-1518000.0</v>
       </c>
       <c r="K13">
         <v>-76558.0</v>
       </c>
       <c r="L13">
         <v>-6762.58</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14">
         <v>17975000.0</v>
       </c>
       <c r="C14">
         <v>12079000.0</v>
       </c>
       <c r="D14">
-        <v>24083079.0</v>
+        <v>24173541.0</v>
       </c>
       <c r="E14">
         <v>24907000.0</v>
       </c>
       <c r="F14">
         <v>31033000.0</v>
       </c>
       <c r="G14">
         <v>17958000.0</v>
       </c>
       <c r="H14">
         <v>8902000.0</v>
       </c>
       <c r="I14">
         <v>3528000.0</v>
       </c>
       <c r="J14">
-        <v>1550750.0</v>
+        <v>1556000.0</v>
       </c>
       <c r="K14">
         <v>785593.0</v>
       </c>
       <c r="L14">
         <v>414801.0</v>
       </c>
       <c r="M14">
         <v>60929.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
-        <v>60020492.0</v>
+        <v>83594000.0</v>
       </c>
       <c r="C16">
-        <v>106745000.0</v>
+        <v>132605000.0</v>
       </c>
       <c r="D16">
         <v>33864000.0</v>
       </c>
       <c r="E16">
         <v>68515000.0</v>
       </c>
       <c r="F16">
         <v>55365000.0</v>
       </c>
       <c r="G16">
         <v>24600000.0</v>
       </c>
       <c r="H16">
         <v>47555000.0</v>
       </c>
       <c r="I16">
         <v>55064000.0</v>
       </c>
       <c r="J16">
-        <v>1957370.0</v>
+        <v>1957000.0</v>
       </c>
       <c r="K16">
         <v>9857637.0</v>
       </c>
       <c r="L16">
         <v>1473694.0</v>
       </c>
       <c r="M16">
         <v>136997.0</v>
       </c>
       <c r="N16">
         <v>157780.0</v>
       </c>
       <c r="O16">
         <v>320596.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
-        <v>-16522616.0</v>
+        <v>-24640000.0</v>
       </c>
       <c r="C18">
         <v>-1466000.0</v>
       </c>
       <c r="D18">
-        <v>-62695390.0</v>
+        <v>-61978417.0</v>
       </c>
       <c r="E18">
         <v>-84989000.0</v>
       </c>
       <c r="F18">
-        <v>-40918000.0</v>
+        <v>-40884000.0</v>
       </c>
       <c r="G18">
         <v>-123778000.0</v>
       </c>
       <c r="H18">
         <v>-145375000.0</v>
       </c>
       <c r="I18">
         <v>-69139000.0</v>
       </c>
       <c r="J18">
-        <v>-40441295.0</v>
+        <v>-40442000.0</v>
       </c>
       <c r="K18">
         <v>-6189745.0</v>
       </c>
       <c r="L18">
         <v>-10295394.0</v>
       </c>
       <c r="M18">
         <v>-20783.0</v>
       </c>
       <c r="N18">
         <v>-202888.0</v>
       </c>
       <c r="O18">
         <v>-166780.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19">
         <v>1491000.0</v>
       </c>
       <c r="C19">
         <v>-38770000.0</v>
       </c>
       <c r="D19">
         <v>20149848.0</v>
       </c>
       <c r="E19">
         <v>95474000.0</v>
       </c>
       <c r="F19">
         <v>-72487000.0</v>
       </c>
       <c r="G19">
         <v>-138196000.0</v>
       </c>
       <c r="H19">
         <v>-46782000.0</v>
       </c>
       <c r="I19">
         <v>-97997000.0</v>
       </c>
       <c r="J19">
         <v>-42595330.0</v>
       </c>
       <c r="K19">
         <v>-27154824.0</v>
       </c>
       <c r="L19">
         <v>-17336530.41</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20">
         <v>41181000.0</v>
       </c>
       <c r="C20">
         <v>108559000.0</v>
       </c>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>284876000.0</v>
       </c>
       <c r="G20">
         <v>99997000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>57500000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
         <v>-1852000.0</v>
       </c>
       <c r="C21">
         <v>-786000.0</v>
       </c>
       <c r="D21">
         <v>-772615.0</v>
       </c>
       <c r="E21">
         <v>-1013000.0</v>
       </c>
       <c r="F21">
         <v>-116403000.0</v>
       </c>
       <c r="G21">
         <v>64048000.0</v>
       </c>
       <c r="H21">
         <v>47427000.0</v>
       </c>
       <c r="I21">
         <v>114771000.0</v>
       </c>
       <c r="J21">
         <v>-1779000.0</v>
       </c>
       <c r="K21">
         <v>2625115.0</v>
       </c>
       <c r="L21">
         <v>3714469.82</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
         <v>-24759000.0</v>
       </c>
       <c r="C22">
         <v>-45440000.0</v>
       </c>
       <c r="D22">
         <v>-229477865.0</v>
       </c>
       <c r="E22">
         <v>-14283000.0</v>
       </c>
       <c r="F22">
         <v>-130704000.0</v>
       </c>
       <c r="G22">
         <v>-136157000.0</v>
       </c>
       <c r="H22">
         <v>-9504000.0</v>
       </c>
       <c r="I22">
         <v>22124000.0</v>
       </c>
       <c r="J22">
-        <v>-10889678.0</v>
+        <v>-10813000.0</v>
       </c>
       <c r="K22">
         <v>846663.0</v>
       </c>
       <c r="L22">
         <v>-1276854.0</v>
       </c>
       <c r="M22">
         <v>-239307.0</v>
       </c>
       <c r="N22">
         <v>-375245.0</v>
       </c>
       <c r="O22">
         <v>-140164.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
         <v>-1286656.0</v>
       </c>
       <c r="C23">
         <v>6000.0</v>
       </c>
       <c r="D23">
-        <v>-754154.0</v>
+        <v>-747636.0</v>
       </c>
       <c r="E23">
-        <v>6341000.0</v>
+        <v>-85000.0</v>
       </c>
       <c r="F23">
-        <v>5990000.0</v>
+        <v>-2397000.0</v>
       </c>
       <c r="G23">
         <v>-2974000.0</v>
       </c>
       <c r="H23">
         <v>28151000.0</v>
       </c>
       <c r="I23">
         <v>-8361000.0</v>
       </c>
       <c r="J23">
         <v>2332000.0</v>
       </c>
       <c r="K23">
         <v>-2921078.0</v>
       </c>
       <c r="L23">
         <v>-244703.0</v>
       </c>
       <c r="M23">
         <v>9005847.0</v>
       </c>
       <c r="N23">
         <v>9592.0</v>
       </c>
       <c r="O23">
         <v>-148428.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
-        <v>21796094.0</v>
+        <v>85000.0</v>
       </c>
       <c r="C24">
-        <v>-8317000.0</v>
+        <v>-350000.0</v>
       </c>
       <c r="D24">
-        <v>31464003.0</v>
+        <v>28251039.0</v>
       </c>
       <c r="E24">
-        <v>4289000.0</v>
+        <v>5746000.0</v>
       </c>
       <c r="F24">
-        <v>-31075000.0</v>
+        <v>-30865000.0</v>
       </c>
       <c r="G24">
-        <v>-8641000.0</v>
+        <v>-11108000.0</v>
       </c>
       <c r="H24">
-        <v>621000.0</v>
+        <v>-260000.0</v>
       </c>
       <c r="I24">
-        <v>-17000.0</v>
+        <v>1438000.0</v>
       </c>
       <c r="J24">
-        <v>294157.0</v>
+        <v>845295.0</v>
       </c>
       <c r="K24">
-        <v>400.0</v>
+        <v>37798.0</v>
       </c>
       <c r="L24">
         <v>28467.69</v>
       </c>
       <c r="M24">
         <v>9000.0</v>
       </c>
       <c r="N24">
         <v>39592.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
-        <v>14159180.0</v>
+        <v>10869000.0</v>
       </c>
       <c r="C25">
         <v>15094000.0</v>
       </c>
       <c r="D25">
-        <v>151803704.0</v>
+        <v>152430215.0</v>
       </c>
       <c r="E25">
         <v>-28997000.0</v>
       </c>
       <c r="F25">
-        <v>776000.0</v>
+        <v>52727000.0</v>
       </c>
       <c r="G25">
         <v>46711000.0</v>
       </c>
       <c r="H25">
         <v>4013000.0</v>
       </c>
       <c r="I25">
-        <v>-643000.0</v>
+        <v>-2508000.0</v>
       </c>
       <c r="J25">
-        <v>625144.0</v>
+        <v>528000.0</v>
       </c>
       <c r="K25">
-        <v>154193.0</v>
+        <v>116788.0</v>
       </c>
       <c r="L25">
-        <v>-576911.0</v>
+        <v>-574421.0</v>
       </c>
       <c r="M25">
         <v>173533.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>35146000.0</v>
       </c>
       <c r="I26">
         <v>64173000.0</v>
       </c>
       <c r="J26">
         <v>45477000.0</v>
       </c>
       <c r="K26">
         <v>37659940.0</v>
       </c>
       <c r="L26">
         <v>1407420.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-1600.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
         <v>4217000.0</v>
       </c>
       <c r="C27">
         <v>7182000.0</v>
       </c>
       <c r="D27">
         <v>5286462.0</v>
       </c>
       <c r="E27">
         <v>5127000.0</v>
       </c>
       <c r="F27">
         <v>3896000.0</v>
       </c>
       <c r="G27">
         <v>7796000.0</v>
       </c>
       <c r="H27">
         <v>14894000.0</v>
       </c>
       <c r="I27">
         <v>5033000.0</v>
       </c>
       <c r="J27">
-        <v>2211002.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="K27">
         <v>442349.0</v>
       </c>
       <c r="L27">
         <v>256743.0</v>
       </c>
       <c r="M27">
         <v>473222.0</v>
       </c>
       <c r="N27">
         <v>176696.0</v>
       </c>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
-        <v>28241094.0</v>
+        <v>39333000.0</v>
       </c>
       <c r="C28">
         <v>107779000.0</v>
       </c>
       <c r="D28">
-        <v>-754154.0</v>
+        <v>-814424.0</v>
       </c>
       <c r="E28">
         <v>5328000.0</v>
       </c>
       <c r="F28">
         <v>174463000.0</v>
       </c>
       <c r="G28">
         <v>160366000.0</v>
       </c>
       <c r="H28">
         <v>74328000.0</v>
       </c>
       <c r="I28">
         <v>163910000.0</v>
       </c>
       <c r="J28">
-        <v>40806228.0</v>
+        <v>40806000.0</v>
       </c>
       <c r="K28">
         <v>37310890.0</v>
       </c>
       <c r="L28">
         <v>6042414.0</v>
       </c>
       <c r="M28">
         <v>9005847.0</v>
       </c>
       <c r="N28">
         <v>480.0</v>
       </c>
       <c r="O28">
         <v>314972.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
-        <v>-4300820.0</v>
+        <v>-7591000.0</v>
       </c>
       <c r="C29">
         <v>3872000.0</v>
       </c>
       <c r="D29">
-        <v>-35795080.0</v>
+        <v>-35078107.0</v>
       </c>
       <c r="E29">
         <v>-36211000.0</v>
       </c>
       <c r="F29">
         <v>-28589000.0</v>
       </c>
       <c r="G29">
         <v>-45125000.0</v>
       </c>
       <c r="H29">
         <v>-35081000.0</v>
       </c>
       <c r="I29">
         <v>-12704000.0</v>
       </c>
       <c r="J29">
-        <v>-6111166.0</v>
+        <v>-9268000.0</v>
       </c>
       <c r="K29">
         <v>-1772123.0</v>
       </c>
       <c r="L29">
         <v>-2772213.0</v>
       </c>
       <c r="M29">
         <v>9217.0</v>
       </c>
       <c r="N29">
         <v>-172888.0</v>
       </c>
       <c r="O29">
         <v>-156780.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
-        <v>-59354906.0</v>
+        <v>-81066000.0</v>
       </c>
       <c r="C30">
-        <v>-38770000.0</v>
+        <v>-30803000.0</v>
       </c>
       <c r="D30">
-        <v>4563693.0</v>
+        <v>1350729.0</v>
       </c>
       <c r="E30">
         <v>44033000.0</v>
       </c>
       <c r="F30">
         <v>-115109000.0</v>
       </c>
       <c r="G30">
         <v>-138196000.0</v>
       </c>
       <c r="H30">
         <v>-46782000.0</v>
       </c>
       <c r="I30">
         <v>-97997000.0</v>
       </c>
       <c r="J30">
-        <v>-42595330.0</v>
+        <v>-39439000.0</v>
       </c>
       <c r="K30">
         <v>-27154824.0</v>
       </c>
       <c r="L30">
         <v>-7523181.0</v>
       </c>
       <c r="M30">
         <v>-30000.0</v>
       </c>
       <c r="N30">
         <v>9592.0</v>
       </c>
       <c r="O30">
         <v>-10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>76</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F1" t="s">
         <v>79</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J1" t="s">
         <v>82</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N1" t="s">
         <v>85</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
         <v>93</v>
       </c>
       <c r="X1" t="s">
         <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
       <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BH1" t="s">
         <v>123</v>
       </c>
       <c r="BI1" t="s">
         <v>124</v>
       </c>
       <c r="BJ1" t="s">
         <v>125</v>
       </c>
       <c r="BK1" t="s">
         <v>126</v>
       </c>
-    </row>
-    <row r="2" spans="1:63">
+      <c r="BL1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B2">
-        <v>63126103.0</v>
+        <v>53943000.0</v>
       </c>
       <c r="C2">
+        <v>62161000.0</v>
+      </c>
+      <c r="D2">
         <v>83594000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>85031000.0</v>
+      </c>
+      <c r="F2">
         <v>82500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>68684000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>132605000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79256000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>41815000.0</v>
+        <v>82832000.0</v>
       </c>
       <c r="K2">
+        <v>54590000.0</v>
+      </c>
+      <c r="L2">
         <v>33864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52715000.0</v>
       </c>
       <c r="M2">
         <v>52715000.0</v>
       </c>
       <c r="N2">
+        <v>52715000.0</v>
+      </c>
+      <c r="O2">
         <v>61829000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70072000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>127336000.0</v>
       </c>
       <c r="R2">
         <v>127336000.0</v>
       </c>
       <c r="S2">
+        <v>127336000.0</v>
+      </c>
+      <c r="T2">
         <v>82287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99710000.0</v>
       </c>
       <c r="U2">
         <v>99710000.0</v>
       </c>
       <c r="V2">
+        <v>99710000.0</v>
+      </c>
+      <c r="W2">
         <v>58392000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>61123000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103900000.0</v>
       </c>
       <c r="Y2">
         <v>103900000.0</v>
       </c>
       <c r="Z2">
+        <v>103900000.0</v>
+      </c>
+      <c r="AA2">
         <v>44641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41086000.0</v>
       </c>
       <c r="AB2">
         <v>41086000.0</v>
       </c>
       <c r="AC2">
+        <v>41086000.0</v>
+      </c>
+      <c r="AD2">
         <v>33956000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>47555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47190000.0</v>
       </c>
       <c r="AF2">
         <v>47190000.0</v>
       </c>
       <c r="AG2">
+        <v>47190000.0</v>
+      </c>
+      <c r="AH2">
         <v>30162000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>55064000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>31611000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
-        <v>7633900.0</v>
+        <v>53718000.0</v>
       </c>
       <c r="AL2">
-        <v>1957370.0</v>
+        <v>7633000.0</v>
       </c>
       <c r="AM2">
+        <v>1957000.0</v>
+      </c>
+      <c r="AN2">
         <v>2707327.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1328513.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1826480.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>9857637.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1929130.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>989475.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2173595.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1473694.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>367570.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>724000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1306032.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5726674.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>136997.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
+        <v>136997.0</v>
+      </c>
+      <c r="BB2">
         <v>142735.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>143414.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>140406.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>157780.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>164082.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>207588.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>277913.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>320596.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>384933.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>138000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>140408.0</v>
       </c>
-      <c r="BK2">
-[...3 lines deleted...]
-    <row r="3" spans="1:63">
+    </row>
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B3">
-        <v>223577</v>
+        <v>432000</v>
       </c>
       <c r="C3">
+        <v>246000</v>
+      </c>
+      <c r="D3">
         <v>2104000</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>764000</v>
+      </c>
+      <c r="F3">
         <v>9627000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6551000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1635000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1891000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1064000</v>
       </c>
-      <c r="J3">
-[...1 lines deleted...]
-      </c>
       <c r="K3">
+        <v>857000</v>
+      </c>
+      <c r="L3">
         <v>1526000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7335000</v>
       </c>
       <c r="M3">
         <v>7335000</v>
       </c>
       <c r="N3">
+        <v>7335000</v>
+      </c>
+      <c r="O3">
         <v>9144000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5574000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8375000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15842000</v>
       </c>
       <c r="R3">
         <v>15842000</v>
       </c>
       <c r="S3">
+        <v>15842000</v>
+      </c>
+      <c r="T3">
         <v>17212000</v>
-      </c>
-[...1 lines deleted...]
-        <v>8704000</v>
       </c>
       <c r="U3">
         <v>8704000</v>
       </c>
       <c r="V3">
+        <v>8704000</v>
+      </c>
+      <c r="W3">
         <v>5700000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2975000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817000</v>
       </c>
       <c r="Y3">
         <v>1817000</v>
       </c>
       <c r="Z3">
+        <v>1817000</v>
+      </c>
+      <c r="AA3">
         <v>12400000</v>
-      </c>
-[...1 lines deleted...]
-        <v>24746000</v>
       </c>
       <c r="AB3">
         <v>24746000</v>
       </c>
       <c r="AC3">
+        <v>16519000</v>
+      </c>
+      <c r="AD3">
         <v>34726000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>32015000</v>
-      </c>
-[...1 lines deleted...]
-        <v>32740000</v>
       </c>
       <c r="AF3">
         <v>32740000</v>
       </c>
       <c r="AG3">
+        <v>32740000</v>
+      </c>
+      <c r="AH3">
         <v>28184000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>22091000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17016000</v>
       </c>
-      <c r="AJ3">
-[...1 lines deleted...]
-      </c>
       <c r="AK3">
-        <v>15908165</v>
+        <v>20962000</v>
       </c>
       <c r="AL3">
-        <v>9803030</v>
+        <v>11221000</v>
       </c>
       <c r="AM3">
+        <v>6437000</v>
+      </c>
+      <c r="AN3">
         <v>13209312</v>
       </c>
-      <c r="AN3">
-[...1 lines deleted...]
-      </c>
       <c r="AO3">
+        <v>6422960</v>
+      </c>
+      <c r="AP3">
         <v>4524337</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>10173703</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2286940</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1441717</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>543091</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>145874</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>350222</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>984399</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2421584</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3699189</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>773339</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>680447</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1325100</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20000</v>
       </c>
-      <c r="BC3">
-[...1 lines deleted...]
-      </c>
       <c r="BD3">
-        <v>10000</v>
+        <v>20000</v>
       </c>
       <c r="BE3">
         <v>10000</v>
       </c>
       <c r="BF3">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="BG3">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="BH3">
         <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
         <v>10000</v>
       </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
-    </row>
-    <row r="5" spans="1:63">
+      <c r="BL4"/>
+    </row>
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG5"/>
       <c r="AH5">
         <v>0.0</v>
       </c>
-      <c r="AI5"/>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-    </row>
-    <row r="6" spans="1:63">
+      <c r="BL5"/>
+    </row>
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B6">
-        <v>-9043701.0</v>
+        <v>-43092000.0</v>
       </c>
       <c r="C6">
+        <v>-8218000.0</v>
+      </c>
+      <c r="D6">
         <v>-21433000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>-1437000.0</v>
+      </c>
+      <c r="F6">
         <v>2531000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13816000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-63921000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>27489000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>29989000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="K6">
+        <v>28242000.0</v>
+      </c>
+      <c r="L6">
         <v>7951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18851000.0</v>
       </c>
       <c r="M6">
         <v>-18851000.0</v>
       </c>
       <c r="N6">
+        <v>-18851000.0</v>
+      </c>
+      <c r="O6">
         <v>-9114000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-8243000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-58821000.0</v>
       </c>
       <c r="R6">
         <v>-58821000.0</v>
       </c>
       <c r="S6">
+        <v>-58821000.0</v>
+      </c>
+      <c r="T6">
         <v>45049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17423000.0</v>
       </c>
       <c r="U6">
         <v>-17423000.0</v>
       </c>
       <c r="V6">
+        <v>-17423000.0</v>
+      </c>
+      <c r="W6">
         <v>-3027000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2731000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-42777000.0</v>
       </c>
       <c r="Y6">
         <v>-42777000.0</v>
       </c>
       <c r="Z6">
+        <v>-42777000.0</v>
+      </c>
+      <c r="AA6">
         <v>-20041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3555000.0</v>
       </c>
       <c r="AB6">
         <v>3555000.0</v>
       </c>
       <c r="AC6">
+        <v>3555000.0</v>
+      </c>
+      <c r="AD6">
         <v>7130000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-13599000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>365000.0</v>
       </c>
       <c r="AF6">
         <v>365000.0</v>
       </c>
       <c r="AG6">
+        <v>365000.0</v>
+      </c>
+      <c r="AH6">
         <v>-17685000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-24902000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>23453000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
-        <v>46084331.0</v>
+        <v>-22107000.0</v>
       </c>
       <c r="AL6">
-        <v>5676530.0</v>
+        <v>46085000.0</v>
       </c>
       <c r="AM6">
+        <v>5676000.0</v>
+      </c>
+      <c r="AN6">
         <v>-749957.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
+        <v>1378487.0</v>
+      </c>
+      <c r="AP6">
         <v>-497967.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-8031157.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7928507.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>939655.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-1184120.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>699901.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1106124.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-356430.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-582032.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-4420642.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-90116.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
+        <v>-90116.0</v>
+      </c>
+      <c r="BB6">
         <v>-5738.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-679.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3008.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-17374.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-6302.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-43506.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-70325.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-42683.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-64337.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>246933.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-2408.0</v>
       </c>
-      <c r="BK6">
-[...3 lines deleted...]
-    <row r="7" spans="1:63">
+    </row>
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B7">
-        <v>-550418.0</v>
+        <v>-14210000.0</v>
       </c>
       <c r="C7">
+        <v>-549000.0</v>
+      </c>
+      <c r="D7">
         <v>-16266000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4565000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>15312000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-14978000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2108000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>7702000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3548000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-4940000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-594000.0</v>
       </c>
       <c r="M7">
         <v>-594000.0</v>
       </c>
       <c r="N7">
+        <v>-594000.0</v>
+      </c>
+      <c r="O7">
         <v>9332000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-17261000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17716000.0</v>
       </c>
       <c r="R7">
         <v>-17716000.0</v>
       </c>
       <c r="S7">
+        <v>-17716000.0</v>
+      </c>
+      <c r="T7">
         <v>-2388000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000.0</v>
       </c>
       <c r="U7">
         <v>1436000.0</v>
       </c>
       <c r="V7">
+        <v>1436000.0</v>
+      </c>
+      <c r="W7">
         <v>6430000.0</v>
       </c>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
       <c r="X7">
-        <v>16318000.0</v>
+        <v>-2676000.0</v>
       </c>
       <c r="Y7">
         <v>16318000.0</v>
       </c>
       <c r="Z7">
+        <v>16318000.0</v>
+      </c>
+      <c r="AA7">
         <v>2508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65359000.0</v>
       </c>
       <c r="AB7">
         <v>65359000.0</v>
       </c>
       <c r="AC7">
+        <v>57132000.0</v>
+      </c>
+      <c r="AD7">
         <v>-16459000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-21926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7712000.0</v>
       </c>
       <c r="AF7">
         <v>7712000.0</v>
       </c>
       <c r="AG7">
-        <v>-17311000.0</v>
+        <v>7712000.0</v>
       </c>
       <c r="AH7">
-        <v>-57520000.0</v>
+        <v>-4526000.0</v>
       </c>
       <c r="AI7">
+        <v>-70305000.0</v>
+      </c>
+      <c r="AJ7">
         <v>-19489000.0</v>
       </c>
-      <c r="AJ7">
-[...1 lines deleted...]
-      </c>
       <c r="AK7">
-        <v>-2485240.0</v>
+        <v>-12007000.0</v>
       </c>
       <c r="AL7">
-        <v>342674.0</v>
+        <v>-7165000.0</v>
       </c>
       <c r="AM7">
+        <v>-2885000.0</v>
+      </c>
+      <c r="AN7">
         <v>-1755499.0</v>
       </c>
-      <c r="AN7">
-[...1 lines deleted...]
-      </c>
       <c r="AO7">
+        <v>-246183.0</v>
+      </c>
+      <c r="AP7">
         <v>2145245.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>350938.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1898657.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-126556.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1254557.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-683746.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-693879.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-958774.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>501165.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-508781.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>101365.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
+        <v>101365.0</v>
+      </c>
+      <c r="BB7">
         <v>18450.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>15014.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>36228.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>5299.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-13820.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>25196.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>35785.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-21500.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-32383.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>12785.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>3932.0</v>
       </c>
-      <c r="BK7">
-[...3 lines deleted...]
-    <row r="8" spans="1:63">
+    </row>
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
-    </row>
-    <row r="9" spans="1:63">
+      <c r="BL8"/>
+    </row>
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B9">
+        <v>-14210000.0</v>
+      </c>
+      <c r="C9">
         <v>-4820000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6649000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4436000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-12968000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-11550000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13667000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>267000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3265000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-9239000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>178000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>-1380000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7303000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11837000.0</v>
       </c>
       <c r="R9">
         <v>-11837000.0</v>
       </c>
       <c r="S9">
+        <v>-11837000.0</v>
+      </c>
+      <c r="T9">
         <v>-11127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4114000.0</v>
       </c>
       <c r="U9">
         <v>4114000.0</v>
       </c>
       <c r="V9">
+        <v>4114000.0</v>
+      </c>
+      <c r="W9">
         <v>-4757000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="Y9">
         <v>2200000.0</v>
       </c>
       <c r="Z9">
+        <v>2200000.0</v>
+      </c>
+      <c r="AA9">
         <v>-1810000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7675000.0</v>
       </c>
       <c r="AB9">
         <v>7675000.0</v>
       </c>
       <c r="AC9">
+        <v>7675000.0</v>
+      </c>
+      <c r="AD9">
         <v>-498000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1388000.0</v>
       </c>
       <c r="AF9">
         <v>1388000.0</v>
       </c>
       <c r="AG9">
+        <v>1388000.0</v>
+      </c>
+      <c r="AH9">
         <v>-13061000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-11089000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-149000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
-        <v>-856841.0</v>
+        <v>-529000.0</v>
       </c>
       <c r="AL9">
-        <v>1912472.0</v>
+        <v>-856000.0</v>
       </c>
       <c r="AM9">
+        <v>1934000.0</v>
+      </c>
+      <c r="AN9">
         <v>-1514016.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
+        <v>-1072.0</v>
+      </c>
+      <c r="AP9">
         <v>-860012.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-48916.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-162719.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>51161.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-654828.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-28719.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-434525.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>136750.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-93211.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-130601.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-121446.0</v>
       </c>
-      <c r="AZ9">
-[...1 lines deleted...]
-      </c>
       <c r="BA9">
-        <v>-141672.0</v>
+        <v>-23581.0</v>
       </c>
       <c r="BB9">
-        <v>-380.0</v>
-[...11 lines deleted...]
-    <row r="10" spans="1:63">
+        <v>-829.0</v>
+      </c>
+      <c r="BC9">
+        <v>-405.0</v>
+      </c>
+      <c r="BD9">
+        <v>25013.0</v>
+      </c>
+      <c r="BE9">
+        <v>-1271.0</v>
+      </c>
+      <c r="BF9">
+        <v>-6008.0</v>
+      </c>
+      <c r="BG9">
+        <v>-2382.0</v>
+      </c>
+      <c r="BH9">
+        <v>16637.0</v>
+      </c>
+      <c r="BI9">
+        <v>-5975.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-19579.0</v>
+      </c>
+      <c r="BK9">
+        <v>-8123.0</v>
+      </c>
+      <c r="BL9">
+        <v>-18.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
-[...1 lines deleted...]
-      </c>
+      <c r="Q10"/>
       <c r="R10">
         <v>-2361000.0</v>
       </c>
       <c r="S10">
+        <v>-2361000.0</v>
+      </c>
+      <c r="T10">
         <v>-4782000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5629000.0</v>
       </c>
       <c r="U10">
         <v>-5629000.0</v>
       </c>
       <c r="V10">
+        <v>-5629000.0</v>
+      </c>
+      <c r="W10">
         <v>8495000.0</v>
       </c>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
       <c r="X10">
-        <v>17121000.0</v>
+        <v>1912000.0</v>
       </c>
       <c r="Y10">
         <v>17121000.0</v>
       </c>
       <c r="Z10">
+        <v>17121000.0</v>
+      </c>
+      <c r="AA10">
         <v>30578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45617000.0</v>
       </c>
       <c r="AB10">
         <v>45617000.0</v>
       </c>
       <c r="AC10">
+        <v>45617000.0</v>
+      </c>
+      <c r="AD10">
         <v>-17611000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12943000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4165000.0</v>
       </c>
       <c r="AF10">
         <v>4165000.0</v>
       </c>
       <c r="AG10">
+        <v>4165000.0</v>
+      </c>
+      <c r="AH10">
         <v>10987000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-58695000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-24522000.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
-        <v>-6821781.0</v>
+        <v>-15809000.0</v>
       </c>
       <c r="AL10">
-        <v>-1530523.0</v>
+        <v>-6822000.0</v>
       </c>
       <c r="AM10">
+        <v>-1531000.0</v>
+      </c>
+      <c r="AN10">
         <v>-1611366.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
+        <v>1343843.0</v>
+      </c>
+      <c r="AP10">
         <v>1244800.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-426643.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1703109.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-848499.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-909713.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-282606.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>78766.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-988339.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-406649.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-116952.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-122340.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-29580.0</v>
       </c>
-      <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
-    </row>
-    <row r="11" spans="1:63">
+      <c r="BL10"/>
+    </row>
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11">
         <v>10712000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7917000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>1212000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>11800000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1446000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>582000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1545000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4383000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3544000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-322000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-23423000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10887000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-4541000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>-10917000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7359000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8402000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-5021244.67</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7444344.16</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>0.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-3097784.0</v>
       </c>
-      <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
-    </row>
-    <row r="12" spans="1:63">
+      <c r="BL11"/>
+    </row>
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>-11672000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>-2582000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-7257000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4225000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-9894000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3158000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-6505000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>34434000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>22115000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2131000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28066000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8083000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>5756000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-4194000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>891000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4769799.95</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8680806.26</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>11542000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5768061.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
-    </row>
-    <row r="13" spans="1:63">
+      <c r="BL12"/>
+    </row>
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>-3612000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>726000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4274000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-175000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1147000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3291000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>541000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1061000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2837000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1180000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>5748000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>5507000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-5200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10566000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-46563.84</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1779482.55</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2366000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>227677.0</v>
       </c>
-      <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
-    </row>
-    <row r="14" spans="1:63">
+      <c r="BL13"/>
+    </row>
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14">
-        <v>5046006.0</v>
+        <v>10124000.0</v>
       </c>
       <c r="C14">
+        <v>5033000.0</v>
+      </c>
+      <c r="D14">
         <v>4980000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4960000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4789000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4839000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3387000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3073000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3039000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3130000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5422000.0</v>
       </c>
       <c r="M14">
         <v>5422000.0</v>
       </c>
       <c r="N14">
+        <v>5422000.0</v>
+      </c>
+      <c r="O14">
         <v>7029000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6936000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6747000.0</v>
       </c>
       <c r="R14">
         <v>6747000.0</v>
       </c>
       <c r="S14">
+        <v>6747000.0</v>
+      </c>
+      <c r="T14">
         <v>6060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6033000.0</v>
       </c>
       <c r="U14">
         <v>6033000.0</v>
       </c>
       <c r="V14">
+        <v>6033000.0</v>
+      </c>
+      <c r="W14">
         <v>15000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5207000.0</v>
       </c>
       <c r="Y14">
         <v>5207000.0</v>
       </c>
       <c r="Z14">
+        <v>5207000.0</v>
+      </c>
+      <c r="AA14">
         <v>5298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4986000.0</v>
       </c>
       <c r="AB14">
         <v>4986000.0</v>
       </c>
       <c r="AC14">
+        <v>4986000.0</v>
+      </c>
+      <c r="AD14">
         <v>4315000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3359000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3214000.0</v>
       </c>
       <c r="AF14">
         <v>3214000.0</v>
       </c>
       <c r="AG14">
+        <v>3214000.0</v>
+      </c>
+      <c r="AH14">
         <v>1802000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1688000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1513000.0</v>
       </c>
-      <c r="AJ14">
-[...1 lines deleted...]
-      </c>
       <c r="AK14">
-        <v>623380.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AL14">
-        <v>480104.0</v>
+        <v>623000.0</v>
       </c>
       <c r="AM14">
+        <v>473000.0</v>
+      </c>
+      <c r="AN14">
         <v>507442.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>377206.0</v>
+      </c>
+      <c r="AP14">
         <v>362986.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>302808.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>244882.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>203742.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>195865.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>141104.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>112529.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>147460.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>85475.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>69337.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>33047.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>18950.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>8932.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
-    </row>
-    <row r="15" spans="1:63">
+      <c r="BL14"/>
+    </row>
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...1 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15">
+      <c r="U15">
         <v>0.0</v>
       </c>
+      <c r="V15"/>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
-      <c r="AC15"/>
-      <c r="AD15">
+      <c r="AC15">
         <v>0.0</v>
       </c>
+      <c r="AD15"/>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
-    </row>
-    <row r="16" spans="1:63">
+      <c r="BL15"/>
+    </row>
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
-        <v>54082402.0</v>
+        <v>10851000.0</v>
       </c>
       <c r="C16">
+        <v>53943000.0</v>
+      </c>
+      <c r="D16">
         <v>62161000.0</v>
       </c>
-      <c r="D16">
-[...1 lines deleted...]
-      </c>
       <c r="E16">
+        <v>83594000.0</v>
+      </c>
+      <c r="F16">
         <v>85031000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>82500000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>68684000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>106745000.0</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
       <c r="J16">
-        <v>71804000.0</v>
+        <v>88696000.0</v>
       </c>
       <c r="K16">
+        <v>82832000.0</v>
+      </c>
+      <c r="L16">
         <v>41815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33864000.0</v>
       </c>
       <c r="M16">
         <v>33864000.0</v>
       </c>
       <c r="N16">
+        <v>33864000.0</v>
+      </c>
+      <c r="O16">
         <v>52715000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>61829000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>70072000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68515000.0</v>
       </c>
       <c r="R16">
         <v>68515000.0</v>
       </c>
       <c r="S16">
+        <v>68515000.0</v>
+      </c>
+      <c r="T16">
         <v>127336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82287000.0</v>
       </c>
       <c r="U16">
         <v>82287000.0</v>
       </c>
       <c r="V16">
+        <v>82287000.0</v>
+      </c>
+      <c r="W16">
         <v>55365000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61123000.0</v>
       </c>
       <c r="Y16">
         <v>61123000.0</v>
       </c>
       <c r="Z16">
+        <v>61123000.0</v>
+      </c>
+      <c r="AA16">
         <v>24600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44641000.0</v>
       </c>
       <c r="AB16">
         <v>44641000.0</v>
       </c>
       <c r="AC16">
+        <v>44641000.0</v>
+      </c>
+      <c r="AD16">
         <v>41086000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>33956000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47555000.0</v>
       </c>
       <c r="AF16">
         <v>47555000.0</v>
       </c>
       <c r="AG16">
+        <v>47555000.0</v>
+      </c>
+      <c r="AH16">
         <v>12477000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>30162000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>55064000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>31611000.0</v>
       </c>
-      <c r="AK16">
-[...1 lines deleted...]
-      </c>
       <c r="AL16">
-        <v>7633900.0</v>
+        <v>53718000.0</v>
       </c>
       <c r="AM16">
+        <v>7633000.0</v>
+      </c>
+      <c r="AN16">
         <v>1957370.0</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
+        <v>2707000.0</v>
+      </c>
+      <c r="AP16">
         <v>1328513.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1826480.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>9857637.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1929130.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>989475.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2173595.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1473694.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>367570.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>724000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1306032.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>46881.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
+        <v>46881.0</v>
+      </c>
+      <c r="BB16">
         <v>136997.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>142735.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>143414.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>140406.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>157780.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>164082.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>207588.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>277913.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>320596.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>384933.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>138000.0</v>
       </c>
-      <c r="BK16">
-[...3 lines deleted...]
-    <row r="17" spans="1:63">
+    </row>
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
-[...1 lines deleted...]
-      </c>
+      <c r="AG17"/>
       <c r="AH17">
         <v>0.0</v>
       </c>
-      <c r="AI17"/>
+      <c r="AI17">
+        <v>0.0</v>
+      </c>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
-    </row>
-    <row r="18" spans="1:63">
+      <c r="BL17"/>
+    </row>
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
-        <v>-6541862.0</v>
+        <v>-3865000.0</v>
       </c>
       <c r="C18">
+        <v>-7006000.0</v>
+      </c>
+      <c r="D18">
         <v>-18117000.0</v>
       </c>
-      <c r="D18">
-[...1 lines deleted...]
-      </c>
       <c r="E18">
+        <v>-688000.0</v>
+      </c>
+      <c r="F18">
         <v>4999000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-23136000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5815000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7002000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4794000.0</v>
       </c>
-      <c r="J18">
-[...1 lines deleted...]
-      </c>
       <c r="K18">
+        <v>-9835000.0</v>
+      </c>
+      <c r="L18">
         <v>6161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23297000.0</v>
       </c>
       <c r="M18">
         <v>-23297000.0</v>
       </c>
       <c r="N18">
+        <v>-23297000.0</v>
+      </c>
+      <c r="O18">
         <v>-14659000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-25285000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35537000.0</v>
       </c>
       <c r="R18">
         <v>-35537000.0</v>
       </c>
       <c r="S18">
+        <v>-35537000.0</v>
+      </c>
+      <c r="T18">
         <v>-23584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9507000.0</v>
       </c>
       <c r="U18">
         <v>-9507000.0</v>
       </c>
       <c r="V18">
+        <v>-9507000.0</v>
+      </c>
+      <c r="W18">
         <v>-13399000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12247000.0</v>
       </c>
       <c r="Y18">
         <v>-12247000.0</v>
       </c>
       <c r="Z18">
+        <v>-12247000.0</v>
+      </c>
+      <c r="AA18">
         <v>-16254000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16206000.0</v>
       </c>
       <c r="AB18">
         <v>-16206000.0</v>
       </c>
       <c r="AC18">
+        <v>-16206000.0</v>
+      </c>
+      <c r="AD18">
         <v>-45620000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-45689000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-48462000.0</v>
       </c>
       <c r="AF18">
         <v>-48462000.0</v>
       </c>
       <c r="AG18">
+        <v>-48462000.0</v>
+      </c>
+      <c r="AH18">
         <v>-35740000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-36900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-24537000.0</v>
       </c>
-      <c r="AJ18">
-[...1 lines deleted...]
-      </c>
       <c r="AK18">
-        <v>-13746791.0</v>
+        <v>-20970000.0</v>
       </c>
       <c r="AL18">
-        <v>-9883816.0</v>
+        <v>-13742000.0</v>
       </c>
       <c r="AM18">
+        <v>-9858000.0</v>
+      </c>
+      <c r="AN18">
         <v>-14425385.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
+        <v>-8780796.0</v>
+      </c>
+      <c r="AP18">
         <v>-7944111.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-9290093.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-2741979.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1068829.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1606541.0</v>
       </c>
-      <c r="AT18">
-[...1 lines deleted...]
-      </c>
       <c r="AU18">
+        <v>-767397.0</v>
+      </c>
+      <c r="AV18">
         <v>-1498684.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1574772.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-2323823.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4898142.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-863455.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
-        <v>-1325779.0</v>
+        <v>-90116.0</v>
       </c>
       <c r="BB18">
+        <v>-5738.0</v>
+      </c>
+      <c r="BC18">
+        <v>-679.0</v>
+      </c>
+      <c r="BD18">
         <v>3008.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-17374.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-6782.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-43506.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-70325.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-82275.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-75824.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-68252.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-2458.0</v>
       </c>
-      <c r="BK18">
-[...3 lines deleted...]
-    <row r="19" spans="1:63">
+    </row>
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19">
+        <v>1229000.0</v>
+      </c>
+      <c r="C19">
         <v>-1623000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2484000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>63000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-9428000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10299000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-61553000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22415000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-14873000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1898000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>416000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>-3436000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>11678000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1708000.0</v>
       </c>
       <c r="Q19">
         <v>-1708000.0</v>
       </c>
       <c r="R19">
+        <v>-1708000.0</v>
+      </c>
+      <c r="S19">
         <v>-30086000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>68155000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22643000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>60000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>10000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-120021000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>19999000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>15813000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-37462000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-32682000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-34098000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AD19"/>
+      <c r="AE19">
         <v>-33954000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>7515000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-17170000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-13111000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-2034446.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2705000.0</v>
       </c>
       <c r="AJ19">
         <v>-2705000.0</v>
       </c>
-      <c r="AK19"/>
+      <c r="AK19">
+        <v>-2705000.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
-    </row>
-    <row r="20" spans="1:63">
+      <c r="BL19"/>
+    </row>
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>179</v>
+      </c>
+      <c r="B20">
+        <v>65148000.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="F20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>41172000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>26287000.0</v>
       </c>
-      <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...1 lines deleted...]
-      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
+        <v>0.0</v>
+      </c>
+      <c r="X20">
         <v>220037000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
-    </row>
-    <row r="21" spans="1:63">
+      <c r="BL20"/>
+    </row>
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21">
+        <v>20462000.0</v>
+      </c>
+      <c r="C21">
         <v>-400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-456000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-565000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-564000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-521000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-202000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-162000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-234000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>-175000.0</v>
       </c>
       <c r="P21">
+        <v>-175000.0</v>
+      </c>
+      <c r="Q21">
         <v>-205000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>-198000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-264000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-276000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-275000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-276000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-58930000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-56875000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-322000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29645000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-340000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-129000.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>34872000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>98000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>37535000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-34590.28</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7444344.16</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9898000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-87042.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
-    </row>
-    <row r="22" spans="1:63">
+      <c r="BL21"/>
+    </row>
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
-        <v>-923379.0</v>
+        <v>105538000.0</v>
       </c>
       <c r="C22">
+        <v>-921000.0</v>
+      </c>
+      <c r="D22">
         <v>19969000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-37964000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6294000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>42456000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22957000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5433000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2818000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-27075000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-15750000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
+        <v>-13867865.0</v>
+      </c>
+      <c r="N22">
         <v>-32991000.0</v>
       </c>
-      <c r="M22">
-[...2 lines deleted...]
-      <c r="N22">
+      <c r="O22">
         <v>-213451000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7488000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6144000.0</v>
       </c>
       <c r="R22">
         <v>-6144000.0</v>
       </c>
       <c r="S22">
+        <v>-6144000.0</v>
+      </c>
+      <c r="T22">
         <v>-2787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4047000.0</v>
       </c>
       <c r="U22">
         <v>-4047000.0</v>
       </c>
       <c r="V22">
+        <v>-4047000.0</v>
+      </c>
+      <c r="W22">
         <v>-25971000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66389000.0</v>
       </c>
       <c r="Y22">
         <v>-66389000.0</v>
       </c>
       <c r="Z22">
+        <v>-66389000.0</v>
+      </c>
+      <c r="AA22">
         <v>-38591000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89871000.0</v>
       </c>
       <c r="AB22">
         <v>-89871000.0</v>
       </c>
       <c r="AC22">
+        <v>-89871000.0</v>
+      </c>
+      <c r="AD22">
         <v>-6833000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22454000.0</v>
       </c>
       <c r="AF22">
         <v>-22454000.0</v>
       </c>
       <c r="AG22">
+        <v>-22454000.0</v>
+      </c>
+      <c r="AH22">
         <v>-6386000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>29517000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>19628000.0</v>
       </c>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
       <c r="AK22">
-        <v>1077686.0</v>
+        <v>4087000.0</v>
       </c>
       <c r="AL22">
-        <v>-1401776.0</v>
+        <v>1190000.0</v>
       </c>
       <c r="AM22">
+        <v>-1228000.0</v>
+      </c>
+      <c r="AN22">
         <v>-2033330.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
+        <v>-2345238.0</v>
+      </c>
+      <c r="AP22">
         <v>-5755215.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-755547.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>624887.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>367720.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>55267.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-201211.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>56926.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>119695.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-634936.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-818538.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-186880.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
+        <v>-186880.0</v>
+      </c>
+      <c r="BB22">
         <v>-24188.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-15693.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-186753.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-12673.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-2962.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-58702.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-252806.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-60775.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-43441.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-81037.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-6390.0</v>
       </c>
-      <c r="BK22">
-[...3 lines deleted...]
-    <row r="23" spans="1:63">
+    </row>
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
-        <v>-391009.0</v>
+        <v>86172000.0</v>
       </c>
       <c r="C23">
+        <v>-51000.0</v>
+      </c>
+      <c r="D23">
         <v>-440640.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-394900.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1062.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>41181000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-129946.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>41103000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-98839.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-224126.0</v>
+      </c>
+      <c r="N23">
         <v>-217000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>37000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-161000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-197545.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6299000.0</v>
       </c>
       <c r="U23">
         <v>6299000.0</v>
       </c>
       <c r="V23">
+        <v>6299000.0</v>
+      </c>
+      <c r="W23">
         <v>331000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>220863000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6157000.0</v>
       </c>
       <c r="Y23">
         <v>6157000.0</v>
       </c>
       <c r="Z23">
+        <v>6157000.0</v>
+      </c>
+      <c r="AA23">
         <v>29148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1228000.0</v>
       </c>
       <c r="AB23">
         <v>-1228000.0</v>
       </c>
       <c r="AC23">
+        <v>-1228000.0</v>
+      </c>
+      <c r="AD23">
         <v>-191000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-703000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8575000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8531000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3086000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4174000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1470000.0</v>
       </c>
-      <c r="AJ23">
-[...1 lines deleted...]
-      </c>
       <c r="AK23">
-        <v>48656098.0</v>
+        <v>-1626000.0</v>
       </c>
       <c r="AL23">
-        <v>3579718.0</v>
+        <v>48656000.0</v>
       </c>
       <c r="AM23">
+        <v>3579000.0</v>
+      </c>
+      <c r="AN23">
         <v>398284.0</v>
       </c>
-      <c r="AN23">
-[...1 lines deleted...]
-      </c>
       <c r="AO23">
+        <v>1547488.0</v>
+      </c>
+      <c r="AP23">
         <v>-2358050.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2744562.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-2489482.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-113159.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-109807.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-213629.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-48670.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-38161.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-135345.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-22500.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6155508.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2119856.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>732583.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-20000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-10000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-10000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-30000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>39592.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13087.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
+        <v>13087.0</v>
+      </c>
+      <c r="BK23">
         <v>315185.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>50.0</v>
       </c>
-      <c r="BK23">
-[...3 lines deleted...]
-    <row r="24" spans="1:63">
+    </row>
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
-        <v>-4179.0</v>
+        <v>527000.0</v>
       </c>
       <c r="C24">
+        <v>435000.0</v>
+      </c>
+      <c r="D24">
         <v>244000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>112000.0</v>
+      </c>
+      <c r="F24">
         <v>-1192000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>269000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>896000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-19046000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
-        <v>-2717000.0</v>
+        <v>-1118000.0</v>
       </c>
       <c r="K24">
-        <v>5118000.0</v>
+        <v>-2948000.0</v>
       </c>
       <c r="L24">
+        <v>1690000.0</v>
+      </c>
+      <c r="M24">
         <v>205000.0</v>
       </c>
-      <c r="M24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24">
-        <v>1119000.0</v>
+        <v>3282000.0</v>
       </c>
       <c r="P24">
-        <v>877000.0</v>
+        <v>2048000.0</v>
       </c>
       <c r="Q24">
-        <v>7870000.0</v>
+        <v>1592000.0</v>
       </c>
       <c r="R24">
+        <v>8402000.0</v>
+      </c>
+      <c r="S24">
         <v>8652000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
+        <v>728000.0</v>
+      </c>
+      <c r="U24">
+        <v>-4344000.0</v>
+      </c>
+      <c r="V24">
+        <v>-4344000.0</v>
+      </c>
+      <c r="W24">
+        <v>302000.0</v>
+      </c>
+      <c r="X24">
+        <v>-31136000.0</v>
+      </c>
+      <c r="Y24">
+        <v>184000.0</v>
+      </c>
+      <c r="Z24">
+        <v>189000.0</v>
+      </c>
+      <c r="AA24">
+        <v>147000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-7936000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-8032000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-155000.0</v>
+      </c>
+      <c r="AE24">
+        <v>-2071000.0</v>
+      </c>
+      <c r="AF24">
+        <v>934000.0</v>
+      </c>
+      <c r="AG24">
         <v>265000.0</v>
       </c>
-      <c r="T24">
-[...40 lines deleted...]
-      </c>
       <c r="AH24">
-        <v>180000.0</v>
+        <v>-1454000.0</v>
       </c>
       <c r="AI24">
-        <v>-32000.0</v>
+        <v>780000.0</v>
       </c>
       <c r="AJ24">
-        <v>210.0</v>
+        <v>464000.0</v>
       </c>
       <c r="AK24">
-        <v>14790.0</v>
+        <v>576000.0</v>
       </c>
       <c r="AL24">
-        <v>12069000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="AM24">
-        <v>154705.0</v>
+        <v>69000.0</v>
       </c>
       <c r="AN24">
-        <v>7577910.0</v>
+        <v>280166.0</v>
       </c>
       <c r="AO24">
-        <v>254157.0</v>
+        <v>164910.0</v>
       </c>
       <c r="AP24">
-        <v>-635586.0</v>
+        <v>449676.0</v>
       </c>
       <c r="AQ24">
+        <v>64414.0</v>
+      </c>
+      <c r="AR24">
         <v>-20937602.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2200400.0</v>
       </c>
-      <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-4000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>200000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1300000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-2000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>9000.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-30000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>39592.0</v>
       </c>
-      <c r="BH24"/>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>39592.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
-    </row>
-    <row r="25" spans="1:63">
+      <c r="BL24"/>
+    </row>
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
-        <v>-10618493.0</v>
+        <v>-106903000.0</v>
       </c>
       <c r="C25">
+        <v>-11051000.0</v>
+      </c>
+      <c r="D25">
         <v>-25466000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>38931000.0</v>
+      </c>
+      <c r="F25">
         <v>9715000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-49840000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11957000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2428000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8126000.0</v>
       </c>
-      <c r="J25">
-[...1 lines deleted...]
-      </c>
       <c r="K25">
-        <v>2809000.0</v>
+        <v>17942000.0</v>
       </c>
       <c r="L25">
+        <v>2850000.0</v>
+      </c>
+      <c r="M25">
+        <v>-4838135.0</v>
+      </c>
+      <c r="N25">
         <v>25129000.0</v>
       </c>
-      <c r="M25">
-[...2 lines deleted...]
-      <c r="N25">
+      <c r="O25">
         <v>191552000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3308000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-13225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5326000.0</v>
       </c>
       <c r="R25">
         <v>-5326000.0</v>
       </c>
       <c r="S25">
+        <v>-5326000.0</v>
+      </c>
+      <c r="T25">
         <v>-8215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4882000.0</v>
       </c>
       <c r="U25">
         <v>-4882000.0</v>
       </c>
       <c r="V25">
+        <v>-4882000.0</v>
+      </c>
+      <c r="W25">
         <v>-7147000.0</v>
       </c>
-      <c r="W25">
-[...1 lines deleted...]
-      </c>
       <c r="X25">
-        <v>-5620000.0</v>
+        <v>-10600000.0</v>
       </c>
       <c r="Y25">
         <v>-5620000.0</v>
       </c>
       <c r="Z25">
+        <v>33267000.0</v>
+      </c>
+      <c r="AA25">
         <v>-832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36104000.0</v>
       </c>
       <c r="AB25">
         <v>36104000.0</v>
       </c>
       <c r="AC25">
+        <v>36104000.0</v>
+      </c>
+      <c r="AD25">
         <v>6381000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1942000.0</v>
       </c>
       <c r="AF25">
         <v>-1942000.0</v>
       </c>
       <c r="AG25">
-        <v>-3212000.0</v>
+        <v>-1942000.0</v>
       </c>
       <c r="AH25">
-        <v>9928000.0</v>
+        <v>-2963000.0</v>
       </c>
       <c r="AI25">
-        <v>-9059000.0</v>
+        <v>9659000.0</v>
       </c>
       <c r="AJ25">
-        <v>6489688.0</v>
+        <v>-11150000.0</v>
       </c>
       <c r="AK25">
-        <v>2084612.0</v>
+        <v>5855000.0</v>
       </c>
       <c r="AL25">
-        <v>-158300.0</v>
+        <v>1678000.0</v>
       </c>
       <c r="AM25">
-        <v>761384.0</v>
+        <v>-527000.0</v>
       </c>
       <c r="AN25">
-        <v>-200722.0</v>
+        <v>641089.0</v>
       </c>
       <c r="AO25">
-        <v>-711624.0</v>
+        <v>-365507.0</v>
       </c>
       <c r="AP25">
-        <v>776106.0</v>
+        <v>-464185.0</v>
       </c>
       <c r="AQ25">
-        <v>446926.0</v>
+        <v>711692.0</v>
       </c>
       <c r="AR25">
-        <v>-138573.0</v>
+        <v>409528.0</v>
       </c>
       <c r="AS25">
+        <v>-138580.0</v>
+      </c>
+      <c r="AT25">
         <v>-106724.0</v>
       </c>
-      <c r="AT25">
-[...1 lines deleted...]
-      </c>
       <c r="AU25">
-        <v>-644688.0</v>
+        <v>-42437.0</v>
       </c>
       <c r="AV25">
+        <v>-642198.0</v>
+      </c>
+      <c r="AW25">
         <v>38787.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>28963.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-210154.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-4601.0</v>
       </c>
-      <c r="AZ25">
-[...1 lines deleted...]
-      </c>
       <c r="BA25">
+        <v>-4601.0</v>
+      </c>
+      <c r="BB25">
         <v>963482.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>173533.0</v>
       </c>
-      <c r="BC25"/>
-      <c r="BD25"/>
+      <c r="BD25">
+        <v>173533.0</v>
+      </c>
       <c r="BE25"/>
-      <c r="BF25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>176696.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25"/>
+      <c r="BH25">
+        <v>176696.0</v>
+      </c>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
-    </row>
-    <row r="26" spans="1:63">
+      <c r="BL25"/>
+    </row>
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>83629000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>53793000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>44000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>35146000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>25901000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3535193.06</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>3363417.57</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>0.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-8633000.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
-    </row>
-    <row r="27" spans="1:63">
+      <c r="BL26"/>
+    </row>
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
+        <v>1154000.0</v>
+      </c>
+      <c r="C27">
         <v>728000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>770000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>947000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1007000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>938000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1325000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1093000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2087000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1995000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2007000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>-10844000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1325000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1342000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1852000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2809000.0</v>
       </c>
       <c r="R27">
         <v>2809000.0</v>
       </c>
       <c r="S27">
+        <v>2809000.0</v>
+      </c>
+      <c r="T27">
         <v>761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>877000.0</v>
       </c>
       <c r="U27">
         <v>877000.0</v>
       </c>
       <c r="V27">
+        <v>877000.0</v>
+      </c>
+      <c r="W27">
         <v>1150000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>973000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167000.0</v>
       </c>
       <c r="Y27">
         <v>1167000.0</v>
       </c>
       <c r="Z27">
+        <v>1167000.0</v>
+      </c>
+      <c r="AA27">
         <v>654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1937000.0</v>
       </c>
       <c r="AB27">
         <v>1937000.0</v>
       </c>
       <c r="AC27">
+        <v>1937000.0</v>
+      </c>
+      <c r="AD27">
         <v>2400000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4036000.0</v>
       </c>
       <c r="AF27">
         <v>4036000.0</v>
       </c>
       <c r="AG27">
+        <v>4036000.0</v>
+      </c>
+      <c r="AH27">
         <v>5136000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1847000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1977000.0</v>
       </c>
-      <c r="AJ27">
-[...1 lines deleted...]
-      </c>
       <c r="AK27">
-        <v>1153625.0</v>
+        <v>1157000.0</v>
       </c>
       <c r="AL27">
-        <v>745623.0</v>
+        <v>1153000.0</v>
       </c>
       <c r="AM27">
+        <v>746000.0</v>
+      </c>
+      <c r="AN27">
         <v>1424225.0</v>
       </c>
-      <c r="AN27">
-[...1 lines deleted...]
-      </c>
       <c r="AO27">
+        <v>221886.0</v>
+      </c>
+      <c r="AP27">
         <v>291395.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>273719.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>164321.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>66562.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>46699.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>164767.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>18160.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>62459.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>117094.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>59029.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>473222.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-    </row>
-    <row r="28" spans="1:63">
+      <c r="BL27"/>
+    </row>
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
-        <v>-452164.0</v>
+        <v>85123000.0</v>
       </c>
       <c r="C28">
+        <v>-451000.0</v>
+      </c>
+      <c r="D28">
         <v>-450000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>-565000.0</v>
+      </c>
+      <c r="F28">
         <v>-560000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>40660000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>41011000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>26055000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40865000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-244000.0</v>
       </c>
       <c r="M28">
         <v>-244000.0</v>
       </c>
       <c r="N28">
+        <v>-244000.0</v>
+      </c>
+      <c r="O28">
         <v>-163000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-210000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161000.0</v>
       </c>
       <c r="R28">
         <v>-161000.0</v>
       </c>
       <c r="S28">
+        <v>-161000.0</v>
+      </c>
+      <c r="T28">
         <v>-264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6023000.0</v>
       </c>
       <c r="U28">
         <v>6023000.0</v>
       </c>
       <c r="V28">
+        <v>6023000.0</v>
+      </c>
+      <c r="W28">
         <v>55000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>161933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50718000.0</v>
       </c>
       <c r="Y28">
         <v>-50718000.0</v>
       </c>
       <c r="Z28">
+        <v>-50718000.0</v>
+      </c>
+      <c r="AA28">
         <v>46075000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27697000.0</v>
       </c>
       <c r="AB28">
         <v>27697000.0</v>
       </c>
       <c r="AC28">
+        <v>27697000.0</v>
+      </c>
+      <c r="AD28">
         <v>52565000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>34029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8572000.0</v>
       </c>
       <c r="AF28">
         <v>8572000.0</v>
       </c>
       <c r="AG28">
+        <v>8572000.0</v>
+      </c>
+      <c r="AH28">
         <v>2982000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13923000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1572000.0</v>
       </c>
-      <c r="AJ28">
-[...1 lines deleted...]
-      </c>
       <c r="AK28">
-        <v>163730098.0</v>
+        <v>-1713000.0</v>
       </c>
       <c r="AL28">
-        <v>3465718.0</v>
+        <v>163730000.0</v>
       </c>
       <c r="AM28">
+        <v>3465000.0</v>
+      </c>
+      <c r="AN28">
         <v>-354739.0</v>
       </c>
-      <c r="AN28">
-[...1 lines deleted...]
-      </c>
       <c r="AO28">
+        <v>1469010.0</v>
+      </c>
+      <c r="AP28">
         <v>37796468.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1894522.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31608088.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-191916.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>422421.0</v>
       </c>
-      <c r="AT28">
-[...1 lines deleted...]
-      </c>
       <c r="AU28">
+        <v>5467298.0</v>
+      </c>
+      <c r="AV28">
         <v>2404808.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-81658.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1241791.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2477500.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6155508.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2119856.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>732583.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>480.0</v>
       </c>
-      <c r="BE28"/>
-      <c r="BF28"/>
+      <c r="BF28">
+        <v>480.0</v>
+      </c>
       <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>11487.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
+        <v>11487.0</v>
+      </c>
+      <c r="BK28">
         <v>315185.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>50.0</v>
       </c>
-      <c r="BK28">
-[...3 lines deleted...]
-    <row r="29" spans="1:63">
+    </row>
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
-        <v>-6318284.0</v>
+        <v>-4297000.0</v>
       </c>
       <c r="C29">
+        <v>-6760000.0</v>
+      </c>
+      <c r="D29">
         <v>-16013000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>-1452000.0</v>
+      </c>
+      <c r="F29">
         <v>14626000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-16585000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4180000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8893000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3730000.0</v>
       </c>
-      <c r="J29">
-[...1 lines deleted...]
-      </c>
       <c r="K29">
+        <v>-8978000.0</v>
+      </c>
+      <c r="L29">
         <v>7687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15962000.0</v>
       </c>
       <c r="M29">
         <v>-15962000.0</v>
       </c>
       <c r="N29">
+        <v>-15962000.0</v>
+      </c>
+      <c r="O29">
         <v>-5515000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19711000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19695000.0</v>
       </c>
       <c r="R29">
         <v>-19695000.0</v>
       </c>
       <c r="S29">
+        <v>-19695000.0</v>
+      </c>
+      <c r="T29">
         <v>-6372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-803000.0</v>
       </c>
       <c r="U29">
         <v>-803000.0</v>
       </c>
       <c r="V29">
+        <v>-803000.0</v>
+      </c>
+      <c r="W29">
         <v>-7699000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-10754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10430000.0</v>
       </c>
       <c r="Y29">
         <v>-10430000.0</v>
       </c>
       <c r="Z29">
+        <v>-10430000.0</v>
+      </c>
+      <c r="AA29">
         <v>-28654000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8540000.0</v>
       </c>
       <c r="AB29">
         <v>8540000.0</v>
       </c>
       <c r="AC29">
+        <v>313000.0</v>
+      </c>
+      <c r="AD29">
         <v>-10894000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-13674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15722000.0</v>
       </c>
       <c r="AF29">
         <v>-15722000.0</v>
       </c>
       <c r="AG29">
+        <v>-15722000.0</v>
+      </c>
+      <c r="AH29">
         <v>-7556000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-14809000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-7521000.0</v>
       </c>
-      <c r="AJ29">
-[...1 lines deleted...]
-      </c>
       <c r="AK29">
-        <v>2161374.0</v>
+        <v>-8000.0</v>
       </c>
       <c r="AL29">
-        <v>-80786.0</v>
+        <v>-2521000.0</v>
       </c>
       <c r="AM29">
+        <v>-3421000.0</v>
+      </c>
+      <c r="AN29">
         <v>-1216073.0</v>
       </c>
-      <c r="AN29">
-[...1 lines deleted...]
-      </c>
       <c r="AO29">
+        <v>-2357836.0</v>
+      </c>
+      <c r="AP29">
         <v>-3419774.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>883610.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-455039.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>372888.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1063450.0</v>
       </c>
-      <c r="AT29">
-[...1 lines deleted...]
-      </c>
       <c r="AU29">
+        <v>-621523.0</v>
+      </c>
+      <c r="AV29">
         <v>-1148462.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-590373.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>97761.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1198953.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-90116.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
+        <v>-90116.0</v>
+      </c>
+      <c r="BB29">
         <v>-5738.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-679.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>23008.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-7374.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-16782.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-33506.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-40325.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-82275.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-75824.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-68252.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-2458.0</v>
       </c>
-      <c r="BK29">
-[...3 lines deleted...]
-    <row r="30" spans="1:63">
+    </row>
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
-        <v>-1873829.0</v>
+        <v>-124065000.0</v>
       </c>
       <c r="C30">
+        <v>-1411000.0</v>
+      </c>
+      <c r="D30">
         <v>-4344000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>214000.0</v>
+      </c>
+      <c r="F30">
         <v>-9428000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10299000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-61553000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22415000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
-        <v>-2613000.0</v>
+        <v>-16461000.0</v>
       </c>
       <c r="K30">
+        <v>-3645000.0</v>
+      </c>
+      <c r="L30">
         <v>416000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-2645000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-3436000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>11678000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38965000.0</v>
       </c>
       <c r="R30">
         <v>-38965000.0</v>
       </c>
       <c r="S30">
+        <v>-38965000.0</v>
+      </c>
+      <c r="T30">
         <v>51685000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22643000.0</v>
       </c>
       <c r="U30">
         <v>-22643000.0</v>
       </c>
       <c r="V30">
+        <v>-22643000.0</v>
+      </c>
+      <c r="W30">
         <v>4617000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-153910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18371000.0</v>
       </c>
       <c r="Y30">
         <v>18371000.0</v>
       </c>
       <c r="Z30">
+        <v>18371000.0</v>
+      </c>
+      <c r="AA30">
         <v>-37462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32682000.0</v>
       </c>
       <c r="AB30">
         <v>-32682000.0</v>
       </c>
       <c r="AC30">
+        <v>-24455000.0</v>
+      </c>
+      <c r="AD30">
         <v>-34541000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-33954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7515000.0</v>
       </c>
       <c r="AF30">
         <v>7515000.0</v>
       </c>
       <c r="AG30">
+        <v>7515000.0</v>
+      </c>
+      <c r="AH30">
         <v>-13111000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-24016000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32648000.0</v>
       </c>
-      <c r="AJ30">
-[...1 lines deleted...]
-      </c>
       <c r="AK30">
-        <v>-119807141.0</v>
+        <v>-20386000.0</v>
       </c>
       <c r="AL30">
-        <v>2291598.0</v>
+        <v>-115124000.0</v>
       </c>
       <c r="AM30">
+        <v>5632000.0</v>
+      </c>
+      <c r="AN30">
         <v>820854.0</v>
       </c>
-      <c r="AN30">
-[...1 lines deleted...]
-      </c>
       <c r="AO30">
+        <v>2266950.0</v>
+      </c>
+      <c r="AP30">
         <v>-34874661.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-10809289.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-23224542.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>758683.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-543091.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4145874.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-150222.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>315601.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-1921584.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-5699189.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-749168.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-680447.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1325100.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-20000.0</v>
       </c>
-      <c r="BC30">
-[...1 lines deleted...]
-      </c>
       <c r="BD30">
-        <v>10000.0</v>
+        <v>-20000.0</v>
       </c>
       <c r="BE30">
         <v>-10000.0</v>
       </c>
       <c r="BF30">
+        <v>10000.0</v>
+      </c>
+      <c r="BG30">
+        <v>-10000.0</v>
+      </c>
+      <c r="BH30">
         <v>-30000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>39592.0</v>
       </c>
-      <c r="BH30"/>
-      <c r="BI30"/>
       <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-10000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>