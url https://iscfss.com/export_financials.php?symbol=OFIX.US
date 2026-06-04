--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="262">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -313,50 +313,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1647,51 +1650,53 @@
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
         <v>41</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>21044000.0</v>
+      </c>
       <c r="C7">
         <v>22613000.0</v>
       </c>
       <c r="D7">
         <v>22717000.0</v>
       </c>
       <c r="E7">
         <v>21529000.0</v>
       </c>
       <c r="F7">
         <v>24314000.0</v>
       </c>
       <c r="G7">
         <v>24940000.0</v>
       </c>
       <c r="H7">
         <v>22846000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
@@ -1699,51 +1704,53 @@
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
         <v>42</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>3983000.0</v>
+      </c>
       <c r="C8">
         <v>3849000.0</v>
       </c>
       <c r="D8">
         <v>3717000.0</v>
       </c>
       <c r="E8">
         <v>2016000.0</v>
       </c>
       <c r="F8">
         <v>1983000.0</v>
       </c>
       <c r="G8">
         <v>1942000.0</v>
       </c>
       <c r="H8">
         <v>1902000.0</v>
       </c>
       <c r="I8">
         <v>1858000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2993,51 +3000,53 @@
       </c>
       <c r="AD23">
         <v>112900000.0</v>
       </c>
       <c r="AE23">
         <v>113100000.0</v>
       </c>
       <c r="AF23">
         <v>104000000.0</v>
       </c>
       <c r="AG23">
         <v>56700000.0</v>
       </c>
       <c r="AH23">
         <v>48100000.0</v>
       </c>
       <c r="AI23">
         <v>36500000.0</v>
       </c>
       <c r="AJ23"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
         <v>58</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>157391000.0</v>
+      </c>
       <c r="C24">
         <v>157015000.0</v>
       </c>
       <c r="D24">
         <v>93107000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
@@ -3319,51 +3328,53 @@
       </c>
       <c r="AD28">
         <v>16200000.0</v>
       </c>
       <c r="AE28">
         <v>17900000.0</v>
       </c>
       <c r="AF28">
         <v>13500000.0</v>
       </c>
       <c r="AG28">
         <v>-17800000.0</v>
       </c>
       <c r="AH28">
         <v>-14400000.0</v>
       </c>
       <c r="AI28">
         <v>-12300000.0</v>
       </c>
       <c r="AJ28"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
         <v>63</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>607428000.0</v>
+      </c>
       <c r="C29">
         <v>660139000.0</v>
       </c>
       <c r="D29">
         <v>693087000.0</v>
       </c>
       <c r="E29">
         <v>336860000.0</v>
       </c>
       <c r="F29">
         <v>336934000.0</v>
       </c>
       <c r="G29">
         <v>356864000.0</v>
       </c>
       <c r="H29">
         <v>327631000.0</v>
       </c>
       <c r="I29">
         <v>335397000.0</v>
       </c>
       <c r="J29">
         <v>296608000.0</v>
       </c>
       <c r="K29"/>
@@ -3545,51 +3556,53 @@
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
         <v>66</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>246365000.0</v>
+      </c>
       <c r="C32">
         <v>264657000.0</v>
       </c>
       <c r="D32">
         <v>255220000.0</v>
       </c>
       <c r="E32">
         <v>172366000.0</v>
       </c>
       <c r="F32">
         <v>163692000.0</v>
       </c>
       <c r="G32">
         <v>166480000.0</v>
       </c>
       <c r="H32">
         <v>175670000.0</v>
       </c>
       <c r="I32">
         <v>158731000.0</v>
       </c>
       <c r="J32">
         <v>172395000.0</v>
       </c>
       <c r="K32"/>
@@ -3709,51 +3722,53 @@
       </c>
       <c r="AD33">
         <v>64400000.0</v>
       </c>
       <c r="AE33">
         <v>68600000.0</v>
       </c>
       <c r="AF33">
         <v>61600000.0</v>
       </c>
       <c r="AG33">
         <v>17800000.0</v>
       </c>
       <c r="AH33">
         <v>14400000.0</v>
       </c>
       <c r="AI33">
         <v>7100000.0</v>
       </c>
       <c r="AJ33"/>
     </row>
     <row r="34" spans="1:36">
       <c r="A34" t="s">
         <v>68</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>55677000.0</v>
+      </c>
       <c r="C34">
         <v>46692000.0</v>
       </c>
       <c r="D34">
         <v>49723000.0</v>
       </c>
       <c r="E34">
         <v>38145000.0</v>
       </c>
       <c r="F34">
         <v>33859000.0</v>
       </c>
       <c r="G34">
         <v>65098000.0</v>
       </c>
       <c r="H34">
         <v>83106000.0</v>
       </c>
       <c r="I34">
         <v>45336000.0</v>
       </c>
       <c r="J34">
         <v>29340000.0</v>
       </c>
       <c r="K34">
@@ -4639,51 +4654,53 @@
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
     </row>
     <row r="45" spans="1:36">
       <c r="A45" t="s">
         <v>79</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>380136000.0</v>
+      </c>
       <c r="C45">
         <v>352046000.0</v>
       </c>
       <c r="D45">
         <v>347685000.0</v>
       </c>
       <c r="E45">
         <v>221225000.0</v>
       </c>
       <c r="F45">
         <v>242216000.0</v>
       </c>
       <c r="G45">
         <v>63613000.0</v>
       </c>
       <c r="H45">
         <v>62727000.0</v>
       </c>
       <c r="I45">
         <v>42835000.0</v>
       </c>
       <c r="J45">
         <v>45139000.0</v>
       </c>
       <c r="K45">
@@ -6066,51 +6083,51 @@
       <c r="V60">
         <v>368885000.0</v>
       </c>
       <c r="W60">
         <v>297172000.0</v>
       </c>
       <c r="X60">
         <v>240776000.0</v>
       </c>
       <c r="Y60">
         <v>168084000.0</v>
       </c>
       <c r="Z60">
         <v>138102000.0</v>
       </c>
       <c r="AA60">
         <v>132988000.0</v>
       </c>
       <c r="AB60">
         <v>89570000.0</v>
       </c>
       <c r="AC60">
         <v>78700000.0</v>
       </c>
       <c r="AD60">
-        <v>65100000.0</v>
+        <v>69800000.0</v>
       </c>
       <c r="AE60">
         <v>63900000.0</v>
       </c>
       <c r="AF60">
         <v>58700000.0</v>
       </c>
       <c r="AG60">
         <v>43600000.0</v>
       </c>
       <c r="AH60">
         <v>35200000.0</v>
       </c>
       <c r="AI60">
         <v>28000000.0</v>
       </c>
       <c r="AJ60"/>
     </row>
     <row r="61" spans="1:36">
       <c r="A61" t="s">
         <v>95</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
@@ -6208,872 +6225,878 @@
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EK62"/>
+  <dimension ref="A1:EL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141">
+    <row r="1" spans="1:142">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>179</v>
       </c>
       <c r="DI1" t="s">
         <v>180</v>
       </c>
       <c r="DJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>182</v>
       </c>
       <c r="DM1" t="s">
         <v>183</v>
       </c>
       <c r="DN1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>185</v>
       </c>
       <c r="DQ1" t="s">
         <v>186</v>
       </c>
       <c r="DR1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>188</v>
       </c>
       <c r="DU1" t="s">
         <v>189</v>
       </c>
       <c r="DV1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
       <c r="DY1" t="s">
         <v>192</v>
       </c>
       <c r="DZ1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EB1" t="s">
         <v>194</v>
       </c>
       <c r="EC1" t="s">
         <v>195</v>
       </c>
       <c r="ED1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EF1" t="s">
         <v>197</v>
       </c>
       <c r="EG1" t="s">
         <v>198</v>
       </c>
       <c r="EH1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EJ1" t="s">
         <v>200</v>
       </c>
       <c r="EK1" t="s">
         <v>201</v>
       </c>
+      <c r="EL1" t="s">
+        <v>202</v>
+      </c>
     </row>
-    <row r="2" spans="1:141">
+    <row r="2" spans="1:142">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2">
+        <v>54686000.0</v>
+      </c>
+      <c r="C2">
         <v>58392000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>50459000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45098000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45176000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>48803000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>47060000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50362000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>57147000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>58357000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53261000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>51349000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45875000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27598000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>28003000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32322000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>27448000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>26459000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>19437000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>20095000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>21056000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>23118000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16943000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19641000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19886000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17892000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19523000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>19643000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17989000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>15426000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>14453000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>14012000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>18111000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13352000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14245000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>16555000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14353000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14375000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>13676000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13524000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11208000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>17009000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17230000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16322000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13233000.0</v>
       </c>
       <c r="AU2">
         <v>13233000.0</v>
       </c>
       <c r="AV2">
+        <v>13233000.0</v>
+      </c>
+      <c r="AW2">
         <v>15712000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14022000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>20674000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>14710000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18894000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14230000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22575000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>18089000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11551000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>17401000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>18231000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17816000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>18443000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>20584000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>19796000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>17739000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24493000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21372000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>23302000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27188000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>23749000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24535000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>23865000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>26561000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>28606000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>29117000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24715000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>22341000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>28670000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21104000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>26051000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19699000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12145000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11091000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11602000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9183000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9748000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9214000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>9507000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8407000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>10101000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>10793000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>11569000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8447000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>8200000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8039000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7562000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8239000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8724000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7365000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7872000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7045000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>7258000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8262000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>7900000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>5619000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6633000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6488000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7228000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7100000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7800000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>6300000.0</v>
       </c>
-      <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>6300000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>6300000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>5800000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>3000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2900000.0</v>
       </c>
-      <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>2800000.0</v>
       </c>
-      <c r="DY2"/>
-      <c r="DZ2">
+      <c r="DZ2"/>
+      <c r="EA2">
         <v>2400000.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
-      <c r="ED2">
+      <c r="ED2"/>
+      <c r="EE2">
         <v>2600000.0</v>
       </c>
-      <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
+      <c r="EL2"/>
     </row>
-    <row r="3" spans="1:141">
+    <row r="3" spans="1:142">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -7173,52 +7196,53 @@
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
+      <c r="EL3"/>
     </row>
-    <row r="4" spans="1:141">
+    <row r="4" spans="1:142">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7318,462 +7342,464 @@
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
+      <c r="EL4"/>
     </row>
-    <row r="5" spans="1:141">
+    <row r="5" spans="1:142">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5">
+        <v>142000.0</v>
+      </c>
+      <c r="C5">
         <v>618000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>634000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>908000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2556000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4302000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-902000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2731000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-660000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1293000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1860000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-108000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-946000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1376000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-5162000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2821000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1162000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1264000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1598000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1679000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3252000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-991000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3266000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4750000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3039000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4581000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1462000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1833000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3296000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4867000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4837000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4484000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3787000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1122000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2233000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4881000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6580000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4148000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7974000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5512000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6232000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3818000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2747000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4577000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>959000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3241000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6349000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-628000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2504000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1595000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>88000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4471000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1761000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3601000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>10315000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8480000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>5390000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>6445000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1703000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3848000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>7190000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>6629000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>5522000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>71000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2886000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>10828000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>18778000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>17883000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>16686000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>16384000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>15525000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16154000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>14260000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>11900000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>11506000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>6700000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5062000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6795000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>7218000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>11854000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>15139000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>9490000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>8654000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9298000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9394000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4163000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3885000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-74000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2097000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2218000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-3143000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-7124000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6732000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-7604000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-6507000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-5565000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-7194000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-4901000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4613000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3378000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-3900000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-2700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-9100000.0</v>
       </c>
-      <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>-6400000.0</v>
       </c>
-      <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>-6400000.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>-5000000.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5">
         <v>-3400000.0</v>
       </c>
-      <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>-2200000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-2700000.0</v>
       </c>
-      <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>-2200000.0</v>
       </c>
-      <c r="DY5"/>
-      <c r="DZ5">
+      <c r="DZ5"/>
+      <c r="EA5">
         <v>-2200000.0</v>
       </c>
-      <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
-      <c r="ED5">
+      <c r="ED5"/>
+      <c r="EE5">
         <v>-1800000.0</v>
       </c>
-      <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
+      <c r="EL5"/>
     </row>
-    <row r="6" spans="1:141">
+    <row r="6" spans="1:142">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
@@ -7823,51 +7849,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7904,138 +7932,143 @@
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
       <c r="EH6"/>
       <c r="EI6"/>
       <c r="EJ6"/>
       <c r="EK6"/>
+      <c r="EL6"/>
     </row>
-    <row r="7" spans="1:141">
+    <row r="7" spans="1:142">
       <c r="A7" t="s">
         <v>41</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>40920000.0</v>
+      </c>
       <c r="C7">
+        <v>21044000.0</v>
+      </c>
+      <c r="D7">
         <v>47263000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>47691000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35874000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>22613000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18770000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>18894000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19069000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>22717000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>19408000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>40517000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>19732000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>21529000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>20045000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>20195000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>20340000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>24314000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22614000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>22744000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>22797000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24940000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>22961000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>22955000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>22828000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>22846000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>21060000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>21148000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>21238000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -8103,111 +8136,116 @@
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
+      <c r="EL7"/>
     </row>
-    <row r="8" spans="1:141">
+    <row r="8" spans="1:142">
       <c r="A8" t="s">
         <v>42</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>4038000.0</v>
+      </c>
       <c r="C8">
+        <v>3983000.0</v>
+      </c>
+      <c r="D8">
         <v>3952000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>3948000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3910000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3849000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3821000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>3804000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>3741000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>3717000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>3675000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>3673000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>3647000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2016000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>2001000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1984000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1983000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1974000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1967000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -8284,211 +8322,212 @@
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
+      <c r="EL8"/>
     </row>
-    <row r="9" spans="1:141">
+    <row r="9" spans="1:142">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>721145000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>334969000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>328387000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>323738000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>318213000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>313951000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>307783000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>302736000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>297629000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>292291000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>285203000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>282287000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>275686000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>271019000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>263064000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>257888000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>252862000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>243165000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>238422000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>233742000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>228356000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>220591000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>215778000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>211990000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>208686000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>204095000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>208109000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>205337000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>212720000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>232126000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>239954000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>237987000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>236260000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>232788000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>231038000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>228502000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>223356000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>216653000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>215081000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>225148000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>250381000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>246306000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>246052000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>231758000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>222794000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>214310000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>220639000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>213287000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8525,431 +8564,435 @@
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
+      <c r="EL9"/>
     </row>
-    <row r="10" spans="1:141">
+    <row r="10" spans="1:142">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10">
+        <v>120278000.0</v>
+      </c>
+      <c r="C10">
         <v>82025000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>65946000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65606000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>57953000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>83238000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30054000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26366000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>26964000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33107000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33663000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>37607000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>49968000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>50700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>51660000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>59536000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>71917000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>87847000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>82710000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>79968000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>94569000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>96291000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>79810000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>172888000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>57739000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>69719000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>56849000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>52143000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>46668000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69623000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>53783000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>45686000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>77056000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>81157000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>53925000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>44330000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>41652000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>39572000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>46824000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>40482000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39846000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>63663000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>63694000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>55946000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>29784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29825000.0</v>
       </c>
       <c r="AU10">
         <v>29825000.0</v>
       </c>
       <c r="AV10">
+        <v>29825000.0</v>
+      </c>
+      <c r="AW10">
         <v>28919000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>26747000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>30486000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22219000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>27370000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33675000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>31055000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>53572000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>50089000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>47053000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>33207000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29020000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27485000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23387000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13561000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>15248000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>19694000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>18759000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>13328000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6800000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5918000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6817000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>14594000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10286000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16845000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>26731000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25064000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23562000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15684000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>21805000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>25881000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>37114000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>49961000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>48605000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>63786000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>93474000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>20145000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>26021000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>25944000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>38532000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>46005000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>40067000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>33559000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>45729000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>38684000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>41552000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>48813000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>40453000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>36524000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>31589000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>34273000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>45362000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>43643000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>50458000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>56442000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>60070000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>58588000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>9724000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>11900000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>7800000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>10800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7000000.0</v>
       </c>
-      <c r="DG10"/>
-      <c r="DH10">
+      <c r="DH10"/>
+      <c r="DI10">
         <v>4100000.0</v>
       </c>
-      <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>4100000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>3600000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>7000000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>24300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>20500000.0</v>
       </c>
-      <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>19100000.0</v>
       </c>
-      <c r="DY10"/>
-      <c r="DZ10">
+      <c r="DZ10"/>
+      <c r="EA10">
         <v>17200000.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
-      <c r="ED10">
+      <c r="ED10"/>
+      <c r="EE10">
         <v>15200000.0</v>
       </c>
-      <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
+      <c r="EL10"/>
     </row>
-    <row r="11" spans="1:141">
+    <row r="11" spans="1:142">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -9049,1870 +9092,1882 @@
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
+      <c r="EL11"/>
     </row>
-    <row r="12" spans="1:141">
+    <row r="12" spans="1:142">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12">
+        <v>120278000.0</v>
+      </c>
+      <c r="C12">
         <v>82025000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>65946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>65606000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>57953000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>83238000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>30054000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26366000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26964000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>33107000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>33663000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37607000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>49968000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>50700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>51660000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>59536000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>71917000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>87847000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>82710000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>79968000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>94569000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>96291000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>79810000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>172888000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>57739000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69719000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>56849000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>52143000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>46668000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>69623000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>53783000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>45686000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>77056000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>81157000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>53925000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>44330000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>41652000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39572000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>46824000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>40482000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>39846000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>63663000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>63694000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>55946000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>29784000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>29825000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>64455000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>74167000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>26747000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>30486000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>44951000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>47971000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>33675000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>31055000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>53572000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>50089000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>47053000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>33207000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>29020000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>27485000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23387000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13561000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>15248000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>19694000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>18759000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>13328000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6800000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5918000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6817000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>14594000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10286000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>16845000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>26731000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25064000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>23562000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>15684000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>21805000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>25881000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>37114000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>49961000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>48605000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>63786000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>93474000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>20145000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>26021000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>25944000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>38532000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>46005000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>40067000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>33559000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>45729000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>38684000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>41552000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>48813000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>40453000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>36524000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>31589000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>34273000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>45362000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>43643000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>50458000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>56442000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>60070000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>58588000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>9724000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>11900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>7800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>10800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7000000.0</v>
       </c>
-      <c r="DG12"/>
-      <c r="DH12">
+      <c r="DH12"/>
+      <c r="DI12">
         <v>4100000.0</v>
       </c>
-      <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>4100000.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>3600000.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12">
         <v>7000000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
-      <c r="DU12">
+      <c r="DU12"/>
+      <c r="DV12">
         <v>24300000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>20500000.0</v>
       </c>
-      <c r="DW12"/>
-      <c r="DX12">
+      <c r="DX12"/>
+      <c r="DY12">
         <v>19100000.0</v>
       </c>
-      <c r="DY12"/>
-      <c r="DZ12">
+      <c r="DZ12"/>
+      <c r="EA12">
         <v>17200000.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
-      <c r="ED12">
+      <c r="ED12"/>
+      <c r="EE12">
         <v>15200000.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
+      <c r="EL12"/>
     </row>
-    <row r="13" spans="1:141">
+    <row r="13" spans="1:142">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13">
+        <v>4038000.0</v>
+      </c>
+      <c r="C13">
         <v>3983000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3952000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3948000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3910000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3849000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3821000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3804000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3741000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3717000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3675000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3673000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3647000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2016000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2001000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1984000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1983000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1974000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1967000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1947000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1942000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1927000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1921000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1906000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1902000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1888000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1883000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1879000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1858000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1854000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1849000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1841000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1828000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1821000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1812000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1804000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1783000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1804000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1811000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1819000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1866000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1888000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1884000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861000.0</v>
       </c>
       <c r="AU13">
         <v>1861000.0</v>
       </c>
       <c r="AV13">
+        <v>1861000.0</v>
+      </c>
+      <c r="AW13">
         <v>1854000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1810000.0</v>
       </c>
       <c r="AY13">
         <v>1810000.0</v>
       </c>
       <c r="AZ13">
+        <v>1810000.0</v>
+      </c>
+      <c r="BA13">
         <v>1849000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1945000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1934000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1928000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1895000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1873000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1846000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1841000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1824000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1802000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1772000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1766000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1762000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1755000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1713000.0</v>
       </c>
       <c r="BP13">
         <v>1713000.0</v>
       </c>
       <c r="BQ13">
-        <v>1710000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="BR13">
         <v>1710000.0</v>
       </c>
       <c r="BS13">
         <v>1710000.0</v>
       </c>
       <c r="BT13">
         <v>1710000.0</v>
       </c>
       <c r="BU13">
+        <v>1710000.0</v>
+      </c>
+      <c r="BV13">
         <v>1709000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1704000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1668000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1655000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1651000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1645000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1639000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1604000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1603000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1602000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1596000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1593000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1580000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1572000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1564000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1544000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1518000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1498000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1424000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1423000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1421000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1384000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1495000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1490000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1391000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1384000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1375000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1369000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1368000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1366000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349000.0</v>
       </c>
       <c r="DA13">
         <v>1349000.0</v>
       </c>
       <c r="DB13">
+        <v>1349000.0</v>
+      </c>
+      <c r="DC13">
         <v>1337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DD13">
         <v>1300000.0</v>
       </c>
       <c r="DE13">
         <v>1300000.0</v>
       </c>
-      <c r="DF13"/>
+      <c r="DF13">
+        <v>1300000.0</v>
+      </c>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
+      <c r="EL13"/>
     </row>
-    <row r="14" spans="1:141">
+    <row r="14" spans="1:142">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14">
+        <v>40450000.0</v>
+      </c>
+      <c r="C14">
         <v>40000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39766000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>39500000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>39200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38488000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38020000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37741000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37235129.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37249000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36762000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35734000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>20200000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>20091000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20113000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19898000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19859172.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19770000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19938000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19526872.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19395143.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19398567.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19215392.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19299820.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>19315836.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18957876.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18834886.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19191146.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19052853.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18562204.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18835560.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18874591.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18773786.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18572791.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18343038.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>17979675.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>17862531.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18382118.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18147681.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18758751.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19059779.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18855533.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18989579.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18731985.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18773386.0</v>
       </c>
       <c r="AU14">
         <v>18773386.0</v>
       </c>
       <c r="AV14">
+        <v>18773386.0</v>
+      </c>
+      <c r="AW14">
         <v>18621192.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18197363.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18101793.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18142935.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19270044.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19691141.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>19668480.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>19533021.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>19215984.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>19116195.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>18675694.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>18850625.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18541220.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17937280.0</v>
       </c>
       <c r="BJ14">
         <v>17937280.0</v>
       </c>
       <c r="BK14">
+        <v>17937280.0</v>
+      </c>
+      <c r="BL14">
         <v>17836537.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>17892886.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>17757099.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>17489315.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17215567.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17172557.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>17121571.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>17103543.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>17101718.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>17116015.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>17261172.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>17087003.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>16889303.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>16819166.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>16926257.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>16464571.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>16193086.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>16166241.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>16184755.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>15986599.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>16384106.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>16294098.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>16157395.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>15570313.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>15953268.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>15872346.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>15745473.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>14181847.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>14882747.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>14753417.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>14499614.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14717983.0</v>
       </c>
       <c r="CQ14">
         <v>14717983.0</v>
       </c>
       <c r="CR14">
+        <v>14717983.0</v>
+      </c>
+      <c r="CS14">
         <v>15080655.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>15000213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14661765.0</v>
       </c>
       <c r="CU14">
         <v>14661765.0</v>
       </c>
       <c r="CV14">
+        <v>14661765.0</v>
+      </c>
+      <c r="CW14">
         <v>14384413.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>14217170.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14036232.0</v>
       </c>
       <c r="CY14">
         <v>14036232.0</v>
       </c>
       <c r="CZ14">
+        <v>14036232.0</v>
+      </c>
+      <c r="DA14">
         <v>13742553.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>13643665.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13478261.0</v>
       </c>
       <c r="DC14">
         <v>13478261.0</v>
       </c>
       <c r="DD14">
-        <v>13333333.0</v>
+        <v>13478261.0</v>
       </c>
       <c r="DE14">
         <v>13333333.0</v>
       </c>
       <c r="DF14">
         <v>13333333.0</v>
       </c>
       <c r="DG14">
         <v>13333333.0</v>
       </c>
       <c r="DH14">
         <v>13333333.0</v>
       </c>
       <c r="DI14">
-        <v>13076923.0</v>
+        <v>13333333.0</v>
       </c>
       <c r="DJ14">
         <v>13076923.0</v>
       </c>
       <c r="DK14">
         <v>13076923.0</v>
       </c>
       <c r="DL14">
+        <v>13076923.0</v>
+      </c>
+      <c r="DM14">
         <v>16666667.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13333333.0</v>
       </c>
       <c r="DO14">
         <v>13333333.0</v>
       </c>
       <c r="DP14">
+        <v>13333333.0</v>
+      </c>
+      <c r="DQ14">
         <v>14000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12083333.0</v>
       </c>
       <c r="DS14">
         <v>12083333.0</v>
       </c>
       <c r="DT14">
+        <v>12083333.0</v>
+      </c>
+      <c r="DU14">
         <v>10833333.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>10740741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="DW14">
         <v>11000000.0</v>
       </c>
       <c r="DX14">
+        <v>11000000.0</v>
+      </c>
+      <c r="DY14">
         <v>11052632.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>10500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10555556.0</v>
       </c>
       <c r="EA14">
         <v>10555556.0</v>
       </c>
       <c r="EB14">
-        <v>10588235.0</v>
+        <v>10555556.0</v>
       </c>
       <c r="EC14">
         <v>10588235.0</v>
       </c>
       <c r="ED14">
-        <v>10625000.0</v>
+        <v>10588235.0</v>
       </c>
       <c r="EE14">
         <v>10625000.0</v>
       </c>
       <c r="EF14">
+        <v>10625000.0</v>
+      </c>
+      <c r="EG14">
         <v>10000000.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>8823529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9285714.0</v>
       </c>
       <c r="EI14">
         <v>9285714.0</v>
       </c>
       <c r="EJ14">
         <v>9285714.0</v>
       </c>
       <c r="EK14">
         <v>9285714.0</v>
       </c>
+      <c r="EL14">
+        <v>9285714.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:141">
+    <row r="15" spans="1:142">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>3647000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2016000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2001000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1984000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1983000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1974000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1967000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1947000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1942000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1927000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1921000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1906000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1902000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1888000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1883000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1879000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1858000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1854000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1849000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1841000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1828000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1821000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1812000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1804000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1783000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1804000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1811000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1819000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1866000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1888000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1884000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1861000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1854000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1861000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1854000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1836000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1849000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1810000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1849000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1945000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1934000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1928000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1895000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1873000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1846000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1841000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1824000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1802000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1772000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1766000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1762000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1755000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1713000.0</v>
       </c>
       <c r="BP15">
         <v>1713000.0</v>
       </c>
       <c r="BQ15">
-        <v>1710000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="BR15">
         <v>1710000.0</v>
       </c>
       <c r="BS15">
         <v>1710000.0</v>
       </c>
       <c r="BT15">
         <v>1710000.0</v>
       </c>
       <c r="BU15">
+        <v>1710000.0</v>
+      </c>
+      <c r="BV15">
         <v>1709000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1704000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1668000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1655000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1651000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1645000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1639000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1604000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1603000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1602000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1596000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1593000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1580000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1572000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1564000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1544000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1518000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1498000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1424000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1423000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1421000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1384000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1495000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1490000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1391000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1384000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>1369000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1368000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1366000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1467000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349000.0</v>
       </c>
       <c r="DA15">
         <v>1349000.0</v>
       </c>
       <c r="DB15">
+        <v>1349000.0</v>
+      </c>
+      <c r="DC15">
         <v>1337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DD15">
         <v>1300000.0</v>
       </c>
       <c r="DE15">
         <v>1300000.0</v>
       </c>
-      <c r="DF15"/>
+      <c r="DF15">
+        <v>1300000.0</v>
+      </c>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
       <c r="EH15"/>
       <c r="EI15"/>
       <c r="EJ15"/>
       <c r="EK15"/>
+      <c r="EL15"/>
     </row>
-    <row r="16" spans="1:141">
+    <row r="16" spans="1:142">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>1544000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1454000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1400000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4791000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7900000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25042000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>16959000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>76743000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>83864000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>82500000.0</v>
       </c>
-      <c r="BF16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG16"/>
       <c r="BH16">
         <v>46000000.0</v>
       </c>
       <c r="BI16">
         <v>46000000.0</v>
       </c>
-      <c r="BJ16"/>
+      <c r="BJ16">
+        <v>46000000.0</v>
+      </c>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>12247000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>9278000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>7031000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
+      <c r="EL16"/>
     </row>
-    <row r="17" spans="1:141">
+    <row r="17" spans="1:142">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17">
         <v>36133000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>35117000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>39626000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>37566000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>36575000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>33228000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>36030000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>30634000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>28359000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>23315000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>47052000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>42685000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>41431000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>47325000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>56222000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>56443000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>56439000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>57306000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>19101000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>17910000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>18139000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>18541000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>21226000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>22762000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>22816000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>22394000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>19911000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>19205000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>19176000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>18881000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>19158000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>18444000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>9958000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9662000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>16170000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>16295000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
@@ -10949,187 +11004,188 @@
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
+      <c r="EL17"/>
     </row>
-    <row r="18" spans="1:141">
+    <row r="18" spans="1:142">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>700000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>1000000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1400000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>1700000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
+        <v>0.0</v>
+      </c>
+      <c r="AE18">
         <v>600000.0</v>
       </c>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>1000000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>1300000.0</v>
       </c>
-      <c r="AM18">
-[...1 lines deleted...]
-      </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>1700000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
         <v>229000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>12886000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>13325000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>13201000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>13026000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>12834000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>12326000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12225000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>11456000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9779000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9781000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>9521000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>9777000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>7286000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>7539000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -11166,52 +11222,53 @@
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
+      <c r="EL18"/>
     </row>
-    <row r="19" spans="1:141">
+    <row r="19" spans="1:142">
       <c r="A19" t="s">
         <v>53</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11311,1586 +11368,1601 @@
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
+      <c r="EL19"/>
     </row>
-    <row r="20" spans="1:141">
+    <row r="20" spans="1:142">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20">
         <v>194934000.0</v>
       </c>
       <c r="C20">
         <v>194934000.0</v>
       </c>
       <c r="D20">
         <v>194934000.0</v>
       </c>
       <c r="E20">
         <v>194934000.0</v>
       </c>
       <c r="F20">
         <v>194934000.0</v>
       </c>
       <c r="G20">
         <v>194934000.0</v>
       </c>
       <c r="H20">
         <v>194934000.0</v>
       </c>
       <c r="I20">
         <v>194934000.0</v>
       </c>
       <c r="J20">
         <v>194934000.0</v>
       </c>
       <c r="K20">
+        <v>194934000.0</v>
+      </c>
+      <c r="L20">
         <v>194767000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>191727000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>202711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71317000.0</v>
       </c>
       <c r="O20">
         <v>71317000.0</v>
       </c>
       <c r="P20">
         <v>71317000.0</v>
       </c>
       <c r="Q20">
         <v>71317000.0</v>
       </c>
       <c r="R20">
         <v>71317000.0</v>
       </c>
       <c r="S20">
+        <v>71317000.0</v>
+      </c>
+      <c r="T20">
         <v>83357000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>83646000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>83513000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>84018000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>83503000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>82997000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>82646000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71177000.0</v>
       </c>
       <c r="AA20">
         <v>71177000.0</v>
       </c>
       <c r="AB20">
         <v>71177000.0</v>
       </c>
       <c r="AC20">
         <v>71177000.0</v>
       </c>
       <c r="AD20">
+        <v>71177000.0</v>
+      </c>
+      <c r="AE20">
         <v>72401000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70747000.0</v>
       </c>
       <c r="AF20">
         <v>70747000.0</v>
       </c>
       <c r="AG20">
-        <v>53565000.0</v>
+        <v>70747000.0</v>
       </c>
       <c r="AH20">
         <v>53565000.0</v>
       </c>
       <c r="AI20">
         <v>53565000.0</v>
       </c>
       <c r="AJ20">
         <v>53565000.0</v>
       </c>
       <c r="AK20">
         <v>53565000.0</v>
       </c>
       <c r="AL20">
         <v>53565000.0</v>
       </c>
       <c r="AM20">
         <v>53565000.0</v>
       </c>
       <c r="AN20">
         <v>53565000.0</v>
       </c>
       <c r="AO20">
         <v>53565000.0</v>
       </c>
       <c r="AP20">
         <v>53565000.0</v>
       </c>
       <c r="AQ20">
         <v>53565000.0</v>
       </c>
       <c r="AR20">
         <v>53565000.0</v>
       </c>
       <c r="AS20">
         <v>53565000.0</v>
       </c>
       <c r="AT20">
         <v>53565000.0</v>
       </c>
       <c r="AU20">
         <v>53565000.0</v>
       </c>
       <c r="AV20">
         <v>53565000.0</v>
       </c>
       <c r="AW20">
         <v>53565000.0</v>
       </c>
       <c r="AX20">
+        <v>53565000.0</v>
+      </c>
+      <c r="AY20">
         <v>56114000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>55405000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>72758000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>72607000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>74388000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>73952000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>73111000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>180435000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>179373000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>179796000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>181633000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>182290000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>176497000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>176889000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>174444000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>176022000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>185175000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>185208000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>185270000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>181567000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>182581000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>187353000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>318769000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>318665000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>319938000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>319243000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>315592000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>314389000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>313070000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>329577000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>178461000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>176342000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>174738000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>165931000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>166392000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>168347000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>169329000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>166425000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>162889000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>166092000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>168397000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>72653000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>72367000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>70656000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>58781000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>56707000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>47164000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
+      <c r="EL20"/>
     </row>
-    <row r="21" spans="1:141">
+    <row r="21" spans="1:142">
       <c r="A21" t="s">
         <v>55</v>
       </c>
       <c r="B21">
+        <v>69336000.0</v>
+      </c>
+      <c r="C21">
         <v>72765000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75641000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>78868000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>81213000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>98803000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>104546000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>108310000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>112761000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>117490000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>121021000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>126000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>122129000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>47388000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>47513000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>50634000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>50171000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52666000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>54794000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>55890000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>57634000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>60517000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>62309000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>57527000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>58770000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>54139000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>53613000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>55628000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>56764000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51897000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>51637000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>51498000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>13150000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10461000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9915000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>9508000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8530000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7461000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8020000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7822000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>5602000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5302000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5368000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5626000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7455000.0</v>
       </c>
       <c r="AU21">
         <v>7455000.0</v>
       </c>
       <c r="AV21">
+        <v>7455000.0</v>
+      </c>
+      <c r="AW21">
         <v>8075000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8518000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9046000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9821000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6857000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6765000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>6880000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7294000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>36399000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>37515000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>38938000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>40252000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>40372000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>41457000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>42794000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>43993000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>45619000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>47628000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>49304000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>50893000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>51971000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>53546000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>55354000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>223181000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>225082000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>230305000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>255609000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>259651000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>257692000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>261159000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>261943000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>62623000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>63977000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>240323000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>232597000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>234549000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>237476000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>239956000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>238216000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>236085000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>230525000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>234123000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>78157000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>77872000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>75301000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>62995000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>61837000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>61616000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>60204000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>60824000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>50664000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>50256000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>51448000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>51508000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>46721000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>47929000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>49060000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>49400000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>48100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>46800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>47500000.0</v>
       </c>
-      <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>55500000.0</v>
       </c>
-      <c r="DI21"/>
-      <c r="DJ21">
+      <c r="DJ21"/>
+      <c r="DK21">
         <v>55500000.0</v>
       </c>
-      <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
-      <c r="DN21">
+      <c r="DN21"/>
+      <c r="DO21">
         <v>59000000.0</v>
       </c>
-      <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
-      <c r="DR21">
+      <c r="DR21"/>
+      <c r="DS21">
         <v>52100000.0</v>
       </c>
-      <c r="DS21"/>
       <c r="DT21"/>
-      <c r="DU21">
+      <c r="DU21"/>
+      <c r="DV21">
         <v>9700000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>9500000.0</v>
       </c>
-      <c r="DW21"/>
-      <c r="DX21">
+      <c r="DX21"/>
+      <c r="DY21">
         <v>9500000.0</v>
       </c>
-      <c r="DY21"/>
-      <c r="DZ21">
+      <c r="DZ21"/>
+      <c r="EA21">
         <v>9000000.0</v>
       </c>
-      <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
-      <c r="ED21">
+      <c r="ED21"/>
+      <c r="EE21">
         <v>3200000.0</v>
       </c>
-      <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
+      <c r="EL21"/>
     </row>
-    <row r="22" spans="1:141">
+    <row r="22" spans="1:142">
       <c r="A22" t="s">
         <v>56</v>
       </c>
       <c r="B22">
+        <v>177818000.0</v>
+      </c>
+      <c r="C22">
         <v>172319000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>174042000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>172993000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>174480000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>189452000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>205812000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>210040000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>219076000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>222166000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>221745000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>222474000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>221933000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>100150000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>100277000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>97171000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>88832000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>82974000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>84678000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>81551000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>84180000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>84635000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>82859000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>82046000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>82744000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>82397000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>80993000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>79141000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>79128000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>76847000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>79895000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>81730000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>77686000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>81330000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>80124000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>75869000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>66271000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>63346000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>65013000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>61334000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>59787000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>57563000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>57766000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>59219000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>56709000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64266000.0</v>
       </c>
       <c r="AU22">
         <v>64266000.0</v>
       </c>
       <c r="AV22">
+        <v>64266000.0</v>
+      </c>
+      <c r="AW22">
         <v>70902000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>92753000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>90577000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>100204000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>94941000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>92133000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>88744000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>80822000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>78423000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>90939000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>91247000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>94707000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>97981000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>93666000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>84589000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>85484000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>83585000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>88451000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>94624000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>101016000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>94172000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>91948000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>91185000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>97368000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>113333000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>104263000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>93952000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>89810000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>85417000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>78127000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>70395000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>63925000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>39259000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>35379000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>32853000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>35262000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>33234000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>32291000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>32895000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>31912000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>31674000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>32054000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>30713000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>23908000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>23730000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>22250000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>23471000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>23243000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>22723000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>20171000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>19249000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>19813000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>19706000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>19396000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>19179000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>14182000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>15965000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>15089000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>15633000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>17000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>15700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>15400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>15800000.0</v>
       </c>
-      <c r="DG22"/>
-      <c r="DH22">
+      <c r="DH22"/>
+      <c r="DI22">
         <v>11900000.0</v>
       </c>
-      <c r="DI22"/>
-      <c r="DJ22">
+      <c r="DJ22"/>
+      <c r="DK22">
         <v>11900000.0</v>
       </c>
-      <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
-      <c r="DN22">
+      <c r="DN22"/>
+      <c r="DO22">
         <v>12300000.0</v>
       </c>
-      <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
-      <c r="DR22">
+      <c r="DR22"/>
+      <c r="DS22">
         <v>9300000.0</v>
       </c>
-      <c r="DS22"/>
       <c r="DT22"/>
-      <c r="DU22">
+      <c r="DU22"/>
+      <c r="DV22">
         <v>4300000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>3600000.0</v>
       </c>
-      <c r="DW22"/>
-      <c r="DX22">
+      <c r="DX22"/>
+      <c r="DY22">
         <v>4300000.0</v>
       </c>
-      <c r="DY22"/>
-      <c r="DZ22">
+      <c r="DZ22"/>
+      <c r="EA22">
         <v>3400000.0</v>
       </c>
-      <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
-      <c r="ED22">
+      <c r="ED22"/>
+      <c r="EE22">
         <v>2300000.0</v>
       </c>
-      <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
+      <c r="EL22"/>
     </row>
-    <row r="23" spans="1:141">
+    <row r="23" spans="1:142">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23">
+        <v>886601000.0</v>
+      </c>
+      <c r="C23">
         <v>850647000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>832610000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>837157000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>823144000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>893294000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>867872000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>881998000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>906050000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>925315000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>905652000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>901287000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>917136000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>458629000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>449660000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>461656000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>461993000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>476623000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>500395000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>502010000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>513874000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>525861000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>517132000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>595709000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>493490000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>495620000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>475603000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>488806000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>479316000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>466641000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>450165000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>441764000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>409004000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>405354000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>386301000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>367677000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>354745000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>372103000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>376053000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>364738000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>362775000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>400222000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>402449000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>389154000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>386714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411045000.0</v>
       </c>
       <c r="AU23">
         <v>411045000.0</v>
       </c>
       <c r="AV23">
+        <v>411045000.0</v>
+      </c>
+      <c r="AW23">
         <v>433997000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>418540000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>427103000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>430058000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>459450000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>503380000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>504281000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>565073000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>553320000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>707586000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>695551000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>656073000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>647026000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>631284000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>603989000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>597533000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>589958000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>589826000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>590473000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>588778000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>571786000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>549175000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>561215000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>578787000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>899597000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>899355000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>885664000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>919450000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>892496000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>873491000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>862285000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>881902000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>472363000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>450437000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>473861000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>498778000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>424381000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>429133000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>431100000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>429561000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>429118000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>418992000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>413179000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>235232000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>231194000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>222235000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>220774000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>209119000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>202887000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>190749000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>188914000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>188894000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>185020000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>190434000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>182725000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>182972000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>181637000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>136722000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>136000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>129000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>127700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>122400000.0</v>
       </c>
-      <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>112900000.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>112900000.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>113100000.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>104000000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>62400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>56700000.0</v>
       </c>
-      <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>55000000.0</v>
       </c>
-      <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>48100000.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>36500000.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
+      <c r="EL23"/>
     </row>
-    <row r="24" spans="1:141">
+    <row r="24" spans="1:142">
       <c r="A24" t="s">
         <v>58</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>221335000.0</v>
+      </c>
       <c r="C24">
+        <v>157391000.0</v>
+      </c>
+      <c r="D24">
         <v>157219000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>157047000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>156885000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>157015000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>112215000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>113315000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>115071000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>93107000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>70000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>51000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>45000000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>100000000.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>5028000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
@@ -12899,364 +12971,367 @@
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
-        <v>20000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW24">
         <v>20000000.0</v>
       </c>
       <c r="AX24">
         <v>20000000.0</v>
       </c>
       <c r="AY24">
         <v>20000000.0</v>
       </c>
       <c r="AZ24">
         <v>20000000.0</v>
       </c>
       <c r="BA24">
         <v>20000000.0</v>
       </c>
       <c r="BB24">
         <v>20000000.0</v>
       </c>
       <c r="BC24">
         <v>20000000.0</v>
       </c>
       <c r="BD24">
+        <v>20000000.0</v>
+      </c>
+      <c r="BE24">
         <v>40000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>184945000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>191195000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>197445000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>201195000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>204945000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>208695000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>217445000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>223450000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>229305000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>249132000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>255049000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>260910000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>264730000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>277533000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>288370000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>289242000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>290065000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>294588000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>305584000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>306440000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>307255000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>312055000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>326868000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>37000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>28000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>21000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>42792000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>50917000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>59058000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>67249000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>82524000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>93872000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>96362000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>99072000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>104000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>48000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>46000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>44000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>446000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>478000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>471000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>840000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>404000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>204000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>141000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>854000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>2865000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>2873000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3873000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
+      <c r="EL24"/>
     </row>
-    <row r="25" spans="1:141">
+    <row r="25" spans="1:142">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>45000000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>100000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>22471000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20648000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>20767000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>20847000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>20879000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
-[...1 lines deleted...]
-      </c>
+      <c r="AV25"/>
       <c r="AW25">
         <v>20000000.0</v>
       </c>
       <c r="AX25">
         <v>20000000.0</v>
       </c>
       <c r="AY25">
         <v>20000000.0</v>
       </c>
       <c r="AZ25">
         <v>20000000.0</v>
       </c>
       <c r="BA25">
         <v>20000000.0</v>
       </c>
       <c r="BB25">
         <v>20000000.0</v>
       </c>
       <c r="BC25">
         <v>20000000.0</v>
       </c>
       <c r="BD25">
+        <v>20000000.0</v>
+      </c>
+      <c r="BE25">
         <v>40000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>184945000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>191195000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>197445000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>201195000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -13293,119 +13368,120 @@
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
+      <c r="EL25"/>
     </row>
-    <row r="26" spans="1:141">
+    <row r="26" spans="1:142">
       <c r="A26" t="s">
         <v>60</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>219000.0</v>
       </c>
       <c r="AB26">
-        <v>710000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AC26">
         <v>710000.0</v>
       </c>
       <c r="AD26">
-        <v>219000.0</v>
+        <v>710000.0</v>
       </c>
       <c r="AE26">
         <v>219000.0</v>
       </c>
       <c r="AF26">
+        <v>219000.0</v>
+      </c>
+      <c r="AG26">
         <v>4379000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4898000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>18550000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>12220000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>12658000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
@@ -13460,52 +13536,53 @@
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
+      <c r="EL26"/>
     </row>
-    <row r="27" spans="1:141">
+    <row r="27" spans="1:142">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13605,505 +13682,513 @@
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
+      <c r="EL27"/>
     </row>
-    <row r="28" spans="1:141">
+    <row r="28" spans="1:142">
       <c r="A28" t="s">
         <v>62</v>
       </c>
       <c r="B28">
+        <v>114109000.0</v>
+      </c>
+      <c r="C28">
         <v>147236000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>138536000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>139132000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>134806000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>96390000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>107181000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>110531000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>110301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>83967000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55745000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53910000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14764000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-29171000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31615000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-39341000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-51577000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-63533000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-60096000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57224000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-71772000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-71351000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-56849000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-49933000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-34911000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-46873000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-35789000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-30995000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-25430000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-69623000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-53783000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-45686000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-77056000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-81157000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-53925000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-44330000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-41652000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-39572000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-46824000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-40482000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-39846000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-63663000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-63694000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-55946000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-29784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29825000.0</v>
       </c>
       <c r="AU28">
         <v>-29825000.0</v>
       </c>
       <c r="AV28">
+        <v>-29825000.0</v>
+      </c>
+      <c r="AW28">
         <v>-8919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6747000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-10486000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2219000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7370000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-13675000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11039000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-33290000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-9590000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>159315000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>176806000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>184709000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>188597000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>193578000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>206446000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>209873000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>209852000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>215925000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>241345000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>255274000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>261405000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>261895000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>268175000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>287618000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>283973000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>277518000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>281571000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>293703000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>302665000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>291488000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>289586000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>296164000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-46119000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-48408000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-48499000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-40163000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>41143000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>43341000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>51438000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>55278000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>61160000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>68915000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>76648000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-42133000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-35663000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-35764000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-41393000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-33772000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-33138000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-27348000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-28713000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>-38969000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-37789000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-39640000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-45567000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-49625000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-46866000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4524000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>5700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2600000.0</v>
       </c>
-      <c r="DG28"/>
-      <c r="DH28">
+      <c r="DH28"/>
+      <c r="DI28">
         <v>16200000.0</v>
       </c>
-      <c r="DI28"/>
-      <c r="DJ28">
+      <c r="DJ28"/>
+      <c r="DK28">
         <v>16200000.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
-      <c r="DN28">
+      <c r="DN28"/>
+      <c r="DO28">
         <v>17900000.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28">
         <v>13500000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
-      <c r="DU28">
+      <c r="DU28"/>
+      <c r="DV28">
         <v>-20700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-17800000.0</v>
       </c>
-      <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>-14800000.0</v>
       </c>
-      <c r="DY28"/>
-      <c r="DZ28">
+      <c r="DZ28"/>
+      <c r="EA28">
         <v>-14400000.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
-      <c r="ED28">
+      <c r="ED28"/>
+      <c r="EE28">
         <v>-12300000.0</v>
       </c>
-      <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
+      <c r="EL28"/>
     </row>
-    <row r="29" spans="1:141">
+    <row r="29" spans="1:142">
       <c r="A29" t="s">
         <v>63</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>656521000.0</v>
+      </c>
       <c r="C29">
+        <v>607428000.0</v>
+      </c>
+      <c r="D29">
         <v>599705000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>615394000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>615179000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>660139000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>644389000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>664007000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>688511000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>693087000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>685483000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>690985000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>709159000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>336860000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>333539000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>341946000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>335575000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>336934000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>364833000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>362284000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>354818000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>356864000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>354896000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>445045000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>355369000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -14175,592 +14260,596 @@
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
+      <c r="EL29"/>
     </row>
-    <row r="30" spans="1:141">
+    <row r="30" spans="1:142">
       <c r="A30" t="s">
         <v>64</v>
       </c>
       <c r="B30">
+        <v>137775000.0</v>
+      </c>
+      <c r="C30">
         <v>135746000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>130808000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>129556000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>131865000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134713000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>124845000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>125361000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125617000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>128098000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>114118000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>112320000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>113313000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>82857000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75633000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>77069000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>72466000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78560000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>68971000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73453000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>69680000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>72423000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73053000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>67407000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>77798000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>86805000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>79690000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>80591000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>79615000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>77747000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>74356000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>74397000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>77182000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>63437000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>61187000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>61213000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>59443000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>57848000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>52893000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>56438000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>55267000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>59839000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>56173000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>58356000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>58535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62505000.0</v>
       </c>
       <c r="AU30">
         <v>62505000.0</v>
       </c>
       <c r="AV30">
+        <v>62505000.0</v>
+      </c>
+      <c r="AW30">
         <v>63322000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>76917000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>70811000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>75252000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>90828000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>132425000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>103802000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>155978000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>149472000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>156495000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>141425000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>157720000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>154506000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>149154000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>149121000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>132750000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>129449000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>134487000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>142665000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>127359000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>119714000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>109448000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>110720000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>115679000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>119097000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>115452000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>108900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>118793000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>117861000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>108754000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>104662000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>102248000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>90228000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>83071000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>80745000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>80885000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>82215000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>79101000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>75321000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>80801000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>73783000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>72360000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>70690000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>58702000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>60214000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>53936000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>54654000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>52297000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>51810000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>47435000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>46111000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>44555000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>43608000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>42203000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>39854000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>38999000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>37508000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>39755000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>37200000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>36900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>35500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>32700000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>27000000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>27000000.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>24000000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>19700000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>13200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>12800000.0</v>
       </c>
-      <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>13600000.0</v>
       </c>
-      <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>11200000.0</v>
       </c>
-      <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>9200000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
+      <c r="EL30"/>
     </row>
-    <row r="31" spans="1:141">
+    <row r="31" spans="1:142">
       <c r="A31" t="s">
         <v>65</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>322258000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>339319000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>218155000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>214709000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>219995000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>214087000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>212951000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>226682000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>222748000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>213671000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>212329000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>209084000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>204521000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>213953000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>202315000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>181644000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>220989000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>215741000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>211099000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>200966000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>197601000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>246459000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>232582000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>221831000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>213874000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>205039000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>202451000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>211595000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>196844000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>216304000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>231444000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>238273000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>238486000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>231087000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>238910000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>243996000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>243571000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>238480000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>233252000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>253831000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>265612000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>293850000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>286154000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>296658000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>273811000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>121574000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>98283000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>92209000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>76025000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14797,126 +14886,131 @@
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
       <c r="EH31"/>
       <c r="EI31"/>
       <c r="EJ31"/>
       <c r="EK31"/>
+      <c r="EL31"/>
     </row>
-    <row r="32" spans="1:141">
+    <row r="32" spans="1:142">
       <c r="A32" t="s">
         <v>66</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>300487000.0</v>
+      </c>
       <c r="C32">
+        <v>246365000.0</v>
+      </c>
+      <c r="D32">
         <v>234323000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>247449000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>246194000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>264657000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>224316000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>230098000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>248357000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>255220000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>241166000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>257544000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>272473000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>172366000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>169247000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>174095000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166893000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>163692000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>180208000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>176806000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>164290000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>166480000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>161290000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>253974000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>174034000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14988,610 +15082,618 @@
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
       <c r="EH32"/>
       <c r="EI32"/>
       <c r="EJ32"/>
       <c r="EK32"/>
+      <c r="EL32"/>
     </row>
-    <row r="33" spans="1:141">
+    <row r="33" spans="1:142">
       <c r="A33" t="s">
         <v>67</v>
       </c>
       <c r="B33">
+        <v>425081000.0</v>
+      </c>
+      <c r="C33">
         <v>433800000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>438440000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>441327000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>432834000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>460009000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>481658000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>495933000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>507072000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>504872000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>511956000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>501939000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>507095000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>202639000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>202765000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>206464000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>206890000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>207101000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>240183000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>243558000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>250523000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>255482000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>262463000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>252139000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>253495000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>235067000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>237800000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>255977000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>254978000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>222002000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>205155000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>204338000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>145861000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>153553000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>172893000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>169073000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>167901000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>177730000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>190804000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>186750000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>188808000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>187970000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>156958000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>153940000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>151680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140700000.0</v>
       </c>
       <c r="AU33">
         <v>140700000.0</v>
       </c>
       <c r="AV33">
+        <v>140700000.0</v>
+      </c>
+      <c r="AW33">
         <v>141318000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>140116000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>144858000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>148285000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>163053000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>166127000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>163837000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>160201000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>156931000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>292811000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>290961000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>296344000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>300926000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>298962000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>292229000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>284161000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>282776000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>278524000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>290979000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>285462000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>284719000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>281575000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>286565000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>297261000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>598382000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>600636000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>604887000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>641586000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>634184000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>628581000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>628317000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>634806000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>274303000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>266373000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>266586000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>260847000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>262877000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>265177000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>268508000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>265861000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>263774000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>259028000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>265311000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>99105000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>99517000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>96852000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>83776000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>80217000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>79905000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>78594000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>76503000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>64782000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>64436000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>64700000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>62517000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>57736000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>59878000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>61090000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>59900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>59400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>57600000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>58900000.0</v>
       </c>
-      <c r="DG33"/>
-      <c r="DH33">
+      <c r="DH33"/>
+      <c r="DI33">
         <v>64400000.0</v>
       </c>
-      <c r="DI33"/>
-      <c r="DJ33">
+      <c r="DJ33"/>
+      <c r="DK33">
         <v>64400000.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
-      <c r="DN33">
+      <c r="DN33"/>
+      <c r="DO33">
         <v>68600000.0</v>
       </c>
-      <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33">
         <v>61600000.0</v>
       </c>
-      <c r="DS33"/>
       <c r="DT33"/>
-      <c r="DU33">
+      <c r="DU33"/>
+      <c r="DV33">
         <v>18800000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>17800000.0</v>
       </c>
-      <c r="DW33"/>
-      <c r="DX33">
+      <c r="DX33"/>
+      <c r="DY33">
         <v>16200000.0</v>
       </c>
-      <c r="DY33"/>
-      <c r="DZ33">
+      <c r="DZ33"/>
+      <c r="EA33">
         <v>14400000.0</v>
       </c>
-      <c r="EA33"/>
       <c r="EB33"/>
       <c r="EC33"/>
-      <c r="ED33">
+      <c r="ED33"/>
+      <c r="EE33">
         <v>7100000.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
       <c r="EH33"/>
       <c r="EI33"/>
       <c r="EJ33"/>
       <c r="EK33"/>
+      <c r="EL33"/>
     </row>
-    <row r="34" spans="1:141">
+    <row r="34" spans="1:142">
       <c r="A34" t="s">
         <v>68</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>31350000.0</v>
+      </c>
       <c r="C34">
+        <v>55677000.0</v>
+      </c>
+      <c r="D34">
         <v>29764000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>29536000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>32947000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>46692000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>49808000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>48552000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>51698000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>49723000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>48924000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>31818000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>70409000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>38145000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>38473000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>38613000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>38208000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>33859000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>55558000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>37887000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>59995000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>65098000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>68857000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>61068000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>72160000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>83106000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>59894000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>52180000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>71980000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>45336000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>50002000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>57979000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>30647000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>29340000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>26920000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>25627000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>24740000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>25185000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>19598000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>29308000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>28308000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>27923000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>26664000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>26569000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>26769000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>26886000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>11762000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>12367000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>12487000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>12736000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>12149000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>10324000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>10425000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>11424000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>5221000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>3277000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3215000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3996000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3091000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>7171000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -15628,831 +15730,836 @@
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
       <c r="EH34"/>
       <c r="EI34"/>
       <c r="EJ34"/>
       <c r="EK34"/>
+      <c r="EL34"/>
     </row>
-    <row r="35" spans="1:141">
+    <row r="35" spans="1:142">
       <c r="A35" t="s">
         <v>69</v>
       </c>
       <c r="B35">
+        <v>290382000.0</v>
+      </c>
+      <c r="C35">
         <v>230128000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>230277000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>230429000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>220734000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>221542000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>180050000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>180027000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>185114000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>161362000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>137639000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>119498000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>115409000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>38145000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>38473000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>38613000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>38208000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>33859000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>55558000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>58080000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>59995000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>65098000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>68857000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>161068000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>72160000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>83106000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>80661000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>73027000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>71980000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>45336000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>50002000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>57979000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>30647000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>29340000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>26920000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25627000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>24740000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>25185000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>19598000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>29308000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>28308000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>27923000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>26664000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>26569000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>26769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24648000.0</v>
       </c>
       <c r="AU35">
         <v>24648000.0</v>
       </c>
       <c r="AV35">
+        <v>24648000.0</v>
+      </c>
+      <c r="AW35">
         <v>45692000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>45794000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>45868000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>44983000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>42650000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>35687000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>36386000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>35000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>53058000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>197681000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>204968000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>207822000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>215905000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>218625000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>219572000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>226295000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>232396000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>239679000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>262151000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>265737000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>269530000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>271169000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>284159000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>299475000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>376090000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>376658000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>378418000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>405159000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>403859000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>404363000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>408610000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>437846000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>26091000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>26484000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>26900000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>59865000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>68999000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>77694000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>88543000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>103688000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>115516000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>116232000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>119463000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>5486000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5501000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5457000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>5697000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>5081000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>5119000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>5176000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>5433000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>5315000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>5247000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>5386000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>7552000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>7836000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>9502000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>11117000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>11700000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>7500000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>8800000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>10200000.0</v>
       </c>
-      <c r="DG35"/>
-      <c r="DH35">
+      <c r="DH35"/>
+      <c r="DI35">
         <v>12800000.0</v>
       </c>
-      <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>12800000.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
-      <c r="DN35">
+      <c r="DN35"/>
+      <c r="DO35">
         <v>16900000.0</v>
       </c>
-      <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
-      <c r="DR35">
+      <c r="DR35"/>
+      <c r="DS35">
         <v>16200000.0</v>
       </c>
-      <c r="DS35"/>
       <c r="DT35"/>
-      <c r="DU35">
-[...1 lines deleted...]
-      </c>
+      <c r="DU35"/>
       <c r="DV35">
         <v>2200000.0</v>
       </c>
-      <c r="DW35"/>
-      <c r="DX35">
+      <c r="DW35">
+        <v>2200000.0</v>
+      </c>
+      <c r="DX35"/>
+      <c r="DY35">
         <v>2100000.0</v>
       </c>
-      <c r="DY35"/>
-      <c r="DZ35">
+      <c r="DZ35"/>
+      <c r="EA35">
         <v>2000000.0</v>
       </c>
-      <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
-      <c r="ED35">
+      <c r="ED35"/>
+      <c r="EE35">
         <v>1600000.0</v>
       </c>
-      <c r="EE35"/>
       <c r="EF35"/>
       <c r="EG35"/>
       <c r="EH35"/>
       <c r="EI35"/>
       <c r="EJ35"/>
       <c r="EK35"/>
+      <c r="EL35"/>
     </row>
-    <row r="36" spans="1:141">
+    <row r="36" spans="1:142">
       <c r="A36" t="s">
         <v>70</v>
       </c>
       <c r="B36">
+        <v>35484000.0</v>
+      </c>
+      <c r="C36">
         <v>36702000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>13887000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>13466000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9399000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>26468000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>35493000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>38578000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>41245000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>33388000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>43479000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>43628000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>45437000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>25705000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>24571000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>24383000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>24959000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>22095000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>20503000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>20515000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>20769000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>22292000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>14915000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10026000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>11110000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>11907000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>10201000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>26494000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>26025000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>21422000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2947000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2703000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1916000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>21073000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6683000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>7664000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>7413000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>20142000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>6666000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6983000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>7407000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>6833000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>11763000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>11486000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12351000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8838000.0</v>
       </c>
       <c r="AU36">
         <v>8838000.0</v>
       </c>
       <c r="AV36">
+        <v>8838000.0</v>
+      </c>
+      <c r="AW36">
         <v>5834000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>6743000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>7385000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>7386000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>9067000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14153000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>11303000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>13541000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>12815000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>12385000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>12287000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>12138000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>13541000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>11965000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-294832000.0</v>
       </c>
-      <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
-      <c r="BQ36">
+      <c r="BQ36"/>
+      <c r="BR36">
         <v>2095000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95000.0</v>
       </c>
       <c r="BS36">
         <v>95000.0</v>
       </c>
       <c r="BT36">
-        <v>427000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="BU36">
         <v>427000.0</v>
       </c>
       <c r="BV36">
         <v>427000.0</v>
       </c>
       <c r="BW36">
-        <v>82000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="BX36">
         <v>82000.0</v>
       </c>
       <c r="BY36">
         <v>82000.0</v>
       </c>
       <c r="BZ36">
+        <v>82000.0</v>
+      </c>
+      <c r="CA36">
         <v>28777000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000.0</v>
       </c>
       <c r="CB36">
         <v>82000.0</v>
       </c>
       <c r="CC36">
+        <v>82000.0</v>
+      </c>
+      <c r="CD36">
         <v>-1807000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>7276000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8470000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>9287000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>9316000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>10226000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>10022000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>10048000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>10322000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>12019000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>7778000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>8590000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>8221000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>6940000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>4340000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>4984000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>5478000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>2846000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>2492000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>2570000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>2757000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>1731000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>1981000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>2511000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>2462000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>2100000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>3000000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>2200000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2300000.0</v>
       </c>
-      <c r="DG36"/>
-      <c r="DH36">
+      <c r="DH36"/>
+      <c r="DI36">
         <v>-100000.0</v>
       </c>
-      <c r="DI36"/>
-      <c r="DJ36">
+      <c r="DJ36"/>
+      <c r="DK36">
         <v>-100000.0</v>
       </c>
-      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
-      <c r="DN36">
+      <c r="DN36"/>
+      <c r="DO36">
         <v>100000.0</v>
       </c>
-      <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36">
         <v>100000.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
-      <c r="DU36">
+      <c r="DU36"/>
+      <c r="DV36">
         <v>5300000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>4800000.0</v>
       </c>
-      <c r="DW36"/>
-      <c r="DX36">
+      <c r="DX36"/>
+      <c r="DY36">
         <v>3800000.0</v>
       </c>
-      <c r="DY36"/>
-      <c r="DZ36">
+      <c r="DZ36"/>
+      <c r="EA36">
         <v>3300000.0</v>
       </c>
-      <c r="EA36"/>
       <c r="EB36"/>
       <c r="EC36"/>
-      <c r="ED36">
+      <c r="ED36"/>
+      <c r="EE36">
         <v>1700000.0</v>
       </c>
-      <c r="EE36"/>
       <c r="EF36"/>
       <c r="EG36"/>
       <c r="EH36"/>
       <c r="EI36"/>
       <c r="EJ36"/>
       <c r="EK36"/>
+      <c r="EL36"/>
     </row>
-    <row r="37" spans="1:141">
+    <row r="37" spans="1:142">
       <c r="A37" t="s">
         <v>71</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
@@ -16502,51 +16609,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -16583,1859 +16692,1871 @@
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
       <c r="EH37"/>
       <c r="EI37"/>
       <c r="EJ37"/>
       <c r="EK37"/>
+      <c r="EL37"/>
     </row>
-    <row r="38" spans="1:141">
+    <row r="38" spans="1:142">
       <c r="A38" t="s">
         <v>72</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>43628000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>18073000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>12833000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>13212000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>25837000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>13712000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>23866000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>43248000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>32599000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>37411000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>47334000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>47990000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>41341000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>41713000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>41007000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>43933000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>57707000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>53852000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>54650000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>38977000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>33337000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>30275000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>108414000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>126215000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>122422000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>119939000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>128814000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>138943000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>134251000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>135163000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>135664000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>105491000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>103977000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>104943000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>88228000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>91084000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>90236000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>91749000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>92497000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>92523000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>107887000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>113725000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>112475000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>113651000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>111664000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>239177000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>238837000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>247042000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>251721000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>250849000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>246694000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>241799000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>242786000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>241110000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>252285000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>247903000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>250493000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>249674000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>253905000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>264107000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>563127000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>565379000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>571443000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>610054000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>605227000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>601803000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>603006000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>611889000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>254389000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>247591000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>247599000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>241067000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>243836000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>246792000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>250182000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>248238000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>246133000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>240847000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>246142000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>85935000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>86462000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>83522000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>69935000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>66641000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>67060000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>66136000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>63923000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>53613000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>53622000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>53257000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>54576000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>53239000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>48702000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>50440000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
       <c r="EF38"/>
       <c r="EG38"/>
       <c r="EH38"/>
       <c r="EI38"/>
       <c r="EJ38"/>
       <c r="EK38"/>
+      <c r="EL38"/>
     </row>
-    <row r="39" spans="1:141">
+    <row r="39" spans="1:142">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39">
+        <v>25649000.0</v>
+      </c>
+      <c r="C39">
         <v>26757000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>23374000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>27675000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>26012000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>25882000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25503000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>24298000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>27321000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>37072000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>24170000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>26947000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>24827000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>22283000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>19325000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>21416000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>21888000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>20141000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>23853000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>23480000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>14922000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17030000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18947000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>21229000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>21714000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>21632000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>20271000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>41908000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>18927000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>20422000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>36976000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>53216000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>46388000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>25877000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>36344000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>34384000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>38956000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>33607000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>20519000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>19734000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>19067000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>31187000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>67858000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>61693000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>90006000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>113749000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>39272000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>43886000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>82007000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>92693000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>27313000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>28993000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>32211000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>96250000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>114500000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>118405000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>120288000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>274973000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>78282000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>66128000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>66115000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>64489000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>79890000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>74454000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>69605000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>48877000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>68141000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>67263000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>59387000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>58151000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>58193000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>51940000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>52273000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>52861000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>45699000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>39350000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>36224000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>33030000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>43809000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>18612000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>17009000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>29891000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>28310000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>25910000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>26543000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>28432000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12455000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>13882000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>15483000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>15109000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>7788000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>9049000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>7645000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>10060000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>12909000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>11925000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>12960000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>8729000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>15725000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>14489000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>13937000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>8992000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>9730000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>10202000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>10574000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>10520000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>10000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>9200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>8400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>8000000.0</v>
       </c>
-      <c r="DG39"/>
-      <c r="DH39">
+      <c r="DH39"/>
+      <c r="DI39">
         <v>5500000.0</v>
       </c>
-      <c r="DI39"/>
-      <c r="DJ39">
+      <c r="DJ39"/>
+      <c r="DK39">
         <v>5500000.0</v>
       </c>
-      <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
-      <c r="DN39">
+      <c r="DN39"/>
+      <c r="DO39">
         <v>4600000.0</v>
       </c>
-      <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39">
+      <c r="DR39"/>
+      <c r="DS39">
         <v>6400000.0</v>
       </c>
-      <c r="DS39"/>
       <c r="DT39"/>
-      <c r="DU39">
+      <c r="DU39"/>
+      <c r="DV39">
         <v>1800000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>2000000.0</v>
       </c>
-      <c r="DW39"/>
-      <c r="DX39">
+      <c r="DX39"/>
+      <c r="DY39">
         <v>1800000.0</v>
       </c>
-      <c r="DY39"/>
-      <c r="DZ39">
+      <c r="DZ39"/>
+      <c r="EA39">
         <v>1900000.0</v>
       </c>
-      <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
-      <c r="ED39">
+      <c r="ED39"/>
+      <c r="EE39">
         <v>2700000.0</v>
       </c>
-      <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
       <c r="EH39"/>
       <c r="EI39"/>
       <c r="EJ39"/>
       <c r="EK39"/>
+      <c r="EL39"/>
     </row>
-    <row r="40" spans="1:141">
+    <row r="40" spans="1:142">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40">
+        <v>106232000.0</v>
+      </c>
+      <c r="C40">
         <v>108106000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>105419000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>99438000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>93968000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>106633000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>107845000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>100183000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>89625000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>93846000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>98576000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>86618000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>91029000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47150000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>49007000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>48151000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>60152000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>70292000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>57997000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>59000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>75491000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>72670000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>75938000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>74236000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>45963000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>58778000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>70323000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>48161000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>43652000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>64281000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>61387000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>49486000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>51171000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>58115000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>60718000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>50858000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>46316000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>61787000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>68900000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>63523000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>45472000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>70780000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>61570000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>47678000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>53083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68148000.0</v>
       </c>
       <c r="AU40">
         <v>68148000.0</v>
       </c>
       <c r="AV40">
+        <v>68148000.0</v>
+      </c>
+      <c r="AW40">
         <v>67382000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>41467000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>49377000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>51308000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>52679000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>51295000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>46206000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>134092000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>133996000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>132673000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>138363000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>103208000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>99881000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>102972000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>52418000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>56717000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>54027000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>61772000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>59210000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>65229000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>57522000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>46386000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>45894000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>39558000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>39514000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>47479000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>36544000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>57639000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>41733000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>40496000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>31577000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>43619000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>29196000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>31107000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>51208000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>56063000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>20408000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>25583000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>25745000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>25532000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>23067000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>26233000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>30236000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>18695000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>22604000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>20290000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>22188000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>21839000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>20304000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>24825000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>25460000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>24897000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>22745000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>21955000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>25670000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>25277000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>27353000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>28306000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>12309000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>13800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>14200000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>15500000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>12800000.0</v>
       </c>
-      <c r="DG40"/>
-      <c r="DH40">
+      <c r="DH40"/>
+      <c r="DI40">
         <v>13100000.0</v>
       </c>
-      <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>13100000.0</v>
       </c>
-      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
-      <c r="DN40">
+      <c r="DN40"/>
+      <c r="DO40">
         <v>13600000.0</v>
       </c>
-      <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40">
         <v>14300000.0</v>
       </c>
-      <c r="DS40"/>
       <c r="DT40"/>
-      <c r="DU40">
+      <c r="DU40"/>
+      <c r="DV40">
         <v>5100000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>3800000.0</v>
       </c>
-      <c r="DW40"/>
-      <c r="DX40">
+      <c r="DX40"/>
+      <c r="DY40">
         <v>4600000.0</v>
       </c>
-      <c r="DY40"/>
-      <c r="DZ40">
+      <c r="DZ40"/>
+      <c r="EA40">
         <v>4700000.0</v>
       </c>
-      <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
-      <c r="ED40">
+      <c r="ED40"/>
+      <c r="EE40">
         <v>1700000.0</v>
       </c>
-      <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
       <c r="EH40"/>
       <c r="EI40"/>
       <c r="EJ40"/>
       <c r="EK40"/>
+      <c r="EL40"/>
     </row>
-    <row r="41" spans="1:141">
+    <row r="41" spans="1:142">
       <c r="A41" t="s">
         <v>75</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>49604000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>32273000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>13530000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>13623000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19042000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>12736000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>13969000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>35514000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>35675000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>37109000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>39814000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>43228000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>35151000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>45903000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>58374000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>55689000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>47571000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>46073000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>45336000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>50002000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>57979000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>30647000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>29340000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>26920000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>25627000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>24740000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>25185000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>19598000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>29308000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>28308000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>27923000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>26664000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>26569000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>26769000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>26886000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>11762000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>12367000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>12487000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>12736000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>12149000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>10324000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>4227000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>4930000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5221000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>3277000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>3215000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3996000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3091000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>7171000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5861000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2775000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2403000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2354000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>4026000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6904000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7436000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4680000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1877000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2117000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5630000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>12039000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>12195000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>7922000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6017000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2552000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1637000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1536000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1370000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1356000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>1330000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>1227000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>1253000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>1270000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>1313000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3739000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3762000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3783000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3710000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3749000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>3565000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3546000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3496000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3451000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>3347000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>3341000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>3393000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>3357000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>3870000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>4012000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3984000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>3359000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>3382000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3565000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>3836000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
       <c r="EH41"/>
       <c r="EI41"/>
       <c r="EJ41"/>
       <c r="EK41"/>
+      <c r="EL41"/>
     </row>
-    <row r="42" spans="1:141">
+    <row r="42" spans="1:142">
       <c r="A42" t="s">
         <v>76</v>
       </c>
       <c r="B42">
+        <v>820247000.0</v>
+      </c>
+      <c r="C42">
         <v>813769000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>804011000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>796807000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>786175000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>779718000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>770000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>764538000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>753398000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>746450000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>741638000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>735533000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>721145000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>334969000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>328387000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>323738000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>318213000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>313951000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>307783000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>302736000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>297629000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>292291000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>285203000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>282287000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>275686000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>271019000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>263064000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>257888000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>252862000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>243165000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>238422000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>233742000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>228356000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>220591000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>215778000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>211990000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>208686000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>204095000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>208109000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>205337000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>212720000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>232126000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>239954000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>237987000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>236260000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>231038000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>959000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>4149000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>223630000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>216653000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>4958000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1200000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>247558000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>246306000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>246052000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>231758000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>222794000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>214505000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>220639000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>213287000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>204275000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>195402000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>193208000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>190433000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>186458000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>177246000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>174288000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>171947000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>169449000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>167818000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>166954000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>163944000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>161362000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>157349000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>144243000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>137066000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>132923000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>128297000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>122867000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>111567000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>109562000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>106746000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>106479000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>103787000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>100052000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>98388000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>97034000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>92800000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>86031000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>81960000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>52442000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>50966000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>52213000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>45603000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>43791000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>48996000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>43957000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>54541000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>58407000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>58946000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>66498000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>62377000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>61498000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>61352000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>71647000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>61000000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>60600000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>60400000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>69200000.0</v>
       </c>
-      <c r="DG42"/>
-      <c r="DH42">
+      <c r="DH42"/>
+      <c r="DI42">
         <v>28400000.0</v>
       </c>
-      <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>28400000.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
-      <c r="DN42">
+      <c r="DN42"/>
+      <c r="DO42">
         <v>67700000.0</v>
       </c>
-      <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42">
         <v>60400000.0</v>
       </c>
-      <c r="DS42"/>
       <c r="DT42"/>
-      <c r="DU42">
+      <c r="DU42"/>
+      <c r="DV42">
         <v>24300000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>24800000.0</v>
       </c>
-      <c r="DW42"/>
-      <c r="DX42">
+      <c r="DX42"/>
+      <c r="DY42">
         <v>25500000.0</v>
       </c>
-      <c r="DY42"/>
-      <c r="DZ42">
+      <c r="DZ42"/>
+      <c r="EA42">
         <v>24900000.0</v>
       </c>
-      <c r="EA42"/>
       <c r="EB42"/>
       <c r="EC42"/>
-      <c r="ED42">
+      <c r="ED42"/>
+      <c r="EE42">
         <v>25000000.0</v>
       </c>
-      <c r="EE42"/>
       <c r="EF42"/>
       <c r="EG42"/>
       <c r="EH42"/>
       <c r="EI42"/>
       <c r="EJ42"/>
       <c r="EK42"/>
+      <c r="EL42"/>
     </row>
-    <row r="43" spans="1:141">
+    <row r="43" spans="1:142">
       <c r="A43" t="s">
         <v>77</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18535,85 +18656,84 @@
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
       <c r="EH43"/>
       <c r="EI43"/>
       <c r="EJ43"/>
       <c r="EK43"/>
+      <c r="EL43"/>
     </row>
-    <row r="44" spans="1:141">
+    <row r="44" spans="1:142">
       <c r="A44" t="s">
         <v>78</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
@@ -18663,51 +18783,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -18744,1649 +18866,1662 @@
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
       <c r="EH44"/>
       <c r="EI44"/>
       <c r="EJ44"/>
       <c r="EK44"/>
+      <c r="EL44"/>
     </row>
-    <row r="45" spans="1:141">
+    <row r="45" spans="1:142">
       <c r="A45" t="s">
         <v>79</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>146898000.0</v>
+      </c>
       <c r="C45">
+        <v>380136000.0</v>
+      </c>
+      <c r="D45">
         <v>153978000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>154059000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>147288000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>352046000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>347685000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>221225000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>62268000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>62467000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>63613000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>63689000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>65113000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>64836000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>62727000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>62964000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>64402000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>63727000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>42835000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>43575000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>44377000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>43973000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>45139000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>46678000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>46651000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>47962000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>48916000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>51861000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>52499000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>53645000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>52306000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>51467000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>49963000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>48549000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>51082000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>49616000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>51082000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>52532000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>55166000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>55762000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>55166000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>52402000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>51362000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>46550000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>45267000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>53634000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>52124000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>49302000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>49205000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>48113000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>45535000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>42362000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>39990000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>37414000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>38694000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>37559000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>34226000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>31901000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>32660000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>33154000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>35255000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>35257000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>33444000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>31532000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>28957000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>26778000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>25311000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>22917000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>19914000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>18782000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>18987000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>19780000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>19041000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>18385000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>18326000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>17623000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>17641000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>18181000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>19169000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>13170000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>13055000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>13330000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>13841000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>13576000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12845000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>12458000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>12580000.0</v>
       </c>
-      <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45">
         <v>11160000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>11179000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>10124000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9278000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>9034000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>9438000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>9568000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>8400000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>8300000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>8600000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>9100000.0</v>
       </c>
-      <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
-      <c r="DJ45">
+      <c r="DJ45"/>
+      <c r="DK45">
         <v>9000000.0</v>
       </c>
-      <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
-      <c r="DN45">
+      <c r="DN45"/>
+      <c r="DO45">
         <v>9500000.0</v>
       </c>
-      <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
-      <c r="DR45">
+      <c r="DR45"/>
+      <c r="DS45">
         <v>9400000.0</v>
       </c>
-      <c r="DS45"/>
       <c r="DT45"/>
-      <c r="DU45">
+      <c r="DU45"/>
+      <c r="DV45">
         <v>3800000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>3500000.0</v>
       </c>
-      <c r="DW45"/>
-      <c r="DX45">
+      <c r="DX45"/>
+      <c r="DY45">
         <v>2900000.0</v>
       </c>
-      <c r="DY45"/>
-      <c r="DZ45">
+      <c r="DZ45"/>
+      <c r="EA45">
         <v>2100000.0</v>
       </c>
-      <c r="EA45"/>
       <c r="EB45"/>
       <c r="EC45"/>
-      <c r="ED45">
+      <c r="ED45"/>
+      <c r="EE45">
         <v>2200000.0</v>
       </c>
-      <c r="EE45"/>
       <c r="EF45"/>
       <c r="EG45"/>
       <c r="EH45"/>
       <c r="EI45"/>
       <c r="EJ45"/>
       <c r="EK45"/>
+      <c r="EL45"/>
     </row>
-    <row r="46" spans="1:141">
+    <row r="46" spans="1:142">
       <c r="A46" t="s">
         <v>80</v>
       </c>
       <c r="B46">
+        <v>125327000.0</v>
+      </c>
+      <c r="C46">
         <v>129399000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>153978000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>154059000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>147288000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>139804000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>146685000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>154111000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>158132000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>159060000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>152689000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>140584000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>136818000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>58229000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>57820000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>58676000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>58513000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>59252000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>58784000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>62268000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>62467000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>63613000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>63689000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>65113000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>64836000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>62727000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>62964000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>64402000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>63727000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>42835000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>43575000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>44377000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>43973000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>45139000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>46678000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>46651000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>47962000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>48916000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>51861000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>52499000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>53645000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>52306000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>51467000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>49963000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>46737000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>49616000.0</v>
       </c>
-      <c r="AU46"/>
       <c r="AV46"/>
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>52532000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>54606000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
-      <c r="BA46">
+      <c r="BA46"/>
+      <c r="BB46">
         <v>52402000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>51362000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>46550000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>45267000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>53634000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>52124000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>49302000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>49205000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>48113000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>45535000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>42362000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>39990000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>37414000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>38694000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>37559000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>34226000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>31901000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>32660000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>33154000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>35255000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>35257000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>33444000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>31532000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>28957000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>26778000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>25311000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>22917000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>19914000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>18782000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>18987000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>19780000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>19041000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>18385000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>18326000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>17623000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>17641000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>18181000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>19169000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>13170000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>13055000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>13330000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>13841000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>13576000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12845000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>12458000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>12580000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>11160000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>11179000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>10124000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>9278000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>9034000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>9438000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>9568000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>8400000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>8300000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>8600000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>9100000.0</v>
       </c>
-      <c r="DG46"/>
-      <c r="DH46">
+      <c r="DH46"/>
+      <c r="DI46">
         <v>9000000.0</v>
       </c>
-      <c r="DI46"/>
-      <c r="DJ46">
+      <c r="DJ46"/>
+      <c r="DK46">
         <v>9000000.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
-      <c r="DN46">
+      <c r="DN46"/>
+      <c r="DO46">
         <v>9500000.0</v>
       </c>
-      <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46">
         <v>9400000.0</v>
       </c>
-      <c r="DS46"/>
       <c r="DT46"/>
-      <c r="DU46">
+      <c r="DU46"/>
+      <c r="DV46">
         <v>3800000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>3500000.0</v>
       </c>
-      <c r="DW46"/>
-      <c r="DX46">
+      <c r="DX46"/>
+      <c r="DY46">
         <v>2900000.0</v>
       </c>
-      <c r="DY46"/>
-      <c r="DZ46">
+      <c r="DZ46"/>
+      <c r="EA46">
         <v>2100000.0</v>
       </c>
-      <c r="EA46"/>
       <c r="EB46"/>
       <c r="EC46"/>
-      <c r="ED46">
+      <c r="ED46"/>
+      <c r="EE46">
         <v>2200000.0</v>
       </c>
-      <c r="EE46"/>
       <c r="EF46"/>
       <c r="EG46"/>
       <c r="EH46"/>
       <c r="EI46"/>
       <c r="EJ46"/>
       <c r="EK46"/>
+      <c r="EL46"/>
     </row>
-    <row r="47" spans="1:141">
+    <row r="47" spans="1:142">
       <c r="A47" t="s">
         <v>81</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>140584000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>136818000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>58229000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>57820000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>58676000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>58513000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>59252000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>58784000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>66423000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>62467000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>63613000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>63689000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>65113000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>64836000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>62727000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>68858000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>64402000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>63727000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>42835000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>43575000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>44377000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>43973000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>45139000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>46678000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>46651000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>47962000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>48916000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>51861000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>52499000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>53645000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>52306000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>51467000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>49963000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>46737000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>48549000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>49616000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>51082000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>52656000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>54372000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>55762000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>55166000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>52402000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>53835000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>46550000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>45267000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>53634000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>52124000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>49302000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>49205000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>48113000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>45535000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>42362000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>39990000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>37414000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>38694000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>37559000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>34226000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>31901000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>32660000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>33154000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>35255000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>35257000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>33444000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>31532000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>28957000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>26778000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>25311000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>22917000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>19914000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>18782000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>18987000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>19780000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>19041000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>18385000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>18326000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>17623000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>17641000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>18181000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>19169000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>13170000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>13055000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>13330000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>13841000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>13576000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12845000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>12458000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>12580000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>12391000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>11160000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>11179000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>10124000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>9278000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>9034000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>9438000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
       <c r="EH47"/>
       <c r="EI47"/>
       <c r="EJ47"/>
       <c r="EK47"/>
+      <c r="EL47"/>
     </row>
-    <row r="48" spans="1:141">
+    <row r="48" spans="1:142">
       <c r="A48" t="s">
         <v>82</v>
       </c>
       <c r="B48">
+        <v>-389241000.0</v>
+      </c>
+      <c r="C48">
         <v>-368333000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-366111000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-343316000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-329235000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-276141000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-246995000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-219607000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-186164000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-150144000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-127970000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-99113000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-59687000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1251000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>8313000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>19029000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>16540000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>21000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>53812000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>55983000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>53563000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>59379000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>68757000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>64103000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>82527000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>57749000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>46063000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>86561000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>87108000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>87078000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>78207000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>79418000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>78493000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>70402000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>68834000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>65378000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>61525000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>64179000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>67415000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>59057000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>66444000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>62551000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>59182000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>60553000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>56981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71158000.0</v>
       </c>
       <c r="AU48">
         <v>71158000.0</v>
       </c>
       <c r="AV48">
+        <v>71158000.0</v>
+      </c>
+      <c r="AW48">
         <v>70706000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>88550000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>86372000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>97208000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>117030000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>150665000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>148549000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>128035000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>120475000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>109270000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>97254000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>84862000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>72484000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>62526000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>98327000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>90363000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>81844000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>71612000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>54119000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>44658000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>38470000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>32526000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>29647000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>30364000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>267615000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>261807000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>258201000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>268716000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>260688000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>253500000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>248433000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>241031000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>276449000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>263721000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>255475000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>248278000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>202257000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>192852000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>182073000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>172560000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>164143000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>156267000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>147924000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>141083000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>135642000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>129147000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>123194000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>116620000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>110646000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>103871000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>97281000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>86228000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>86312000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>81248000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>76317000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>71607000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>67725000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>63569000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>31501000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>27700000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>24600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>21300000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>18600000.0</v>
       </c>
-      <c r="DG48"/>
-      <c r="DH48">
+      <c r="DH48"/>
+      <c r="DI48">
         <v>43100000.0</v>
       </c>
-      <c r="DI48"/>
-      <c r="DJ48">
+      <c r="DJ48"/>
+      <c r="DK48">
         <v>43100000.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
-      <c r="DN48">
+      <c r="DN48"/>
+      <c r="DO48">
         <v>1200000.0</v>
       </c>
-      <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48">
         <v>1700000.0</v>
       </c>
-      <c r="DS48"/>
       <c r="DT48"/>
-      <c r="DU48">
+      <c r="DU48"/>
+      <c r="DV48">
         <v>24400000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>21500000.0</v>
       </c>
-      <c r="DW48"/>
-      <c r="DX48">
+      <c r="DX48"/>
+      <c r="DY48">
         <v>16600000.0</v>
       </c>
-      <c r="DY48"/>
-      <c r="DZ48">
+      <c r="DZ48"/>
+      <c r="EA48">
         <v>12500000.0</v>
       </c>
-      <c r="EA48"/>
       <c r="EB48"/>
       <c r="EC48"/>
-      <c r="ED48">
+      <c r="ED48"/>
+      <c r="EE48">
         <v>4800000.0</v>
       </c>
-      <c r="EE48"/>
       <c r="EF48"/>
       <c r="EG48"/>
       <c r="EH48"/>
       <c r="EI48"/>
       <c r="EJ48"/>
       <c r="EK48"/>
+      <c r="EL48"/>
     </row>
-    <row r="49" spans="1:141">
+    <row r="49" spans="1:142">
       <c r="A49" t="s">
         <v>83</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-59687000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1251000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>8313000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>19029000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>16540000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>21000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>53812000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>55983000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>53563000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>59379000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>68757000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>64103000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>82527000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>57749000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>46063000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>86561000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>87108000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>87078000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>78207000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>79418000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>78493000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>70402000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>68834000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>65378000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>61525000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>64179000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>67415000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>59057000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>66444000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>62551000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>59182000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>60553000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>56981000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>65360000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>71158000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>70706000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>71389000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>73897000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>97208000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>117030000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>119347000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>114847000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>128035000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>120475000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>109270000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>97254000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>84862000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>72484000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -20423,103 +20558,104 @@
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
       <c r="EH49"/>
       <c r="EI49"/>
       <c r="EJ49"/>
       <c r="EK49"/>
+      <c r="EL49"/>
     </row>
-    <row r="50" spans="1:141">
+    <row r="50" spans="1:142">
       <c r="A50" t="s">
         <v>84</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>6250000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4688000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>3125000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>1250000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1764000.0</v>
       </c>
-      <c r="AD50">
-[...1 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
-      <c r="AG50"/>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
@@ -20584,1024 +20720,1030 @@
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
       <c r="EH50"/>
       <c r="EI50"/>
       <c r="EJ50"/>
       <c r="EK50"/>
+      <c r="EL50"/>
     </row>
-    <row r="51" spans="1:141">
+    <row r="51" spans="1:142">
       <c r="A51" t="s">
         <v>85</v>
       </c>
       <c r="B51">
+        <v>234387000.0</v>
+      </c>
+      <c r="C51">
         <v>229261000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>204482000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>204738000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>192759000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>179628000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>137235000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>136897000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>137265000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>117074000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>89408000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>91517000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>64732000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>21529000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>20045000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>20195000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>20340000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>24314000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>22614000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>22744000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>22797000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>24940000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>22961000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>122955000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>22828000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>22846000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>21060000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>21148000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>21238000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
-[...1 lines deleted...]
-      </c>
+      <c r="AS51"/>
       <c r="AT51">
         <v>20000000.0</v>
       </c>
-      <c r="AU51"/>
-      <c r="AV51">
+      <c r="AU51">
         <v>20000000.0</v>
       </c>
+      <c r="AV51"/>
       <c r="AW51">
         <v>20000000.0</v>
       </c>
       <c r="AX51">
         <v>20000000.0</v>
       </c>
       <c r="AY51">
         <v>20000000.0</v>
       </c>
       <c r="AZ51">
         <v>20000000.0</v>
       </c>
       <c r="BA51">
-        <v>20016000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="BB51">
         <v>20016000.0</v>
       </c>
       <c r="BC51">
+        <v>20016000.0</v>
+      </c>
+      <c r="BD51">
         <v>20282000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>40499000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>206368000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>210013000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>213729000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>216082000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>216965000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>220007000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>225121000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>229546000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>234684000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>254673000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>262074000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>267323000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>268712000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>282769000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>297904000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>300818000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>304249000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>306635000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>317265000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>318349000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>313293000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>315467000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>333278000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>3842000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>197000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>15287000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>53311000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>61288000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>69362000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>77382000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>93810000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>107165000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>108982000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>110207000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>3596000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>3021000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>5788000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>7420000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>6681000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>3386000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>4241000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>5560000.0</v>
       </c>
-      <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>6393000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>5854000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>10818000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>10875000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>10445000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>11722000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>14248000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>13800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>13500000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>11500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>9600000.0</v>
       </c>
-      <c r="DG51"/>
-      <c r="DH51">
+      <c r="DH51"/>
+      <c r="DI51">
         <v>20300000.0</v>
       </c>
-      <c r="DI51"/>
-      <c r="DJ51">
+      <c r="DJ51"/>
+      <c r="DK51">
         <v>20300000.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
-      <c r="DN51">
+      <c r="DN51"/>
+      <c r="DO51">
         <v>21500000.0</v>
       </c>
-      <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
-      <c r="DR51">
+      <c r="DR51"/>
+      <c r="DS51">
         <v>20500000.0</v>
       </c>
-      <c r="DS51"/>
       <c r="DT51"/>
-      <c r="DU51">
+      <c r="DU51"/>
+      <c r="DV51">
         <v>3600000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>2700000.0</v>
       </c>
-      <c r="DW51"/>
-      <c r="DX51">
+      <c r="DX51"/>
+      <c r="DY51">
         <v>4300000.0</v>
       </c>
-      <c r="DY51"/>
-      <c r="DZ51">
+      <c r="DZ51"/>
+      <c r="EA51">
         <v>2800000.0</v>
       </c>
-      <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
-      <c r="ED51">
+      <c r="ED51"/>
+      <c r="EE51">
         <v>2900000.0</v>
       </c>
-      <c r="EE51"/>
       <c r="EF51"/>
       <c r="EG51"/>
       <c r="EH51"/>
       <c r="EI51"/>
       <c r="EJ51"/>
       <c r="EK51"/>
+      <c r="EL51"/>
     </row>
-    <row r="52" spans="1:141">
+    <row r="52" spans="1:142">
       <c r="A52" t="s">
         <v>86</v>
       </c>
       <c r="B52">
+        <v>115000.0</v>
+      </c>
+      <c r="C52">
         <v>3984000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3969000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3845000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4972000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4778000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6993000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5422000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3849000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>5435000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>693000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3837000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>664000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2290000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>638000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>624000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>610000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4424000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2570000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2551000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2514000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2602000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>498000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>449000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>357000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2198000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>293000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>301000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>359000.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
-      <c r="AG52"/>
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-      <c r="BA52">
-[...1 lines deleted...]
-      </c>
+      <c r="BA52"/>
       <c r="BB52">
         <v>16000.0</v>
       </c>
       <c r="BC52">
+        <v>16000.0</v>
+      </c>
+      <c r="BD52">
         <v>282000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>499000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>21423000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>18818000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>16284000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>14887000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>12020000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>11312000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>5000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>3300000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>3330000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5541000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3336000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>3333000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>3329000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>5236000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>3337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3340000.0</v>
       </c>
       <c r="BU52">
         <v>3340000.0</v>
       </c>
       <c r="BV52">
+        <v>3340000.0</v>
+      </c>
+      <c r="BW52">
         <v>12047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="BX52">
         <v>3300000.0</v>
       </c>
       <c r="BY52">
         <v>3300000.0</v>
       </c>
       <c r="BZ52">
+        <v>3300000.0</v>
+      </c>
+      <c r="CA52">
         <v>3412000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>3301000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>3805000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>169000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>15266000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>10519000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>10371000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>10304000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>10133000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>11286000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>13293000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>12620000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>11135000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3492000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>2973000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>5742000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>7376000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>6235000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>2908000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3770000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4720000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>6189000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>5713000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>9964000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>8010000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>7572000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>7849000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>8869000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>7400000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>11300000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>8200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>5400000.0</v>
       </c>
-      <c r="DG52"/>
-      <c r="DH52">
+      <c r="DH52"/>
+      <c r="DI52">
         <v>10900000.0</v>
       </c>
-      <c r="DI52"/>
-      <c r="DJ52">
+      <c r="DJ52"/>
+      <c r="DK52">
         <v>10900000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
-      <c r="DN52">
+      <c r="DN52"/>
+      <c r="DO52">
         <v>8600000.0</v>
       </c>
-      <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
-      <c r="DR52">
+      <c r="DR52"/>
+      <c r="DS52">
         <v>6200000.0</v>
       </c>
-      <c r="DS52"/>
       <c r="DT52"/>
-      <c r="DU52">
+      <c r="DU52"/>
+      <c r="DV52">
         <v>2800000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>1700000.0</v>
       </c>
-      <c r="DW52"/>
-      <c r="DX52">
+      <c r="DX52"/>
+      <c r="DY52">
         <v>3200000.0</v>
       </c>
-      <c r="DY52"/>
-      <c r="DZ52">
+      <c r="DZ52"/>
+      <c r="EA52">
         <v>1700000.0</v>
       </c>
-      <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
-      <c r="ED52">
+      <c r="ED52"/>
+      <c r="EE52">
         <v>2200000.0</v>
       </c>
-      <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
       <c r="EH52"/>
       <c r="EI52"/>
       <c r="EJ52"/>
       <c r="EK52"/>
+      <c r="EL52"/>
     </row>
-    <row r="53" spans="1:141">
+    <row r="53" spans="1:142">
       <c r="A53" t="s">
         <v>87</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>1331000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
+        <v>0.0</v>
+      </c>
+      <c r="AF53">
         <v>19250000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>18010000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>16050000.0</v>
       </c>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
+        <v>0.0</v>
+      </c>
+      <c r="AM53">
         <v>14369000.0</v>
       </c>
-      <c r="AM53">
-[...1 lines deleted...]
-      </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
+        <v>0.0</v>
+      </c>
+      <c r="AT53">
         <v>27253000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>34424000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>34630000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>45248000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>19270000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>23761000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>22732000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>20601000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>29446000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>21314000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>67319000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>72913000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>79371000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>47105000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>37222000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>25255000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>25432000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>22944000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>21987000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>19309000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>15963000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>11630000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>13218000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>15617000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>11194000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>10998000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>16761000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>11709000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>18226000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>16453000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>11570000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>8519000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>5897000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>7300000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>13762000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>14302000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>932000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
       <c r="EH53"/>
       <c r="EI53"/>
       <c r="EJ53"/>
       <c r="EK53"/>
+      <c r="EL53"/>
     </row>
-    <row r="54" spans="1:141">
+    <row r="54" spans="1:142">
       <c r="A54" t="s">
         <v>88</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
@@ -21651,51 +21793,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21732,1607 +21876,1618 @@
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
       <c r="EH54"/>
       <c r="EI54"/>
       <c r="EJ54"/>
       <c r="EK54"/>
+      <c r="EL54"/>
     </row>
-    <row r="55" spans="1:141">
+    <row r="55" spans="1:142">
       <c r="A55" t="s">
         <v>89</v>
       </c>
       <c r="B55">
+        <v>886601000.0</v>
+      </c>
+      <c r="C55">
         <v>850647000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>832610000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>837157000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>823144000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>893294000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>867872000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>881998000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>906050000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>925315000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>905652000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>901287000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>917136000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>458629000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>449660000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>461656000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>461993000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>476623000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>500395000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>502010000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>513874000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>525861000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>517132000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>595709000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>493490000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>495620000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>475603000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>488806000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>479316000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>466641000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>450165000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>441764000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>409004000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>405354000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>386301000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>367677000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>354745000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>372103000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>376053000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>364738000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>362775000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>400222000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>402449000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>389154000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>386714000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>411045000.0</v>
       </c>
       <c r="AU55">
         <v>411045000.0</v>
       </c>
       <c r="AV55">
+        <v>411045000.0</v>
+      </c>
+      <c r="AW55">
         <v>433997000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>418540000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>427103000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>430058000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>459450000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>503380000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>504281000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>565073000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>553320000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>707586000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>695551000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>656073000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>647026000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>631284000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>603989000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>597533000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>589958000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>589826000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>590473000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>588778000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>571786000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>549175000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>561215000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>578787000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>899597000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>899355000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>885664000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>919450000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>892496000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>873491000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>862285000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>881902000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>472363000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>450437000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>473861000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>498778000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>424381000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>429133000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>431100000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>429561000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>429118000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>418992000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>413179000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>235232000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>231194000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>222235000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>220774000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>209119000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>202887000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>190749000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>188914000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>196442000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>188894000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>185020000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>190434000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>182725000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>182972000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>181637000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>136722000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>136000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>129000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>127700000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>122400000.0</v>
       </c>
-      <c r="DG55"/>
-      <c r="DH55">
+      <c r="DH55"/>
+      <c r="DI55">
         <v>112900000.0</v>
       </c>
-      <c r="DI55"/>
-      <c r="DJ55">
+      <c r="DJ55"/>
+      <c r="DK55">
         <v>112900000.0</v>
       </c>
-      <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
-      <c r="DN55">
+      <c r="DN55"/>
+      <c r="DO55">
         <v>113100000.0</v>
       </c>
-      <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
-      <c r="DR55">
+      <c r="DR55"/>
+      <c r="DS55">
         <v>104000000.0</v>
       </c>
-      <c r="DS55"/>
       <c r="DT55"/>
-      <c r="DU55">
+      <c r="DU55"/>
+      <c r="DV55">
         <v>62400000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>56700000.0</v>
       </c>
-      <c r="DW55"/>
-      <c r="DX55">
+      <c r="DX55"/>
+      <c r="DY55">
         <v>55000000.0</v>
       </c>
-      <c r="DY55"/>
-      <c r="DZ55">
+      <c r="DZ55"/>
+      <c r="EA55">
         <v>48100000.0</v>
       </c>
-      <c r="EA55"/>
       <c r="EB55"/>
       <c r="EC55"/>
-      <c r="ED55">
+      <c r="ED55"/>
+      <c r="EE55">
         <v>36500000.0</v>
       </c>
-      <c r="EE55"/>
       <c r="EF55"/>
       <c r="EG55"/>
       <c r="EH55"/>
       <c r="EI55"/>
       <c r="EJ55"/>
       <c r="EK55"/>
+      <c r="EL55"/>
     </row>
-    <row r="56" spans="1:141">
+    <row r="56" spans="1:142">
       <c r="A56" t="s">
         <v>90</v>
       </c>
       <c r="B56">
+        <v>461520000.0</v>
+      </c>
+      <c r="C56">
         <v>416847000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>394170000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>395830000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>390310000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>433285000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>386214000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>386065000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>398978000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>420443000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>393696000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>399348000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>410041000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>255990000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>246895000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>255192000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>255103000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>269522000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>260212000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>258452000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>263351000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>270379000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>254669000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>343570000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>239995000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>260553000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>237803000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>232829000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>224338000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>244639000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>245010000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>237426000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>263143000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>251801000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>213408000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>198604000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>186844000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>194373000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>185249000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>177988000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>173967000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>212252000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>245491000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>235214000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>235034000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>270345000.0</v>
       </c>
       <c r="AU56">
         <v>270345000.0</v>
       </c>
       <c r="AV56">
+        <v>270345000.0</v>
+      </c>
+      <c r="AW56">
         <v>292679000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>278424000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>282245000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>281773000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>296397000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>337253000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>340444000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>404872000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>396389000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>414775000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>404590000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>359729000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>346100000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>332322000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>311760000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>313372000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>307182000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>311302000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>299494000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>303316000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>287067000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>267600000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>274650000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>281526000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>301215000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>298719000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>280777000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>277864000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>258312000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>244910000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>233968000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>247096000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>198060000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>184064000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>207275000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>237931000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>161504000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>163956000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>162592000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>163700000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>165344000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>159964000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>147868000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>136127000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>131677000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>125383000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>136998000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>128902000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>122982000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>112155000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>112411000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>124112000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>120584000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>125734000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>120208000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>125236000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>121759000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>75632000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>76100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>69600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>70100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>63500000.0</v>
       </c>
-      <c r="DG56"/>
-      <c r="DH56">
+      <c r="DH56"/>
+      <c r="DI56">
         <v>48500000.0</v>
       </c>
-      <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>48500000.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
-      <c r="DN56">
+      <c r="DN56"/>
+      <c r="DO56">
         <v>44500000.0</v>
       </c>
-      <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56">
         <v>42400000.0</v>
       </c>
-      <c r="DS56"/>
       <c r="DT56"/>
-      <c r="DU56">
+      <c r="DU56"/>
+      <c r="DV56">
         <v>43600000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>38900000.0</v>
       </c>
-      <c r="DW56"/>
-      <c r="DX56">
+      <c r="DX56"/>
+      <c r="DY56">
         <v>38800000.0</v>
       </c>
-      <c r="DY56"/>
-      <c r="DZ56">
+      <c r="DZ56"/>
+      <c r="EA56">
         <v>33700000.0</v>
       </c>
-      <c r="EA56"/>
       <c r="EB56"/>
       <c r="EC56"/>
-      <c r="ED56">
+      <c r="ED56"/>
+      <c r="EE56">
         <v>29400000.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
       <c r="EH56"/>
       <c r="EI56"/>
       <c r="EJ56"/>
       <c r="EK56"/>
+      <c r="EL56"/>
     </row>
-    <row r="57" spans="1:141">
+    <row r="57" spans="1:142">
       <c r="A57" t="s">
         <v>91</v>
       </c>
       <c r="B57">
+        <v>161033000.0</v>
+      </c>
+      <c r="C57">
         <v>170482000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>159847000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>148381000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>144116000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>168628000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>161898000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>155967000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>150621000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>165223000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>152530000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>141804000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>137568000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>83624000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>77648000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>81097000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>88210000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>105830000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>80004000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>81646000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>99061000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>103899000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>93379000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>89596000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>65961000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>84883000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>88508000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>67985000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>63654000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>85908000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>76813000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>63939000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>65183000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>79406000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>74070000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>65103000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>62871000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>83441000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>83275000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>77199000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>58996000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>81988000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>78579000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>64908000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>69405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81381000.0</v>
       </c>
       <c r="AU57">
         <v>81381000.0</v>
       </c>
       <c r="AV57">
+        <v>81381000.0</v>
+      </c>
+      <c r="AW57">
         <v>83094000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>55489000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>70051000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>66018000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>71573000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>65525000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>68797000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>152463000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>146046000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>171497000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>175412000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>137308000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>133211000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>135576000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>83526000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>79456000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>81820000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>86474000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>88053000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>95753000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>84604000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>74250000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>74995000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>69456000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>71460000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>79936000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>73306000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>83280000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>73703000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>64900000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>61040000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>66619000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>45146000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>42367000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>78076000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>75765000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>40527000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>45101000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>45385000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>45225000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>46461000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>49646000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>52940000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>30634000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>33777000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>34071000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>37126000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>36313000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>31936000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>35960000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>38052000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>37219000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>36192000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>35930000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>43534000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>38906000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>41558000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>42643000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>28406000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>28100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>31400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>30800000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>26000000.0</v>
       </c>
-      <c r="DG57"/>
-      <c r="DH57">
+      <c r="DH57"/>
+      <c r="DI57">
         <v>30300000.0</v>
       </c>
-      <c r="DI57"/>
-      <c r="DJ57">
+      <c r="DJ57"/>
+      <c r="DK57">
         <v>30300000.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
-      <c r="DN57">
+      <c r="DN57"/>
+      <c r="DO57">
         <v>28500000.0</v>
       </c>
-      <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57">
         <v>26300000.0</v>
       </c>
-      <c r="DS57"/>
       <c r="DT57"/>
-      <c r="DU57">
+      <c r="DU57"/>
+      <c r="DV57">
         <v>10900000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>8400000.0</v>
       </c>
-      <c r="DW57"/>
-      <c r="DX57">
+      <c r="DX57"/>
+      <c r="DY57">
         <v>10600000.0</v>
       </c>
-      <c r="DY57"/>
-      <c r="DZ57">
+      <c r="DZ57"/>
+      <c r="EA57">
         <v>8800000.0</v>
       </c>
-      <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
-      <c r="ED57">
+      <c r="ED57"/>
+      <c r="EE57">
         <v>6500000.0</v>
       </c>
-      <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
       <c r="EH57"/>
       <c r="EI57"/>
       <c r="EJ57"/>
       <c r="EK57"/>
+      <c r="EL57"/>
     </row>
-    <row r="58" spans="1:141">
+    <row r="58" spans="1:142">
       <c r="A58" t="s">
         <v>92</v>
       </c>
       <c r="B58">
+        <v>451415000.0</v>
+      </c>
+      <c r="C58">
         <v>400610000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>390124000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>378810000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>364850000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>390170000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>341948000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>335994000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>335735000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>326585000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>290169000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>261302000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>252977000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>121769000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>116121000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>119710000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>126418000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>139689000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>135562000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>139726000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>159056000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>168997000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>162236000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>250664000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>138121000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>167989000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>169169000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>141012000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>135634000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>131244000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>126815000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>121918000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>95830000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>108746000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>100990000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>90730000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>87611000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>108626000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>102873000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>106507000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>87304000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>109911000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>105243000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>91477000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>96174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106029000.0</v>
       </c>
       <c r="AU58">
         <v>106029000.0</v>
       </c>
       <c r="AV58">
+        <v>106029000.0</v>
+      </c>
+      <c r="AW58">
         <v>128786000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>101283000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>115919000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>111001000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>114223000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>101212000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>105183000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>187463000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>199104000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>369178000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>380380000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>345130000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>349116000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>354201000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>303098000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>305751000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>314216000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>326153000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>350204000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>361490000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>354134000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>345419000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>359154000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>368931000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>447550000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>456594000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>451724000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>488439000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>477562000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>469263000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>469650000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>504465000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>71237000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>68851000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>104976000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>135630000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>109526000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>122795000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>133928000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>148913000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>161977000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>165878000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>172403000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>36120000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>39278000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>39528000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>42823000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>41394000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>37055000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>41136000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>43485000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>42614000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>41507000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>41177000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>48920000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>46458000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>49394000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>52145000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>39523000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>39800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>38900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>39600000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>36200000.0</v>
       </c>
-      <c r="DG58"/>
-      <c r="DH58">
+      <c r="DH58"/>
+      <c r="DI58">
         <v>43100000.0</v>
       </c>
-      <c r="DI58"/>
-      <c r="DJ58">
+      <c r="DJ58"/>
+      <c r="DK58">
         <v>43100000.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
-      <c r="DN58">
+      <c r="DN58"/>
+      <c r="DO58">
         <v>45400000.0</v>
       </c>
-      <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58">
         <v>42500000.0</v>
       </c>
-      <c r="DS58"/>
       <c r="DT58"/>
-      <c r="DU58">
+      <c r="DU58"/>
+      <c r="DV58">
         <v>13100000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>10600000.0</v>
       </c>
-      <c r="DW58"/>
-      <c r="DX58">
+      <c r="DX58"/>
+      <c r="DY58">
         <v>12700000.0</v>
       </c>
-      <c r="DY58"/>
-      <c r="DZ58">
+      <c r="DZ58"/>
+      <c r="EA58">
         <v>10800000.0</v>
       </c>
-      <c r="EA58"/>
       <c r="EB58"/>
       <c r="EC58"/>
-      <c r="ED58">
+      <c r="ED58"/>
+      <c r="EE58">
         <v>8100000.0</v>
       </c>
-      <c r="EE58"/>
       <c r="EF58"/>
       <c r="EG58"/>
       <c r="EH58"/>
       <c r="EI58"/>
       <c r="EJ58"/>
       <c r="EK58"/>
+      <c r="EL58"/>
     </row>
-    <row r="59" spans="1:141">
+    <row r="59" spans="1:142">
       <c r="A59" t="s">
         <v>93</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
@@ -23382,51 +23537,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23463,466 +23620,468 @@
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
       <c r="EH59"/>
       <c r="EI59"/>
       <c r="EJ59"/>
       <c r="EK59"/>
+      <c r="EL59"/>
     </row>
-    <row r="60" spans="1:141">
+    <row r="60" spans="1:142">
       <c r="A60" t="s">
         <v>94</v>
       </c>
       <c r="B60">
+        <v>435186000.0</v>
+      </c>
+      <c r="C60">
         <v>450037000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>442486000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>458347000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>458294000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>503124000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>525924000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>546004000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>570315000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>598730000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>615483000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>639985000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>664159000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>336860000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>333539000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>341946000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>335575000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>336934000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>364833000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>362284000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>354818000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>356864000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>354896000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>345045000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>355369000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>327631000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>306434000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>347794000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>343682000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>335397000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>323350000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>319846000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>313174000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>296608000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>285311000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>276947000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>267134000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>263477000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>273180000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>258231000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>275471000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>290311000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>297206000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>297677000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>290540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>305016000.0</v>
       </c>
       <c r="AU60">
         <v>305016000.0</v>
       </c>
       <c r="AV60">
+        <v>305016000.0</v>
+      </c>
+      <c r="AW60">
         <v>305211000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>317257000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>311184000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>319057000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>345227000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>402168000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>399098000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>377610000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>354216000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>338408000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>315171000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>310943000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>297910000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>277083000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>300891000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>291782000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>275742000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>263673000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>240269000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>227288000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>217652000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>203756000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>202061000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>209856000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>452047000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>442761000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>433940000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>431011000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>414934000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>404228000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>392635000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>377437000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>401126000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>381586000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>368885000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>363148000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>314855000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>306338000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>297172000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>280648000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>267141000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>253114000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>240776000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>199112000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>191916000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>182707000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>168084000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>159688000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>157989000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>142095000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>138102000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>144109000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>138484000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>135055000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>132988000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>128257000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>125671000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>121657000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>89570000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>88000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>82600000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>80300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>78700000.0</v>
       </c>
-      <c r="DG60"/>
-      <c r="DH60">
+      <c r="DH60"/>
+      <c r="DI60">
         <v>65100000.0</v>
       </c>
-      <c r="DI60"/>
-      <c r="DJ60">
+      <c r="DJ60"/>
+      <c r="DK60">
         <v>65100000.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
-      <c r="DN60">
+      <c r="DN60"/>
+      <c r="DO60">
         <v>63900000.0</v>
       </c>
-      <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60">
         <v>58700000.0</v>
       </c>
-      <c r="DS60"/>
       <c r="DT60"/>
-      <c r="DU60">
+      <c r="DU60"/>
+      <c r="DV60">
         <v>46500000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>43600000.0</v>
       </c>
-      <c r="DW60"/>
-      <c r="DX60">
+      <c r="DX60"/>
+      <c r="DY60">
         <v>39900000.0</v>
       </c>
-      <c r="DY60"/>
-      <c r="DZ60">
+      <c r="DZ60"/>
+      <c r="EA60">
         <v>35200000.0</v>
       </c>
-      <c r="EA60"/>
       <c r="EB60"/>
       <c r="EC60"/>
-      <c r="ED60">
+      <c r="ED60"/>
+      <c r="EE60">
         <v>28000000.0</v>
       </c>
-      <c r="EE60"/>
       <c r="EF60"/>
       <c r="EG60"/>
       <c r="EH60"/>
       <c r="EI60"/>
       <c r="EJ60"/>
       <c r="EK60"/>
+      <c r="EL60"/>
     </row>
-    <row r="61" spans="1:141">
+    <row r="61" spans="1:142">
       <c r="A61" t="s">
         <v>95</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
@@ -23972,161 +24131,164 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
-      <c r="CN61">
+      <c r="CN61"/>
+      <c r="CO61">
         <v>-2513000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-1878000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-5281000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-38897000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-32632000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-25368000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-22297000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-10950000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-8608000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-7896000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-5841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3783000.0</v>
       </c>
       <c r="CZ61">
         <v>-3783000.0</v>
       </c>
       <c r="DA61">
         <v>-3783000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-3783000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
       <c r="EH61"/>
       <c r="EI61"/>
       <c r="EJ61"/>
       <c r="EK61"/>
+      <c r="EL61"/>
     </row>
-    <row r="62" spans="1:141">
+    <row r="62" spans="1:142">
       <c r="A62" t="s">
         <v>96</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24226,50 +24388,51 @@
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
       <c r="EH62"/>
       <c r="EI62"/>
       <c r="EJ62"/>
       <c r="EK62"/>
+      <c r="EL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24371,51 +24534,51 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>270607000.0</v>
       </c>
       <c r="C2">
         <v>253606000.0</v>
       </c>
       <c r="D2">
         <v>260368000.0</v>
       </c>
       <c r="E2">
         <v>123544000.0</v>
       </c>
       <c r="F2">
         <v>114914000.0</v>
       </c>
       <c r="G2">
         <v>101889000.0</v>
       </c>
       <c r="H2">
         <v>100607000.0</v>
       </c>
       <c r="I2">
         <v>96628000.0</v>
       </c>
@@ -24479,51 +24642,51 @@
       <c r="AC2">
         <v>26500000.0</v>
       </c>
       <c r="AD2">
         <v>22700000.0</v>
       </c>
       <c r="AE2">
         <v>21100000.0</v>
       </c>
       <c r="AF2">
         <v>18000000.0</v>
       </c>
       <c r="AG2">
         <v>12700000.0</v>
       </c>
       <c r="AH2">
         <v>8900000.0</v>
       </c>
       <c r="AI2">
         <v>8000000.0</v>
       </c>
       <c r="AJ2"/>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>50972000.0</v>
       </c>
       <c r="C3">
         <v>60061000.0</v>
       </c>
       <c r="D3">
         <v>60561000.0</v>
       </c>
       <c r="E3">
         <v>32075000.0</v>
       </c>
       <c r="F3">
         <v>33096000.0</v>
       </c>
       <c r="G3">
         <v>34276000.0</v>
       </c>
       <c r="H3">
         <v>28477000.0</v>
       </c>
       <c r="I3">
         <v>18659000.0</v>
       </c>
@@ -24587,51 +24750,51 @@
       <c r="AC3">
         <v>6500000.0</v>
       </c>
       <c r="AD3">
         <v>6500000.0</v>
       </c>
       <c r="AE3">
         <v>6200000.0</v>
       </c>
       <c r="AF3">
         <v>2200000.0</v>
       </c>
       <c r="AG3">
         <v>1100000.0</v>
       </c>
       <c r="AH3">
         <v>700000.0</v>
       </c>
       <c r="AI3">
         <v>800000.0</v>
       </c>
       <c r="AJ3"/>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>-1068000.0</v>
       </c>
       <c r="K4">
         <v>-441000.0</v>
       </c>
       <c r="L4">
         <v>-467000.0</v>
       </c>
       <c r="M4">
         <v>-4793000.0</v>
       </c>
       <c r="N4">
         <v>-15510000.0</v>
@@ -24641,51 +24804,51 @@
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5">
         <v>-73322000.0</v>
       </c>
       <c r="C5">
         <v>-94244000.0</v>
       </c>
       <c r="D5">
         <v>-140048000.0</v>
       </c>
       <c r="E5">
         <v>-16418000.0</v>
       </c>
       <c r="F5">
         <v>-11658000.0</v>
       </c>
       <c r="G5">
         <v>2115000.0</v>
       </c>
       <c r="H5">
         <v>-26927000.0</v>
       </c>
       <c r="I5">
         <v>22885000.0</v>
       </c>
@@ -24751,51 +24914,51 @@
       </c>
       <c r="AD5">
         <v>12100000.0</v>
       </c>
       <c r="AE5">
         <v>6600000.0</v>
       </c>
       <c r="AF5">
         <v>7500000.0</v>
       </c>
       <c r="AG5">
         <v>11600000.0</v>
       </c>
       <c r="AH5">
         <v>10600000.0</v>
       </c>
       <c r="AI5">
         <v>8300000.0</v>
       </c>
       <c r="AJ5">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
         <v>-22350000.0</v>
       </c>
       <c r="C6">
         <v>-34183000.0</v>
       </c>
       <c r="D6">
         <v>-79487000.0</v>
       </c>
       <c r="E6">
         <v>15657000.0</v>
       </c>
       <c r="F6">
         <v>21438000.0</v>
       </c>
       <c r="G6">
         <v>36391000.0</v>
       </c>
       <c r="H6">
         <v>1550000.0</v>
       </c>
       <c r="I6">
         <v>41544000.0</v>
       </c>
@@ -24861,147 +25024,147 @@
       </c>
       <c r="AD6">
         <v>18600000.0</v>
       </c>
       <c r="AE6">
         <v>12800000.0</v>
       </c>
       <c r="AF6">
         <v>9700000.0</v>
       </c>
       <c r="AG6">
         <v>12700000.0</v>
       </c>
       <c r="AH6">
         <v>11300000.0</v>
       </c>
       <c r="AI6">
         <v>9100000.0</v>
       </c>
       <c r="AJ6">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>560000.0</v>
       </c>
       <c r="J8">
         <v>-9415000.0</v>
       </c>
       <c r="K8">
         <v>-441000.0</v>
       </c>
       <c r="L8">
         <v>-467000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>551705000.0</v>
       </c>
       <c r="C9">
         <v>545885000.0</v>
       </c>
       <c r="D9">
         <v>486273000.0</v>
       </c>
       <c r="E9">
         <v>337169000.0</v>
       </c>
       <c r="F9">
         <v>349565000.0</v>
       </c>
       <c r="G9">
         <v>304673000.0</v>
       </c>
       <c r="H9">
         <v>359348000.0</v>
       </c>
       <c r="I9">
         <v>356414000.0</v>
       </c>
@@ -25067,51 +25230,51 @@
       </c>
       <c r="AD9">
         <v>67300000.0</v>
       </c>
       <c r="AE9">
         <v>56100000.0</v>
       </c>
       <c r="AF9">
         <v>34300000.0</v>
       </c>
       <c r="AG9">
         <v>26900000.0</v>
       </c>
       <c r="AH9">
         <v>22500000.0</v>
       </c>
       <c r="AI9">
         <v>20000000.0</v>
       </c>
       <c r="AJ9">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
         <v>-90810000.0</v>
       </c>
       <c r="C10">
         <v>-123875000.0</v>
       </c>
       <c r="D10">
         <v>-148679000.0</v>
       </c>
       <c r="E10">
         <v>-17706000.0</v>
       </c>
       <c r="F10">
         <v>-13495000.0</v>
       </c>
       <c r="G10">
         <v>-368000.0</v>
       </c>
       <c r="H10">
         <v>-27049000.0</v>
       </c>
       <c r="I10">
         <v>22885000.0</v>
       </c>
@@ -25175,51 +25338,51 @@
       <c r="AC10">
         <v>17000000.0</v>
       </c>
       <c r="AD10">
         <v>7200000.0</v>
       </c>
       <c r="AE10">
         <v>2300000.0</v>
       </c>
       <c r="AF10">
         <v>-17200000.0</v>
       </c>
       <c r="AG10">
         <v>11900000.0</v>
       </c>
       <c r="AH10">
         <v>10300000.0</v>
       </c>
       <c r="AI10">
         <v>7500000.0</v>
       </c>
       <c r="AJ10"/>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11">
         <v>1382000.0</v>
       </c>
       <c r="C11">
         <v>2122000.0</v>
       </c>
       <c r="D11">
         <v>2716000.0</v>
       </c>
       <c r="E11">
         <v>2043000.0</v>
       </c>
       <c r="F11">
         <v>24884000.0</v>
       </c>
       <c r="G11">
         <v>-2885000.0</v>
       </c>
       <c r="H11">
         <v>1413000.0</v>
       </c>
       <c r="I11">
         <v>9074000.0</v>
       </c>
@@ -25285,51 +25448,51 @@
       </c>
       <c r="AD11">
         <v>4100000.0</v>
       </c>
       <c r="AE11">
         <v>2800000.0</v>
       </c>
       <c r="AF11">
         <v>2600000.0</v>
       </c>
       <c r="AG11">
         <v>2800000.0</v>
       </c>
       <c r="AH11">
         <v>2600000.0</v>
       </c>
       <c r="AI11">
         <v>1300000.0</v>
       </c>
       <c r="AJ11">
         <v>-5000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12">
         <v>17488000.0</v>
       </c>
       <c r="C12">
         <v>29631000.0</v>
       </c>
       <c r="D12">
         <v>8631000.0</v>
       </c>
       <c r="E12">
         <v>1288000.0</v>
       </c>
       <c r="F12">
         <v>1837000.0</v>
       </c>
       <c r="G12">
         <v>2483000.0</v>
       </c>
       <c r="H12">
         <v>122000.0</v>
       </c>
       <c r="I12">
         <v>828000.0</v>
       </c>
@@ -25395,101 +25558,101 @@
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>122000.0</v>
       </c>
       <c r="I13">
         <v>828000.0</v>
       </c>
       <c r="J13">
         <v>416000.0</v>
       </c>
       <c r="K13">
         <v>763000.0</v>
       </c>
       <c r="L13">
         <v>489000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
@@ -25503,51 +25666,51 @@
       </c>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>1742000.0</v>
       </c>
       <c r="Z14">
         <v>1836000.0</v>
       </c>
       <c r="AA14">
         <v>1525000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
         <v>-92192000.0</v>
       </c>
       <c r="C15">
         <v>-125997000.0</v>
       </c>
       <c r="D15">
         <v>-151395000.0</v>
       </c>
       <c r="E15">
         <v>-19749000.0</v>
       </c>
       <c r="F15">
         <v>-38379000.0</v>
       </c>
       <c r="G15">
         <v>2517000.0</v>
       </c>
       <c r="H15">
         <v>-28462000.0</v>
       </c>
       <c r="I15">
         <v>13811000.0</v>
       </c>
@@ -25613,51 +25776,51 @@
       </c>
       <c r="AD15">
         <v>3100000.0</v>
       </c>
       <c r="AE15">
         <v>-500000.0</v>
       </c>
       <c r="AF15">
         <v>-19800000.0</v>
       </c>
       <c r="AG15">
         <v>9100000.0</v>
       </c>
       <c r="AH15">
         <v>7700000.0</v>
       </c>
       <c r="AI15">
         <v>6200000.0</v>
       </c>
       <c r="AJ15">
         <v>5000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-19749000.0</v>
       </c>
       <c r="F16">
         <v>-38379000.0</v>
       </c>
       <c r="G16">
         <v>2517000.0</v>
       </c>
       <c r="H16">
         <v>-28462000.0</v>
       </c>
       <c r="I16">
         <v>13811000.0</v>
       </c>
       <c r="J16">
         <v>6223000.0</v>
       </c>
       <c r="K16">
         <v>3056000.0</v>
       </c>
@@ -25695,53 +25858,55 @@
       </c>
       <c r="X16">
         <v>24730000.0</v>
       </c>
       <c r="Y16">
         <v>25913000.0</v>
       </c>
       <c r="Z16">
         <v>20964000.0</v>
       </c>
       <c r="AA16">
         <v>44816000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
     </row>
     <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>218</v>
+      </c>
+      <c r="B17">
+        <v>-92192000.0</v>
+      </c>
       <c r="C17">
         <v>-125997000.0</v>
       </c>
       <c r="D17">
         <v>-151395000.0</v>
       </c>
       <c r="E17">
         <v>-19749000.0</v>
       </c>
       <c r="F17">
         <v>-38379000.0</v>
       </c>
       <c r="G17">
         <v>2517000.0</v>
       </c>
       <c r="H17">
         <v>-28462000.0</v>
       </c>
       <c r="I17">
         <v>13811000.0</v>
       </c>
       <c r="J17">
         <v>7291000.0</v>
       </c>
       <c r="K17">
@@ -25763,53 +25928,55 @@
         <v>-1073000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
     </row>
     <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>-17488000.0</v>
+      </c>
       <c r="C18">
         <v>-29631000.0</v>
       </c>
       <c r="D18">
         <v>-8631000.0</v>
       </c>
       <c r="E18">
         <v>-1288000.0</v>
       </c>
       <c r="F18">
         <v>-1837000.0</v>
       </c>
       <c r="G18">
         <v>-2483000.0</v>
       </c>
       <c r="H18">
         <v>-122000.0</v>
       </c>
       <c r="I18">
         <v>-828000.0</v>
       </c>
       <c r="J18">
         <v>-416000.0</v>
       </c>
       <c r="K18">
@@ -25821,51 +25988,51 @@
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
     </row>
     <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-2755000.0</v>
       </c>
       <c r="F19">
         <v>-4285000.0</v>
       </c>
       <c r="G19">
         <v>10262000.0</v>
       </c>
       <c r="H19">
         <v>-10736000.0</v>
       </c>
       <c r="I19">
         <v>-4611000.0</v>
       </c>
       <c r="J19">
         <v>-174000.0</v>
       </c>
       <c r="K19">
         <v>-4550000.0</v>
       </c>
@@ -25885,51 +26052,51 @@
         <v>-2027000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
     </row>
     <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>14369000.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20">
         <v>-19193000.0</v>
       </c>
       <c r="O20">
@@ -25939,51 +26106,51 @@
         <v>56463000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
     </row>
     <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>-68471000.0</v>
       </c>
       <c r="C21">
         <v>-84619000.0</v>
       </c>
       <c r="D21">
         <v>-139110000.0</v>
       </c>
       <c r="E21">
         <v>-13268000.0</v>
       </c>
       <c r="F21">
         <v>-8315000.0</v>
       </c>
       <c r="G21">
         <v>-6266000.0</v>
       </c>
       <c r="H21">
         <v>-18784000.0</v>
       </c>
       <c r="I21">
         <v>30094000.0</v>
       </c>
@@ -26049,99 +26216,99 @@
       </c>
       <c r="AD21">
         <v>11100000.0</v>
       </c>
       <c r="AE21">
         <v>6600000.0</v>
       </c>
       <c r="AF21">
         <v>7500000.0</v>
       </c>
       <c r="AG21">
         <v>11600000.0</v>
       </c>
       <c r="AH21">
         <v>10600000.0</v>
       </c>
       <c r="AI21">
         <v>8300000.0</v>
       </c>
       <c r="AJ21">
         <v>20900000.0</v>
       </c>
     </row>
     <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
     </row>
     <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
         <v>890783000.0</v>
       </c>
       <c r="C23">
         <v>884110000.0</v>
       </c>
       <c r="D23">
         <v>885751000.0</v>
       </c>
       <c r="E23">
         <v>473981000.0</v>
       </c>
       <c r="F23">
         <v>472794000.0</v>
       </c>
       <c r="G23">
         <v>412828000.0</v>
       </c>
       <c r="H23">
         <v>478739000.0</v>
       </c>
       <c r="I23">
         <v>419879000.0</v>
       </c>
@@ -26205,93 +26372,95 @@
       <c r="AC23">
         <v>88800000.0</v>
       </c>
       <c r="AD23">
         <v>78900000.0</v>
       </c>
       <c r="AE23">
         <v>70600000.0</v>
       </c>
       <c r="AF23">
         <v>44800000.0</v>
       </c>
       <c r="AG23">
         <v>28000000.0</v>
       </c>
       <c r="AH23">
         <v>20800000.0</v>
       </c>
       <c r="AI23">
         <v>19700000.0</v>
       </c>
       <c r="AJ23"/>
     </row>
     <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
     </row>
     <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>226</v>
+      </c>
+      <c r="B25">
+        <v>83255000.0</v>
+      </c>
       <c r="C25">
         <v>76001000.0</v>
       </c>
       <c r="D25">
         <v>60598000.0</v>
       </c>
       <c r="E25">
         <v>32075000.0</v>
       </c>
       <c r="F25">
         <v>33095000.0</v>
       </c>
       <c r="G25">
         <v>34276000.0</v>
       </c>
       <c r="H25">
         <v>24699000.0</v>
       </c>
       <c r="I25">
         <v>18659000.0</v>
       </c>
       <c r="J25">
         <v>20124000.0</v>
       </c>
       <c r="K25"/>
@@ -26301,51 +26470,51 @@
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
     </row>
     <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
         <v>57112000.0</v>
       </c>
       <c r="C26">
         <v>73643000.0</v>
       </c>
       <c r="D26">
         <v>80231000.0</v>
       </c>
       <c r="E26">
         <v>49065000.0</v>
       </c>
       <c r="F26">
         <v>49621000.0</v>
       </c>
       <c r="G26">
         <v>39056000.0</v>
       </c>
       <c r="H26">
         <v>34637000.0</v>
       </c>
       <c r="I26">
         <v>33218000.0</v>
       </c>
@@ -26399,51 +26568,51 @@
       </c>
       <c r="Z26">
         <v>6985000.0</v>
       </c>
       <c r="AA26">
         <v>6887000.0</v>
       </c>
       <c r="AB26">
         <v>6403000.0</v>
       </c>
       <c r="AC26">
         <v>5900000.0</v>
       </c>
       <c r="AD26">
         <v>4800000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
     </row>
     <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>385736000.0</v>
       </c>
       <c r="E27">
         <v>228810000.0</v>
       </c>
       <c r="F27">
         <v>221318000.0</v>
       </c>
       <c r="G27">
         <v>204434000.0</v>
       </c>
       <c r="H27">
         <v>223676000.0</v>
       </c>
       <c r="I27">
         <v>205527000.0</v>
       </c>
       <c r="J27">
         <v>198370000.0</v>
       </c>
       <c r="K27">
@@ -26475,53 +26644,55 @@
       </c>
       <c r="T27">
         <v>38000.0</v>
       </c>
       <c r="U27">
         <v>40000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
     </row>
     <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>229</v>
+      </c>
+      <c r="B28">
+        <v>554329000.0</v>
+      </c>
       <c r="C28">
         <v>532525000.0</v>
       </c>
       <c r="D28">
         <v>144659000.0</v>
       </c>
       <c r="E28">
         <v>79966000.0</v>
       </c>
       <c r="F28">
         <v>69353000.0</v>
       </c>
       <c r="G28">
         <v>67948000.0</v>
       </c>
       <c r="H28">
         <v>85607000.0</v>
       </c>
       <c r="I28">
         <v>84506000.0</v>
       </c>
       <c r="J28">
         <v>74388000.0</v>
       </c>
       <c r="K28">
@@ -26565,53 +26736,55 @@
       </c>
       <c r="X28">
         <v>105349000.0</v>
       </c>
       <c r="Y28">
         <v>89134000.0</v>
       </c>
       <c r="Z28">
         <v>82066000.0</v>
       </c>
       <c r="AA28">
         <v>67059000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
     </row>
     <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>230</v>
+      </c>
+      <c r="B29">
+        <v>1382000.0</v>
+      </c>
       <c r="C29">
         <v>2122000.0</v>
       </c>
       <c r="D29">
         <v>2716000.0</v>
       </c>
       <c r="E29">
         <v>2043000.0</v>
       </c>
       <c r="F29">
         <v>24884000.0</v>
       </c>
       <c r="G29">
         <v>-2885000.0</v>
       </c>
       <c r="H29">
         <v>1413000.0</v>
       </c>
       <c r="I29">
         <v>9074000.0</v>
       </c>
       <c r="J29">
         <v>29100000.0</v>
       </c>
       <c r="K29">
@@ -26625,51 +26798,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
     </row>
     <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
         <v>620176000.0</v>
       </c>
       <c r="C30">
         <v>630504000.0</v>
       </c>
       <c r="D30">
         <v>625383000.0</v>
       </c>
       <c r="E30">
         <v>350437000.0</v>
       </c>
       <c r="F30">
         <v>357880000.0</v>
       </c>
       <c r="G30">
         <v>310939000.0</v>
       </c>
       <c r="H30">
         <v>378132000.0</v>
       </c>
       <c r="I30">
         <v>323251000.0</v>
       </c>
@@ -26733,51 +26906,51 @@
       <c r="AC30">
         <v>62300000.0</v>
       </c>
       <c r="AD30">
         <v>56200000.0</v>
       </c>
       <c r="AE30">
         <v>49500000.0</v>
       </c>
       <c r="AF30">
         <v>26800000.0</v>
       </c>
       <c r="AG30">
         <v>15300000.0</v>
       </c>
       <c r="AH30">
         <v>11900000.0</v>
       </c>
       <c r="AI30">
         <v>11700000.0</v>
       </c>
       <c r="AJ30"/>
     </row>
     <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B31">
         <v>-22339000.0</v>
       </c>
       <c r="C31">
         <v>-39256000.0</v>
       </c>
       <c r="D31">
         <v>-9569000.0</v>
       </c>
       <c r="E31">
         <v>-4438000.0</v>
       </c>
       <c r="F31">
         <v>-5180000.0</v>
       </c>
       <c r="G31">
         <v>5898000.0</v>
       </c>
       <c r="H31">
         <v>-8265000.0</v>
       </c>
       <c r="I31">
         <v>-7209000.0</v>
       </c>
@@ -26843,51 +27016,51 @@
       </c>
       <c r="AD31">
         <v>-1000000.0</v>
       </c>
       <c r="AE31">
         <v>-4300000.0</v>
       </c>
       <c r="AF31">
         <v>-24700000.0</v>
       </c>
       <c r="AG31">
         <v>1100000.0</v>
       </c>
       <c r="AH31">
         <v>-300000.0</v>
       </c>
       <c r="AI31">
         <v>-800000.0</v>
       </c>
       <c r="AJ31">
         <v>-20900000.0</v>
       </c>
     </row>
     <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32">
         <v>822312000.0</v>
       </c>
       <c r="C32">
         <v>799491000.0</v>
       </c>
       <c r="D32">
         <v>746641000.0</v>
       </c>
       <c r="E32">
         <v>460713000.0</v>
       </c>
       <c r="F32">
         <v>464479000.0</v>
       </c>
       <c r="G32">
         <v>406562000.0</v>
       </c>
       <c r="H32">
         <v>459955000.0</v>
       </c>
       <c r="I32">
         <v>453042000.0</v>
       </c>
@@ -26972,1334 +27145,1341 @@
       <c r="AJ32">
         <v>20900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EK32"/>
+  <dimension ref="A1:EL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:141">
+    <row r="1" spans="1:142">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>179</v>
       </c>
       <c r="DI1" t="s">
         <v>180</v>
       </c>
       <c r="DJ1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>182</v>
       </c>
       <c r="DM1" t="s">
         <v>183</v>
       </c>
       <c r="DN1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>185</v>
       </c>
       <c r="DQ1" t="s">
         <v>186</v>
       </c>
       <c r="DR1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>188</v>
       </c>
       <c r="DU1" t="s">
         <v>189</v>
       </c>
       <c r="DV1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>191</v>
       </c>
       <c r="DY1" t="s">
         <v>192</v>
       </c>
       <c r="DZ1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="EB1" t="s">
         <v>194</v>
       </c>
       <c r="EC1" t="s">
         <v>195</v>
       </c>
       <c r="ED1" t="s">
+        <v>196</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="EF1" t="s">
         <v>197</v>
       </c>
       <c r="EG1" t="s">
         <v>198</v>
       </c>
       <c r="EH1" t="s">
+        <v>199</v>
+      </c>
+      <c r="EI1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="EJ1" t="s">
         <v>200</v>
       </c>
       <c r="EK1" t="s">
         <v>201</v>
       </c>
+      <c r="EL1" t="s">
+        <v>202</v>
+      </c>
     </row>
-    <row r="2" spans="1:141">
+    <row r="2" spans="1:142">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>57162000.0</v>
+      </c>
+      <c r="C2">
         <v>77881000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57111000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>63588000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72027000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>66816000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>61553000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>63871000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61366000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>63785000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>64243000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67465000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>64875000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33053000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>30573000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>31600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28318000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33254000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28307000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27439000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>25914000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>29071000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26243000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23166000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>23409000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>26191000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24896000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>25812000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23708000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>25626000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>24020000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>22835000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24147000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>23562000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>23717000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23177000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22581000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23320000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19880000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>22515000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22136000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>21411000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>23865000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>21910000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19339000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25268000.0</v>
       </c>
       <c r="AU2">
         <v>25268000.0</v>
       </c>
       <c r="AV2">
+        <v>25268000.0</v>
+      </c>
+      <c r="AW2">
         <v>25414000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>22632000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>32517000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23920000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>20246000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>22699000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>18504000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>22373000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>23676000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>32882000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>35104000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>36029000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>34693000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>33361000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>32670000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>32266000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>34087000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>32694000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>36750000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>31985000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>36909000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>32806000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>34730000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>47998000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>35048000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>34238000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>34486000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>30742000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>33008000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30796000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>29960000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>21007000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21199000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>21459000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21924000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20193000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>20775000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20896000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20352000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>19582000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>19697000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>19546000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13013000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12482000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13009000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12585000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12091000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10977000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11840000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9911000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11988000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11952000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>11040000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>10086000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1485000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8525000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>9152000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9248000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>4987000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8600000.0</v>
       </c>
       <c r="DE2">
         <v>8600000.0</v>
       </c>
-      <c r="DF2"/>
+      <c r="DF2">
+        <v>8600000.0</v>
+      </c>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>4000000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
-      <c r="DX2">
+      <c r="DX2"/>
+      <c r="DY2">
         <v>3100000.0</v>
       </c>
-      <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2"/>
       <c r="EI2"/>
       <c r="EJ2"/>
       <c r="EK2"/>
+      <c r="EL2"/>
     </row>
-    <row r="3" spans="1:141">
+    <row r="3" spans="1:142">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>13493000.0</v>
+      </c>
+      <c r="C3">
         <v>89361000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14523000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17997000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>35682000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27333000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>16788000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15540000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>16340000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16998000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14284000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14950000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14366000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8156000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8324000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7281000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8314000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8297000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8017000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8449000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8332000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9166000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>9933000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7845000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7332000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3795000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7249000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7155000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6500000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4998000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4738000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4554000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4369000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4703000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4974000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5372000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5075000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1048000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2881000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>13960000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>490000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-386000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2294000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>4426000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>405000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>508000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5578000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5512000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6004000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>962000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5250000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5214000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4995000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4796000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4447000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>5351000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>5667000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5500000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>5952000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5985000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5339000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>7011000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5165000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>4947000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5398000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>6280000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>5450000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1643000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>5217000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>9976000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>7056000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7707000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7944000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7759000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8554000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>8920000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>7101000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5705000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>3946000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3531000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3776000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>6557000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3761000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3625000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3590000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>4291000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3608000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3647000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3534000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2173000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1583000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1565000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1628000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>213000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>178000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>147000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>165000.0</v>
       </c>
-      <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>1011000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1018000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>4471000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1035000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>951000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>922000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD3">
         <v>900000.0</v>
       </c>
       <c r="DE3">
+        <v>900000.0</v>
+      </c>
+      <c r="DF3">
         <v>800000.0</v>
       </c>
-      <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>-600000.0</v>
       </c>
-      <c r="DV3"/>
       <c r="DW3"/>
-      <c r="DX3">
+      <c r="DX3"/>
+      <c r="DY3">
         <v>-200000.0</v>
       </c>
-      <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
       <c r="EH3"/>
       <c r="EI3"/>
       <c r="EJ3"/>
       <c r="EK3"/>
+      <c r="EL3"/>
     </row>
-    <row r="4" spans="1:141">
+    <row r="4" spans="1:142">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4">
         <v>9000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-8000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>52000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>108000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-882000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-346000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1881000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-488000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1098000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-736000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>1263000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-583000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-505000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-642000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-474000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>424000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-3949000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-794000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-15086000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>1303000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>2707000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-4434000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>6024000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-5779000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3802000.0</v>
       </c>
-      <c r="BE4">
-[...1 lines deleted...]
-      </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
@@ -28400,911 +28580,918 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
+      <c r="EL4"/>
     </row>
-    <row r="5" spans="1:141">
+    <row r="5" spans="1:142">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5">
+        <v>-13686000.0</v>
+      </c>
+      <c r="C5">
         <v>2159000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17581000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10273000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-47627000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14790000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-21427000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-27416000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30611000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-17549000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-26809000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-36652000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-59038000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6758000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-9095000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3449000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4014000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9168000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2102000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5218000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5606000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14852000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5992000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-15931000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>6056000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1362000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4726000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2259000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4852000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12779000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6013000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2021000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10602000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>16618000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9034000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7998000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>5919000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6892000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9271000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2099000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11645000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>7573000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2992000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2715000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-7192000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8326000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8834000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>9031000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5449000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>10141000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>6257000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8804000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>6451000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>27446000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>19228000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>14724000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>18280000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>16720000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>23200000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>19054000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-31400000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>17677000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>20218000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>21421000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>31960000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>22485000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>16834000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>13645000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10416000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>9440000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-289517000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>11537000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>11591000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>12678000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>15791000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>15618000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>14942000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>12579000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-30457000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>15071000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>11660000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>13209000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>13810000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>16570000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>15611000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>14412000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>14598000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>13202000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>12789000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>11595000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>8826000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>10420000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>9743000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>10961000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>10505000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>11316000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>10158000.0</v>
       </c>
-      <c r="CT5">
-[...1 lines deleted...]
-      </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>7511000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>7582000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>14251000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>5866000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>6311000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>6344000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>6102000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>5693000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>5502000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>5518000.0</v>
       </c>
-      <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>3300000.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
-      <c r="DX5">
+      <c r="DX5"/>
+      <c r="DY5">
         <v>2700000.0</v>
       </c>
-      <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
+      <c r="EL5"/>
     </row>
-    <row r="6" spans="1:141">
+    <row r="6" spans="1:142">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>-193000.0</v>
+      </c>
+      <c r="C6">
         <v>91520000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3058000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7724000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-11945000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>12543000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4639000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-11876000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14271000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-551000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12525000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-21702000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-44672000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1398000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-771000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10730000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4300000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-871000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5915000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13667000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2726000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>24018000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>15925000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-8086000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13388000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5157000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11975000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9414000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1648000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>17777000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10751000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6575000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>14971000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>21321000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>14008000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>13370000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>10994000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>7940000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>12152000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16059000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>12135000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7187000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>5286000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>7141000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6787000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8834000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>14412000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14543000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>555000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>11103000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11507000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>14018000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11446000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>32242000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>23675000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>20075000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>23947000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>22220000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>29152000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>25039000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-26061000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>24688000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>25383000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26368000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>37358000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>28765000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>22284000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>15288000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>15633000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>19416000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-282461000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>19244000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>19535000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>20437000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>24345000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>24538000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>22043000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>18284000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-26511000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>18602000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>15436000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>19766000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>17571000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>20195000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>19201000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>18703000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>18206000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>16849000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>16323000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>13768000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>10409000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>11985000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>11371000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>11174000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>10683000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>11463000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10323000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-88862000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>40158000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8522000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8600000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>18722000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>6901000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7262000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>7266000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>10335000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6593000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6402000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>6318000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-61600000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>26400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>25500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>25000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-54700000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>22800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>22400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>20600000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-50600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DQ6">
         <v>19000000.0</v>
       </c>
       <c r="DR6">
+        <v>19000000.0</v>
+      </c>
+      <c r="DS6">
         <v>-28000000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>12400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>11600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-17000000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>9700000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>2500000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>9300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-12200000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>7200000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>7700000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>7800000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-12400000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>6900000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>6600000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>7100000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="EJ6">
         <v>5200000.0</v>
       </c>
       <c r="EK6">
         <v>5200000.0</v>
       </c>
+      <c r="EL6">
+        <v>5200000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:141">
+    <row r="7" spans="1:142">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -29489,127 +29676,128 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
       <c r="EH7"/>
       <c r="EI7"/>
       <c r="EJ7"/>
       <c r="EK7"/>
+      <c r="EL7"/>
     </row>
-    <row r="8" spans="1:141">
+    <row r="8" spans="1:142">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
         <v>69000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29788,1698 +29976,1713 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
+      <c r="EL8"/>
     </row>
-    <row r="9" spans="1:141">
+    <row r="9" spans="1:142">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9">
+        <v>139546000.0</v>
+      </c>
+      <c r="C9">
         <v>142030000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>148523000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>139533000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>121619000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>148841000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>135053000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>134749000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>127242000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>136630000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>119763000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>119551000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>110329000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>89176000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>83423000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>86470000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>78100000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>91810000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>84121000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>93955000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>79679000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>88548000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>84742000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>49969000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>81414000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>95303000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>88603000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>90038000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>85404000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>95452000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>87688000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>88712000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>84562000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>93334000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>81530000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>85765000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>80157000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>85217000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>78617000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>81560000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>76543000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>83211000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>77286000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>79044000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>70423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75726000.0</v>
       </c>
       <c r="AU9">
         <v>75726000.0</v>
       </c>
       <c r="AV9">
+        <v>75726000.0</v>
+      </c>
+      <c r="AW9">
         <v>75571000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>78710000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>73626000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>68818000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>78034000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>77555000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>93531000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>92379000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>95816000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>110259000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>116422000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>108718000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>108858000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>105804000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>111127000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>106640000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>108758000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>106129000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>107267000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>103113000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>100637000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>96168000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>97573000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>81303000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>94991000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>93794000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>94349000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>90378000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>90328000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>86236000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>86180000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>62361000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>63536000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>59657000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>58340000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>55619000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>58765000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>56792000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>53267000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>51906000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>51097000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>51193000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>39695000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>38771000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>38556000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>35596000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>33786000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>33565000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>33740000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>31684000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>42999000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>40158000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>29692000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>28384000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>32071000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>23373000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>23900000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>24028000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>26297000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>21500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>22000000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>21300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>27200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>26400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>25500000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>25000000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>24200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>22800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>22400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>20600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>20000000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DQ9">
         <v>19000000.0</v>
       </c>
       <c r="DR9">
+        <v>19000000.0</v>
+      </c>
+      <c r="DS9">
         <v>16800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>12400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>11600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>7500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>11000000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>9700000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>6500000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>9300000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>8600000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>7200000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>7700000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>7800000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>7300000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>6900000.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>6600000.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>7100000.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="EJ9">
         <v>5200000.0</v>
       </c>
       <c r="EK9">
         <v>5200000.0</v>
       </c>
+      <c r="EL9">
+        <v>5200000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:141">
+    <row r="10" spans="1:142">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10">
+        <v>-20834000.0</v>
+      </c>
+      <c r="C10">
         <v>-2192000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-22262000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14223000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-52133000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-29710000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-26637000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-32359000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-35169000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22049000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-28385000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-37918000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-60327000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-6987000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-9372000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3042000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-4389000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9605000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2535000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4668000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-6023000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5570000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5261000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-16832000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5633000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4230000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-26842000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>672000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5109000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>11593000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1328000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2021000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10602000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16618000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9498000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>8659000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1616000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3707000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9108000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2604000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>8923000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>7147000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2278000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5855000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-6773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4791000.0</v>
       </c>
       <c r="AU10">
         <v>4791000.0</v>
       </c>
       <c r="AV10">
+        <v>4791000.0</v>
+      </c>
+      <c r="AW10">
         <v>6575000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1718000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-8303000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-17636000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7127000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>8228000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>23142000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20048000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>19960000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>19073000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13812000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>20380000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16061000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-29550000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>15221000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>14289000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>16774000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>26114000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>16050000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>10397000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>9275000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4299000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-6466000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-303323000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8059000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>6695000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-14587000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10644000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>10063000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>8679000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9541000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-31447000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15670000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>12556000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10876000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>53583000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14711000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>16345000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14135000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>12891000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>11479000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>11855000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>11098000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>8356000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>10444000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>9417000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11620000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>9234000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>10182000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9495000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>8522000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6687000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7234000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7235000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6706000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5774000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6369000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42201000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5926000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4900000.0</v>
       </c>
-      <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
-      <c r="DU10">
+      <c r="DU10"/>
+      <c r="DV10">
         <v>3800000.0</v>
       </c>
-      <c r="DV10"/>
       <c r="DW10"/>
-      <c r="DX10">
+      <c r="DX10"/>
+      <c r="DY10">
         <v>2800000.0</v>
       </c>
-      <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
+      <c r="EL10"/>
     </row>
-    <row r="11" spans="1:141">
+    <row r="11" spans="1:142">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11">
+        <v>74000.0</v>
+      </c>
+      <c r="C11">
         <v>30000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>533000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-142000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>961000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-564000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>751000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1084000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>851000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>125000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>472000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1508000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>611000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>75000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1344000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>553000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>71000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>23207000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-364000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2248000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-207000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>14948000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>607000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1592000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-20032000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7456000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13656000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1219000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-6006000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2722000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-115000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1088000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>5373000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>15102000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3924000.0</v>
       </c>
       <c r="AK11">
         <v>3924000.0</v>
       </c>
       <c r="AL11">
+        <v>3924000.0</v>
+      </c>
+      <c r="AM11">
         <v>8824000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1276000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3685000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4294000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5041000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>3066000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1778000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4763000.0</v>
       </c>
       <c r="AU11">
         <v>4763000.0</v>
       </c>
       <c r="AV11">
+        <v>4763000.0</v>
+      </c>
+      <c r="AW11">
         <v>3309000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1940000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1034000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>448000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2997000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3320000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>8506000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>6930000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>5993000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>7057000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1420000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>8002000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6103000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>6251000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>7257000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>5769000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6542000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>8622000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6589000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4209000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3331000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1420000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-5749000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-66072000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>2251000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3089000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-4135000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2616000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2874000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2412000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2140000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>3970000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2942000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>4310000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3679000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7563000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5306000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>5566000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4622000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4474000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3604000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3511000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4257000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>2914000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>3949000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>3464000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3304000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3260000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>3406000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>2905000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-5983000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-4985000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2170000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2304000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1996000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1892000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2213000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>10133000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="DD11">
         <v>1900000.0</v>
       </c>
       <c r="DE11">
+        <v>1900000.0</v>
+      </c>
+      <c r="DF11">
         <v>2100000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>-7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2400000.0</v>
       </c>
       <c r="DH11">
         <v>-2400000.0</v>
       </c>
       <c r="DI11">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DJ11">
         <v>-1700000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>-2400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-1700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>500000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1800000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-700000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-300000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>2100000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>23200000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-2600000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>900000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-2800000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>-2200000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="DZ11">
         <v>-2100000.0</v>
       </c>
       <c r="EA11">
+        <v>-2100000.0</v>
+      </c>
+      <c r="EB11">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="EC11">
         <v>-1800000.0</v>
       </c>
       <c r="ED11">
-        <v>-1700000.0</v>
+        <v>-1800000.0</v>
       </c>
       <c r="EE11">
         <v>-1700000.0</v>
       </c>
       <c r="EF11">
+        <v>-1700000.0</v>
+      </c>
+      <c r="EG11">
         <v>-1300000.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>-1500000.0</v>
       </c>
-      <c r="EH11">
+      <c r="EI11">
         <v>-1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1300000.0</v>
       </c>
       <c r="EJ11">
         <v>-1300000.0</v>
       </c>
       <c r="EK11">
         <v>-1300000.0</v>
       </c>
+      <c r="EL11">
+        <v>-1300000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:141">
+    <row r="12" spans="1:142">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12">
+        <v>5664000.0</v>
+      </c>
+      <c r="C12">
         <v>4351000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4681000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3950000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4506000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>14920000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5210000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4943000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4558000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4500000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1576000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1266000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1289000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>229000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>277000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>407000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>375000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>437000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>433000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>550000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>417000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>428000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>731000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>901000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>423000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>508000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>186000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>457000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>257000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>213000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>181000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>251000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>183000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>522000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>15000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>76000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>45000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>443000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>471000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>113000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>38000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>166000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>125000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>74000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>395000.0</v>
       </c>
       <c r="AU12">
         <v>395000.0</v>
       </c>
       <c r="AV12">
+        <v>395000.0</v>
+      </c>
+      <c r="AW12">
         <v>492000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>468000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>340000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>555000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>470000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>542000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>627000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>465000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1265000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>2225000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2908000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2267000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2198000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2416000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2456000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3481000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>5445000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>5846000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>6435000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6437000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5832000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>6117000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5966000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4249000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4069000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5390000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>6477000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5666000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5869000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5664000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8361000.0</v>
       </c>
-      <c r="CA12">
-[...1 lines deleted...]
-      </c>
       <c r="CB12">
         <v>0.0</v>
       </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
+        <v>0.0</v>
+      </c>
+      <c r="CE12">
         <v>1747000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1160000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1250000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1311000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1370000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1697000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1370000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1529000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>815000.0</v>
       </c>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>610000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>1527000.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
+        <v>0.0</v>
+      </c>
+      <c r="CY12">
         <v>1379000.0</v>
       </c>
-      <c r="CY12">
-[...1 lines deleted...]
-      </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
+      <c r="EL12"/>
     </row>
-    <row r="13" spans="1:141">
+    <row r="13" spans="1:142">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>423000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>508000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>186000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>457000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>257000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31547,85 +31750,84 @@
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
+      <c r="EL13"/>
     </row>
-    <row r="14" spans="1:141">
+    <row r="14" spans="1:142">
       <c r="A14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
@@ -31715,1122 +31917,1131 @@
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
-        <v>10000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BW14">
         <v>10000.0</v>
       </c>
       <c r="BX14">
+        <v>10000.0</v>
+      </c>
+      <c r="BY14">
         <v>-43000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>43000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>26000.0</v>
       </c>
-      <c r="CA14">
-[...1 lines deleted...]
-      </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
         <v>481000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>400000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>473000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>388000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>481000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>366000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>474000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>515000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>343000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>273000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>506000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>403000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
       <c r="EH14"/>
       <c r="EI14"/>
       <c r="EJ14"/>
       <c r="EK14"/>
+      <c r="EL14"/>
     </row>
-    <row r="15" spans="1:141">
+    <row r="15" spans="1:142">
       <c r="A15" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B15">
+        <v>-20908000.0</v>
+      </c>
+      <c r="C15">
         <v>-2222000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-22795000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-14081000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-53094000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-29146000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-27388000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-33443000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-36020000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-22174000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-28857000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-39426000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-60938000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-7062000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-10716000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2489000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4460000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-32812000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2171000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2420000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5816000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-9378000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4654000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-18424000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>25665000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11686000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-40498000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-547000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>897000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8871000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1211000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>925000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5226000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1568000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3456000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3853000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2654000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-3236000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>9896000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7387000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3893000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3369000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1371000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3572000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-8379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452000.0</v>
       </c>
       <c r="AU15">
         <v>452000.0</v>
       </c>
       <c r="AV15">
+        <v>452000.0</v>
+      </c>
+      <c r="AW15">
         <v>-683000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-782000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-10836000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-19822000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-2317000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2116000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>20514000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7560000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>11205000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>12016000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>12392000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>12378000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>9958000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-35801000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>7964000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>8520000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10232000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>17492000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>9461000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>6188000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>5944000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2879000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-717000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-237251000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>5808000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3606000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-10515000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>8028000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>7189000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6267000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7401000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-35417000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>12728000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8246000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>7197000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>46020000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>9405000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>10779000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>9513000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>8417000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>7875000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>8344000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>6841000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>5442000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>6495000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>5953000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>6574000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>5974000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>6776000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6590000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>5983000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4985000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5064000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4931000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4710000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>3882000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4156000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>32068000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3812000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3100000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2800000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>7800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DH15">
         <v>2400000.0</v>
       </c>
       <c r="DI15">
+        <v>2400000.0</v>
+      </c>
+      <c r="DJ15">
         <v>1700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>-500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>-600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>-1800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>700000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>-2100000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-23200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>2600000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>2900000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>2800000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DY15">
         <v>2100000.0</v>
       </c>
       <c r="DZ15">
         <v>2100000.0</v>
       </c>
       <c r="EA15">
+        <v>2100000.0</v>
+      </c>
+      <c r="EB15">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="EC15">
         <v>1800000.0</v>
       </c>
       <c r="ED15">
-        <v>1700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="EE15">
         <v>1700000.0</v>
       </c>
       <c r="EF15">
+        <v>1700000.0</v>
+      </c>
+      <c r="EG15">
         <v>1300000.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>1500000.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="EJ15">
         <v>1300000.0</v>
       </c>
       <c r="EK15">
         <v>1300000.0</v>
       </c>
+      <c r="EL15">
+        <v>1300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:141">
+    <row r="16" spans="1:142">
       <c r="A16" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-39426000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-60938000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-7062000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-10716000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2489000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4460000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-32812000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2171000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2420000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-5816000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-9378000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4654000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-18424000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>25665000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11686000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-40498000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-547000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>897000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8871000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1211000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>925000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5226000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1568000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3456000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3853000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2654000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-3346000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9896000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-7387000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3893000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3369000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1371000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3572000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-8379000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-5798000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>452000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-683000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-2508000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-11173000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-19822000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-2317000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>12057000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>7560000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>11205000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>12016000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>11530000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>12378000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>9958000.0</v>
       </c>
-      <c r="BI16">
-[...1 lines deleted...]
-      </c>
       <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
         <v>7964000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>8520000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10232000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>17492000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9461000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6188000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5944000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2879000.0</v>
       </c>
-      <c r="BR16">
-[...1 lines deleted...]
-      </c>
       <c r="BS16">
+        <v>0.0</v>
+      </c>
+      <c r="BT16">
         <v>-5808000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5808000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3606000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2941000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>8027000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>7189000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6267000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7401000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>-12728000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>12728000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8246000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7197000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>46021000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>9405000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>10779000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9513000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8417000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>7875000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8344000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6841000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>5441000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>6495000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5953000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6574000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>5974000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>6775000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6590000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>5983000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>4986000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5064000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4931000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4710000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>3882000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4156000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>32068000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
       <c r="EH16"/>
       <c r="EI16"/>
       <c r="EJ16"/>
       <c r="EK16"/>
+      <c r="EL16"/>
     </row>
-    <row r="17" spans="1:141">
+    <row r="17" spans="1:142">
       <c r="A17" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>218</v>
+      </c>
+      <c r="B17">
+        <v>-20908000.0</v>
+      </c>
       <c r="C17">
+        <v>-2222000.0</v>
+      </c>
+      <c r="D17">
         <v>-22795000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-14081000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-53094000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-29146000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-27388000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-33443000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-36020000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-22174000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-28857000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-39426000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-60938000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-7062000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-10716000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2489000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4460000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-32812000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-2171000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4668000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-5816000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-9378000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4654000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-18424000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>25665000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>11686000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-40498000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-547000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>897000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8862000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1213000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>933000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>5229000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1516000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3348000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4735000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2308000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-5227000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>10384000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-6289000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4629000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2106000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-788000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4077000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-7737000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-7448000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>28000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3266000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>410000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-6019000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-18084000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>4130000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>16972000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>5949000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>13118000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>13967000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>12016000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>12378000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>9958000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -32919,174 +33130,181 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
+      <c r="EL17"/>
     </row>
-    <row r="18" spans="1:141">
+    <row r="18" spans="1:142">
       <c r="A18" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>-5664000.0</v>
+      </c>
       <c r="C18">
+        <v>-4351000.0</v>
+      </c>
+      <c r="D18">
         <v>-4681000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3950000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4506000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14920000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5210000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4943000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4558000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1576000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1266000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1289000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-229000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-277000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-407000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-375000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-437000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-433000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-550000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-417000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-428000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-731000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-901000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-423000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-508000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>186000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>457000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-257000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -33154,209 +33372,210 @@
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
       <c r="EH18"/>
       <c r="EI18"/>
       <c r="EJ18"/>
       <c r="EK18"/>
+      <c r="EL18"/>
     </row>
-    <row r="19" spans="1:141">
+    <row r="19" spans="1:142">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>613000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>5430000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3544000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3031000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1610000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-642000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1276000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>1049000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3416000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4174000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1817000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>5069000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-798000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>643000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-8146000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-236000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-2997000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-917000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-3814000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2792000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>2912000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6330000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>479000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>585000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-7568000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-5896000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-634000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>147000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>1833000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-3415000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-1736000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>853000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>691000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-1664000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1322000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>363000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-272000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>340000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-1481000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-1207000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>4764000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-599000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-1020000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>660000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-746000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-368000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-312000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -33393,169 +33612,168 @@
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
+      <c r="EL19"/>
     </row>
-    <row r="20" spans="1:141">
+    <row r="20" spans="1:142">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>1499000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>12870000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>-38386000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>19193000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>-395000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>326000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>1364000.0</v>
       </c>
-      <c r="BE20">
-[...1 lines deleted...]
-      </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
@@ -33656,546 +33874,550 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
+      <c r="EL20"/>
     </row>
-    <row r="21" spans="1:141">
+    <row r="21" spans="1:142">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B21">
+        <v>-13686000.0</v>
+      </c>
+      <c r="C21">
         <v>13451000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17046000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16003000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-48873000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11477000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-18899000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-24906000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-29337000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18315000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-24449000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-36632000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-59714000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11044000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-5787000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6641000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3078000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-9353000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-313000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4267000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2916000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3705000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4175000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-21000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6854000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4095000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18882000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>451000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-4448000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>12402000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3907000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7024000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7873000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>17860000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9034000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7998000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>5919000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7416000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9271000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2638000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7128000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7380000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4139000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4928000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7192000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6508000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8834000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>9031000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2465000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-6378000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6257000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8804000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4024000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>24481000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>21533000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>20565000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22044000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>16994000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>23015000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18571000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-26061000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>16841000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18994000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>21210000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>31945000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>21979000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>17751000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>13645000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9440000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-289517000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>11537000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11591000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-8294000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>15791000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>15618000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>14942000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>12579000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-30457000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>15071000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>11660000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>13209000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>13810000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>16570000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>15611000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>14412000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>14598000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>13202000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>12789000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>11595000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>8826000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>10420000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>9743000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>10961000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>10505000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>11316000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>10158000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-88862000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>40158000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7511000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7582000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4204000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5866000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>6311000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6344000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>6516000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5500000.0</v>
       </c>
       <c r="DE21">
         <v>5500000.0</v>
       </c>
       <c r="DF21">
+        <v>5500000.0</v>
+      </c>
+      <c r="DG21">
         <v>-61600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>26400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>25500000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>25000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>-54700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>22800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>22400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>20600000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-50600000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DQ21">
         <v>19000000.0</v>
       </c>
       <c r="DR21">
+        <v>19000000.0</v>
+      </c>
+      <c r="DS21">
         <v>-28000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>12400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>11600000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>3300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-17000000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>9700000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>2700000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>9300000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>-12200000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>7200000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>7700000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>7800000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>-12400000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>6900000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>6600000.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>7100000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="EJ21">
         <v>5200000.0</v>
       </c>
       <c r="EK21">
         <v>5200000.0</v>
       </c>
+      <c r="EL21">
+        <v>5200000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:141">
+    <row r="22" spans="1:142">
       <c r="A22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -34380,471 +34602,477 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
       <c r="EH22"/>
       <c r="EI22"/>
       <c r="EJ22"/>
       <c r="EK22"/>
+      <c r="EL22"/>
     </row>
-    <row r="23" spans="1:141">
+    <row r="23" spans="1:142">
       <c r="A23" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B23">
+        <v>210394000.0</v>
+      </c>
+      <c r="C23">
         <v>206460000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>222680000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>219124000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>242519000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>227134000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>215505000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>223526000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>217945000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>218730000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>208455000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>223648000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>234918000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>133273000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>119783000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>111429000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>109496000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>134417000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>112741000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>117127000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>108509000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>113914000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>106810000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>94135000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>97969000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>117399000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>108773000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>113591000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>107103000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>108296000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>106221000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>104523000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>100836000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>103370000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>96213000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100944000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>96819000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>100597000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>87036000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>93298000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>91306000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>97435000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>95865000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>93813000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>91038000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92160000.0</v>
       </c>
       <c r="AU23">
         <v>92160000.0</v>
       </c>
       <c r="AV23">
+        <v>92160000.0</v>
+      </c>
+      <c r="AW23">
         <v>91954000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>90571000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>102240000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>86481000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>89476000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>96230000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>87271000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>93219000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>97563000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>121097000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>124069000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>121732000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>124980000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>165226000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>126956000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>119912000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>121635000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>119429000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>122038000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>117347000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>123901000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>118474000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>122863000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>418818000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>118502000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>116441000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>116157000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>105329000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>107718000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>102090000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>103561000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>113825000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>69664000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>69456000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>67055000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>62002000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>62970000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>62077000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>59207000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>56890000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>57592000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>57950000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>41113000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>42427000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>41145000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>38438000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>34916000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>34037000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>34264000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>31437000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>131861000.0</v>
       </c>
-      <c r="CU23">
-[...1 lines deleted...]
-      </c>
       <c r="CV23">
+        <v>0.0</v>
+      </c>
+      <c r="CW23">
         <v>33221000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>30888000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>21973000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>26032000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>26741000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>26932000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>24768000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>23800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>25100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>24400000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>88800000.0</v>
       </c>
-      <c r="DG23"/>
-      <c r="DH23">
+      <c r="DH23"/>
+      <c r="DI23">
         <v>78900000.0</v>
       </c>
-      <c r="DI23"/>
-      <c r="DJ23">
+      <c r="DJ23"/>
+      <c r="DK23">
         <v>78900000.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
-      <c r="DN23">
+      <c r="DN23"/>
+      <c r="DO23">
         <v>70600000.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>44800000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
-      <c r="DU23">
+      <c r="DU23"/>
+      <c r="DV23">
         <v>8200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>28000000.0</v>
       </c>
-      <c r="DW23"/>
-      <c r="DX23">
+      <c r="DX23"/>
+      <c r="DY23">
         <v>6900000.0</v>
       </c>
-      <c r="DY23"/>
-      <c r="DZ23">
+      <c r="DZ23"/>
+      <c r="EA23">
         <v>20800000.0</v>
       </c>
-      <c r="EA23"/>
       <c r="EB23"/>
       <c r="EC23"/>
-      <c r="ED23">
+      <c r="ED23"/>
+      <c r="EE23">
         <v>19700000.0</v>
       </c>
-      <c r="EE23"/>
       <c r="EF23"/>
       <c r="EG23"/>
       <c r="EH23"/>
       <c r="EI23"/>
       <c r="EJ23"/>
       <c r="EK23"/>
+      <c r="EL23"/>
     </row>
-    <row r="24" spans="1:141">
+    <row r="24" spans="1:142">
       <c r="A24" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34942,978 +35170,987 @@
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
       <c r="EH24"/>
       <c r="EI24"/>
       <c r="EJ24"/>
       <c r="EK24"/>
+      <c r="EL24"/>
     </row>
-    <row r="25" spans="1:141">
+    <row r="25" spans="1:142">
       <c r="A25" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>226</v>
+      </c>
+      <c r="B25">
+        <v>14551000.0</v>
+      </c>
       <c r="C25">
+        <v>15053000.0</v>
+      </c>
+      <c r="D25">
         <v>14523000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17997000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>35682000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27333000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>16788000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>15540000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>16340000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16998000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14284000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14950000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14366000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8156000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8324000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7281000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8314000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8297000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>8017000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>8449000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8332000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9166000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>9933000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7845000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7332000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3795000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7249000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7155000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6500000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4998000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4738000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4554000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4369000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4703000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>4974000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>5372000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>5075000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>5784000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5512000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5578000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>5512000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6004000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5214000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5250000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5214000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4995000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4796000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4447000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5351000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5667000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>5500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5952000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5985000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>5339000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7011000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>5165000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4947000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>5398000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>6280000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>5450000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5397000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>5217000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>9976000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>7056000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7707000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>7944000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7759000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8554000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8920000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>7101000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5705000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>3946000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3531000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3776000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>6557000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>3761000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3625000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3590000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4291000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>3608000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3647000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3534000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2173000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1583000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1565000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1628000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>4471000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1035000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>951000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>922000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>4233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD25">
         <v>900000.0</v>
       </c>
       <c r="DE25">
+        <v>900000.0</v>
+      </c>
+      <c r="DF25">
         <v>800000.0</v>
       </c>
-      <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
       <c r="EH25"/>
       <c r="EI25"/>
       <c r="EJ25"/>
       <c r="EK25"/>
+      <c r="EL25"/>
     </row>
-    <row r="26" spans="1:141">
+    <row r="26" spans="1:142">
       <c r="A26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B26">
+        <v>15320000.0</v>
+      </c>
+      <c r="C26">
         <v>15373000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14774000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>15934000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>19766000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18808000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>17294000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>18049000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>19492000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18941000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>18559000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19424000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>23307000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>13152000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11943000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>12758000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11212000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>13243000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12360000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>13121000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>10897000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>10365000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>9962000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>8765000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>9964000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>8446000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7982000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>8980000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9229000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>8792000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9598000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>7891000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6937000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>8454000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>6935000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>6887000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>7424000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>7509000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>6858000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>6792000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>7636000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>7570000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>6523000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>6451000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5845000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6572000.0</v>
       </c>
       <c r="AU26">
         <v>6572000.0</v>
       </c>
       <c r="AV26">
+        <v>6572000.0</v>
+      </c>
+      <c r="AW26">
         <v>6313000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>5939000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>6115000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6361000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>8551000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>5400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>5418000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>6858000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>9252000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>7745000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>5775000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>6555000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>6766000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>6052000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>7078000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>7375000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>8370000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>7528000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>5623000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>7863000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>8886000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>9087000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>11444000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>6447000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>6599000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>6354000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>5907000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>5953000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>6023000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>6337000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>6442000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>42865000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>2721000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>2964000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>2994000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>2516000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>2869000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>2938000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>2739000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>2722000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>2694000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>3316000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>2149000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>1721000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>2128000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>2131000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1658000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>1749000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>1971000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>2132000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>1740000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1608000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>1825000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>1812000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>1652000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1620000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>1751000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>1864000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>1403000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>1600000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>1800000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>1600000.0</v>
       </c>
-      <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
+      <c r="EL26"/>
     </row>
-    <row r="27" spans="1:141">
+    <row r="27" spans="1:142">
       <c r="A27" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>296843000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>96576000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>100224000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>100043000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>97749000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>94947000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>99249000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>93791000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>59324000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>55461000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>59888000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>54137000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>57098000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>56097000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>57338000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>50785000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>53716000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>52926000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>43479000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>54313000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>58313000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>54805000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>56864000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>53694000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>53832000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>49898000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>51529000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>50268000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>51874000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>47493000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>50471000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>48532000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>48705000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>41717000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>46037000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>44816000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>44720000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>46129000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>42946000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>44285000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40998000.0</v>
       </c>
       <c r="AU27">
         <v>40998000.0</v>
       </c>
       <c r="AV27">
+        <v>40998000.0</v>
+      </c>
+      <c r="AW27">
         <v>42013000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>43871000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>44235000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>42382000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>44910000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>48839000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>51713000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>49298000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>49810000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>58280000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>62197000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>57615000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>58199000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>55598000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>60186000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>57281000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>57185000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>56290000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>53396000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>55012000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>55272000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>52264000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>40000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>50210000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>41000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>39000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>38000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>39000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>47310000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>38000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>40000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>44000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="CC27">
         <v>38000.0</v>
       </c>
-      <c r="CD27"/>
+      <c r="CD27">
+        <v>38000.0</v>
+      </c>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
@@ -35929,489 +36166,499 @@
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
+      <c r="EL27"/>
     </row>
-    <row r="28" spans="1:141">
+    <row r="28" spans="1:142">
       <c r="A28" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>229</v>
+      </c>
+      <c r="B28">
+        <v>134911000.0</v>
+      </c>
       <c r="C28">
+        <v>136753000.0</v>
+      </c>
+      <c r="D28">
         <v>148102000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>136493000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>132981000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>433322000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33561000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>33994000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31648000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>34535000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>27136000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>34177000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>48811000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>25470000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19322000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15846000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19328000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18262000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16312000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18335000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16444000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>18495000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>16541000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15047000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17865000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>22110000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21090000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21935000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20472000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>20046000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22705000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>22268000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>19484000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19480000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>18068000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>20409000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18282000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21063000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18581000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17954000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16718000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23734000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>19348000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22506000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>21164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18814000.0</v>
       </c>
       <c r="AU28">
         <v>18814000.0</v>
       </c>
       <c r="AV28">
+        <v>18814000.0</v>
+      </c>
+      <c r="AW28">
         <v>17553000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17545000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18411000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>13202000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>15204000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>18788000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>11112000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13849000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14295000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>20943000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>19345000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>20214000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>23949000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>22960000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>25218000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21568000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20372000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>21470000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>24172000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>20819000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>21191000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22684000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>74815000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>69503000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>72025000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>72376000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>71318000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>63963000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>64116000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>60489000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>63694000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>48024000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>44035000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>16000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>43482000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>40172000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>40372000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>39212000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>36958000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>35135000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>35752000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>36699000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>26803000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>27082000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>26751000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>24713000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>22612000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>22883000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>22278000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>21361000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>20876000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>20711000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>20740000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>19739000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>17369000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>16472000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>16638000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>16580000.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
       <c r="DZ28"/>
       <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
       <c r="EG28"/>
       <c r="EH28"/>
       <c r="EI28"/>
       <c r="EJ28"/>
       <c r="EK28"/>
+      <c r="EL28"/>
     </row>
-    <row r="29" spans="1:141">
+    <row r="29" spans="1:142">
       <c r="A29" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>230</v>
+      </c>
+      <c r="B29">
+        <v>74000.0</v>
+      </c>
       <c r="C29">
+        <v>30000.0</v>
+      </c>
+      <c r="D29">
         <v>533000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-142000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>961000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-564000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>751000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1084000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>851000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>125000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>472000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1508000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>611000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>75000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1344000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>553000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>71000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23207000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-364000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2248000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-207000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>14948000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>607000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1592000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-20032000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-7456000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13656000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1219000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-6006000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -36479,1275 +36726,1285 @@
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
       <c r="EH29"/>
       <c r="EI29"/>
       <c r="EJ29"/>
       <c r="EK29"/>
+      <c r="EL29"/>
     </row>
-    <row r="30" spans="1:141">
+    <row r="30" spans="1:142">
       <c r="A30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B30">
+        <v>153232000.0</v>
+      </c>
+      <c r="C30">
         <v>128579000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>165569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>155536000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>170492000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>160318000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>153952000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>159655000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>156579000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>154945000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>144212000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>156183000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>170043000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100220000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>89210000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>79829000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>81178000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>101163000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84434000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>89688000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>82595000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>84843000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>80567000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>70969000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>74560000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>91208000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>83877000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>87779000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>83395000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>82670000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>82201000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>81688000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>76689000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79808000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>72496000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>77767000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>74238000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>77277000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>67156000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>70783000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>69170000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>76024000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>72000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>71903000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>71699000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66892000.0</v>
       </c>
       <c r="AU30">
         <v>66892000.0</v>
       </c>
       <c r="AV30">
+        <v>66892000.0</v>
+      </c>
+      <c r="AW30">
         <v>66540000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>67939000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>69723000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>62561000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>69230000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>73531000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>68767000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>70846000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>73887000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>88215000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>88965000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>85703000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>90287000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>131865000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>94286000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>87646000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>87548000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>86735000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>85288000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>85362000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>86992000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>85668000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>88133000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>370820000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>83454000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>82203000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>81671000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>74587000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>74710000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>71294000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>73601000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>92818000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>48465000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>47997000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>45131000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>41809000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>42195000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>41181000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>38855000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>37308000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>37895000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>38404000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>28100000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>29945000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>28136000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>25853000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22825000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>23060000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>22424000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>21526000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-131861000.0</v>
       </c>
-      <c r="CU30">
-[...1 lines deleted...]
-      </c>
       <c r="CV30">
+        <v>0.0</v>
+      </c>
+      <c r="CW30">
         <v>22181000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>20802000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>20488000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>17507000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>17589000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>17684000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>19781000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>15800000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>16500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>15800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-88800000.0</v>
       </c>
-      <c r="DG30"/>
-      <c r="DH30">
+      <c r="DH30"/>
+      <c r="DI30">
         <v>-78900000.0</v>
       </c>
-      <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>-78900000.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>-70600000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>-44800000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
-      <c r="DU30">
+      <c r="DU30"/>
+      <c r="DV30">
         <v>4200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-28000000.0</v>
       </c>
-      <c r="DW30"/>
-      <c r="DX30">
+      <c r="DX30"/>
+      <c r="DY30">
         <v>3800000.0</v>
       </c>
-      <c r="DY30"/>
-      <c r="DZ30">
+      <c r="DZ30"/>
+      <c r="EA30">
         <v>-20800000.0</v>
       </c>
-      <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
-      <c r="ED30">
+      <c r="ED30"/>
+      <c r="EE30">
         <v>-19700000.0</v>
       </c>
-      <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
       <c r="EH30"/>
       <c r="EI30"/>
       <c r="EJ30"/>
       <c r="EK30"/>
+      <c r="EL30"/>
     </row>
-    <row r="31" spans="1:141">
+    <row r="31" spans="1:142">
       <c r="A31" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B31">
+        <v>-7148000.0</v>
+      </c>
+      <c r="C31">
         <v>-15643000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5216000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1780000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3260000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-18233000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7738000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7453000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5832000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3734000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3936000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1286000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-613000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>4057000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3585000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3599000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1311000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-252000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2222000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>401000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3107000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1865000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1086000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>4168000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1221000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>135000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-7960000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>221000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-661000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-809000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5235000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3894000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>2729000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1242000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>464000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>661000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4303000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3709000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-163000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>34000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1795000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-233000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1861000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>927000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>419000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1717000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3648000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1964000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-740000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>49000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-23338000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1207000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>4204000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-944000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1485000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-605000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2971000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3182000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2082000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1715000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3489000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1620000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4705000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4436000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-5831000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-5929000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7354000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4370000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-6201000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-15906000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-13806000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3478000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-4896000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-6293000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-5147000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-5555000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-6263000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3038000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-990000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>599000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>896000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2333000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>39773000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1859000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>734000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-277000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1707000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1723000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-934000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-497000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-470000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>24000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-326000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>659000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1271000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1134000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-663000.0</v>
       </c>
-      <c r="CT31">
-[...1 lines deleted...]
-      </c>
       <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
         <v>-40158000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-277000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-347000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1359000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-92000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>58000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>35857000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>414000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-693000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-402000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-618000.0</v>
       </c>
-      <c r="DF31"/>
-      <c r="DG31">
+      <c r="DG31"/>
+      <c r="DH31">
         <v>-26400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-25500000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-25000000.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>-22800000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-22400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-20600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>50600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000.0</v>
       </c>
       <c r="DQ31">
         <v>-19000000.0</v>
       </c>
       <c r="DR31">
+        <v>-19000000.0</v>
+      </c>
+      <c r="DS31">
         <v>28000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-12400000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-11600000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>500000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>17000000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-9700000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>100000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-9300000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>12200000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-7200000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-7700000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-7800000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>12400000.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>-6900000.0</v>
       </c>
-      <c r="EF31">
+      <c r="EG31">
         <v>-6600000.0</v>
       </c>
-      <c r="EG31">
+      <c r="EH31">
         <v>-7100000.0</v>
       </c>
-      <c r="EH31">
+      <c r="EI31">
         <v>-5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5200000.0</v>
       </c>
       <c r="EJ31">
         <v>-5200000.0</v>
       </c>
       <c r="EK31">
         <v>-5200000.0</v>
       </c>
+      <c r="EL31">
+        <v>-5200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:141">
+    <row r="32" spans="1:142">
       <c r="A32" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B32">
+        <v>196708000.0</v>
+      </c>
+      <c r="C32">
         <v>219911000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>205634000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>203121000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>193646000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>215657000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>196606000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>198620000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>188608000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>200415000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>184006000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>187016000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>175204000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>122229000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>113996000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>118070000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>106418000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>125064000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>112428000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>121394000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>105593000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>117619000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>110985000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>73135000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>104823000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>121494000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>113499000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>115850000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>109112000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>121078000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>111708000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>111547000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>108709000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>116896000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>105247000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>108942000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>102738000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>108537000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>98497000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>104075000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>98679000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>104622000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>101151000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>100954000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>89762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100994000.0</v>
       </c>
       <c r="AU32">
         <v>100994000.0</v>
       </c>
       <c r="AV32">
+        <v>100994000.0</v>
+      </c>
+      <c r="AW32">
         <v>100985000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>101342000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>106143000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>92738000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>98280000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>100254000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>112035000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>114752000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>119492000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>143141000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>151526000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>144747000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>143551000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>139165000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>143797000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>138906000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>142845000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>138823000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>144017000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>135098000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>137546000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>128974000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>132303000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>129301000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>130039000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>128032000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>128835000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>121120000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>123336000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>117032000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>116140000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>83368000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>84735000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>81116000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>80264000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>75812000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>79540000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>77688000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>73619000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>71488000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>70794000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>70739000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>52708000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>51253000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>51565000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>48181000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>45877000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>44542000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>45580000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>41595000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>42999000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>40158000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>40732000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>38470000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>33556000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>31898000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>33052000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>33276000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>31284000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>29500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>30600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>29900000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>27200000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>26400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>25500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>25000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>24200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>22800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>22400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>20600000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>20000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>19200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="DQ32">
         <v>19000000.0</v>
       </c>
       <c r="DR32">
+        <v>19000000.0</v>
+      </c>
+      <c r="DS32">
         <v>16800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>12400000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>11600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>11500000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>11000000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>9700000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>9600000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>9300000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>8600000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>7200000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>7700000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>7800000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>7300000.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>6900000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>6600000.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>7100000.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5200000.0</v>
       </c>
       <c r="EJ32">
         <v>5200000.0</v>
       </c>
       <c r="EK32">
+        <v>5200000.0</v>
+      </c>
+      <c r="EL32">
         <v>5200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -37848,51 +38105,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B2">
         <v>85738000.0</v>
       </c>
       <c r="C2">
         <v>37757000.0</v>
       </c>
       <c r="D2">
         <v>50700000.0</v>
       </c>
       <c r="E2">
         <v>87847000.0</v>
       </c>
       <c r="F2">
         <v>96821000.0</v>
       </c>
       <c r="G2">
         <v>70403000.0</v>
       </c>
       <c r="H2">
         <v>72189000.0</v>
       </c>
       <c r="I2">
         <v>81157000.0</v>
       </c>
@@ -37955,51 +38212,51 @@
       </c>
       <c r="AC2">
         <v>4100000.0</v>
       </c>
       <c r="AD2">
         <v>3600000.0</v>
       </c>
       <c r="AE2">
         <v>7000000.0</v>
       </c>
       <c r="AF2">
         <v>20500000.0</v>
       </c>
       <c r="AG2">
         <v>17200000.0</v>
       </c>
       <c r="AH2">
         <v>15200000.0</v>
       </c>
       <c r="AI2">
         <v>200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B3">
         <v>34626000</v>
       </c>
       <c r="C3">
         <v>34876000</v>
       </c>
       <c r="D3">
         <v>62050000</v>
       </c>
       <c r="E3">
         <v>23160000</v>
       </c>
       <c r="F3">
         <v>19592000</v>
       </c>
       <c r="G3">
         <v>17094000</v>
       </c>
       <c r="H3">
         <v>20524000</v>
       </c>
       <c r="I3">
         <v>15256000</v>
       </c>
@@ -38062,51 +38319,51 @@
       </c>
       <c r="AC3">
         <v>3400000</v>
       </c>
       <c r="AD3">
         <v>3400000</v>
       </c>
       <c r="AE3">
         <v>3200000</v>
       </c>
       <c r="AF3">
         <v>2900000</v>
       </c>
       <c r="AG3">
         <v>2500000</v>
       </c>
       <c r="AH3">
         <v>700000</v>
       </c>
       <c r="AI3">
         <v>600000</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-36150000.0</v>
       </c>
       <c r="F4">
         <v>-8159000.0</v>
       </c>
       <c r="G4">
         <v>25183000.0</v>
       </c>
       <c r="H4">
         <v>-1579000.0</v>
       </c>
       <c r="I4">
         <v>-8087000.0</v>
       </c>
       <c r="J4">
         <v>41585000.0</v>
       </c>
       <c r="K4">
         <v>-24091000.0</v>
       </c>
@@ -38125,51 +38382,51 @@
       <c r="P4">
         <v>19646000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-4528000.0</v>
       </c>
       <c r="F5">
         <v>-21184000.0</v>
       </c>
       <c r="G5">
         <v>2627000.0</v>
       </c>
       <c r="H5">
         <v>1726000.0</v>
       </c>
       <c r="I5">
         <v>-1183000.0</v>
       </c>
       <c r="J5">
         <v>11219000.0</v>
       </c>
       <c r="K5">
         <v>5409000.0</v>
       </c>
@@ -38188,51 +38445,51 @@
       <c r="P5">
         <v>-37692000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B6">
         <v>-623000.0</v>
       </c>
       <c r="C6">
         <v>47981000.0</v>
       </c>
       <c r="D6">
         <v>-12943000.0</v>
       </c>
       <c r="E6">
         <v>-37147000.0</v>
       </c>
       <c r="F6">
         <v>-8974000.0</v>
       </c>
       <c r="G6">
         <v>26418000.0</v>
       </c>
       <c r="H6">
         <v>-1786000.0</v>
       </c>
       <c r="I6">
         <v>-8968000.0</v>
       </c>
@@ -38295,51 +38552,51 @@
       </c>
       <c r="AC6">
         <v>2900000.0</v>
       </c>
       <c r="AD6">
         <v>500000.0</v>
       </c>
       <c r="AE6">
         <v>-3400000.0</v>
       </c>
       <c r="AF6">
         <v>-13400000.0</v>
       </c>
       <c r="AG6">
         <v>3300000.0</v>
       </c>
       <c r="AH6">
         <v>2000000.0</v>
       </c>
       <c r="AI6">
         <v>14900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B7">
         <v>-21497000.0</v>
       </c>
       <c r="C7">
         <v>-19251000.0</v>
       </c>
       <c r="D7">
         <v>-53964000.0</v>
       </c>
       <c r="E7">
         <v>-29235000.0</v>
       </c>
       <c r="F7">
         <v>-18103000.0</v>
       </c>
       <c r="G7">
         <v>19698000.0</v>
       </c>
       <c r="H7">
         <v>-29379000.0</v>
       </c>
       <c r="I7">
         <v>-6998000.0</v>
       </c>
@@ -38402,51 +38659,51 @@
       </c>
       <c r="AC7">
         <v>-10100000.0</v>
       </c>
       <c r="AD7">
         <v>-8200000.0</v>
       </c>
       <c r="AE7">
         <v>-9600000.0</v>
       </c>
       <c r="AF7">
         <v>-5000000.0</v>
       </c>
       <c r="AG7">
         <v>-2300000.0</v>
       </c>
       <c r="AH7">
         <v>500000.0</v>
       </c>
       <c r="AI7">
         <v>-4700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6735000.0</v>
       </c>
       <c r="F8">
         <v>-7049000.0</v>
       </c>
       <c r="G8">
         <v>13283000.0</v>
       </c>
       <c r="H8">
         <v>-11037000.0</v>
       </c>
       <c r="I8">
         <v>-3706000.0</v>
       </c>
       <c r="J8">
         <v>-6562000.0</v>
       </c>
       <c r="K8">
         <v>392000.0</v>
       </c>
@@ -38465,51 +38722,51 @@
       <c r="P8">
         <v>-25818000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B9">
         <v>-1583000.0</v>
       </c>
       <c r="C9">
         <v>-9526000.0</v>
       </c>
       <c r="D9">
         <v>-10411000.0</v>
       </c>
       <c r="E9">
         <v>-6735000.0</v>
       </c>
       <c r="F9">
         <v>-7049000.0</v>
       </c>
       <c r="G9">
         <v>13283000.0</v>
       </c>
       <c r="H9">
         <v>-11037000.0</v>
       </c>
       <c r="I9">
         <v>-3706000.0</v>
       </c>
@@ -38538,51 +38795,51 @@
         <v>-14770000.0</v>
       </c>
       <c r="R9">
         <v>-23858000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B10">
         <v>-10748000.0</v>
       </c>
       <c r="C10">
         <v>-5546000.0</v>
       </c>
       <c r="D10">
         <v>-58051000.0</v>
       </c>
       <c r="E10">
         <v>-18133000.0</v>
       </c>
       <c r="F10">
         <v>619000.0</v>
       </c>
       <c r="G10">
         <v>-873000.0</v>
       </c>
       <c r="H10">
         <v>-5712000.0</v>
       </c>
       <c r="I10">
         <v>9698000.0</v>
       </c>
@@ -38645,51 +38902,51 @@
       </c>
       <c r="AC10">
         <v>-3600000.0</v>
       </c>
       <c r="AD10">
         <v>-500000.0</v>
       </c>
       <c r="AE10">
         <v>-3000000.0</v>
       </c>
       <c r="AF10">
         <v>-2600000.0</v>
       </c>
       <c r="AG10">
         <v>100000.0</v>
       </c>
       <c r="AH10">
         <v>-700000.0</v>
       </c>
       <c r="AI10">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2909000.0</v>
       </c>
       <c r="F11">
         <v>5266000.0</v>
       </c>
       <c r="G11">
         <v>8507000.0</v>
       </c>
       <c r="H11">
         <v>-5578000.0</v>
       </c>
       <c r="I11">
         <v>-7733000.0</v>
       </c>
       <c r="J11">
         <v>2324000.0</v>
       </c>
       <c r="K11">
         <v>-1771000.0</v>
       </c>
@@ -38720,51 +38977,51 @@
         <v>6448000.0</v>
       </c>
       <c r="V11">
         <v>2834000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>939000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11">
         <v>864000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5679000.0</v>
       </c>
       <c r="F12">
         <v>49603000.0</v>
       </c>
       <c r="G12">
         <v>17665000.0</v>
       </c>
       <c r="H12">
         <v>56397000.0</v>
       </c>
       <c r="I12">
         <v>20372000.0</v>
       </c>
       <c r="J12">
         <v>42465000.0</v>
       </c>
       <c r="K12">
         <v>31331000.0</v>
       </c>
@@ -38783,51 +39040,51 @@
       <c r="P12">
         <v>25665000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1858000.0</v>
       </c>
       <c r="F13">
         <v>-13461000.0</v>
       </c>
       <c r="G13">
         <v>-9095000.0</v>
       </c>
       <c r="H13">
         <v>-14768000.0</v>
       </c>
       <c r="I13">
         <v>-12820000.0</v>
       </c>
       <c r="J13">
         <v>-11669000.0</v>
       </c>
       <c r="K13">
         <v>8942000.0</v>
       </c>
@@ -38840,53 +39097,55 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>246</v>
+      </c>
+      <c r="B14">
+        <v>83255000.0</v>
+      </c>
       <c r="C14">
         <v>75962000.0</v>
       </c>
       <c r="D14">
         <v>60598000.0</v>
       </c>
       <c r="E14">
         <v>32075000.0</v>
       </c>
       <c r="F14">
         <v>33095000.0</v>
       </c>
       <c r="G14">
         <v>34276000.0</v>
       </c>
       <c r="H14">
         <v>24699000.0</v>
       </c>
       <c r="I14">
         <v>18659000.0</v>
       </c>
       <c r="J14">
         <v>20124000.0</v>
       </c>
       <c r="K14">
@@ -38945,51 +39204,51 @@
       </c>
       <c r="AC14">
         <v>6500000.0</v>
       </c>
       <c r="AD14">
         <v>6500000.0</v>
       </c>
       <c r="AE14">
         <v>6200000.0</v>
       </c>
       <c r="AF14">
         <v>2200000.0</v>
       </c>
       <c r="AG14">
         <v>1100000.0</v>
       </c>
       <c r="AH14">
         <v>700000.0</v>
       </c>
       <c r="AI14">
         <v>800000.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>1729000.0</v>
       </c>
       <c r="F15">
         <v>2555000.0</v>
       </c>
       <c r="G15">
         <v>2493000.0</v>
       </c>
       <c r="H15">
         <v>5193000.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
@@ -39010,51 +39269,51 @@
       </c>
       <c r="Q15"/>
       <c r="R15">
         <v>248000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B16">
         <v>85115000.0</v>
       </c>
       <c r="C16">
         <v>85738000.0</v>
       </c>
       <c r="D16">
         <v>37757000.0</v>
       </c>
       <c r="E16">
         <v>50700000.0</v>
       </c>
       <c r="F16">
         <v>87847000.0</v>
       </c>
       <c r="G16">
         <v>96821000.0</v>
       </c>
       <c r="H16">
         <v>70403000.0</v>
       </c>
       <c r="I16">
         <v>72189000.0</v>
       </c>
@@ -39117,51 +39376,51 @@
       </c>
       <c r="AC16">
         <v>7000000.0</v>
       </c>
       <c r="AD16">
         <v>4100000.0</v>
       </c>
       <c r="AE16">
         <v>3600000.0</v>
       </c>
       <c r="AF16">
         <v>7100000.0</v>
       </c>
       <c r="AG16">
         <v>20500000.0</v>
       </c>
       <c r="AH16">
         <v>17200000.0</v>
       </c>
       <c r="AI16">
         <v>15100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>1180000.0</v>
       </c>
       <c r="K17">
         <v>-739000.0</v>
       </c>
       <c r="L17">
         <v>-3141000.0</v>
       </c>
       <c r="M17">
         <v>-3123000.0</v>
       </c>
       <c r="N17">
         <v>520000.0</v>
       </c>
       <c r="O17">
@@ -39170,51 +39429,51 @@
       <c r="P17">
         <v>-463000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B18">
         <v>-1279000.0</v>
       </c>
       <c r="C18">
         <v>-9086000.0</v>
       </c>
       <c r="D18">
         <v>-107803000.0</v>
       </c>
       <c r="E18">
         <v>-34698000.0</v>
       </c>
       <c r="F18">
         <v>-1117000.0</v>
       </c>
       <c r="G18">
         <v>57178000.0</v>
       </c>
       <c r="H18">
         <v>11509000.0</v>
       </c>
       <c r="I18">
         <v>34662000.0</v>
       </c>
@@ -39277,53 +39536,55 @@
       </c>
       <c r="AC18">
         <v>2600000.0</v>
       </c>
       <c r="AD18">
         <v>1200000.0</v>
       </c>
       <c r="AE18">
         <v>-1000000.0</v>
       </c>
       <c r="AF18">
         <v>1800000.0</v>
       </c>
       <c r="AG18">
         <v>6300000.0</v>
       </c>
       <c r="AH18">
         <v>9100000.0</v>
       </c>
       <c r="AI18">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>251</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-27580000.0</v>
       </c>
       <c r="D19">
         <v>-33131000.0</v>
       </c>
       <c r="E19">
         <v>-24534000.0</v>
       </c>
       <c r="F19">
         <v>-2171000.0</v>
       </c>
       <c r="G19">
         <v>-10000000.0</v>
       </c>
       <c r="H19">
         <v>-22924000.0</v>
       </c>
       <c r="I19">
         <v>-60998000.0</v>
       </c>
       <c r="J19">
         <v>-16474000.0</v>
       </c>
       <c r="K19">
@@ -39340,106 +39601,110 @@
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>252</v>
+      </c>
+      <c r="B20">
+        <v>5929000.0</v>
+      </c>
       <c r="C20">
         <v>6257000.0</v>
       </c>
       <c r="D20">
         <v>5127000.0</v>
       </c>
       <c r="E20">
         <v>4337000.0</v>
       </c>
       <c r="F20">
         <v>8824000.0</v>
       </c>
       <c r="G20">
         <v>7598000.0</v>
       </c>
       <c r="H20">
         <v>11551000.0</v>
       </c>
       <c r="I20">
         <v>7100000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>253</v>
+      </c>
+      <c r="B21">
+        <v>-762000.0</v>
+      </c>
       <c r="C21">
         <v>54394000.0</v>
       </c>
       <c r="D21">
         <v>67949000.0</v>
       </c>
       <c r="E21">
         <v>-92000.0</v>
       </c>
       <c r="F21">
         <v>-948000.0</v>
       </c>
       <c r="G21">
         <v>-1537000.0</v>
       </c>
       <c r="H21">
         <v>-3021000.0</v>
       </c>
       <c r="I21">
         <v>-682000.0</v>
       </c>
       <c r="J21">
         <v>-365000.0</v>
       </c>
       <c r="K21">
@@ -39460,53 +39725,55 @@
       <c r="P21">
         <v>-34997000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B22"/>
+        <v>216</v>
+      </c>
+      <c r="B22">
+        <v>-92192000.0</v>
+      </c>
       <c r="C22">
         <v>-125997000.0</v>
       </c>
       <c r="D22">
         <v>-151395000.0</v>
       </c>
       <c r="E22">
         <v>-19749000.0</v>
       </c>
       <c r="F22">
         <v>-38379000.0</v>
       </c>
       <c r="G22">
         <v>2517000.0</v>
       </c>
       <c r="H22">
         <v>-28462000.0</v>
       </c>
       <c r="I22">
         <v>13811000.0</v>
       </c>
       <c r="J22">
         <v>6223000.0</v>
       </c>
       <c r="K22">
@@ -39565,51 +39832,51 @@
       </c>
       <c r="AC22">
         <v>14300000.0</v>
       </c>
       <c r="AD22">
         <v>3100000.0</v>
       </c>
       <c r="AE22">
         <v>-500000.0</v>
       </c>
       <c r="AF22">
         <v>-19800000.0</v>
       </c>
       <c r="AG22">
         <v>9100000.0</v>
       </c>
       <c r="AH22">
         <v>7700000.0</v>
       </c>
       <c r="AI22">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B23">
         <v>-5953000.0</v>
       </c>
       <c r="C23">
         <v>-9942000.0</v>
       </c>
       <c r="D23">
         <v>-7754000.0</v>
       </c>
       <c r="E23">
         <v>-1821000.0</v>
       </c>
       <c r="F23">
         <v>-11908000.0</v>
       </c>
       <c r="G23">
         <v>-4030000.0</v>
       </c>
       <c r="H23">
         <v>-21874000.0</v>
       </c>
       <c r="I23">
         <v>-4107000.0</v>
       </c>
@@ -39672,51 +39939,51 @@
       </c>
       <c r="AC23">
         <v>-900000.0</v>
       </c>
       <c r="AD23">
         <v>-1200000.0</v>
       </c>
       <c r="AE23">
         <v>200000.0</v>
       </c>
       <c r="AF23">
         <v>-100000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
       <c r="AH23">
         <v>100000.0</v>
       </c>
       <c r="AI23">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B24">
         <v>-34598000.0</v>
       </c>
       <c r="C24">
         <v>-100000.0</v>
       </c>
       <c r="D24">
         <v>-500000.0</v>
       </c>
       <c r="E24">
         <v>126000.0</v>
       </c>
       <c r="F24">
         <v>-1250000.0</v>
       </c>
       <c r="G24">
         <v>-24334000.0</v>
       </c>
       <c r="H24">
         <v>-2400000.0</v>
       </c>
       <c r="I24">
         <v>-1448000.0</v>
       </c>
@@ -39771,51 +40038,51 @@
       <c r="AB24">
         <v>-5348000.0</v>
       </c>
       <c r="AC24">
         <v>12200000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
         <v>-500000.0</v>
       </c>
       <c r="AF24">
         <v>-32000000.0</v>
       </c>
       <c r="AG24">
         <v>-1900000.0</v>
       </c>
       <c r="AH24">
         <v>-6800000.0</v>
       </c>
       <c r="AI24">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B25">
         <v>54844000.0</v>
       </c>
       <c r="C25">
         <v>60738000.0</v>
       </c>
       <c r="D25">
         <v>62722000.0</v>
       </c>
       <c r="E25">
         <v>-13386000.0</v>
       </c>
       <c r="F25">
         <v>1948000.0</v>
       </c>
       <c r="G25">
         <v>-9213000.0</v>
       </c>
       <c r="H25">
         <v>42242000.0</v>
       </c>
       <c r="I25">
         <v>8177000.0</v>
       </c>
@@ -39878,51 +40145,51 @@
       </c>
       <c r="AC25">
         <v>300000.0</v>
       </c>
       <c r="AD25">
         <v>-100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>-100000.0</v>
       </c>
       <c r="AG25">
         <v>400000.0</v>
       </c>
       <c r="AH25">
         <v>300000.0</v>
       </c>
       <c r="AI25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-4397000.0</v>
       </c>
       <c r="E26">
         <v>-1729000.0</v>
       </c>
       <c r="F26">
         <v>-2555000.0</v>
       </c>
       <c r="G26">
         <v>-2493000.0</v>
       </c>
       <c r="H26">
         <v>-5193000.0</v>
       </c>
       <c r="I26">
         <v>-3425000.0</v>
       </c>
       <c r="J26">
         <v>-3800000.0</v>
       </c>
       <c r="K26">
@@ -39959,53 +40226,55 @@
         <v>-21886000.0</v>
       </c>
       <c r="Z26">
         <v>-16456000.0</v>
       </c>
       <c r="AA26">
         <v>-2058000.0</v>
       </c>
       <c r="AB26">
         <v>-681000.0</v>
       </c>
       <c r="AC26">
         <v>-2100000.0</v>
       </c>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26">
         <v>-1200000.0</v>
       </c>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>258</v>
+      </c>
+      <c r="B27">
+        <v>28688000.0</v>
+      </c>
       <c r="C27">
         <v>32455000.0</v>
       </c>
       <c r="D27">
         <v>35707000.0</v>
       </c>
       <c r="E27">
         <v>18443000.0</v>
       </c>
       <c r="F27">
         <v>15432000.0</v>
       </c>
       <c r="G27">
         <v>16207000.0</v>
       </c>
       <c r="H27">
         <v>21540000.0</v>
       </c>
       <c r="I27">
         <v>18930000.0</v>
       </c>
       <c r="J27">
         <v>12557000.0</v>
       </c>
       <c r="K27">
@@ -40050,51 +40319,51 @@
       <c r="AB27"/>
       <c r="AC27">
         <v>3500000.0</v>
       </c>
       <c r="AD27">
         <v>3500000.0</v>
       </c>
       <c r="AE27">
         <v>5700000.0</v>
       </c>
       <c r="AF27">
         <v>27100000.0</v>
       </c>
       <c r="AG27">
         <v>300000.0</v>
       </c>
       <c r="AH27">
         <v>100000.0</v>
       </c>
       <c r="AI27">
         <v>200000.0</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B28">
         <v>-786000.0</v>
       </c>
       <c r="C28">
         <v>50709000.0</v>
       </c>
       <c r="D28">
         <v>65322000.0</v>
       </c>
       <c r="E28">
         <v>-78000.0</v>
       </c>
       <c r="F28">
         <v>-3621000.0</v>
       </c>
       <c r="G28">
         <v>3245000.0</v>
       </c>
       <c r="H28">
         <v>-10688000.0</v>
       </c>
       <c r="I28">
         <v>2993000.0</v>
       </c>
@@ -40157,51 +40426,51 @@
       </c>
       <c r="AC28">
         <v>-11700000.0</v>
       </c>
       <c r="AD28">
         <v>-800000.0</v>
       </c>
       <c r="AE28">
         <v>-1900000.0</v>
       </c>
       <c r="AF28">
         <v>16800000.0</v>
       </c>
       <c r="AG28">
         <v>-1200000.0</v>
       </c>
       <c r="AH28">
         <v>-200000.0</v>
       </c>
       <c r="AI28">
         <v>14300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B29">
         <v>33347000.0</v>
       </c>
       <c r="C29">
         <v>25790000.0</v>
       </c>
       <c r="D29">
         <v>-45753000.0</v>
       </c>
       <c r="E29">
         <v>-11538000.0</v>
       </c>
       <c r="F29">
         <v>18475000.0</v>
       </c>
       <c r="G29">
         <v>74272000.0</v>
       </c>
       <c r="H29">
         <v>32033000.0</v>
       </c>
       <c r="I29">
         <v>49918000.0</v>
       </c>
@@ -40264,51 +40533,51 @@
       </c>
       <c r="AC29">
         <v>6000000.0</v>
       </c>
       <c r="AD29">
         <v>4600000.0</v>
       </c>
       <c r="AE29">
         <v>2200000.0</v>
       </c>
       <c r="AF29">
         <v>4700000.0</v>
       </c>
       <c r="AG29">
         <v>8800000.0</v>
       </c>
       <c r="AH29">
         <v>9800000.0</v>
       </c>
       <c r="AI29">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B30">
         <v>-34598000.0</v>
       </c>
       <c r="C30">
         <v>-27580000.0</v>
       </c>
       <c r="D30">
         <v>-33131000.0</v>
       </c>
       <c r="E30">
         <v>-24534000.0</v>
       </c>
       <c r="F30">
         <v>-23013000.0</v>
       </c>
       <c r="G30">
         <v>-52334000.0</v>
       </c>
       <c r="H30">
         <v>-22924000.0</v>
       </c>
       <c r="I30">
         <v>-60998000.0</v>
       </c>
@@ -40388,1207 +40657,1216 @@
       <c r="AI30">
         <v>-2400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>98</v>
       </c>
       <c r="E1" t="s">
         <v>99</v>
       </c>
       <c r="F1" t="s">
+        <v>100</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>101</v>
       </c>
       <c r="I1" t="s">
         <v>102</v>
       </c>
       <c r="J1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>104</v>
       </c>
       <c r="M1" t="s">
         <v>105</v>
       </c>
       <c r="N1" t="s">
+        <v>106</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>107</v>
       </c>
       <c r="Q1" t="s">
         <v>108</v>
       </c>
       <c r="R1" t="s">
+        <v>109</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>110</v>
       </c>
       <c r="U1" t="s">
         <v>111</v>
       </c>
       <c r="V1" t="s">
+        <v>112</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>113</v>
       </c>
       <c r="Y1" t="s">
         <v>114</v>
       </c>
       <c r="Z1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>116</v>
       </c>
       <c r="AC1" t="s">
         <v>117</v>
       </c>
       <c r="AD1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>119</v>
       </c>
       <c r="AG1" t="s">
         <v>120</v>
       </c>
       <c r="AH1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>122</v>
       </c>
       <c r="AK1" t="s">
         <v>123</v>
       </c>
       <c r="AL1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>125</v>
       </c>
       <c r="AO1" t="s">
         <v>126</v>
       </c>
       <c r="AP1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>128</v>
       </c>
       <c r="AS1" t="s">
         <v>129</v>
       </c>
       <c r="AT1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>131</v>
       </c>
       <c r="AW1" t="s">
         <v>132</v>
       </c>
       <c r="AX1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>134</v>
       </c>
       <c r="BA1" t="s">
         <v>135</v>
       </c>
       <c r="BB1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>137</v>
       </c>
       <c r="BE1" t="s">
         <v>138</v>
       </c>
       <c r="BF1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>140</v>
       </c>
       <c r="BI1" t="s">
         <v>141</v>
       </c>
       <c r="BJ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>143</v>
       </c>
       <c r="BM1" t="s">
         <v>144</v>
       </c>
       <c r="BN1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>146</v>
       </c>
       <c r="BQ1" t="s">
         <v>147</v>
       </c>
       <c r="BR1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>149</v>
       </c>
       <c r="BU1" t="s">
         <v>150</v>
       </c>
       <c r="BV1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>152</v>
       </c>
       <c r="BY1" t="s">
         <v>153</v>
       </c>
       <c r="BZ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>155</v>
       </c>
       <c r="CC1" t="s">
         <v>156</v>
       </c>
       <c r="CD1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>158</v>
       </c>
       <c r="CG1" t="s">
         <v>159</v>
       </c>
       <c r="CH1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>161</v>
       </c>
       <c r="CK1" t="s">
         <v>162</v>
       </c>
       <c r="CL1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>164</v>
       </c>
       <c r="CO1" t="s">
         <v>165</v>
       </c>
       <c r="CP1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>167</v>
       </c>
       <c r="CS1" t="s">
         <v>168</v>
       </c>
       <c r="CT1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>170</v>
       </c>
       <c r="CW1" t="s">
         <v>171</v>
       </c>
       <c r="CX1" t="s">
+        <v>172</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>173</v>
       </c>
       <c r="DA1" t="s">
         <v>174</v>
       </c>
       <c r="DB1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>176</v>
       </c>
       <c r="DE1" t="s">
         <v>177</v>
       </c>
       <c r="DF1" t="s">
-        <v>189</v>
+        <v>178</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>190</v>
       </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B2">
+        <v>85115000.0</v>
+      </c>
+      <c r="C2">
         <v>65946000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68689000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>60453000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85738000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>32554000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>28866000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29464000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37757000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>33663000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>37607000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49968000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>50700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>51660000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59536000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>71917000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87847000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>83215000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>80522000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>95057000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>96821000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>173391000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>58268000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>70403000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57503000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>52143000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>49208000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>72189000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>56242000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>45686000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>77056000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>81157000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53925000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>44330000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>41652000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>39572000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>46824000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>40482000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39846000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63663000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>63694000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>55946000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29784000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28919000.0</v>
       </c>
       <c r="AU2">
         <v>28919000.0</v>
       </c>
       <c r="AV2">
+        <v>28919000.0</v>
+      </c>
+      <c r="AW2">
         <v>26747000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30486000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>22219000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27370000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>33675000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>31055000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>53572000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>50089000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>47053000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>33207000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>29020000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>27485000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>23387000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>13561000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15248000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>19694000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18759000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>13328000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6800000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5918000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6817000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>14594000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>10286000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>16845000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>26731000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25064000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>23562000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>15684000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21805000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25881000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>37114000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>49961000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>48605000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>63786000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>93474000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20145000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>26021000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>25944000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>38532000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>46005000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>40067000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>33559000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>45729000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>38684000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>41552000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>48813000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>40453000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>36524000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>31589000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>34273000.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>45362000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>43643000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>50458000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>56442000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>60070000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>58588000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9724000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>11900000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>10800000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>7000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B3">
-        <v>20581000</v>
+        <v>10661000</v>
       </c>
       <c r="C3">
+        <v>10867383</v>
+      </c>
+      <c r="D3">
         <v>9904000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7109000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6736000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8531000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5812000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9716000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10817000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16355000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22343000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12819000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11835000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5900000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5557000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6036000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5667000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>6811000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2989000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5011000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4781000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4390000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3372000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4388000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4944000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5643000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4543000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5422000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4916000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>4532000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4072000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1997000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4655000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3658000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>4697000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4688000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3905000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>4073000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3905000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>3957000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6399000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6700000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7623000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>8463000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>5113000</v>
-      </c>
-[...1 lines deleted...]
-        <v>5237000</v>
       </c>
       <c r="AU3">
         <v>5237000</v>
       </c>
       <c r="AV3">
+        <v>5237000</v>
+      </c>
+      <c r="AW3">
         <v>2520000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3737000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5726000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>10475000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7009000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6468000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>10140000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5626000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6485000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6523000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8437000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6023000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5645000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5653000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>9201000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5279000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7528000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>4353000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5925000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>6920000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>5617000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>3536000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4361000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3681000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8038000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4112000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>3477000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6629000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>12552000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4571000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>5844000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2230000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>2921000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1618000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>3320000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>2827000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3477000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2624000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>7044000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1844000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1422000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1933000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1630000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1414000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1220000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>974000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1450000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2596000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1285000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>1799000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>6769000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>5573000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1111000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2187000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2458000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1338000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>964000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>822000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3146000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1000000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>700000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>600000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>800000</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-953000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-2054000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-6989000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-11498000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-15609000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>4849000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>3048000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14826000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-1230000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>15563000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-93820000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>114845000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-11405000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>12222000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6174000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>2776000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-22751000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>16017000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>10728000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-30314000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-4518000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>27232000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>9595000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>2678000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>2080000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-7252000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6342000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>636000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-23817000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-31000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>7748000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>26162000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-7031000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>6922000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>974000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>3802000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-3807000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-5151000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-6305000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>2620000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-22517000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3483000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>3036000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>13846000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -41597,188 +41875,189 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>22415000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3136000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2273000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>599000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4264000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3923000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2647000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-17748000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3134000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>748000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3355000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16378000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-17854000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3454000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>12858000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4940000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2738000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8206000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5836000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-322000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1509000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7847000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2475000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2728000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>13863000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>5409000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>29455000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>29025000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>16562000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-19878000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3464000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>778000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7127000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1453000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-37695000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4888000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5223000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>59870000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -41787,844 +42066,851 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B6">
+        <v>35755000.0</v>
+      </c>
+      <c r="C6">
         <v>19169000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2743000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8236000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25285000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>53184000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3688000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-598000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-8293000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4094000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3944000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12361000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-732000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-960000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7876000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-12381000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-15930000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>4632000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2693000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14535000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1764000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>16521000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-93091000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>115123000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12135000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12900000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5360000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2935000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-22981000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>15947000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10556000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-31370000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-4101000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>27232000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9595000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2678000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2080000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-7252000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6342000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>636000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-23817000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-31000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7748000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>26162000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>906000.0</v>
       </c>
       <c r="AU6">
         <v>906000.0</v>
       </c>
       <c r="AV6">
+        <v>906000.0</v>
+      </c>
+      <c r="AW6">
         <v>2172000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-3739000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>8267000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5151000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-6305000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2620000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-22517000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3483000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3036000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13846000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4187000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1535000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4098000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9826000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1687000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-4446000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>935000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5431000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6528000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>882000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-899000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-7777000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4308000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-6559000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-9886000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1667000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1502000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>7878000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-6121000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-4076000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-11233000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-12847000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1356000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-15181000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-29688000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>73329000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-5876000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>77000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-12588000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-7473000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5938000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>6508000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-12170000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7045000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2868000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7261000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8360000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3929000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4935000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-2684000.0</v>
       </c>
-      <c r="CT6"/>
       <c r="CU6"/>
-      <c r="CV6">
+      <c r="CV6"/>
+      <c r="CW6">
         <v>1719000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-6815000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-5984000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3628000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1482000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>48864000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-2176000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4100000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="DF6">
         <v>3800000.0</v>
       </c>
+      <c r="DG6">
+        <v>3800000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B7">
+        <v>-22385000.0</v>
+      </c>
+      <c r="C7">
         <v>-55100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4520000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10460000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-22320000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>7320000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-83000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5164000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-21324000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13872732.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-7504000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-12524000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-19513000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-4684000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3015000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-10058000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-13810000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-26000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-579000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-13427000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4071000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6416000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5930000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>21871000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-14519000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-20676000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>10798000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2863000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-16638000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-890000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>6578000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>3581000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-16267000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-2289000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>4497000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5831000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-13560000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>8958000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1185000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-14182000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-15293000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-36648000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-3394000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>4677000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-24336000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>6956000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-20621000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-13350000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-19923000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>8895000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-9069000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-46904000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>2701000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-136977000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-7510000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-6252000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>29143000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-5369000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-8427000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>31056000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1086000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>1905000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-9822000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-7361000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-17129000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>467000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-4816000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-12945000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2927000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>9040000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-6682000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-19681000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-9986000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-5442000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-8227000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-17942000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-12422000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6650000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-21512000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-13509000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-13084000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-1915000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>29351000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-10700000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-3993000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-5284000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-7934000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-5931000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-5855000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-1468000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-3770000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-6430000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>1904000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>7283000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1543000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>14851000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-1654000.0</v>
       </c>
-      <c r="CT7"/>
       <c r="CU7"/>
-      <c r="CV7">
+      <c r="CV7"/>
+      <c r="CW7">
         <v>-13561000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>3266000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>2454000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>898000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2376000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>4562000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>31890000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-774000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>9800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>39300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>4792000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-6786000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>259000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-5600000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>5392000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-9778000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>3715000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-3734000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2748000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1732000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-4740000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>9579000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>6712000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-7739000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>237000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1508000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-2027000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3481000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>138000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>4562000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-4925000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-2260000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-515000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1713000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-2074000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>392000.0</v>
       </c>
-      <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>-1547000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>6407000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-7029000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>4153000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>2607000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8">
+      <c r="AY8"/>
+      <c r="AZ8">
         <v>9444000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>4535000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>8589000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>15386000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-9387000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-12494000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-11943000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -42633,976 +42919,984 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B9">
+        <v>-2964000.0</v>
+      </c>
+      <c r="C9">
         <v>7468000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1958000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2710000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2379000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10827000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>591000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-103000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>813000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13287734.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2703000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>823000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4792000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6786000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>259000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-5600000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5392000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9778000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>3715000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3734000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2748000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1732000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-4740000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9579000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6712000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7739000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>237000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1508000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2027000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3481000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>138000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>4562000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-4925000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-2260000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-515000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1713000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-2074000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-5495000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3444000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1484000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3927000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1547000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-642000.0</v>
       </c>
       <c r="AU9">
         <v>-642000.0</v>
       </c>
       <c r="AV9">
+        <v>-642000.0</v>
+      </c>
+      <c r="AW9">
         <v>10540000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-3780000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2011000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>14634000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-655000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>13779000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2224000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-9387000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-12494000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-11943000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-10072000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-10393000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-6610000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1257000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-4690000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-1033000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-640000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-8407000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-5501000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-7616000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-9055000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1686000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B10">
+        <v>-8845000.0</v>
+      </c>
+      <c r="C10">
         <v>-5197000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3579000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6583000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4274000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1249000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1635000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-6936000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9257201.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14996000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16387000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-16781000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1886000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4430000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9378000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-8543000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1485000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3521000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2639000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1119000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-222000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1316000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-848000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-717000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2606000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>88000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2477000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2818000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1629000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3587000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1664000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-931000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-3595000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8369000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2750000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1354000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-3664000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1037000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1937000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3136000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>2564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3311000.0</v>
       </c>
       <c r="AU10">
         <v>3311000.0</v>
       </c>
       <c r="AV10">
+        <v>3311000.0</v>
+      </c>
+      <c r="AW10">
         <v>3924000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1690000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4970000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1286000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-7756000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-5126000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5733000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3206000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1515000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>732000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>698000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-2087000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-4465000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-7958000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-889000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-212000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>945000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-66000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3891000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7177000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-3350000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-2305000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2972000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>31000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-8287000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-8447000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-3659000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-3404000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-7458000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-8224000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-5246000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-2539000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-2979000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-2103000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2723000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-2720000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-1531000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>30000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>287000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>117000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-143000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-1143000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-781000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-163000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-844000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1353000.0</v>
       </c>
-      <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5360000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9402000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3525000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-297000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5287000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5606000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2633000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4085000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-9176000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>5871000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8440000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4499000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1305000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6372000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7306000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4044000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-10556000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>8185000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2541000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2690000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-15769000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>9389000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>6485000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1882000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-22239000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>9803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22239000.0</v>
       </c>
       <c r="AN11">
         <v>-22239000.0</v>
       </c>
-      <c r="AO11"/>
-      <c r="AP11">
+      <c r="AO11">
+        <v>-22239000.0</v>
+      </c>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>5535000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>22604000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-22236000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>20461000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-6670000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>-2837000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>10444000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-6216000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-94680000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>7755000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>10709000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-7500000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>576000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>185000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>2898000.0</v>
       </c>
-      <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>2314000.0</v>
       </c>
-      <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11">
         <v>1090000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>675000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2500000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3250000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3809000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>303000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>2265000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>6448000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>7551000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4000.0</v>
       </c>
-      <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>2834000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>270000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>772000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>939000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>864000.0</v>
       </c>
-      <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>31484000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13224000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6500000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4077000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-4822000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-76000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>37161000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1272000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6976000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4092000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16190000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1370000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6338000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-6233000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12020000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>28174000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6068000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10135000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7904000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2126000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5976000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4366000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>25225000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>487000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2504000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14249000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>31331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14249000.0</v>
       </c>
       <c r="AN12">
         <v>14249000.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AO12">
+        <v>14249000.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>8858000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-8729000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8570000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1241000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>108000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>17673000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4735000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3624000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>12182000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5961000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-2593000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1844000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -43611,163 +43905,164 @@
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-2320000.0</v>
       </c>
       <c r="N13">
+        <v>-2320000.0</v>
+      </c>
+      <c r="O13">
         <v>1889000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4377000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>8651000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-8651000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4140000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2619000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-14842000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-5378000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>165000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9216000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1935000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-20411000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-12571000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14346000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-1186000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-15357000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2845000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3752000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-5180000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-8547000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-11669000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>9890000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>6215000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>13503000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>8942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13503000.0</v>
       </c>
       <c r="AN13">
         <v>13503000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AO13">
+        <v>13503000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>9900000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>24976000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43787,409 +44082,411 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B14">
+        <v>14551000.0</v>
+      </c>
+      <c r="C14">
         <v>89361000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14523000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17997000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35682000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27333000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>16788000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15540000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>16340000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13969000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14284000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14950000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14366000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8156000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8324000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7281000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8314000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8297000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8017000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8449000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8332000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9166000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9933000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7845000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>7332000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3795000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>7249000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>7155000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>6500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>4998000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>4738000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4554000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4369000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4703000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>4974000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5372000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5075000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5668000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5798000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5884000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5060000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18275000.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>5784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5578000.0</v>
       </c>
       <c r="AU14">
         <v>5578000.0</v>
       </c>
       <c r="AV14">
+        <v>5578000.0</v>
+      </c>
+      <c r="AW14">
         <v>5512000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6004000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7200000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5250000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5214000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4995000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4796000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4447000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>5351000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>5667000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5500000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5952000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5985000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5339000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7011000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5165000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4947000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5398000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6280000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>5450000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>5397000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>5217000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9976000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>7056000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7707000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7944000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7759000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>8554000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8920000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7101000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>5705000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3946000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>3531000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3776000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6557000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>3761000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3625000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3590000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4291000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3608000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3647000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3534000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2173000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1583000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1565000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1628000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
-      <c r="CW14">
-[...1 lines deleted...]
-      </c>
+      <c r="CW14"/>
       <c r="CX14">
         <v>4471000.0</v>
       </c>
       <c r="CY14">
+        <v>4471000.0</v>
+      </c>
+      <c r="CZ14">
         <v>1035000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>951000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>922000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>4233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD14">
         <v>900000.0</v>
       </c>
       <c r="DE14">
+        <v>900000.0</v>
+      </c>
+      <c r="DF14">
         <v>800000.0</v>
       </c>
-      <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15">
         <v>168069.26</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1209000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>262000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>156088.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
@@ -44207,570 +44504,576 @@
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>12610000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B16">
+        <v>120870000.0</v>
+      </c>
+      <c r="C16">
         <v>85115000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>65946000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>68689000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>60453000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85738000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>32554000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28866000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>29464000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37757000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33663000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>37607000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49968000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>51660000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59536000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>71917000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>87847000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>83215000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>80522000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>95057000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>96821000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80300000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>173391000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>58268000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>70403000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>57503000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>52143000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49208000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>72189000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>56242000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>45686000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>77056000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>81157000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>53925000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>44330000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>41652000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39572000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>46824000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>40482000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39846000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>63663000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>63694000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>55946000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>29784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29825000.0</v>
       </c>
       <c r="AU16">
         <v>29825000.0</v>
       </c>
       <c r="AV16">
+        <v>29825000.0</v>
+      </c>
+      <c r="AW16">
         <v>28919000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>26747000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30486000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>22219000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>27370000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>33675000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>31055000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>53572000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>50089000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>47053000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>33207000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>29020000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>27485000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>23387000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>13561000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>15248000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>19694000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>18759000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>13328000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6800000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5918000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6817000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14594000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10286000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>16845000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>26731000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25064000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>23562000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>15684000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>21805000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>25881000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>37114000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>49961000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>48605000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>63786000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>93474000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20145000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>26021000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>25944000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>38532000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>46005000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>40067000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>33559000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>45729000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>38684000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>41552000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>48813000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>40453000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>36524000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>31589000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>34273000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>45362000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>43643000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>50458000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>56442000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>60070000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>58588000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>9724000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>11900000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>7800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>10800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>24300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-      <c r="AH17">
+      <c r="AH17"/>
+      <c r="AI17">
         <v>103000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>358000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>475000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>244000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1040000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>36000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-393000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>658000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-760000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-460000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3426000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-5347000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1531000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-1784000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>155000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>37000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>1008000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-45000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-431000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>196000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>152000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-422000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>324000.0</v>
       </c>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
@@ -44779,512 +45082,516 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B18">
-        <v>7116000.0</v>
+        <v>-28271000.0</v>
       </c>
       <c r="C18">
+        <v>17613910.0</v>
+      </c>
+      <c r="D18">
         <v>2497999.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4530000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-25127000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15199000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5859000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-732000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-29412000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23049000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-21866000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18335000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-45855000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3552000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6821000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10949000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-13376000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4968000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3443000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7188000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2340000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17901000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>18515000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13242000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>7520000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>6300000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7203000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3961000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5955000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>16557000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>11725000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>14595000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8215000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>26189000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>9070000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>1569000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-435000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2238000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>13223000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>12887000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1975000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10288000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>9659000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-4450000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12855000.0</v>
       </c>
       <c r="AU18">
         <v>12855000.0</v>
       </c>
       <c r="AV18">
+        <v>12855000.0</v>
+      </c>
+      <c r="AW18">
         <v>25532000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-13915000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>9203000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7316000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>11698000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8986000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-67329000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>5013000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2305000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>42443000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>16748000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>10170000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-1021000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>13126000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>13895000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2342000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>4675000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-4765000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>15821000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>4321000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>266000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>7564000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>19988000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-3514000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-6686000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-3210000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>4261000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>5372000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-12391000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2975000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>11722000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-13189000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-3128000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>153000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>8565000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>78888000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>89000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>6883000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>392000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>2022000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>7808000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>5020000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>9262000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>4759000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>2195000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>10335000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>8540000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>5574000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>4923000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>3137000.0</v>
       </c>
-      <c r="CT18"/>
       <c r="CU18"/>
-      <c r="CV18">
+      <c r="CV18"/>
+      <c r="CW18">
         <v>2728000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-453000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-3482000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>1052000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>3192000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>49965000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-596000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>3400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>3000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-9894000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7097000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6736000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1135000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5862000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9716000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10867000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15053000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-22343000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12819000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>17084000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5900000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5473000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-7494000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5667000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2171000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-4239000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5011000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4781000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="W19">
         <v>-5000000.0</v>
       </c>
       <c r="X19">
+        <v>-5000000.0</v>
+      </c>
+      <c r="Y19">
         <v>-4388000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-24184000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1643000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4543000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5422000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-11316000.0</v>
       </c>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-2613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3613000.0</v>
       </c>
       <c r="AN19">
         <v>-3613000.0</v>
       </c>
       <c r="AO19">
+        <v>-3613000.0</v>
+      </c>
+      <c r="AP19">
         <v>-1000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-3613000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-15250000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>32000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-1489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AW19">
         <v>32000.0</v>
       </c>
-      <c r="AX19"/>
+      <c r="AX19">
+        <v>32000.0</v>
+      </c>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
@@ -45301,111 +45608,116 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>252</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
+        <v>2839000.0</v>
+      </c>
+      <c r="D20">
         <v>36000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3005000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>49000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2946000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>120000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3191000.0</v>
       </c>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
       <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
         <v>2750000.0</v>
       </c>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>2377000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>1937000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
         <v>2400000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>2586000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1553000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2968000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -45451,198 +45763,203 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>253</v>
+      </c>
+      <c r="B21">
+        <v>63994000.0</v>
+      </c>
       <c r="C21">
+        <v>-198000.0</v>
+      </c>
+      <c r="D21">
         <v>-189000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-187000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-188000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>29919000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-179000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>5840000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>45000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-92000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-150000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2141000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2141000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-948000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-135000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-133000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-127000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1537000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-100000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>100000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-92000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3021000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-88000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-89000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-99000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-517000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-99000.0</v>
       </c>
       <c r="AF21">
         <v>-99000.0</v>
       </c>
       <c r="AG21">
+        <v>-99000.0</v>
+      </c>
+      <c r="AH21">
         <v>-165000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-445000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-102000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1723000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>27253000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>7171000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>361000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-9617000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-25908000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4502000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-2092000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8861000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-8156000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>45757000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-14593000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-159405000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-35952000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -45651,2800 +45968,2826 @@
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22">
+        <v>-20908000.0</v>
+      </c>
+      <c r="C22">
         <v>-120269000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-22795000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-14081000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-53094000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-29146000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-27388000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-33443000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-36020000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-22174000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-28857000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-39426000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-60938000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-7062000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-10716000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2489000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4460000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-32812000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2171000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2420000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-5816000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-9378000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4654000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-18424000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>25665000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>11686000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-40498000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-547000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>897000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8871000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1211000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>925000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5226000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1568000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3456000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3853000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2654000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3236000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9896000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7387000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3893000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3369000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1371000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3572000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-8379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452000.0</v>
       </c>
       <c r="AU22">
         <v>452000.0</v>
       </c>
       <c r="AV22">
+        <v>452000.0</v>
+      </c>
+      <c r="AW22">
         <v>-683000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-782000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-7876000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-19822000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2317000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2116000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>20514000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>7560000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>11205000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12016000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>12392000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>12378000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>9958000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-35801000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7964000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>8520000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10232000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>17492000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>9461000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6188000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5944000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2879000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-717000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-237251000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>5808000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3606000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-10515000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>8027000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7189000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6267000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>7401000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-35417000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>12728000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8246000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7197000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>46021000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>9405000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>10779000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>9513000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>8417000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>7875000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8344000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>6841000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>5441000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6495000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>5953000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6574000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5974000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>6775000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6590000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>5983000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4986000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>5064000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>4931000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4710000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>3882000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>4156000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>32068000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3812000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2800000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>2900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B23">
+        <v>-24000.0</v>
+      </c>
+      <c r="C23">
         <v>-188344.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4954000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-178000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-512000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1378000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2397000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2792000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3375000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-2801000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-586000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2409000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1958000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-286000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-23000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1341000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-92000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-392000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-563000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10473000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-480000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-978000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1255000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1256000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-541000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2719000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1283495.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1288000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-16628000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1229000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1147000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-1050000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-681000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-566000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-828000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-772000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2079000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-53000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-561000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-779000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1014000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-19000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3214000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>27250000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7228000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10545000.0</v>
       </c>
       <c r="AU23">
         <v>10545000.0</v>
       </c>
       <c r="AV23">
+        <v>10545000.0</v>
+      </c>
+      <c r="AW23">
         <v>-25897000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4531000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1004000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2092000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>8866000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-8063000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>23478000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6777000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7207000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-31881000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-10486000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>571000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-339000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>68000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-15193000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-2515000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>164000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1628000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>23000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>474000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-1143000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-15190000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-283000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>17000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-9895000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>470000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>298000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>396000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-18032000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-3726000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>13000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>53000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-38025000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-7966000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-8074000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-8020000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-289000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-532000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>460000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-460000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-2783000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>529000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2928000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-1881000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>505000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3222000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1372000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1239000.0</v>
       </c>
-      <c r="CT23"/>
       <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>763000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1728000.0</v>
       </c>
       <c r="CX23">
         <v>-1728000.0</v>
       </c>
       <c r="CY23">
+        <v>-1728000.0</v>
+      </c>
+      <c r="CZ23">
         <v>430000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-1522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-814000.0</v>
       </c>
       <c r="DB23">
         <v>-814000.0</v>
       </c>
       <c r="DC23">
+        <v>-814000.0</v>
+      </c>
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B24">
+        <v>146000.0</v>
+      </c>
+      <c r="C24">
         <v>9710000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>12000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>7396000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-50000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>199.85</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-50000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-290150.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>13233.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-29630106.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1500000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>84000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>42000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-338000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21086.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-1250000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-341000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-416000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5530000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-11000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-113000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1240000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-401000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-470000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6400000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-526000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-300000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-32580.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1217000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-434000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-291000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-1374000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>474000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-575000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-571000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-3613000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-1316000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-15250000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-136000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-44000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1508000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-51000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-73000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>474000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>456000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3479000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-607000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-550000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-194000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>473000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>153029000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-6523000.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-10903000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24215000.0</v>
       </c>
       <c r="BL24">
         <v>24215000.0</v>
       </c>
       <c r="BM24">
+        <v>24215000.0</v>
+      </c>
+      <c r="BN24">
         <v>24193000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-2000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1711000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>3000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>265000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5980000.0</v>
       </c>
       <c r="BU24">
         <v>5980000.0</v>
       </c>
       <c r="BV24">
+        <v>5980000.0</v>
+      </c>
+      <c r="BW24">
         <v>-1025000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-5482000.0</v>
       </c>
-      <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>4208000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-223000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-3361000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-1105000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-126894000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>335000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1288000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-22371000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-2372000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
-      <c r="CW24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-1305000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-5984000.0</v>
       </c>
-      <c r="CZ24"/>
-      <c r="DA24">
+      <c r="DA24"/>
+      <c r="DB24">
         <v>-748000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
-      <c r="DD24">
+      <c r="DD24"/>
+      <c r="DE24">
         <v>-4500000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-100000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-400000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B25">
+        <v>4506000.0</v>
+      </c>
+      <c r="C25">
         <v>93270293.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8973000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10792000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14427000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10680000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15498000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>21320000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>13201000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>12796503.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15947000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17802000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18666000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>723000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-371000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-9357000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2049000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10104000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-969000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8433000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1246000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-979000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1184000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1796000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-8846000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>8274000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>29346000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>523000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4099000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1151000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6237000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1870000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1081000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1299000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1339000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>977000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6719000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>589000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>6047000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>38413000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>15602000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>50267000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22047000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-4236000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>37599000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2849000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3330000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>93000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2896000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6920000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-2636000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2821000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3880000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>49039000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5754000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-2599000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1878000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>8293000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5125000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-42620000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>50259000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2257000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2570000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2812000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-7769000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>5057000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2368000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>6407000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8492000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>237044000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7518000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-662000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>28673000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>4413000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3650000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3475000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-37781000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>42058000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>3773000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>3784000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>46000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2582000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1687000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-759000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>468000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>961000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>4310000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1395000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3346000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2919000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1785000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1824000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3867000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>653000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-15418000.0</v>
       </c>
-      <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
-      <c r="CV25">
+      <c r="CV25"/>
+      <c r="CW25">
         <v>12336000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-6463000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-12659000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-3425000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1425000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>13235000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-37385000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1174000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-14600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-300000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-38400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-9000.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>3775000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1947000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1828000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1063000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-167000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1209000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1958000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-262000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-79000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-1319000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-69000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-371000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-341000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1748000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-95000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-464000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-919000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-974000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-136000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-922000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-962000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1010999.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-2298000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1022999.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1026999.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-859000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-516000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-121000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-828000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-772000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2079000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-6643081.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-10737919.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-17421000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-26464000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-11688000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1437000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-64000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1710000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>129000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>813000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>3978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12626000.0</v>
       </c>
       <c r="AX26">
         <v>-12626000.0</v>
       </c>
       <c r="AY26">
         <v>-12626000.0</v>
       </c>
       <c r="AZ26">
+        <v>-12626000.0</v>
+      </c>
+      <c r="BA26">
         <v>-26823000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2143000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1180000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>11065000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>6700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>6641000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>20113000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>18890000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>13453000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-2515000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-1880000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-5286000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-6265000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-7266000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-3069000.0</v>
       </c>
-      <c r="CT26"/>
       <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>-712000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-2055000.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B27">
+        <v>6533000.0</v>
+      </c>
+      <c r="C27">
         <v>20762000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7181000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7824000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6469000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7165000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6531000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9959000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8800000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3167000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6274000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13246000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13020000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4922000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4729000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4460000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4332000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3962000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3842000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3907000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3721000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3808000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3841000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4699000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3859000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>4162000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5844000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5849000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5685000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4538000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5261000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5215000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3916000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3433000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3632000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2676000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2816000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3812000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8142000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1913000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2099000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1714000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AS27">
         <v>1800000.0</v>
       </c>
       <c r="AT27">
+        <v>1800000.0</v>
+      </c>
+      <c r="AU27">
         <v>1730000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>1461000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1553000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
+      <c r="BA27"/>
+      <c r="BB27">
         <v>1943000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1206000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2097000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1520000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1480000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1290000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>1361000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>2488000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>1509000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1014000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1676000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2435000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3013000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>2875000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2561000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2492000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2824000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>-145000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>-4488000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>50000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-1531000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>153000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>39146000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1093000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B28">
+        <v>63970000.0</v>
+      </c>
+      <c r="C28">
         <v>2498124.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5152000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2640000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-651000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>31487000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2456000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>225000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21453000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25280000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>18251000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5808000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15983000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1498000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-252000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>909000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2233000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2052000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>855000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-7638000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1110000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2662000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-101335000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>101603000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>315000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1922000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1029000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1185000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10396000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-697000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-12000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3697000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>940000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>167000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>634000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1797000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-8450000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-6917000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-9245000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-21500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-9559000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1451000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>27186000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8642000.0</v>
       </c>
       <c r="AU28">
         <v>-8642000.0</v>
       </c>
       <c r="AV28">
+        <v>-8642000.0</v>
+      </c>
+      <c r="AW28">
         <v>-21919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10073000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-985000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-13475000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-17958000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5935000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>44616000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2363000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-151939000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-28921000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-12174000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8234000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4928000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1816000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-15533000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-7648000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-3219000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-13626000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-7313000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5385000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1570000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-15075000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-15190000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2589000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3299000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-1239000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1641000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2881000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>6617000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-170000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-17697000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>335983000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3940000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-14402000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-37921000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-5563000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-5610000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6520000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-15627000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-9382000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1607000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1294000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>104436000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1909000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-4345000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4624000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1343000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-1978000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3766000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-3444000.0</v>
       </c>
-      <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>225000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-6103000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-1278000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1427000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-1376000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-1027000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-745000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3000000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B29">
+        <v>-17610000.0</v>
+      </c>
+      <c r="C29">
         <v>28481293.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12402000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11639000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-18391000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23730000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11671000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8984000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-18595000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6694000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>477000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5516000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-34020000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2348000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1264000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4913000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-7709000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11779000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6432000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-2177000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2441000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>22291000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>21887000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>17630000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12464000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>11943000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11746000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9383000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1039000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>21089000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>15797000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>16592000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-3560000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>29847000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>13767000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>6257000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3470000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>6311000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>17128000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>16844000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>4424000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>16988000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>17282000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>4013000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>4941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18092000.0</v>
       </c>
       <c r="AU29">
         <v>18092000.0</v>
       </c>
       <c r="AV29">
+        <v>18092000.0</v>
+      </c>
+      <c r="AW29">
         <v>28052000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-10178000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>14929000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>17791000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>18707000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>15454000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-57189000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>10639000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>8790000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>48966000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>25185000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>16193000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4624000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>18779000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>23096000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>7621000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>12203000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-412000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>21746000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>11241000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>5883000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>11100000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>24349000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>167000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1352000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>902000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>7738000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>12001000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>161000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1596000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>17566000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-10959000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-207000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1771000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>11885000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>81715000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3566000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>9507000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>7436000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3866000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>9230000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6953000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>10892000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>6173000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3415000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>11309000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>9990000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>8170000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>6208000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>4936000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>18868000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>15293000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3839000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>1734000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-1024000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2390000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>4156000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>50787000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2550000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>4400000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>2200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B30">
+        <v>-10515000.0</v>
+      </c>
+      <c r="C30">
         <v>-10871000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9894000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7097000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6736000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1135000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5862000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9716000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10867000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15053000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22343000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12819000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17084000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-5900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5473000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-7494000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5667000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-8982000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4239000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5011000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4781000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9390000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-14372000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4388000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-24184000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1643000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-4543000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5422000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-11316000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5077000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4372000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-46894000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4655000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-3658000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4697000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4688000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3431000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-4073000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3905000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6570000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7399000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-6700000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-7623000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-8463000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-15563000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6694000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-6726000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2520000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3737000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-5726000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-10080000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-7404000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-6468000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10140000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-4945000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>146607000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-6523000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-8437000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-6023000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-5645000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-10903000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-9201000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5279000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-7506000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>19840000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7925000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5209000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-5617000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-3536000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-4357000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-3416000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-8038000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1868000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4502000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-7290000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-13023000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5556000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-11326000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-337930000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2921000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2726000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-3320000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2827000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-3477000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-2624000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2836000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-2067000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-4783000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1738000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-128524000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1079000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2508000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-23345000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-3822000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2596000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-6498000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-3840000.0</v>
       </c>
-      <c r="CT30"/>
       <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>-1111000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2187000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-7322000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-964000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-822000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>-1000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-5200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-1200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>