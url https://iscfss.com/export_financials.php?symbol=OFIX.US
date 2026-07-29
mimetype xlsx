--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -28084,51 +28084,51 @@
       <c r="AI3">
         <v>4703000.0</v>
       </c>
       <c r="AJ3">
         <v>4974000.0</v>
       </c>
       <c r="AK3">
         <v>5372000.0</v>
       </c>
       <c r="AL3">
         <v>5075000.0</v>
       </c>
       <c r="AM3">
         <v>1048000.0</v>
       </c>
       <c r="AN3">
         <v>2881000.0</v>
       </c>
       <c r="AO3">
         <v>13960000.0</v>
       </c>
       <c r="AP3">
         <v>490000.0</v>
       </c>
       <c r="AQ3">
-        <v>-386000.0</v>
+        <v>18275000.0</v>
       </c>
       <c r="AR3">
         <v>2294000.0</v>
       </c>
       <c r="AS3">
         <v>4426000.0</v>
       </c>
       <c r="AT3">
         <v>405000.0</v>
       </c>
       <c r="AU3">
         <v>508000.0</v>
       </c>
       <c r="AV3">
         <v>5578000.0</v>
       </c>
       <c r="AW3">
         <v>5512000.0</v>
       </c>
       <c r="AX3">
         <v>6004000.0</v>
       </c>
       <c r="AY3">
         <v>962000.0</v>
       </c>
@@ -28625,51 +28625,51 @@
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
     </row>
     <row r="5" spans="1:142">
       <c r="A5" t="s">
         <v>206</v>
       </c>
       <c r="B5">
-        <v>-13686000.0</v>
+        <v>-15170000.0</v>
       </c>
       <c r="C5">
         <v>2159000.0</v>
       </c>
       <c r="D5">
         <v>-17581000.0</v>
       </c>
       <c r="E5">
         <v>-10273000.0</v>
       </c>
       <c r="F5">
         <v>-47627000.0</v>
       </c>
       <c r="G5">
         <v>-14790000.0</v>
       </c>
       <c r="H5">
         <v>-21427000.0</v>
       </c>
       <c r="I5">
         <v>-27416000.0</v>
       </c>
       <c r="J5">
         <v>-30611000.0</v>
       </c>
@@ -28748,51 +28748,51 @@
       <c r="AI5">
         <v>16618000.0</v>
       </c>
       <c r="AJ5">
         <v>9034000.0</v>
       </c>
       <c r="AK5">
         <v>7998000.0</v>
       </c>
       <c r="AL5">
         <v>5919000.0</v>
       </c>
       <c r="AM5">
         <v>6892000.0</v>
       </c>
       <c r="AN5">
         <v>9271000.0</v>
       </c>
       <c r="AO5">
         <v>2099000.0</v>
       </c>
       <c r="AP5">
         <v>11645000.0</v>
       </c>
       <c r="AQ5">
-        <v>7573000.0</v>
+        <v>7187000.0</v>
       </c>
       <c r="AR5">
         <v>2992000.0</v>
       </c>
       <c r="AS5">
         <v>2715000.0</v>
       </c>
       <c r="AT5">
         <v>-7192000.0</v>
       </c>
       <c r="AU5">
         <v>8326000.0</v>
       </c>
       <c r="AV5">
         <v>8834000.0</v>
       </c>
       <c r="AW5">
         <v>9031000.0</v>
       </c>
       <c r="AX5">
         <v>-5449000.0</v>
       </c>
       <c r="AY5">
         <v>10141000.0</v>
       </c>
@@ -28993,51 +28993,51 @@
       </c>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5">
         <v>2700000.0</v>
       </c>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
     </row>
     <row r="6" spans="1:142">
       <c r="A6" t="s">
         <v>207</v>
       </c>
       <c r="B6">
-        <v>-193000.0</v>
+        <v>-1677000.0</v>
       </c>
       <c r="C6">
         <v>91520000.0</v>
       </c>
       <c r="D6">
         <v>-3058000.0</v>
       </c>
       <c r="E6">
         <v>7724000.0</v>
       </c>
       <c r="F6">
         <v>-11945000.0</v>
       </c>
       <c r="G6">
         <v>12543000.0</v>
       </c>
       <c r="H6">
         <v>-4639000.0</v>
       </c>
       <c r="I6">
         <v>-11876000.0</v>
       </c>
       <c r="J6">
         <v>-14271000.0</v>
       </c>
@@ -29116,51 +29116,51 @@
       <c r="AI6">
         <v>21321000.0</v>
       </c>
       <c r="AJ6">
         <v>14008000.0</v>
       </c>
       <c r="AK6">
         <v>13370000.0</v>
       </c>
       <c r="AL6">
         <v>10994000.0</v>
       </c>
       <c r="AM6">
         <v>7940000.0</v>
       </c>
       <c r="AN6">
         <v>12152000.0</v>
       </c>
       <c r="AO6">
         <v>16059000.0</v>
       </c>
       <c r="AP6">
         <v>12135000.0</v>
       </c>
       <c r="AQ6">
-        <v>7187000.0</v>
+        <v>25462000.0</v>
       </c>
       <c r="AR6">
         <v>5286000.0</v>
       </c>
       <c r="AS6">
         <v>7141000.0</v>
       </c>
       <c r="AT6">
         <v>-6787000.0</v>
       </c>
       <c r="AU6">
         <v>8834000.0</v>
       </c>
       <c r="AV6">
         <v>14412000.0</v>
       </c>
       <c r="AW6">
         <v>14543000.0</v>
       </c>
       <c r="AX6">
         <v>555000.0</v>
       </c>
       <c r="AY6">
         <v>11103000.0</v>
       </c>
@@ -29365,51 +29365,51 @@
       <c r="DN6">
         <v>20600000.0</v>
       </c>
       <c r="DO6">
         <v>-50600000.0</v>
       </c>
       <c r="DP6">
         <v>19200000.0</v>
       </c>
       <c r="DQ6">
         <v>19000000.0</v>
       </c>
       <c r="DR6">
         <v>19000000.0</v>
       </c>
       <c r="DS6">
         <v>-28000000.0</v>
       </c>
       <c r="DT6">
         <v>12400000.0</v>
       </c>
       <c r="DU6">
         <v>11600000.0</v>
       </c>
       <c r="DV6">
-        <v>2700000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="DW6">
         <v>-17000000.0</v>
       </c>
       <c r="DX6">
         <v>9700000.0</v>
       </c>
       <c r="DY6">
         <v>2500000.0</v>
       </c>
       <c r="DZ6">
         <v>9300000.0</v>
       </c>
       <c r="EA6">
         <v>-12200000.0</v>
       </c>
       <c r="EB6">
         <v>7200000.0</v>
       </c>
       <c r="EC6">
         <v>7700000.0</v>
       </c>
       <c r="ED6">
         <v>7800000.0</v>
       </c>
@@ -39942,60 +39942,60 @@
       </c>
       <c r="AD23">
         <v>-1200000.0</v>
       </c>
       <c r="AE23">
         <v>200000.0</v>
       </c>
       <c r="AF23">
         <v>-100000.0</v>
       </c>
       <c r="AG23">
         <v>100000.0</v>
       </c>
       <c r="AH23">
         <v>100000.0</v>
       </c>
       <c r="AI23">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
         <v>255</v>
       </c>
       <c r="B24">
-        <v>-34598000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="C24">
         <v>-100000.0</v>
       </c>
       <c r="D24">
         <v>-500000.0</v>
       </c>
       <c r="E24">
-        <v>126000.0</v>
+        <v>-1374000.0</v>
       </c>
       <c r="F24">
         <v>-1250000.0</v>
       </c>
       <c r="G24">
         <v>-24334000.0</v>
       </c>
       <c r="H24">
         <v>-2400000.0</v>
       </c>
       <c r="I24">
         <v>-1448000.0</v>
       </c>
       <c r="J24">
         <v>474000.0</v>
       </c>
       <c r="K24">
         <v>-5515000.0</v>
       </c>
       <c r="L24">
         <v>4800000.0</v>
       </c>
       <c r="M24">
         <v>-18525000.0</v>
       </c>
@@ -40041,51 +40041,51 @@
       <c r="AC24">
         <v>12200000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
         <v>-500000.0</v>
       </c>
       <c r="AF24">
         <v>-32000000.0</v>
       </c>
       <c r="AG24">
         <v>-1900000.0</v>
       </c>
       <c r="AH24">
         <v>-6800000.0</v>
       </c>
       <c r="AI24">
         <v>-1800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
         <v>256</v>
       </c>
       <c r="B25">
-        <v>54844000.0</v>
+        <v>34870000.0</v>
       </c>
       <c r="C25">
         <v>60738000.0</v>
       </c>
       <c r="D25">
         <v>62722000.0</v>
       </c>
       <c r="E25">
         <v>-13386000.0</v>
       </c>
       <c r="F25">
         <v>1948000.0</v>
       </c>
       <c r="G25">
         <v>-9213000.0</v>
       </c>
       <c r="H25">
         <v>42242000.0</v>
       </c>
       <c r="I25">
         <v>8177000.0</v>
       </c>
       <c r="J25">
         <v>10334000.0</v>
       </c>
@@ -42410,51 +42410,51 @@
       </c>
       <c r="DD6">
         <v>4100000.0</v>
       </c>
       <c r="DE6">
         <v>-3000000.0</v>
       </c>
       <c r="DF6">
         <v>3800000.0</v>
       </c>
       <c r="DG6">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>239</v>
       </c>
       <c r="B7">
         <v>-22385000.0</v>
       </c>
       <c r="C7">
         <v>-55100000.0</v>
       </c>
       <c r="D7">
-        <v>4520000.0</v>
+        <v>9342000.0</v>
       </c>
       <c r="E7">
         <v>-10460000.0</v>
       </c>
       <c r="F7">
         <v>-22320000.0</v>
       </c>
       <c r="G7">
         <v>7320000.0</v>
       </c>
       <c r="H7">
         <v>-83000.0</v>
       </c>
       <c r="I7">
         <v>-5164000.0</v>
       </c>
       <c r="J7">
         <v>-21324000.0</v>
       </c>
       <c r="K7">
         <v>-13872732.0</v>
       </c>
       <c r="L7">
         <v>-7504000.0</v>
       </c>
@@ -45095,51 +45095,51 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
     </row>
     <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>250</v>
       </c>
       <c r="B18">
         <v>-28271000.0</v>
       </c>
       <c r="C18">
         <v>17613910.0</v>
       </c>
       <c r="D18">
-        <v>2497999.0</v>
+        <v>2498000.0</v>
       </c>
       <c r="E18">
         <v>4530000.0</v>
       </c>
       <c r="F18">
         <v>-25127000.0</v>
       </c>
       <c r="G18">
         <v>15199000.0</v>
       </c>
       <c r="H18">
         <v>5859000.0</v>
       </c>
       <c r="I18">
         <v>-732000.0</v>
       </c>
       <c r="J18">
         <v>-29412000.0</v>
       </c>
       <c r="K18">
         <v>-23049000.0</v>
       </c>
       <c r="L18">
         <v>-21866000.0</v>
       </c>
@@ -46316,93 +46316,93 @@
       </c>
       <c r="DD22">
         <v>3100000.0</v>
       </c>
       <c r="DE22">
         <v>3200000.0</v>
       </c>
       <c r="DF22">
         <v>2800000.0</v>
       </c>
       <c r="DG22">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>254</v>
       </c>
       <c r="B23">
         <v>-24000.0</v>
       </c>
       <c r="C23">
         <v>-188344.0</v>
       </c>
       <c r="D23">
-        <v>-4954000.0</v>
+        <v>-4999000.0</v>
       </c>
       <c r="E23">
         <v>-178000.0</v>
       </c>
       <c r="F23">
         <v>-512000.0</v>
       </c>
       <c r="G23">
         <v>-1378000.0</v>
       </c>
       <c r="H23">
         <v>-2397000.0</v>
       </c>
       <c r="I23">
         <v>-2792000.0</v>
       </c>
       <c r="J23">
-        <v>-3375000.0</v>
+        <v>-1547000.0</v>
       </c>
       <c r="K23">
         <v>-2801000.0</v>
       </c>
       <c r="L23">
         <v>-586000.0</v>
       </c>
       <c r="M23">
         <v>-2409000.0</v>
       </c>
       <c r="N23">
         <v>-1958000.0</v>
       </c>
       <c r="O23">
         <v>-286000.0</v>
       </c>
       <c r="P23">
         <v>-23000.0</v>
       </c>
       <c r="Q23">
         <v>-1341000.0</v>
       </c>
       <c r="R23">
-        <v>-92000.0</v>
+        <v>-23000.0</v>
       </c>
       <c r="S23">
         <v>-392000.0</v>
       </c>
       <c r="T23">
         <v>-563000.0</v>
       </c>
       <c r="U23">
         <v>-10473000.0</v>
       </c>
       <c r="V23">
         <v>-480000.0</v>
       </c>
       <c r="W23">
         <v>-978000.0</v>
       </c>
       <c r="X23">
         <v>-1255000.0</v>
       </c>
       <c r="Y23">
         <v>-1256000.0</v>
       </c>
       <c r="Z23">
         <v>-541000.0</v>
       </c>
@@ -46660,81 +46660,81 @@
     </row>
     <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>255</v>
       </c>
       <c r="B24">
         <v>146000.0</v>
       </c>
       <c r="C24">
         <v>9710000.0</v>
       </c>
       <c r="D24">
         <v>10000.0</v>
       </c>
       <c r="E24">
         <v>12000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>7396000.0</v>
       </c>
       <c r="H24">
         <v>-50000.0</v>
       </c>
       <c r="I24">
-        <v>199.85</v>
+        <v>197.0</v>
       </c>
       <c r="J24">
         <v>-50000.0</v>
       </c>
       <c r="K24">
         <v>-290150.0</v>
       </c>
       <c r="L24">
-        <v>13233.0</v>
+        <v>1342.0</v>
       </c>
       <c r="M24">
         <v>-29630106.0</v>
       </c>
       <c r="N24">
         <v>-500000.0</v>
       </c>
       <c r="O24">
         <v>-1500000.0</v>
       </c>
       <c r="P24">
         <v>84000.0</v>
       </c>
       <c r="Q24">
         <v>42000.0</v>
       </c>
       <c r="R24">
         <v>-338000.0</v>
       </c>
       <c r="S24">
-        <v>21086.0</v>
+        <v>21085.0</v>
       </c>
       <c r="T24">
         <v>-1250000.0</v>
       </c>
       <c r="U24">
         <v>-341000.0</v>
       </c>
       <c r="V24">
         <v>-416000.0</v>
       </c>
       <c r="W24">
         <v>-5530000.0</v>
       </c>
       <c r="X24">
         <v>-11000000.0</v>
       </c>
       <c r="Y24">
         <v>-113000.0</v>
       </c>
       <c r="Z24">
         <v>-1240000.0</v>
       </c>
       <c r="AA24">
         <v>4000000.0</v>
       </c>
@@ -46936,51 +46936,51 @@
         <v>-748000.0</v>
       </c>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24">
         <v>-4500000.0</v>
       </c>
       <c r="DF24">
         <v>-100000.0</v>
       </c>
       <c r="DG24">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>256</v>
       </c>
       <c r="B25">
         <v>4506000.0</v>
       </c>
       <c r="C25">
         <v>93270293.0</v>
       </c>
       <c r="D25">
-        <v>8973000.0</v>
+        <v>3830000.0</v>
       </c>
       <c r="E25">
         <v>10792000.0</v>
       </c>
       <c r="F25">
         <v>14427000.0</v>
       </c>
       <c r="G25">
         <v>10680000.0</v>
       </c>
       <c r="H25">
         <v>15498000.0</v>
       </c>
       <c r="I25">
         <v>21320000.0</v>
       </c>
       <c r="J25">
         <v>13201000.0</v>
       </c>
       <c r="K25">
         <v>12796503.0</v>
       </c>
       <c r="L25">
         <v>15947000.0</v>
       </c>