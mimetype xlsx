--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4182,60 +4182,60 @@
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
         <v>-26089249.0</v>
       </c>
       <c r="C28">
         <v>76411679.0</v>
       </c>
       <c r="D28">
         <v>-261928000.0</v>
       </c>
       <c r="E28">
         <v>-39527000.0</v>
       </c>
       <c r="F28">
-        <v>-69491000.0</v>
+        <v>-31206000.0</v>
       </c>
       <c r="G28">
         <v>-60014000.0</v>
       </c>
       <c r="H28">
-        <v>-33519000.0</v>
+        <v>38197000.0</v>
       </c>
       <c r="I28">
-        <v>-26101000.0</v>
+        <v>13124000.0</v>
       </c>
       <c r="J28">
         <v>-9262000.0</v>
       </c>
       <c r="K28">
         <v>-24859000.0</v>
       </c>
       <c r="L28">
         <v>-38136604.0</v>
       </c>
       <c r="M28">
         <v>-49639520.0</v>
       </c>
       <c r="N28">
         <v>-73969576.0</v>
       </c>
       <c r="O28">
         <v>-86855000.0</v>
       </c>
       <c r="P28">
         <v>-88485983.0</v>
       </c>
       <c r="Q28">
         <v>-97164349.0</v>
       </c>
@@ -4974,105 +4974,105 @@
       </c>
       <c r="W39">
         <v>4049000.0</v>
       </c>
       <c r="X39">
         <v>6389000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39">
         <v>8581000.0</v>
       </c>
       <c r="AB39"/>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>199471159.0</v>
       </c>
       <c r="C40">
         <v>294246016.0</v>
       </c>
       <c r="D40">
-        <v>318944000.0</v>
+        <v>290823000.0</v>
       </c>
       <c r="E40">
         <v>135253000.0</v>
       </c>
       <c r="F40">
-        <v>135859000.0</v>
+        <v>70953000.0</v>
       </c>
       <c r="G40">
         <v>88875000.0</v>
       </c>
       <c r="H40">
-        <v>122274000.0</v>
+        <v>23222000.0</v>
       </c>
       <c r="I40">
-        <v>82850000.0</v>
+        <v>16035000.0</v>
       </c>
       <c r="J40">
-        <v>47650000.0</v>
+        <v>16488000.0</v>
       </c>
       <c r="K40">
         <v>33862000.0</v>
       </c>
       <c r="L40">
         <v>24283938.0</v>
       </c>
       <c r="M40">
         <v>21313308.0</v>
       </c>
       <c r="N40">
         <v>13040058.0</v>
       </c>
       <c r="O40">
         <v>25457000.0</v>
       </c>
       <c r="P40">
         <v>17047089.0</v>
       </c>
       <c r="Q40">
         <v>14631330.0</v>
       </c>
       <c r="R40">
         <v>227527000.0</v>
       </c>
       <c r="S40">
         <v>16497000.0</v>
       </c>
       <c r="T40">
-        <v>44338000.0</v>
+        <v>9875000.0</v>
       </c>
       <c r="U40">
-        <v>44538000.0</v>
+        <v>13439000.0</v>
       </c>
       <c r="V40">
-        <v>45021000.0</v>
+        <v>12198000.0</v>
       </c>
       <c r="W40">
         <v>21239000.0</v>
       </c>
       <c r="X40">
         <v>3776000.0</v>
       </c>
       <c r="Y40"/>
       <c r="Z40"/>
       <c r="AA40">
         <v>5834000.0</v>
       </c>
       <c r="AB40"/>
     </row>
     <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
@@ -5612,60 +5612,60 @@
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
     </row>
     <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
         <v>156367050.0</v>
       </c>
       <c r="C51">
         <v>144439195.0</v>
       </c>
       <c r="D51">
         <v>139423000.0</v>
       </c>
       <c r="E51">
         <v>6771000.0</v>
       </c>
       <c r="F51">
-        <v>8106000.0</v>
+        <v>46391000.0</v>
       </c>
       <c r="G51">
         <v>46639000.0</v>
       </c>
       <c r="H51">
-        <v>7294000.0</v>
+        <v>79010000.0</v>
       </c>
       <c r="I51">
-        <v>7579000.0</v>
+        <v>46804000.0</v>
       </c>
       <c r="J51">
         <v>48265000.0</v>
       </c>
       <c r="K51">
         <v>18596000.0</v>
       </c>
       <c r="L51">
         <v>14493072.0</v>
       </c>
       <c r="M51">
         <v>15920857.0</v>
       </c>
       <c r="N51">
         <v>16359225.0</v>
       </c>
       <c r="O51">
         <v>19089000.0</v>
       </c>
       <c r="P51">
         <v>7719535.0</v>
       </c>
       <c r="Q51">
         <v>8670064.0</v>
       </c>
@@ -5688,60 +5688,60 @@
         <v>2035000.0</v>
       </c>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
     </row>
     <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
         <v>7296807.0</v>
       </c>
       <c r="C52">
         <v>6765481.0</v>
       </c>
       <c r="D52">
         <v>5032000.0</v>
       </c>
       <c r="E52">
         <v>369000.0</v>
       </c>
       <c r="F52">
-        <v>361000.0</v>
+        <v>38646000.0</v>
       </c>
       <c r="G52">
         <v>40675000.0</v>
       </c>
       <c r="H52">
-        <v>353000.0</v>
+        <v>72069000.0</v>
       </c>
       <c r="I52">
-        <v>257000.0</v>
+        <v>39482000.0</v>
       </c>
       <c r="J52">
         <v>44716000.0</v>
       </c>
       <c r="K52">
         <v>12870000.0</v>
       </c>
       <c r="L52">
         <v>9452996.0</v>
       </c>
       <c r="M52">
         <v>10115749.0</v>
       </c>
       <c r="N52">
         <v>4616813.0</v>
       </c>
       <c r="O52">
         <v>5871000.0</v>
       </c>
       <c r="P52">
         <v>4264785.0</v>
       </c>
       <c r="Q52">
         <v>4533808.0</v>
       </c>
@@ -6498,90 +6498,90 @@
         <v>641.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>96</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>97</v>
       </c>
       <c r="B5">
-        <v>-53573305.0</v>
+        <v>-152743423.0</v>
       </c>
       <c r="C5">
         <v>-68224000.0</v>
       </c>
       <c r="D5">
         <v>-191012000.0</v>
       </c>
       <c r="E5">
         <v>-184993000.0</v>
       </c>
       <c r="F5">
         <v>-145524000.0</v>
       </c>
       <c r="G5">
         <v>-9088000.0</v>
       </c>
       <c r="H5">
         <v>-3844000.0</v>
       </c>
       <c r="I5">
         <v>-8515000.0</v>
       </c>
       <c r="J5">
         <v>-24882.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>-214775.0</v>
       </c>
       <c r="M5">
         <v>-4019007.0</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>-43754314.0</v>
+        <v>-142924432.0</v>
       </c>
       <c r="C6">
         <v>-57211000.0</v>
       </c>
       <c r="D6">
         <v>-179487000.0</v>
       </c>
       <c r="E6">
         <v>-173423000.0</v>
       </c>
       <c r="F6">
         <v>-143013000.0</v>
       </c>
       <c r="G6">
         <v>-8859000.0</v>
       </c>
       <c r="H6">
         <v>46141000.0</v>
       </c>
       <c r="I6">
         <v>-1171000.0</v>
       </c>
       <c r="J6">
         <v>-69324.0</v>
       </c>
@@ -7142,51 +7142,51 @@
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>118</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>119</v>
       </c>
       <c r="B27">
-        <v>-23128.0</v>
+        <v>23128.0</v>
       </c>
       <c r="C27"/>
       <c r="D27">
         <v>1769000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>131000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>426886.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>120</v>
       </c>
       <c r="B28">
         <v>28380000.0</v>
@@ -7656,51 +7656,51 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>97</v>
       </c>
       <c r="B5">
-        <v>-9191690.0</v>
+        <v>33279555.0</v>
       </c>
       <c r="C5">
         <v>68933000.0</v>
       </c>
       <c r="D5">
         <v>-150431000.0</v>
       </c>
       <c r="E5">
         <v>-42746000.0</v>
       </c>
       <c r="F5">
         <v>-32864000.0</v>
       </c>
       <c r="G5">
         <v>-11910000.0</v>
       </c>
       <c r="H5">
         <v>-28674000.0</v>
       </c>
       <c r="I5">
         <v>-22495000.0</v>
       </c>
       <c r="J5">
         <v>-4512000.0</v>
       </c>
@@ -7742,51 +7742,51 @@
       </c>
       <c r="W5">
         <v>-1612000.0</v>
       </c>
       <c r="X5">
         <v>-1183000.0</v>
       </c>
       <c r="Y5">
         <v>763000.0</v>
       </c>
       <c r="Z5">
         <v>648000.0</v>
       </c>
       <c r="AA5">
         <v>-2782000.0</v>
       </c>
       <c r="AB5">
         <v>-364000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>98</v>
       </c>
       <c r="B6">
-        <v>-7892342.0</v>
+        <v>34578903.0</v>
       </c>
       <c r="C6">
         <v>69108000.0</v>
       </c>
       <c r="D6">
         <v>-148790000.0</v>
       </c>
       <c r="E6">
         <v>-40287000.0</v>
       </c>
       <c r="F6">
         <v>-30859000.0</v>
       </c>
       <c r="G6">
         <v>-9414000.0</v>
       </c>
       <c r="H6">
         <v>-26140000.0</v>
       </c>
       <c r="I6">
         <v>-19451000.0</v>
       </c>
       <c r="J6">
         <v>-1573000.0</v>
       </c>
@@ -8781,51 +8781,51 @@
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>115</v>
       </c>
       <c r="B23">
         <v>11411413.0</v>
       </c>
       <c r="C23">
-        <v>-14000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D23">
         <v>46825000.0</v>
       </c>
       <c r="E23">
         <v>25352000.0</v>
       </c>
       <c r="F23">
         <v>42725000.0</v>
       </c>
       <c r="G23">
         <v>23788000.0</v>
       </c>
       <c r="H23">
         <v>15723000.0</v>
       </c>
       <c r="I23">
         <v>16080000.0</v>
       </c>
       <c r="J23">
         <v>22275000.0</v>
       </c>
       <c r="K23">
         <v>162762000.0</v>
       </c>
@@ -10267,86 +10267,86 @@
       <c r="E23">
         <v>-7299000.0</v>
       </c>
       <c r="F23">
         <v>-3041000.0</v>
       </c>
       <c r="G23">
         <v>43651000.0</v>
       </c>
       <c r="H23">
         <v>12407000.0</v>
       </c>
       <c r="I23">
         <v>600000.0</v>
       </c>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>146</v>
       </c>
       <c r="B24">
-        <v>390683.0</v>
+        <v>518075.0</v>
       </c>
       <c r="C24">
         <v>-1235000.0</v>
       </c>
       <c r="D24">
         <v>-15149000.0</v>
       </c>
       <c r="E24">
         <v>-23495000.0</v>
       </c>
       <c r="F24">
         <v>-2576000.0</v>
       </c>
       <c r="G24">
         <v>-61968000.0</v>
       </c>
       <c r="H24">
         <v>168000.0</v>
       </c>
       <c r="I24">
         <v>2153000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>60833.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>141680445.0</v>
+        <v>131947445.0</v>
       </c>
       <c r="C25">
         <v>20929000.0</v>
       </c>
       <c r="D25">
         <v>136596000.0</v>
       </c>
       <c r="E25">
         <v>131502000.0</v>
       </c>
       <c r="F25">
         <v>117864000.0</v>
       </c>
       <c r="G25">
         <v>-4405000.0</v>
       </c>
       <c r="H25">
         <v>7000.0</v>
       </c>
       <c r="I25">
         <v>1858185.0</v>
       </c>
       <c r="J25">
         <v>42752.0</v>
       </c>
@@ -10625,51 +10625,51 @@
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2">
         <v>69140047.0</v>
       </c>
       <c r="C2">
-        <v>321517526.0</v>
+        <v>401351000.0</v>
       </c>
       <c r="D2">
         <v>46298000.0</v>
       </c>
       <c r="E2">
         <v>77597000.0</v>
       </c>
       <c r="F2">
         <v>106653000.0</v>
       </c>
       <c r="G2">
         <v>40813000.0</v>
       </c>
       <c r="H2">
         <v>33680000.0</v>
       </c>
       <c r="I2">
         <v>57527000.0</v>
       </c>
       <c r="J2">
         <v>43455000.0</v>
       </c>
       <c r="K2">
         <v>71498000.0</v>
       </c>
@@ -10709,51 +10709,51 @@
       <c r="W2">
         <v>3653000.0</v>
       </c>
       <c r="X2">
         <v>2774000.0</v>
       </c>
       <c r="Y2">
         <v>2800000.0</v>
       </c>
       <c r="Z2">
         <v>8006000.0</v>
       </c>
       <c r="AA2">
         <v>695000.0</v>
       </c>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>126</v>
       </c>
       <c r="B3">
         <v>59507384</v>
       </c>
       <c r="C3">
-        <v>61580774</v>
+        <v>56086000</v>
       </c>
       <c r="D3">
         <v>11193000</v>
       </c>
       <c r="E3">
         <v>13262000</v>
       </c>
       <c r="F3">
         <v>15333000</v>
       </c>
       <c r="G3">
         <v>11594000</v>
       </c>
       <c r="H3">
         <v>10788000</v>
       </c>
       <c r="I3">
         <v>11974000</v>
       </c>
       <c r="J3">
         <v>10137000</v>
       </c>
       <c r="K3">
         <v>11370000</v>
       </c>
@@ -10859,51 +10859,51 @@
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>129</v>
       </c>
       <c r="B6">
         <v>113316252.0</v>
       </c>
       <c r="C6">
-        <v>-253490010.0</v>
+        <v>20932000.0</v>
       </c>
       <c r="D6">
         <v>355053000.0</v>
       </c>
       <c r="E6">
         <v>-31299000.0</v>
       </c>
       <c r="F6">
         <v>-29056000.0</v>
       </c>
       <c r="G6">
         <v>65840000.0</v>
       </c>
       <c r="H6">
         <v>7133000.0</v>
       </c>
       <c r="I6">
         <v>-23847000.0</v>
       </c>
       <c r="J6">
         <v>14072000.0</v>
       </c>
       <c r="K6">
         <v>-28043000.0</v>
       </c>
@@ -10943,51 +10943,51 @@
       <c r="W6">
         <v>193774000.0</v>
       </c>
       <c r="X6">
         <v>879000.0</v>
       </c>
       <c r="Y6">
         <v>-26000.0</v>
       </c>
       <c r="Z6">
         <v>-5206000.0</v>
       </c>
       <c r="AA6">
         <v>7311000.0</v>
       </c>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>130</v>
       </c>
       <c r="B7">
         <v>6288208.0</v>
       </c>
       <c r="C7">
-        <v>-7632773.0</v>
+        <v>-7639000.0</v>
       </c>
       <c r="D7">
         <v>-4424000.0</v>
       </c>
       <c r="E7">
         <v>2320000.0</v>
       </c>
       <c r="F7">
         <v>2422000.0</v>
       </c>
       <c r="G7">
         <v>-2682000.0</v>
       </c>
       <c r="H7">
         <v>773000.0</v>
       </c>
       <c r="I7">
         <v>-2340000.0</v>
       </c>
       <c r="J7">
         <v>2174000.0</v>
       </c>
       <c r="K7">
         <v>2958000.0</v>
       </c>
@@ -11059,51 +11059,51 @@
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>132</v>
       </c>
       <c r="B9">
         <v>4090542.0</v>
       </c>
       <c r="C9">
-        <v>-8337199.0</v>
+        <v>-8344000.0</v>
       </c>
       <c r="D9">
         <v>3000.0</v>
       </c>
       <c r="E9">
         <v>465000.0</v>
       </c>
       <c r="F9">
         <v>1092000.0</v>
       </c>
       <c r="G9">
         <v>-59000.0</v>
       </c>
       <c r="H9">
         <v>-521000.0</v>
       </c>
       <c r="I9">
         <v>951000.0</v>
       </c>
       <c r="J9">
         <v>1205000.0</v>
       </c>
       <c r="K9">
         <v>2597000.0</v>
       </c>
@@ -11143,51 +11143,51 @@
       <c r="W9">
         <v>-916000.0</v>
       </c>
       <c r="X9">
         <v>-166000.0</v>
       </c>
       <c r="Y9">
         <v>1207000.0</v>
       </c>
       <c r="Z9">
         <v>-622000.0</v>
       </c>
       <c r="AA9">
         <v>-1000.0</v>
       </c>
       <c r="AB9"/>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>133</v>
       </c>
       <c r="B10">
         <v>-2288899.0</v>
       </c>
       <c r="C10">
-        <v>-1234992.0</v>
+        <v>-1236000.0</v>
       </c>
       <c r="D10">
         <v>1491000.0</v>
       </c>
       <c r="E10">
         <v>2273000.0</v>
       </c>
       <c r="F10">
         <v>44000.0</v>
       </c>
       <c r="G10">
         <v>-258000.0</v>
       </c>
       <c r="H10">
         <v>55000.0</v>
       </c>
       <c r="I10">
         <v>849000.0</v>
       </c>
       <c r="J10">
         <v>21000.0</v>
       </c>
       <c r="K10">
         <v>-3056000.0</v>
       </c>
@@ -11497,51 +11497,51 @@
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>139</v>
       </c>
       <c r="B16">
         <v>182456299.0</v>
       </c>
       <c r="C16">
-        <v>68027516.0</v>
+        <v>422283000.0</v>
       </c>
       <c r="D16">
         <v>401351000.0</v>
       </c>
       <c r="E16">
         <v>46298000.0</v>
       </c>
       <c r="F16">
         <v>77597000.0</v>
       </c>
       <c r="G16">
         <v>106653000.0</v>
       </c>
       <c r="H16">
         <v>40813000.0</v>
       </c>
       <c r="I16">
         <v>33680000.0</v>
       </c>
       <c r="J16">
         <v>57527000.0</v>
       </c>
       <c r="K16">
         <v>43455000.0</v>
       </c>
@@ -11615,51 +11615,51 @@
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>141</v>
       </c>
       <c r="B18">
         <v>-57612500.0</v>
       </c>
       <c r="C18">
-        <v>-49654501.0</v>
+        <v>-44150000.0</v>
       </c>
       <c r="D18">
         <v>-15039000.0</v>
       </c>
       <c r="E18">
         <v>-33847000.0</v>
       </c>
       <c r="F18">
         <v>-27837000.0</v>
       </c>
       <c r="G18">
         <v>-29329000.0</v>
       </c>
       <c r="H18">
         <v>-23049000.0</v>
       </c>
       <c r="I18">
         <v>-25221000.0</v>
       </c>
       <c r="J18">
         <v>-19198000.0</v>
       </c>
       <c r="K18">
         <v>-21506000.0</v>
       </c>
@@ -11907,51 +11907,51 @@
       <c r="S21">
         <v>1975000.0</v>
       </c>
       <c r="T21">
         <v>-1588000.0</v>
       </c>
       <c r="U21">
         <v>-1721000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>107</v>
       </c>
       <c r="B22">
         <v>32300256.0</v>
       </c>
       <c r="C22">
-        <v>61177103.0</v>
+        <v>75542000.0</v>
       </c>
       <c r="D22">
         <v>-150282000.0</v>
       </c>
       <c r="E22">
         <v>-47404000.0</v>
       </c>
       <c r="F22">
         <v>-37330000.0</v>
       </c>
       <c r="G22">
         <v>-15811000.0</v>
       </c>
       <c r="H22">
         <v>-33864000.0</v>
       </c>
       <c r="I22">
         <v>-28680000.0</v>
       </c>
       <c r="J22">
         <v>-7988000.0</v>
       </c>
       <c r="K22">
         <v>-138095000.0</v>
       </c>
@@ -11991,213 +11991,215 @@
       <c r="W22">
         <v>-7771000.0</v>
       </c>
       <c r="X22">
         <v>-245000.0</v>
       </c>
       <c r="Y22">
         <v>267000.0</v>
       </c>
       <c r="Z22">
         <v>-325000.0</v>
       </c>
       <c r="AA22">
         <v>-62138000.0</v>
       </c>
       <c r="AB22">
         <v>-13908000.0</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>145</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-167862.0</v>
+        <v>-5392000.0</v>
       </c>
       <c r="D23">
         <v>-13466000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>53618.0</v>
+      </c>
       <c r="F23">
         <v>-253000.0</v>
       </c>
       <c r="G23">
         <v>-4240000.0</v>
       </c>
       <c r="H23">
         <v>-58000.0</v>
       </c>
       <c r="I23">
         <v>-119000.0</v>
       </c>
       <c r="J23">
-        <v>33000.0</v>
+        <v>-121064.0</v>
       </c>
       <c r="K23">
         <v>-148000.0</v>
       </c>
       <c r="L23">
         <v>-91000.0</v>
       </c>
       <c r="M23">
         <v>-838000.0</v>
       </c>
       <c r="N23">
         <v>-2773000.0</v>
       </c>
       <c r="O23">
         <v>-61000.0</v>
       </c>
       <c r="P23">
-        <v>114000.0</v>
+        <v>-286149.0</v>
       </c>
       <c r="Q23">
         <v>-3712000.0</v>
       </c>
       <c r="R23">
         <v>-3526000.0</v>
       </c>
       <c r="S23">
         <v>-1414383.0</v>
       </c>
       <c r="T23">
-        <v>-69154000.0</v>
+        <v>-1251661.0</v>
       </c>
       <c r="U23">
         <v>3000.0</v>
       </c>
       <c r="V23">
         <v>-2581000.0</v>
       </c>
       <c r="W23">
         <v>219662000.0</v>
       </c>
       <c r="X23">
         <v>13258000.0</v>
       </c>
       <c r="Y23">
         <v>12813000.0</v>
       </c>
       <c r="Z23">
         <v>11882000.0</v>
       </c>
       <c r="AA23">
         <v>12498000.0</v>
       </c>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>-2676818.0</v>
+        <v>-10517000.0</v>
       </c>
       <c r="D24">
         <v>1000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>531000.0</v>
       </c>
       <c r="G24">
         <v>5237000.0</v>
       </c>
       <c r="H24">
         <v>-1501000.0</v>
       </c>
       <c r="I24">
         <v>200000.0</v>
       </c>
       <c r="J24">
         <v>2695000.0</v>
       </c>
       <c r="K24">
         <v>-5869000.0</v>
       </c>
       <c r="L24">
         <v>788000.0</v>
       </c>
       <c r="M24">
         <v>-5053000.0</v>
       </c>
       <c r="N24">
-        <v>-5015000.0</v>
+        <v>1.0</v>
       </c>
       <c r="O24">
         <v>-6080000.0</v>
       </c>
       <c r="P24">
         <v>-2320000.0</v>
       </c>
       <c r="Q24">
         <v>-14826000.0</v>
       </c>
       <c r="R24">
         <v>-269000.0</v>
       </c>
       <c r="S24">
         <v>-168397.0</v>
       </c>
       <c r="T24">
         <v>-3293000.0</v>
       </c>
       <c r="U24">
         <v>-1229000.0</v>
       </c>
       <c r="V24">
         <v>28397000.0</v>
       </c>
       <c r="W24">
         <v>-24181000.0</v>
       </c>
       <c r="X24">
         <v>4883000.0</v>
       </c>
       <c r="Y24">
         <v>11447000.0</v>
       </c>
       <c r="Z24">
         <v>14518000.0</v>
       </c>
       <c r="AA24">
         <v>75001.0</v>
       </c>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>147</v>
       </c>
       <c r="B25">
-        <v>-37701179.0</v>
+        <v>-38803178.0</v>
       </c>
       <c r="C25">
-        <v>-41618058.0</v>
+        <v>-57113000.0</v>
       </c>
       <c r="D25">
         <v>148359000.0</v>
       </c>
       <c r="E25">
         <v>20793000.0</v>
       </c>
       <c r="F25">
         <v>20024000.0</v>
       </c>
       <c r="G25">
         <v>-2815000.0</v>
       </c>
       <c r="H25">
         <v>16167000.0</v>
       </c>
       <c r="I25">
         <v>14125000.0</v>
       </c>
       <c r="J25">
         <v>-6548000.0</v>
       </c>
       <c r="K25">
         <v>143064000.0</v>
       </c>
@@ -12363,51 +12365,51 @@
       <c r="W27">
         <v>1515000.0</v>
       </c>
       <c r="X27">
         <v>191000.0</v>
       </c>
       <c r="Y27">
         <v>165000.0</v>
       </c>
       <c r="Z27">
         <v>173000.0</v>
       </c>
       <c r="AA27">
         <v>946000.0</v>
       </c>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>150</v>
       </c>
       <c r="B28">
         <v>226387536.0</v>
       </c>
       <c r="C28">
-        <v>80167614.0</v>
+        <v>80233000.0</v>
       </c>
       <c r="D28">
         <v>369363000.0</v>
       </c>
       <c r="E28">
         <v>-807000.0</v>
       </c>
       <c r="F28">
         <v>-1945000.0</v>
       </c>
       <c r="G28">
         <v>86021000.0</v>
       </c>
       <c r="H28">
         <v>31879000.0</v>
       </c>
       <c r="I28">
         <v>-1552000.0</v>
       </c>
       <c r="J28">
         <v>29121000.0</v>
       </c>
       <c r="K28">
         <v>-979000.0</v>
       </c>
@@ -12447,51 +12449,51 @@
       <c r="W28">
         <v>219662000.0</v>
       </c>
       <c r="X28">
         <v>13258000.0</v>
       </c>
       <c r="Y28">
         <v>12813000.0</v>
       </c>
       <c r="Z28">
         <v>11882000.0</v>
       </c>
       <c r="AA28">
         <v>12498000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>151</v>
       </c>
       <c r="B29">
         <v>1894883.0</v>
       </c>
       <c r="C29">
-        <v>11926272.0</v>
+        <v>11936000.0</v>
       </c>
       <c r="D29">
         <v>-3846000.0</v>
       </c>
       <c r="E29">
         <v>-20585000.0</v>
       </c>
       <c r="F29">
         <v>-12504000.0</v>
       </c>
       <c r="G29">
         <v>-17735000.0</v>
       </c>
       <c r="H29">
         <v>-12261000.0</v>
       </c>
       <c r="I29">
         <v>-13247000.0</v>
       </c>
       <c r="J29">
         <v>-9061000.0</v>
       </c>
       <c r="K29">
         <v>-10136000.0</v>
       </c>
@@ -12531,51 +12533,51 @@
       <c r="W29">
         <v>-1465000.0</v>
       </c>
       <c r="X29">
         <v>-1203000.0</v>
       </c>
       <c r="Y29">
         <v>-1380000.0</v>
       </c>
       <c r="Z29">
         <v>-1936000.0</v>
       </c>
       <c r="AA29">
         <v>-7861000.0</v>
       </c>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>152</v>
       </c>
       <c r="B30">
         <v>-63485640.0</v>
       </c>
       <c r="C30">
-        <v>-66548722.0</v>
+        <v>-66603000.0</v>
       </c>
       <c r="D30">
         <v>-8481000.0</v>
       </c>
       <c r="E30">
         <v>-13262000.0</v>
       </c>
       <c r="F30">
         <v>-14443000.0</v>
       </c>
       <c r="G30">
         <v>-6549000.0</v>
       </c>
       <c r="H30">
         <v>-12274000.0</v>
       </c>
       <c r="I30">
         <v>-9619000.0</v>
       </c>
       <c r="J30">
         <v>-6793000.0</v>
       </c>
       <c r="K30">
         <v>-16445000.0</v>
       </c>