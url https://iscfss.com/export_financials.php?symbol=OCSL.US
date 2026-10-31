--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -265,50 +265,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1959,51 +1965,53 @@
       </c>
       <c r="L23">
         <v>2585657000.0</v>
       </c>
       <c r="M23">
         <v>2668218000.0</v>
       </c>
       <c r="N23">
         <v>2072333000.0</v>
       </c>
       <c r="O23">
         <v>1389002000.0</v>
       </c>
       <c r="P23">
         <v>1209717000.0</v>
       </c>
       <c r="Q23">
         <v>651926000.0</v>
       </c>
       <c r="R23">
         <v>415887348.0</v>
       </c>
       <c r="S23">
         <v>299148805.0</v>
       </c>
-      <c r="T23"/>
+      <c r="T23">
+        <v>107330000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>158542000.0</v>
       </c>
       <c r="I24">
         <v>396213000.0</v>
       </c>
       <c r="J24">
         <v>419371000.0</v>
       </c>
       <c r="K24">
         <v>633041000.0</v>
       </c>
       <c r="L24">
         <v>771502000.0</v>
@@ -3676,515 +3684,527 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW62"/>
+  <dimension ref="A1:BY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:77">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:77">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>2629000.0</v>
+      </c>
+      <c r="C2">
+        <v>10346000.0</v>
+      </c>
+      <c r="D2">
         <v>2214000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>12067000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>12246000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>14087000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17600000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16231000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19329000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16069000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>18980000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16007000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>16319000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18275000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13368000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7936000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8356000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4379000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>6698000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4597000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5277000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2734000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4192000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1626000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4225000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1681000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2402000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2296000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2267000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2117000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6233000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3365000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>6338000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>3278000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6547000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3167000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>8229000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3760000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>9060000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3912000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>9762000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>7894000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>11148000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10675000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>7796000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>11655000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5797000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>12219000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4907000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>7011000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2939000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6462000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2342000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>5096000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>4219000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>3965000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>4309000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>4270000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4669000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3468000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>652827.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1147642.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>283000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>139696.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>24537.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>49513.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>4417043.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>11131.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>2814.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>361000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>38750.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>18344.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>59000.0</v>
       </c>
-      <c r="BV2"/>
-      <c r="BW2">
+      <c r="BX2"/>
+      <c r="BY2">
         <v>106000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:77">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4218,52 +4238,54 @@
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
+      <c r="BX3"/>
+      <c r="BY3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:77">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4297,229 +4319,233 @@
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
-      <c r="L5">
-[...4 lines deleted...]
-      </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="O5"/>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
+      <c r="Q5"/>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5"/>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5"/>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
-[...4 lines deleted...]
-      </c>
+      <c r="AL5"/>
+      <c r="AM5"/>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
-      <c r="AU5"/>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
-      <c r="AW5">
-[...2 lines deleted...]
-      <c r="AX5"/>
+      <c r="AW5"/>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
       <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>-121196000.0</v>
       </c>
-      <c r="AZ5">
-[...4 lines deleted...]
-      <c r="BC5">
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-108064000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-112820000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-112999000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-110265000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-99461000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-55727000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-60032507.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-59147370.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-62540000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-39365671.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-25445142.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-26621853.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-41931860.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-41845786.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-39896047.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-35245781.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-16763344.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-12367069.0</v>
       </c>
-      <c r="BU5"/>
-      <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4553,52 +4579,54 @@
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:77">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4632,114 +4660,120 @@
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:77">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
         <v>881000.0</v>
       </c>
       <c r="C8">
         <v>881000.0</v>
       </c>
       <c r="D8">
         <v>881000.0</v>
       </c>
       <c r="E8">
         <v>881000.0</v>
       </c>
       <c r="F8">
-        <v>822000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="G8">
-        <v>822000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="H8">
         <v>822000.0</v>
       </c>
       <c r="I8">
+        <v>822000.0</v>
+      </c>
+      <c r="J8">
+        <v>822000.0</v>
+      </c>
+      <c r="K8">
         <v>814000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>790000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>772000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>771000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>771000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>612000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1834000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1834000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>1832000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>1805000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>1804000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>1804000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -4749,374 +4783,384 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:77">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>2163528000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2163528000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1829653000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...4 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
       <c r="AA9">
         <v>1487774000.0</v>
       </c>
       <c r="AB9">
-        <v>1492739000.0</v>
+        <v>1487774000.0</v>
       </c>
       <c r="AC9">
-        <v>1492739000.0</v>
+        <v>1487774000.0</v>
       </c>
       <c r="AD9">
         <v>1492739000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
+      <c r="AE9">
+        <v>1492739000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1492739000.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:77">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>39921000.0</v>
+      </c>
+      <c r="C10">
+        <v>11141000.0</v>
+      </c>
+      <c r="D10">
         <v>80813000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>79630000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>79799000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>97838000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>112913000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>63966000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>96321000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>125031000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>112369000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>136450000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>59704000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>43750000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>17382000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>23528000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>34306000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>39366000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>43765000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>29334000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>84689000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>39872000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>24234000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>39096000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>50728000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>89509000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>21527000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>15406000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>5637000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>12815000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>56186000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>13380000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>56615000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>7951000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>45435000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>53018000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>143622000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>84572000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>179835000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>117923000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>138111000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>122270000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>82591000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>138377000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>180576000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>108747000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>64259000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>86731000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>74661000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>45396000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>42600000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>143289000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>59618000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>38169000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>37438000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>74393000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>105694000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>115178000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>70336000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>67644000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>17606000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>38556212.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>43020557.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>76765000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>106676641.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>23468594.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>11782316.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>113205287.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1581293.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>3722068.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>7194139.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>22906376.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>86958051.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2453045.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BX10"/>
+      <c r="BY10">
         <v>17654000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:77">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5150,1015 +5194,1039 @@
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:77">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>39921000.0</v>
+      </c>
+      <c r="C12">
+        <v>51261000.0</v>
+      </c>
+      <c r="D12">
         <v>80813000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>79630000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>79799000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>97838000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>112913000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>63966000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>96321000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>125031000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>112369000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>136450000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>59704000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>43750000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>17382000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>23528000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>34306000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>39366000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>43765000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29334000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>84689000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>39872000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>24234000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>39096000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>50728000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>89509000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>21527000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>15406000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5637000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>12815000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>56186000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>13380000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>56615000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>7951000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>45435000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>53018000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>143622000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>84572000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>179835000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>117923000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>138111000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>122270000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>82591000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>138377000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>180576000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>108747000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>64259000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>86731000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>74661000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>45396000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>42600000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>143289000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>59618000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>38169000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>37438000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>74393000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>105694000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>115178000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>70336000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>67644000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>17606000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>38556212.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>43020557.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>76765000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>106676641.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>23468594.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>11782316.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>113205287.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1581293.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>3722068.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>7194139.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>22906376.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>86958051.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>2453045.0</v>
       </c>
-      <c r="BV12"/>
-      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:77">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
         <v>881000.0</v>
       </c>
       <c r="C13">
         <v>881000.0</v>
       </c>
       <c r="D13">
         <v>881000.0</v>
       </c>
       <c r="E13">
         <v>881000.0</v>
       </c>
       <c r="F13">
-        <v>822000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="G13">
-        <v>822000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="H13">
         <v>822000.0</v>
       </c>
       <c r="I13">
+        <v>822000.0</v>
+      </c>
+      <c r="J13">
+        <v>822000.0</v>
+      </c>
+      <c r="K13">
         <v>814000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>790000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>772000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>771000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>771000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>612000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>611000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1834000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1832000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1805000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1804000.0</v>
       </c>
       <c r="U13">
         <v>1804000.0</v>
       </c>
       <c r="V13">
-        <v>1409000.0</v>
+        <v>1804000.0</v>
       </c>
       <c r="W13">
-        <v>1409000.0</v>
+        <v>1804000.0</v>
       </c>
       <c r="X13">
         <v>1409000.0</v>
       </c>
       <c r="Y13">
         <v>1409000.0</v>
       </c>
       <c r="Z13">
         <v>1409000.0</v>
       </c>
       <c r="AA13">
         <v>1409000.0</v>
       </c>
       <c r="AB13">
         <v>1409000.0</v>
       </c>
       <c r="AC13">
         <v>1409000.0</v>
       </c>
       <c r="AD13">
         <v>1409000.0</v>
       </c>
       <c r="AE13">
         <v>1409000.0</v>
       </c>
       <c r="AF13">
         <v>1409000.0</v>
       </c>
       <c r="AG13">
         <v>1409000.0</v>
       </c>
       <c r="AH13">
         <v>1409000.0</v>
       </c>
       <c r="AI13">
         <v>1409000.0</v>
       </c>
       <c r="AJ13">
         <v>1409000.0</v>
       </c>
       <c r="AK13">
         <v>1409000.0</v>
       </c>
       <c r="AL13">
+        <v>1409000.0</v>
+      </c>
+      <c r="AM13">
+        <v>1409000.0</v>
+      </c>
+      <c r="AN13">
         <v>1433000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1433000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1453000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1472000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1503000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1507000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1533000.0</v>
       </c>
       <c r="AT13">
         <v>1533000.0</v>
       </c>
       <c r="AU13">
         <v>1533000.0</v>
       </c>
       <c r="AV13">
-        <v>1391000.0</v>
+        <v>1533000.0</v>
       </c>
       <c r="AW13">
-        <v>1391000.0</v>
+        <v>1533000.0</v>
       </c>
       <c r="AX13">
         <v>1391000.0</v>
       </c>
       <c r="AY13">
+        <v>1391000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>1391000.0</v>
+      </c>
+      <c r="BA13">
         <v>1390000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1210000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1062000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1059000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>910000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>825000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>824000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>724000.0</v>
       </c>
       <c r="BH13">
         <v>724000.0</v>
       </c>
       <c r="BI13">
+        <v>724000.0</v>
+      </c>
+      <c r="BJ13">
+        <v>724000.0</v>
+      </c>
+      <c r="BK13">
         <v>666679.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>550591.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>546000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>545249.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>452826.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>379234.0</v>
       </c>
-      <c r="BO13">
+      <c r="BQ13">
         <v>378790.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>228146.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>228028.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>226416.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>226143.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>226143.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>124810.0</v>
       </c>
-      <c r="BV13"/>
-      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:77">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
         <v>88086000.0</v>
       </c>
       <c r="C14">
         <v>88086000.0</v>
       </c>
       <c r="D14">
         <v>88086000.0</v>
       </c>
       <c r="E14">
+        <v>88086000.0</v>
+      </c>
+      <c r="F14">
+        <v>88086000.0</v>
+      </c>
+      <c r="G14">
         <v>85916000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>82245000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>82245000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>81830000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>79763000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>77840000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>77130000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>77080000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>73203000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>61142000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>61125000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>61123000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>60532666.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>60127000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>60120333.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>60120333.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>48883999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46987000.0</v>
       </c>
       <c r="X14">
         <v>46986999.0</v>
       </c>
       <c r="Y14">
         <v>46987000.0</v>
       </c>
       <c r="Z14">
         <v>46986999.0</v>
       </c>
       <c r="AA14">
-        <v>46986999.0</v>
+        <v>46987000.0</v>
       </c>
       <c r="AB14">
         <v>46986999.0</v>
       </c>
       <c r="AC14">
-        <v>46987000.0</v>
+        <v>46986999.0</v>
       </c>
       <c r="AD14">
         <v>46986999.0</v>
       </c>
       <c r="AE14">
+        <v>46987000.0</v>
+      </c>
+      <c r="AF14">
         <v>46986999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46987000.0</v>
       </c>
       <c r="AG14">
         <v>46986999.0</v>
       </c>
       <c r="AH14">
         <v>46987000.0</v>
       </c>
       <c r="AI14">
         <v>46986999.0</v>
       </c>
       <c r="AJ14">
         <v>46987000.0</v>
       </c>
       <c r="AK14">
         <v>46986999.0</v>
       </c>
       <c r="AL14">
+        <v>46987000.0</v>
+      </c>
+      <c r="AM14">
+        <v>46986999.0</v>
+      </c>
+      <c r="AN14">
         <v>47618000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>47617667.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>48523000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>52332333.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>52684000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>53476666.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>53710000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>53710000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>51113452.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>52754000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>48976000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>48976000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>48972000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>46375333.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>42020333.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>37937333.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>34226333.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>31630000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>30093000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>29314000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>26971000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>24125000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>25340000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>20707000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>18213666.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>18213721.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>15431333.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>14339783.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>12626811.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>12626812.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7601198.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>7584222.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7520730.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>7520730.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>4869967.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>4160323.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>4160323.0</v>
       </c>
-      <c r="BW14"/>
+      <c r="BY14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:77">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>771000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>771000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>612000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>1804000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1804000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1409000.0</v>
       </c>
       <c r="X15">
         <v>1409000.0</v>
       </c>
       <c r="Y15">
         <v>1409000.0</v>
       </c>
       <c r="Z15">
         <v>1409000.0</v>
       </c>
       <c r="AA15">
         <v>1409000.0</v>
       </c>
       <c r="AB15">
         <v>1409000.0</v>
       </c>
       <c r="AC15">
         <v>1409000.0</v>
       </c>
       <c r="AD15">
         <v>1409000.0</v>
       </c>
       <c r="AE15">
         <v>1409000.0</v>
       </c>
       <c r="AF15">
         <v>1409000.0</v>
       </c>
       <c r="AG15">
         <v>1409000.0</v>
       </c>
       <c r="AH15">
         <v>1409000.0</v>
       </c>
       <c r="AI15">
         <v>1409000.0</v>
       </c>
       <c r="AJ15">
         <v>1409000.0</v>
       </c>
       <c r="AK15">
         <v>1409000.0</v>
       </c>
       <c r="AL15">
+        <v>1409000.0</v>
+      </c>
+      <c r="AM15">
+        <v>1409000.0</v>
+      </c>
+      <c r="AN15">
         <v>1433000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1433000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1453000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1472000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1503000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1507000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1533000.0</v>
       </c>
       <c r="AT15">
         <v>1533000.0</v>
       </c>
       <c r="AU15">
         <v>1533000.0</v>
       </c>
       <c r="AV15">
-        <v>1391000.0</v>
+        <v>1533000.0</v>
       </c>
       <c r="AW15">
-        <v>1391000.0</v>
+        <v>1533000.0</v>
       </c>
       <c r="AX15">
         <v>1391000.0</v>
       </c>
       <c r="AY15">
+        <v>1391000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1391000.0</v>
+      </c>
+      <c r="BA15">
         <v>1390000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1210000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1062000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1059000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>910000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>825000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>824000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>724000.0</v>
       </c>
       <c r="BH15">
         <v>724000.0</v>
       </c>
       <c r="BI15">
+        <v>724000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>724000.0</v>
+      </c>
+      <c r="BK15">
         <v>666679.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>550591.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>545503.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>545249.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>452826.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>379234.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>378790.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>228146.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>228028.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>226416.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>226143.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>226143.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>124810.0</v>
       </c>
-      <c r="BV15"/>
-      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:77">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-418188000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-416211000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-93601000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-96463000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
         <v>-47767000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16">
         <v>-22567000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
-[...4 lines deleted...]
-      </c>
+      <c r="AO16"/>
+      <c r="AP16"/>
       <c r="AQ16">
         <v>-115000000.0</v>
       </c>
       <c r="AR16">
         <v>-115000000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16"/>
+      <c r="AS16">
+        <v>-115000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>-115000000.0</v>
+      </c>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:77">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6192,183 +6260,187 @@
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:77">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
+        <v>13470000.0</v>
+      </c>
+      <c r="O18"/>
+      <c r="P18">
         <v>6813000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>7382000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7950000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8518000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>9089000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>9308000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9447000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>7143000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>5907000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>6014000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>6450000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>5716000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>6099000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6396000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>6759000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>6848000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>4798000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>5209000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>5620000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>6031000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>6443000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>1304000.0</v>
       </c>
-      <c r="AJ18"/>
-      <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18">
         <v>2234000.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18">
         <v>16051000.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18">
         <v>20334000.0</v>
       </c>
-      <c r="AV18"/>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:77">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6402,52 +6474,54 @@
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:77">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -6481,52 +6555,54 @@
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:77">
       <c r="A21" t="s">
         <v>39</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
@@ -6560,867 +6636,887 @@
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:77">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>174735000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>306127000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>102117000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>81521000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>134679000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-46495000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>96447000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>108444000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="W22"/>
+      <c r="X22">
         <v>-26294000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-30854000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-17695000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-26061000.0</v>
       </c>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>-26061000.0</v>
+      </c>
+      <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22">
         <v>-7350000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-4714000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-38794000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-37260000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>2.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-73130000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-56443000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-18710000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-17324000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-65109000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-89410000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-212450000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-92939000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-41766000.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
-        <v>-18077000.0</v>
+        <v>-41766000.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22">
-        <v>-1710000.0</v>
+        <v>-18077000.0</v>
       </c>
       <c r="BB22">
         <v>1.0</v>
       </c>
       <c r="BC22">
+        <v>-1710000.0</v>
+      </c>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22">
         <v>-17736000.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:77">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>2858192000.0</v>
+      </c>
+      <c r="C23">
+        <v>2894417000.0</v>
+      </c>
+      <c r="D23">
         <v>3098251000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>3002991000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2964212000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3079167000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>3083792000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>3198341000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>3322181000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3297939000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3266195000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>3217839000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3335974000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3318507000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2767260000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2646313000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2689378000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2756682000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2699939000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2636387000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2462708000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2433413000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1793903000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1640712000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1647567000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1501627000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1516600000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1481038000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1485016000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1541317000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1541524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1551458000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1632757000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1444515000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1494180000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1616048000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1967104000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1929383000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2168912000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2343285000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2474028000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2421628000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2453677000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2585657000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2610724000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2727963000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2949500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2668218000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2743696000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2792315000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2454483000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2072333000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1896848000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1816347000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1646684000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1389002000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1324491000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1193430000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1218472000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1209717000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1093768000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>995748510.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>798776268.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>651926000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>611205109.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>490844218.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>453198593.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>415887348.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>295565519.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>297615744.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>281329171.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>299148805.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>302597185.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>193333890.0</v>
       </c>
-      <c r="BV23"/>
-      <c r="BW23"/>
+      <c r="BX23"/>
+      <c r="BY23"/>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:77">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>644633000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>646680000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>647763000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>293861000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>158643000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>158542000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>167453000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>167353000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>607141000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>637213000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>607082000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>579430000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>418087000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>419371000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>910734000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>887578000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1070599000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1158581000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1222365000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1051269000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>1039840000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1198797000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1087493000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>1284730000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>1389862000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>1152076000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1330864000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>1374319000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1051228000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>646000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>674000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>745298000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>589750000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>466251000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>493541000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>361500000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>483769000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>463024000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>302000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>138300000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>123299000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>73000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>35000000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>38000000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:77">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>644633000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>646680000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>647763000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>293861000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>158643000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>158542000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>167453000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>167353000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>396141000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:77">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>2747629000.0</v>
+      </c>
+      <c r="C26">
+        <v>2774226000.0</v>
+      </c>
+      <c r="D26">
         <v>2957265000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2856495000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>2817287000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2892771000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2841946000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3021279000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3122139000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3047445000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3018552000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2897330000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>49000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3164860000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>2642870000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>2500900000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2566523000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2647539000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2589698000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2558541000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2341750000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2328686000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>1712324000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1574074000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1562023000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1393455000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1467627000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1438532000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1455031000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1505451000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>1464885000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>1491201000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1520518000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1400684000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1415404000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1541755000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1790538000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>1788686000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>1951742000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2165491000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26">
         <v>2402495000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26">
         <v>2495914000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:77">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7454,764 +7550,786 @@
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:77">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>1398921000.0</v>
+      </c>
+      <c r="C28">
+        <v>1470508999.0</v>
+      </c>
+      <c r="D28">
         <v>1529209000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1407250000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1367752000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1350648000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1464882000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1574727000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1600843000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1510611000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1510348000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1464281000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1680362000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1680090000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1446242000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1277515000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1322300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1324294000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1241696000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1239409000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1019410000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1070025000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>670593000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>670219000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>710274000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>609177000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>514941000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>457961000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>531641000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>579363000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>550955000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>623833000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>550467000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>571479000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>577652000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>622348000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>767112000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>803006000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>890764000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1031413000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1084254000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1043999000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1072249000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1060420000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>906917000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1175983000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1325603000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1065345000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>1256203000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1328923000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>1008628000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>502711000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>614382000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>707129000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>552312000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>391858000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>387847000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>8822000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>537933000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>530380000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>284394000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>233743788.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>80279443.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-76765000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-71676641.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-23468594.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-11782316.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-113205287.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1581293.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-3722068.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-7194139.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-22906376.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-86958051.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>11942622.0</v>
       </c>
-      <c r="BV28"/>
-      <c r="BW28"/>
+      <c r="BX28"/>
+      <c r="BY28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:77">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>2821897000.0</v>
+      </c>
+      <c r="C29">
+        <v>2863714000.0</v>
+      </c>
+      <c r="D29">
         <v>3046209000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2952693000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2924020000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2923599000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3027610000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3126504000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3193297000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3159741000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3134368000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3116495000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3249507000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3238990000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2665613000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2546606000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2620135000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2694036000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2610522000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2581566000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2406513000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2388720000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1659744000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1624194000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1620065000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>1450910000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:77">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>23202000.0</v>
+      </c>
+      <c r="C30">
+        <v>22886000.0</v>
+      </c>
+      <c r="D30">
         <v>23850000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>55553000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>50146000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>66801000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>103239000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>85942000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>77633000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>99303000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>101401000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>160588000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>110788000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>90659000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>92400000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>108315000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>75625000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>54686000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>50574000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>33905000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>20915000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>51043000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>22146000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18783000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>25593000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>9859000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>18745000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>18369000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15010000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13047000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>12103000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>38389000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>46397000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>26299000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>23319000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>12562000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>14645000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>44733000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>34372000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>44720000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>55265000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>17223000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>17903000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>23496000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>76778000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>56594000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>98273000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>42924000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>19430000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>39833000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>14876000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>12193000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>15355000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>11439000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10517000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12694000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>6371000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>7482000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>14170000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7304000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7630000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>6719244.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>4815863.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>3917000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>4830687.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>4724232.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3624209.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>3021315.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>3018250.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>2823031.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>2598215.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>2448569.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>2102186.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1450211.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30"/>
+      <c r="BX30"/>
+      <c r="BY30"/>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:77">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>1509441000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1515150000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1201989000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1245563000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1263529000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1330376000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1325061000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1312823000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1302414000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1278823000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>964917000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>914879000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>859063000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>752224000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>931082000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>930630000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>930050000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>923456000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>872362000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>858035000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>838095000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>827234000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>819595000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>867657000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>1010750000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>1019626000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>1030272000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1142288000.0</v>
       </c>
-      <c r="AN31"/>
-      <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31">
         <v>1353094000.0</v>
       </c>
-      <c r="AR31"/>
-      <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31">
         <v>1478475000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:77">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8245,299 +8363,307 @@
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
     </row>
-    <row r="33" spans="1:75">
+    <row r="33" spans="1:77">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>2742811000.0</v>
+      </c>
+      <c r="C33">
+        <v>2783908000.0</v>
+      </c>
+      <c r="D33">
         <v>3017438000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>2867808000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2834267000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2914528000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2867640000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3048433000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3148227000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>3073605000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>3052425000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2920801000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>2695000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1770000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2657478000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2514470000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2579447000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2662630000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2605600000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2573148000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2357104000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2342498000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>1747523000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1582833000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1571246000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1402259000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1476328000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1447263000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1464369000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>1515455000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>1473235000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1499689000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1529745000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1410265000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1425426000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>1550468000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>1808837000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>1800078000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1954705000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2180642000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2280652000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2282135000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2353183000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2423784000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2353370000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2562622000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2786968000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2538563000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2649605000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2707086000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2397007000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1916851000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1821875000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1766739000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1598729000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1301915000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1212426000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1070770000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1133966000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1134769000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1068532000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>950473054.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>750939848.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>571244000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>499603207.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>460865396.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>436758040.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>299611137.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>290760177.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>290777299.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>271536817.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>273793860.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>213536948.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>189430634.0</v>
       </c>
-      <c r="BV33"/>
-      <c r="BW33"/>
+      <c r="BX33"/>
+      <c r="BY33"/>
     </row>
-    <row r="34" spans="1:75">
+    <row r="34" spans="1:77">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>30581000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>19390000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>37845000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
@@ -8553,498 +8679,512 @@
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
     </row>
-    <row r="35" spans="1:75">
+    <row r="35" spans="1:77">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>1438906000.0</v>
+      </c>
+      <c r="C35">
+        <v>1078390000.0</v>
+      </c>
+      <c r="D35">
         <v>1616788000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1525111000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1475497000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1589967000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1616377000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1694299000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1806719000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1757771000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1735564000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1686068000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1740066000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>18275000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1551903000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1392814000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1417493000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1421927000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1368180000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1318967000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1155017000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1151856000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>824794000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>724207000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>784279000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>747722000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>583116000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>548112000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>552699000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>615744000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>662929000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>690058000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>788324000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>614003000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>668038000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>745224000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>948125000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>905997000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1129580000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1197085000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1279890000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1187760000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1179416000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1228263000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1199424000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1312393000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1532214000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1183946000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1380156000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1422111000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1077504000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>700522000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>693118000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>763044000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>594709000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>480235000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>507309000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>374141000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>372420000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>340246000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>313119000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>148894816.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>98700431.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>81149000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>6770774.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>5783876.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>42616233.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>190378.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>22524118.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>24816559.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>12780740.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>4774216.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>4009559.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>17123641.0</v>
       </c>
-      <c r="BV35"/>
-      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
     </row>
-    <row r="36" spans="1:75">
+    <row r="36" spans="1:77">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>997000.0</v>
+      </c>
+      <c r="C36">
+        <v>9682000.0</v>
+      </c>
+      <c r="D36">
         <v>3009265000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2859095000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2826357000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2914528000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2860988000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3048433000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3147791000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>3073605000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>3052425000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2915891000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-3135668000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-3164860000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2655756000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>2505994000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2576615000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2658198000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2602852000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2570522000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2353920000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2340638000.0</v>
       </c>
-      <c r="V36">
-[...2 lines deleted...]
-      <c r="W36">
+      <c r="X36">
+        <v>35199000.0</v>
+      </c>
+      <c r="Y36">
         <v>1581763000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1569610000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1400170000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>1476328000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>1446773000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1464369000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1514892000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1473235000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1499527000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1529745000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1410265000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>1425426000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1550468000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>1808837000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>1800078000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1954705000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2180642000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>2280652000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>2282135000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>2353183000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2423784000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2353370000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2562622000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2786968000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2538563000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2649605000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2707086000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>2397007000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1916851000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1821875000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1766739000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>1598729000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>13807000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>14329000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>14547000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>14068000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>14932000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>15053000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>10724000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>8544513.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>7423000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>4788358.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-460865396.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>64500.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>299515458863.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>27900.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-290777299.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>325667.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>34706.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>79724.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>1321975.0</v>
       </c>
-      <c r="BV36"/>
-      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
     </row>
-    <row r="37" spans="1:75">
+    <row r="37" spans="1:77">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -9078,1063 +9218,1089 @@
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
     </row>
-    <row r="38" spans="1:75">
+    <row r="38" spans="1:77">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38">
+        <v>2795306000.0</v>
+      </c>
+      <c r="C38">
+        <v>2820270000.0</v>
+      </c>
+      <c r="D38">
         <v>2993588000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>2891493000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2861083000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>2958561000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>103643000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3198341000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>11429000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="K38"/>
+      <c r="L38">
         <v>92236000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>23471000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>3244118000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>3244479000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2477892000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13570000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2401386000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>15091000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>2350701000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2636387000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>15354000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2393014000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1759548000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1640712000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>9223000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1411297000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>17090000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1481038000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>9338000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>13229000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>10472000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1551458000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>9227000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>28109000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>24259000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1616048000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>18299000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>43832000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>25052000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2352530000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>33197000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>30245000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>29774000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>2585657000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>17959000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>65990000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>148451000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2668218000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>21788000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>43671000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>23389000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2072333000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>19774000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>18699000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>20215000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1389002000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>14329000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>15204000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>21349000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>1209717000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>15053000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>10820000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>8696000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>-651273804000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>4882932.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1861799.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1099000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>-415471460652.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>233699.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>337236.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>325667.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>-298849656195.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>79724.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>1321975.0</v>
       </c>
-      <c r="BV38"/>
-      <c r="BW38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>88669000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:75">
+    <row r="39" spans="1:77">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>44590000.0</v>
+      </c>
+      <c r="C39">
+        <v>36362000.0</v>
+      </c>
+      <c r="D39">
         <v>33850000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>-23685000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>34726000.0</v>
       </c>
-      <c r="E39"/>
-[...1 lines deleted...]
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39">
         <v>61715000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>61453000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>75260000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-233098000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>130017000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-183448000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-143672000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>56461000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>-134679000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>49638000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>42510000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>35433000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>-33905000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>10789000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>-51043000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="X39"/>
+      <c r="Y39">
         <v>12071000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>17695000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>-9859000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7692000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39">
+        <v>7692000.0</v>
+      </c>
+      <c r="AD39"/>
+      <c r="AE39">
         <v>900000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>470000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>-38389000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>38794000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>204000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>319000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>-12562000.0</v>
       </c>
-      <c r="AJ39"/>
-      <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39"/>
+      <c r="AO39">
         <v>-44720000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>56443000.0</v>
       </c>
-      <c r="AO39"/>
-[...1 lines deleted...]
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39"/>
+      <c r="AS39">
         <v>5107000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>65109000.0</v>
       </c>
-      <c r="AS39"/>
-[...1 lines deleted...]
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39"/>
+      <c r="AW39">
         <v>22315000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>1927000.0</v>
       </c>
-      <c r="AW39"/>
-[...1 lines deleted...]
-      <c r="AY39">
+      <c r="AY39"/>
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>-12193000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>3098000.0</v>
       </c>
-      <c r="BA39"/>
-[...1 lines deleted...]
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39">
         <v>-12694000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39"/>
+      <c r="BN39">
         <v>94574.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>1785996.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1034028.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>49609.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>205799.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>293346.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>260000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>35000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>63000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>83000.0</v>
       </c>
-      <c r="BV39"/>
-      <c r="BW39">
+      <c r="BX39"/>
+      <c r="BY39">
         <v>252000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:75">
+    <row r="40" spans="1:77">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>24834000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>43062000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>42700000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>22230000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="G40"/>
+      <c r="H40">
         <v>10438000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-16231000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>91142000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-16069000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-22253000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-18957000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-16319000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-18275000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>41105000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-11637000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>27697000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-6832000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-12867000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-7621000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>-9202000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>38492000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-6634000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-2698000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>22374000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>47286000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>44179000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>387981000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>384168000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>446886000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>264426000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>290254000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>178528000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>214636000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>246463000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>323416000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>-11212000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>-6638000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-13127000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>561555000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>621809000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>131227000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>121790000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>451854000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>423052000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>535989000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>755979000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>345295000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>580554000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>620404000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>587459000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>241395000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>-8431000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>-4220000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>-6473000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>978000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>1146000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>1658000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>1617000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>1175000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>1532000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>452770.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>708382.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1322000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>332802.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>638800.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>275496.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>723856.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>328564.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>443665.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>8604000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>-38750.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>-18344.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>412000.0</v>
       </c>
-      <c r="BV40"/>
-      <c r="BW40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>408000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:75">
+    <row r="41" spans="1:77">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-      <c r="S41">
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41">
         <v>2108000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-      <c r="Z41">
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41">
         <v>929000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>704000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>719000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>713000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>557000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>422000.0</v>
       </c>
-      <c r="AF41"/>
-      <c r="AG41">
+      <c r="AH41"/>
+      <c r="AI41">
         <v>21107000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>33465000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>70608000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>23749000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>1404000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>18970000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>19500000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>19150000.0</v>
       </c>
-      <c r="AO41"/>
-[...1 lines deleted...]
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41">
         <v>4964000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41">
         <v>33759000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>7233000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>7729000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>56295000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>16000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>24000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>41000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>202000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>45000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>135000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>402000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>35000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>786000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>861000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>90146000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>1331000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>377000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>94000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>261000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>4607000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>4024000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>3816000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>3816000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>4206000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>3559000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>2257000.0</v>
       </c>
-      <c r="BV41"/>
-      <c r="BW41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>408000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:75">
+    <row r="42" spans="1:77">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
         <v>2350075000.0</v>
       </c>
       <c r="C42">
         <v>2350075000.0</v>
       </c>
       <c r="D42">
+        <v>2350075000.0</v>
+      </c>
+      <c r="E42">
+        <v>2350075000.0</v>
+      </c>
+      <c r="F42">
         <v>2367337000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>2367337000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2264449000.0</v>
       </c>
       <c r="H42">
         <v>2264449000.0</v>
       </c>
       <c r="I42">
+        <v>2264449000.0</v>
+      </c>
+      <c r="J42">
+        <v>2264449000.0</v>
+      </c>
+      <c r="K42">
         <v>2248363000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>2200561000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>2166330000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>2163528000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>2163527999.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1829653000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1827721000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>1826498000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>1825257000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1805139000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1804354000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1730083000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1730083000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1487774000.0</v>
       </c>
       <c r="X42">
         <v>1487774000.0</v>
       </c>
       <c r="Y42">
         <v>1487774000.0</v>
       </c>
       <c r="Z42">
         <v>1487774000.0</v>
       </c>
       <c r="AA42">
         <v>1487774000.0</v>
       </c>
       <c r="AB42">
-        <v>1492739000.0</v>
+        <v>1487774000.0</v>
       </c>
       <c r="AC42">
-        <v>1492739000.0</v>
+        <v>1487774000.0</v>
       </c>
       <c r="AD42">
         <v>1492739000.0</v>
       </c>
       <c r="AE42">
         <v>1492739000.0</v>
       </c>
       <c r="AF42">
+        <v>1492739000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1492739000.0</v>
+      </c>
+      <c r="AH42">
         <v>856007000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>846185000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>841828000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>1579278000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>1022526000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>1047973000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>1057365000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>1167401000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>1209009000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>1253315000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>1288738000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1378202000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1415914000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>1427953000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>1432017000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>1497848000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>1368837000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>1382706000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>1386840000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>1509546000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>1210814000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>1060431000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>1055185000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>1019053000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>930188000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>929841000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>829620000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>829620000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>829752000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>765404953.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>625519180.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>619760000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>602360037.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>501508969.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>426258694.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>439989597.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>301901327.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>301789575.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>300823954.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>300524155.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>300606946.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>169294832.0</v>
       </c>
-      <c r="BV42"/>
-      <c r="BW42"/>
+      <c r="BX42"/>
+      <c r="BY42"/>
     </row>
-    <row r="43" spans="1:75">
+    <row r="43" spans="1:77">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10168,52 +10334,54 @@
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
     </row>
-    <row r="44" spans="1:75">
+    <row r="44" spans="1:77">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10247,52 +10415,54 @@
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
     </row>
-    <row r="45" spans="1:75">
+    <row r="45" spans="1:77">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
@@ -10326,52 +10496,54 @@
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
     </row>
-    <row r="46" spans="1:75">
+    <row r="46" spans="1:77">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
@@ -10405,52 +10577,54 @@
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
+      <c r="BX46"/>
+      <c r="BY46"/>
     </row>
-    <row r="47" spans="1:75">
+    <row r="47" spans="1:77">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
@@ -10484,299 +10658,307 @@
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
     </row>
-    <row r="48" spans="1:75">
+    <row r="48" spans="1:77">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>-967901000.0</v>
+      </c>
+      <c r="C48">
+        <v>-968892000.0</v>
+      </c>
+      <c r="D48">
         <v>-914769000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-885143000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-891749000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-893105000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-815456000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-777460000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-769138000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-725078000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-689700000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-651338000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-654858000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-649149000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-628276000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-582769000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-564803000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-496713000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-481883000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-493335000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-429473000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-453064000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-524266000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-574304000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-630120000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-736959000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-558101000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-558553000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-564098000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-570692000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-621786000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-636113000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-19321000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-20360000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-23642000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-713030000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-13185000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-29756000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-28526000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-26546000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-26086000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-28813000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-27128000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-26615000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-16822000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-21712000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-27919000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-20906000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-18907000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-18800000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-18263000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-20868000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-14756000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-10532000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-9365000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-8329000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-6122000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-4344000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-4414000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-2256000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>900000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>5708972.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>7997412.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>11406000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>5422222.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>7880352.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>10241276.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>12119544.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>12418019.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>10231150.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>2743842.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>10348885.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>10103262.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>6790607.0</v>
       </c>
-      <c r="BV48"/>
-      <c r="BW48"/>
+      <c r="BX48"/>
+      <c r="BY48"/>
     </row>
-    <row r="49" spans="1:75">
+    <row r="49" spans="1:77">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-654858000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-649149000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-628276000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
@@ -10792,650 +10974,668 @@
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
     </row>
-    <row r="50" spans="1:75">
+    <row r="50" spans="1:77">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>607082000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>579430000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>623087000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>675366000.0</v>
       </c>
-      <c r="AJ50"/>
-      <c r="AK50"/>
       <c r="AL50"/>
-      <c r="AM50">
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50">
         <v>1149336000.0</v>
       </c>
-      <c r="AN50"/>
-      <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>115000000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>1152076000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
     </row>
-    <row r="51" spans="1:75">
+    <row r="51" spans="1:77">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>1438842000.0</v>
+      </c>
+      <c r="C51">
+        <v>1481649999.0</v>
+      </c>
+      <c r="D51">
         <v>1610022000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1486880000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1447551000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1448486000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1577795000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1638693000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1697164000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1635642000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1622717000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1600731000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1779633000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1761680000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1463624000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1301043000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1356606000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1363660000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1285461000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1268743000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1104099000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1109897000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>694827000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>709315000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>761002000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>698686000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>536468000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>473367000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>537278000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>592178000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>607141000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>637213000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>607082000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>579430000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>623087000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>675366000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>910734000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>887578000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1070599000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1149336000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1222365000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1166269000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>1154840000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>1198797000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1087493000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1284730000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1389862000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>1152076000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>1330864000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>1374319000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>1051228000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>646000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>674000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>745298000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>589750000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>466251000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>493541000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>124000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>608269000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>598024000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>302000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>272300000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>123300000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>73000000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>35000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>38000000.0</v>
       </c>
       <c r="BO51"/>
       <c r="BP51">
+        <v>38000000.0</v>
+      </c>
+      <c r="BQ51"/>
+      <c r="BR51">
         <v>18500000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>21000000.0</v>
       </c>
-      <c r="BR51"/>
-      <c r="BS51"/>
       <c r="BT51"/>
-      <c r="BU51">
+      <c r="BU51"/>
+      <c r="BV51"/>
+      <c r="BW51">
         <v>14395667.0</v>
       </c>
-      <c r="BV51"/>
-      <c r="BW51"/>
+      <c r="BX51"/>
+      <c r="BY51"/>
     </row>
-    <row r="52" spans="1:75">
+    <row r="52" spans="1:77">
       <c r="A52" t="s">
         <v>70</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
+        <v>433963000.0</v>
+      </c>
+      <c r="D52">
         <v>98370000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>96794000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52">
         <v>418188000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>416211000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>115854000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>115420000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1135000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1115000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>603624000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>59404000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>611606000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>618660000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>635461000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>638743000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>640042000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>295115000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>293861000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52"/>
+      <c r="AH52">
         <v>607082000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>579430000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>623087000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>675366000.0</v>
       </c>
-      <c r="AJ52"/>
-      <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52"/>
+      <c r="AO52">
         <v>1149336000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+      <c r="AS52">
         <v>115000000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52">
         <v>1152076000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52">
         <v>124500000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>135000000.0</v>
       </c>
-      <c r="BH52"/>
-      <c r="BI52">
+      <c r="BJ52"/>
+      <c r="BK52">
         <v>134000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>123300000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>73000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>35000000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
     </row>
-    <row r="53" spans="1:75">
+    <row r="53" spans="1:77">
       <c r="A53" t="s">
         <v>71</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
+        <v>40120000.0</v>
+      </c>
+      <c r="D53">
         <v>61332000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
-[...1 lines deleted...]
-      </c>
+      <c r="F53"/>
       <c r="G53"/>
       <c r="H53">
+        <v>-6652000.0</v>
+      </c>
+      <c r="I53"/>
+      <c r="J53">
         <v>-436000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
         <v>-49000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>3164860000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>232462000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>214165000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>-1134000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>250580000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>259469000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>-1912000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1333000.0</v>
       </c>
       <c r="V53"/>
       <c r="W53">
-        <v>-223000.0</v>
+        <v>-1333000.0</v>
       </c>
       <c r="X53"/>
       <c r="Y53">
-        <v>-1268000.0</v>
+        <v>-223000.0</v>
       </c>
       <c r="Z53"/>
       <c r="AA53">
-        <v>-490000.0</v>
+        <v>-1268000.0</v>
       </c>
       <c r="AB53"/>
       <c r="AC53">
-        <v>-563000.0</v>
+        <v>-490000.0</v>
       </c>
       <c r="AD53"/>
       <c r="AE53">
+        <v>-563000.0</v>
+      </c>
+      <c r="AF53"/>
+      <c r="AG53">
         <v>-162000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>499000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>204000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>319000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>6895000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>15053000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>8250000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>1124000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>12439000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>19975000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>12224000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>12624000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>5107000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>1171000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>6388000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>46294000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>22315000.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>4070000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53">
         <v>563257495000.0</v>
       </c>
-      <c r="BL53"/>
-      <c r="BM53"/>
       <c r="BN53"/>
-      <c r="BO53">
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>299311525863.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53"/>
       <c r="BR53"/>
-      <c r="BS53">
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53">
         <v>273485394846.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
     </row>
-    <row r="54" spans="1:75">
+    <row r="54" spans="1:77">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11469,944 +11669,970 @@
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
     </row>
-    <row r="55" spans="1:75">
+    <row r="55" spans="1:77">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>2858192000.0</v>
+      </c>
+      <c r="C55">
+        <v>2894417000.0</v>
+      </c>
+      <c r="D55">
         <v>3098251000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>3002991000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2964212000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3079167000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>3083792000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>3198341000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>3322181000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>3297939000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>3266195000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>3217839000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>3335974000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>3318507000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2767260000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2646313000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2689378000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2756682000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2699939000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2636387000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2462708000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2433413000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1793903000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1640712000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1647567000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1501627000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1516600000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1481038000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1485016000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1541317000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1541524000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>1551458000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>1632757000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1444515000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1494180000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1616048000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1967104000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1929383000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2168912000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2343285000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2474028000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2421628000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2453677000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2585657000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2610724000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2727963000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2949500000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2668218000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2743696000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2792315000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2454483000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2072333000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1896848000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1816347000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1646684000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1389002000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>1324491000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1193430000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1218472000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1209717000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>1093768000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>995748510.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>798776268.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>651926000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>611205109.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>490844218.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>453198593.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>415887348.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>295565519.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>297615744.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>281329171.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>299148805.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>302597185.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>193333890.0</v>
       </c>
-      <c r="BV55"/>
-      <c r="BW55">
+      <c r="BX55"/>
+      <c r="BY55">
         <v>107330000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:75">
+    <row r="56" spans="1:77">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>107713000.0</v>
+      </c>
+      <c r="C56">
+        <v>110509000.0</v>
+      </c>
+      <c r="D56">
         <v>80813000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>135183000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>129945000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>164639000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>216152000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>149908000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>173954000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>224334000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>213770000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>297038000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>89161000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>72258000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>109782000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>131843000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>109931000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>94052000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>94339000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>63239000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>105604000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>90915000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>46380000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>57879000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>76321000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>99368000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>40272000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>33775000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>20647000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>25862000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>68289000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>51769000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>103012000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>34250000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>68754000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>65580000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>158267000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>129305000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>214207000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>162643000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>193376000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>139493000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>100494000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>161873000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>257354000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>165341000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>162532000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>129655000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>94091000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>85229000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>57476000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>155482000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>74973000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>49608000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>47955000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>87087000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>112065000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>122660000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>84506000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>74948000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>25236000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>45275456.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>47836420.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>80682000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>111601902.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>29978822.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>16440553.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>116276211.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>4805342.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>6838445.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>9792354.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>25354945.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>89060237.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>3903256.0</v>
       </c>
-      <c r="BV56"/>
-      <c r="BW56"/>
+      <c r="BX56"/>
+      <c r="BY56"/>
     </row>
-    <row r="57" spans="1:75">
+    <row r="57" spans="1:77">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>27463000.0</v>
+      </c>
+      <c r="C57">
+        <v>433963000.0</v>
+      </c>
+      <c r="D57">
         <v>45276000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>12067000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>12246000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>14087000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>17600000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>16231000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>19329000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>16069000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>18980000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>16007000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>16319000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>18275000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>13368000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7936000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>8356000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4379000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6698000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4597000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5277000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2734000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>4192000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1626000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>4225000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1681000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2402000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2296000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>2267000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2117000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>6233000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3365000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>6338000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>3278000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>6547000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3167000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>8229000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3760000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>9060000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3912000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>9762000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>7894000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>11148000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>4300000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>10675000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>7796000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>11655000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>5797000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>12219000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>4907000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>7011000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>2939000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>6462000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>2342000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>5096000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>5197000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>5111000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>5967000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>130387000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>140844000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>5000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>135105597.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>125156024.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1605000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>35472498.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>663337.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>325009.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>5140899.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>339695.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>446479.0</v>
       </c>
-      <c r="BR57"/>
-      <c r="BS57">
+      <c r="BT57"/>
+      <c r="BU57">
         <v>38750.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>18344.0</v>
       </c>
-      <c r="BU57"/>
-      <c r="BV57"/>
       <c r="BW57"/>
+      <c r="BX57"/>
+      <c r="BY57"/>
     </row>
-    <row r="58" spans="1:75">
+    <row r="58" spans="1:77">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>1475137000.0</v>
+      </c>
+      <c r="C58">
+        <v>1512353000.0</v>
+      </c>
+      <c r="D58">
         <v>1662064000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1537178000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1487743000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1604054000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1633977000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1710530000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1826048000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1773840000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1754544000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1702075000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1826533000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1803357000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1565271000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1400750000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1425849000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1426306000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1374878000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1323564000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1160294000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1154590000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>828986000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>725833000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>788504000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>749403000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>585518000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>550408000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>554966000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>617861000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>669162000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>693423000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>794662000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>617281000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>674585000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>748391000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>956354000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>909757000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1138640000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1200997000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1289652000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1195654000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1190564000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1232563000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1210099000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1320189000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1543869000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1189743000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1392375000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1427018000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1084515000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>703461000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>699580000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>765386000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>599805000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>485432000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>512420000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>380108000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>502807000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>481090000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>318119000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>284000413.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>223856455.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>82754000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>42243272.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>6447213.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>42941242.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>5331277.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>22863813.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>25263038.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>12780740.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>4812966.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>4027903.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>17123641.0</v>
       </c>
-      <c r="BV58"/>
-      <c r="BW58">
+      <c r="BX58"/>
+      <c r="BY58">
         <v>514000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:75">
+    <row r="59" spans="1:77">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12440,360 +12666,370 @@
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
     </row>
-    <row r="60" spans="1:75">
+    <row r="60" spans="1:77">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>1383055000.0</v>
+      </c>
+      <c r="C60">
+        <v>1382064000.0</v>
+      </c>
+      <c r="D60">
         <v>1436187000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1465813000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1476469000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1475113000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1449815000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1487811000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1496133000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1524099000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1511651000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1515764000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1509441000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1515150000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1201989000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1245563000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1263529000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1330376000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1325061000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1312823000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1302414000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1278823000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>964917000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>914879000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>859063000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>752224000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>931082000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>930630000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>930050000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>923456000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>872362000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>858035000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>838095000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>827234000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>819595000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>867657000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1010750000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1019626000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1030272000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1142288000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1184376000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1225974000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1263113000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1353094000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1400625000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1407774000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>1405631000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>1478475000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>1351321000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1365297000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>1369968000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1368872000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>1197268000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>1050961000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>1046879000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>903570000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>812071000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>813322000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>715665000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>728627000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>775649000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>711748097.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>574919813.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>569172000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>568961837.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>484397005.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>410257351.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>410556071.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>272701706.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>272352706.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>268548431.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>294335839.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>298569282.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>176210249.0</v>
       </c>
-      <c r="BV60"/>
-      <c r="BW60">
+      <c r="BX60"/>
+      <c r="BY60">
         <v>106816000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:75">
+    <row r="61" spans="1:77">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-12500000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61">
         <v>-2538000.0</v>
       </c>
-      <c r="AR61"/>
-      <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
     </row>
-    <row r="62" spans="1:75">
+    <row r="62" spans="1:77">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12827,98 +13063,100 @@
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12939,51 +13177,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>38330000.0</v>
       </c>
       <c r="C2">
         <v>128622000.0</v>
       </c>
       <c r="D2">
         <v>-223561000.0</v>
       </c>
       <c r="E2">
         <v>55655000.0</v>
       </c>
       <c r="F2">
         <v>71403000.0</v>
       </c>
       <c r="G2">
         <v>39256000.0</v>
       </c>
       <c r="H2">
         <v>50316000.0</v>
       </c>
       <c r="I2">
         <v>120000.0</v>
       </c>
@@ -12998,127 +13236,133 @@
       </c>
       <c r="M2">
         <v>99915000.0</v>
       </c>
       <c r="N2">
         <v>73189000.0</v>
       </c>
       <c r="O2">
         <v>55437000.0</v>
       </c>
       <c r="P2">
         <v>44381000.0</v>
       </c>
       <c r="Q2">
         <v>25585000.0</v>
       </c>
       <c r="R2">
         <v>17829000.0</v>
       </c>
       <c r="S2">
         <v>917043.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>101229000.0</v>
       </c>
       <c r="C3">
         <v>28555000.0</v>
       </c>
       <c r="D3">
         <v>-292339000.0</v>
       </c>
       <c r="E3">
         <v>136248000.0</v>
       </c>
       <c r="F3">
         <v>-114519000.0</v>
       </c>
       <c r="G3">
         <v>-98281000.0</v>
       </c>
       <c r="H3">
         <v>-100335000.0</v>
       </c>
       <c r="I3">
         <v>-23929000.0</v>
       </c>
       <c r="J3">
         <v>204407000.0</v>
       </c>
       <c r="K3">
         <v>189074000.0</v>
       </c>
       <c r="L3">
         <v>-171594000.0</v>
       </c>
       <c r="M3">
         <v>-194039000.0</v>
       </c>
       <c r="N3">
         <v>-148423000.0</v>
       </c>
       <c r="O3">
         <v>-109679000.0</v>
       </c>
-      <c r="P3"/>
-[...1 lines deleted...]
-      <c r="R3"/>
+      <c r="P3">
+        <v>6526000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1827566000.0</v>
+      </c>
+      <c r="R3">
+        <v>10795317000.0</v>
+      </c>
       <c r="S3">
         <v>16948767.0</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B5">
         <v>0.0</v>
       </c>
       <c r="C5">
         <v>303674000.0</v>
       </c>
       <c r="D5">
         <v>180775000.0</v>
       </c>
       <c r="E5">
         <v>79789000.0</v>
       </c>
       <c r="F5">
         <v>240840000.0</v>
       </c>
       <c r="G5">
         <v>37454000.0</v>
       </c>
       <c r="H5">
         <v>127171000.0</v>
       </c>
       <c r="I5">
         <v>83112000.0</v>
       </c>
@@ -13133,51 +13377,51 @@
       </c>
       <c r="M5">
         <v>163997000.0</v>
       </c>
       <c r="N5">
         <v>135291000.0</v>
       </c>
       <c r="O5">
         <v>102646000.0</v>
       </c>
       <c r="P5">
         <v>45344000.0</v>
       </c>
       <c r="Q5">
         <v>24345739.0</v>
       </c>
       <c r="R5">
         <v>6830698.0</v>
       </c>
       <c r="S5">
         <v>3257936.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>151020000.0</v>
       </c>
       <c r="C6">
         <v>57797000.0</v>
       </c>
       <c r="D6">
         <v>180775000.0</v>
       </c>
       <c r="E6">
         <v>216037000.0</v>
       </c>
       <c r="F6">
         <v>126321000.0</v>
       </c>
       <c r="G6">
         <v>37454000.0</v>
       </c>
       <c r="H6">
         <v>127171000.0</v>
       </c>
       <c r="I6">
         <v>83112000.0</v>
       </c>
@@ -13192,97 +13436,97 @@
       </c>
       <c r="M6">
         <v>163997000.0</v>
       </c>
       <c r="N6">
         <v>135291000.0</v>
       </c>
       <c r="O6">
         <v>102646000.0</v>
       </c>
       <c r="P6">
         <v>45344000.0</v>
       </c>
       <c r="Q6">
         <v>24345739.0</v>
       </c>
       <c r="R6">
         <v>6830698.0</v>
       </c>
       <c r="S6">
         <v>20206703.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>261374000.0</v>
       </c>
       <c r="C9">
         <v>57612000.0</v>
       </c>
       <c r="D9">
         <v>125204000.0</v>
       </c>
       <c r="E9">
         <v>39113000.0</v>
       </c>
       <c r="F9">
         <v>248305000.0</v>
       </c>
       <c r="G9">
         <v>52315000.0</v>
       </c>
       <c r="H9">
         <v>127128000.0</v>
       </c>
       <c r="I9">
         <v>57195000.0</v>
       </c>
@@ -13297,51 +13541,51 @@
       </c>
       <c r="M9">
         <v>125240000.0</v>
       </c>
       <c r="N9">
         <v>111104000.0</v>
       </c>
       <c r="O9">
         <v>141871000.0</v>
       </c>
       <c r="P9">
         <v>110028000.0</v>
       </c>
       <c r="Q9">
         <v>49828138.0</v>
       </c>
       <c r="R9">
         <v>24023017.0</v>
       </c>
       <c r="S9">
         <v>32364685.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>35175000.0</v>
       </c>
       <c r="C10">
         <v>57797000.0</v>
       </c>
       <c r="D10">
         <v>119065000.0</v>
       </c>
       <c r="E10">
         <v>32860000.0</v>
       </c>
       <c r="F10">
         <v>240840000.0</v>
       </c>
       <c r="G10">
         <v>37454000.0</v>
       </c>
       <c r="H10">
         <v>127171000.0</v>
       </c>
       <c r="I10">
         <v>47384000.0</v>
       </c>
@@ -13356,51 +13600,51 @@
       </c>
       <c r="M10">
         <v>112532000.0</v>
       </c>
       <c r="N10">
         <v>101821000.0</v>
       </c>
       <c r="O10">
         <v>79401000.0</v>
       </c>
       <c r="P10">
         <v>30207000.0</v>
       </c>
       <c r="Q10">
         <v>22416000.0</v>
       </c>
       <c r="R10">
         <v>6194000.0</v>
       </c>
       <c r="S10">
         <v>3257936.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11">
         <v>1255000.0</v>
       </c>
       <c r="C11">
         <v>-108000.0</v>
       </c>
       <c r="D11">
         <v>1734000.0</v>
       </c>
       <c r="E11">
         <v>3637000.0</v>
       </c>
       <c r="F11">
         <v>3580000.0</v>
       </c>
       <c r="G11">
         <v>-1770000.0</v>
       </c>
       <c r="H11">
         <v>1011000.0</v>
       </c>
       <c r="I11">
         <v>622000.0</v>
       </c>
@@ -13413,51 +13657,51 @@
       <c r="L11">
         <v>171594000.0</v>
       </c>
       <c r="M11">
         <v>194039000.0</v>
       </c>
       <c r="N11">
         <v>148423000.0</v>
       </c>
       <c r="O11">
         <v>109679000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11">
         <v>-22416350.0</v>
       </c>
       <c r="R11">
         <v>-6193797.0</v>
       </c>
       <c r="S11">
         <v>917043.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12">
         <v>115845000.0</v>
       </c>
       <c r="C12">
         <v>128622000.0</v>
       </c>
       <c r="D12">
         <v>111642000.0</v>
       </c>
       <c r="E12">
         <v>46929000.0</v>
       </c>
       <c r="F12">
         <v>30518000.0</v>
       </c>
       <c r="G12">
         <v>26289000.0</v>
       </c>
       <c r="H12">
         <v>32426000.0</v>
       </c>
       <c r="I12">
         <v>35728000.0</v>
       </c>
@@ -13472,119 +13716,119 @@
       </c>
       <c r="M12">
         <v>51465000.0</v>
       </c>
       <c r="N12">
         <v>33470000.0</v>
       </c>
       <c r="O12">
         <v>23245000.0</v>
       </c>
       <c r="P12">
         <v>15137000.0</v>
       </c>
       <c r="Q12">
         <v>1929389.0</v>
       </c>
       <c r="R12">
         <v>636901.0</v>
       </c>
       <c r="S12">
         <v>917043.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13">
         <v>307474000.0</v>
       </c>
       <c r="C13">
         <v>367081000.0</v>
       </c>
       <c r="D13">
         <v>368529000.0</v>
       </c>
       <c r="E13">
         <v>249442000.0</v>
       </c>
       <c r="F13">
         <v>190828000.0</v>
       </c>
       <c r="G13">
         <v>133431000.0</v>
       </c>
       <c r="H13">
         <v>139167000.0</v>
       </c>
       <c r="I13">
         <v>124280000.0</v>
       </c>
       <c r="J13">
         <v>163416000.0</v>
       </c>
       <c r="K13">
         <v>211224000.0</v>
       </c>
       <c r="L13">
         <v>99545000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
         <v>33920000.0</v>
       </c>
       <c r="C15">
         <v>57905000.0</v>
       </c>
       <c r="D15">
         <v>117331000.0</v>
       </c>
       <c r="E15">
         <v>29223000.0</v>
       </c>
       <c r="F15">
         <v>237260000.0</v>
       </c>
       <c r="G15">
         <v>39224000.0</v>
       </c>
       <c r="H15">
         <v>126160000.0</v>
       </c>
       <c r="I15">
         <v>46762000.0</v>
       </c>
@@ -13599,51 +13843,51 @@
       </c>
       <c r="M15">
         <v>112532000.0</v>
       </c>
       <c r="N15">
         <v>101821000.0</v>
       </c>
       <c r="O15">
         <v>79401000.0</v>
       </c>
       <c r="P15">
         <v>30207000.0</v>
       </c>
       <c r="Q15">
         <v>22416350.0</v>
       </c>
       <c r="R15">
         <v>6193797.0</v>
       </c>
       <c r="S15">
         <v>3257936.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>29223000.0</v>
       </c>
       <c r="F16">
         <v>237260000.0</v>
       </c>
       <c r="G16">
         <v>39224000.0</v>
       </c>
       <c r="H16">
         <v>126160000.0</v>
       </c>
       <c r="I16">
         <v>46762000.0</v>
       </c>
       <c r="J16">
         <v>-196969000.0</v>
       </c>
       <c r="K16">
         <v>-66556000.0</v>
       </c>
@@ -13652,193 +13896,193 @@
       </c>
       <c r="M16">
         <v>112532000.0</v>
       </c>
       <c r="N16">
         <v>101821000.0</v>
       </c>
       <c r="O16">
         <v>79401000.0</v>
       </c>
       <c r="P16">
         <v>30207000.0</v>
       </c>
       <c r="Q16">
         <v>22416000.0</v>
       </c>
       <c r="R16">
         <v>6194000.0</v>
       </c>
       <c r="S16">
         <v>3258000.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17">
         <v>33920000.0</v>
       </c>
       <c r="C17">
         <v>57905000.0</v>
       </c>
       <c r="D17">
         <v>117331000.0</v>
       </c>
       <c r="E17">
         <v>29223000.0</v>
       </c>
       <c r="F17">
         <v>237260000.0</v>
       </c>
       <c r="G17">
         <v>39224000.0</v>
       </c>
       <c r="H17">
         <v>126160000.0</v>
       </c>
       <c r="I17">
         <v>46762000.0</v>
       </c>
       <c r="J17">
         <v>-196969000.0</v>
       </c>
       <c r="K17">
         <v>-66556000.0</v>
       </c>
       <c r="L17">
         <v>15395000.0</v>
       </c>
       <c r="M17">
         <v>112532000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>191629000.0</v>
       </c>
       <c r="C18">
         <v>238459000.0</v>
       </c>
       <c r="D18">
         <v>256887000.0</v>
       </c>
       <c r="E18">
         <v>202513000.0</v>
       </c>
       <c r="F18">
         <v>160310000.0</v>
       </c>
       <c r="G18">
         <v>107142000.0</v>
       </c>
       <c r="H18">
         <v>106741000.0</v>
       </c>
       <c r="I18">
         <v>88552000.0</v>
       </c>
       <c r="J18">
         <v>113481000.0</v>
       </c>
       <c r="K18">
         <v>156603000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>-1496000.0</v>
       </c>
       <c r="K20">
         <v>-267000.0</v>
       </c>
       <c r="L20">
         <v>-546000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>151020000.0</v>
       </c>
       <c r="C21">
         <v>57797000.0</v>
       </c>
       <c r="D21">
         <v>180775000.0</v>
       </c>
       <c r="E21">
         <v>79789000.0</v>
       </c>
       <c r="F21">
         <v>240840000.0</v>
       </c>
       <c r="G21">
         <v>37454000.0</v>
       </c>
       <c r="H21">
         <v>127171000.0</v>
       </c>
       <c r="I21">
         <v>83112000.0</v>
       </c>
@@ -13853,74 +14097,74 @@
       </c>
       <c r="M21">
         <v>163997000.0</v>
       </c>
       <c r="N21">
         <v>135291000.0</v>
       </c>
       <c r="O21">
         <v>102646000.0</v>
       </c>
       <c r="P21">
         <v>45344000.0</v>
       </c>
       <c r="Q21">
         <v>24345739.0</v>
       </c>
       <c r="R21">
         <v>6830698.0</v>
       </c>
       <c r="S21">
         <v>3257936.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>148684000.0</v>
       </c>
       <c r="C23">
         <v>128437000.0</v>
       </c>
       <c r="D23">
         <v>9772000.0</v>
       </c>
       <c r="E23">
         <v>6253000.0</v>
       </c>
       <c r="F23">
         <v>7465000.0</v>
       </c>
       <c r="G23">
         <v>14861000.0</v>
       </c>
       <c r="H23">
         <v>43000.0</v>
       </c>
       <c r="I23">
         <v>9811000.0</v>
       </c>
@@ -13935,161 +14179,161 @@
       </c>
       <c r="M23">
         <v>12708000.0</v>
       </c>
       <c r="N23">
         <v>9283000.0</v>
       </c>
       <c r="O23">
         <v>54000000.0</v>
       </c>
       <c r="P23">
         <v>43000000.0</v>
       </c>
       <c r="Q23">
         <v>26000000.0</v>
       </c>
       <c r="R23">
         <v>18000000.0</v>
       </c>
       <c r="S23">
         <v>30023792.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.34</v>
       </c>
       <c r="E26">
         <v>0.12</v>
       </c>
       <c r="F26">
         <v>1.02</v>
       </c>
       <c r="G26">
         <v>0.29</v>
       </c>
       <c r="H26">
         <v>0.75</v>
       </c>
       <c r="I26">
         <v>2.01</v>
       </c>
       <c r="J26">
         <v>31.86</v>
       </c>
       <c r="K26">
         <v>0.54</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2188000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>8485000.0</v>
       </c>
       <c r="C28">
         <v>9503000.0</v>
       </c>
       <c r="D28">
         <v>11664000.0</v>
       </c>
       <c r="E28">
         <v>9253000.0</v>
       </c>
       <c r="F28">
         <v>9073000.0</v>
       </c>
       <c r="G28">
         <v>7120000.0</v>
       </c>
       <c r="H28">
         <v>7947000.0</v>
       </c>
       <c r="I28">
         <v>11153000.0</v>
       </c>
@@ -14104,90 +14348,90 @@
       </c>
       <c r="M28">
         <v>13395000.0</v>
       </c>
       <c r="N28">
         <v>11604000.0</v>
       </c>
       <c r="O28">
         <v>52547000.0</v>
       </c>
       <c r="P28">
         <v>41672000.0</v>
       </c>
       <c r="Q28">
         <v>24962381.0</v>
       </c>
       <c r="R28">
         <v>16508614.0</v>
       </c>
       <c r="S28">
         <v>674360.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>1255000.0</v>
       </c>
       <c r="C29">
         <v>-108000.0</v>
       </c>
       <c r="D29">
         <v>1734000.0</v>
       </c>
       <c r="E29">
         <v>3637000.0</v>
       </c>
       <c r="F29">
         <v>2795000.0</v>
       </c>
       <c r="G29">
         <v>-1770000.0</v>
       </c>
       <c r="H29">
         <v>1011000.0</v>
       </c>
       <c r="I29">
         <v>622000.0</v>
       </c>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>110354000.0</v>
       </c>
       <c r="C30">
         <v>-185000.0</v>
       </c>
       <c r="D30">
         <v>6139000.0</v>
       </c>
       <c r="E30">
         <v>6253000.0</v>
       </c>
       <c r="F30">
         <v>7465000.0</v>
       </c>
       <c r="G30">
         <v>14861000.0</v>
       </c>
       <c r="H30">
         <v>-43000.0</v>
       </c>
       <c r="I30">
         <v>9931000.0</v>
       </c>
@@ -14202,51 +14446,51 @@
       </c>
       <c r="M30">
         <v>12708000.0</v>
       </c>
       <c r="N30">
         <v>9283000.0</v>
       </c>
       <c r="O30">
         <v>54000000.0</v>
       </c>
       <c r="P30">
         <v>43000000.0</v>
       </c>
       <c r="Q30">
         <v>26000000.0</v>
       </c>
       <c r="R30">
         <v>18000000.0</v>
       </c>
       <c r="S30">
         <v>29106749.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B31">
         <v>-115845000.0</v>
       </c>
       <c r="C31">
         <v>-245877000.0</v>
       </c>
       <c r="D31">
         <v>-61710000.0</v>
       </c>
       <c r="E31">
         <v>-46929000.0</v>
       </c>
       <c r="F31">
         <v>-30518000.0</v>
       </c>
       <c r="G31">
         <v>-26289000.0</v>
       </c>
       <c r="H31">
         <v>-32426000.0</v>
       </c>
       <c r="I31">
         <v>-35728000.0</v>
       </c>
@@ -14259,51 +14503,51 @@
       <c r="L31">
         <v>-56654000.0</v>
       </c>
       <c r="M31">
         <v>-51465000.0</v>
       </c>
       <c r="N31">
         <v>-33470000.0</v>
       </c>
       <c r="O31">
         <v>-23245000.0</v>
       </c>
       <c r="P31">
         <v>-15137000.0</v>
       </c>
       <c r="Q31">
         <v>22416000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31">
         <v>-17865810.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B32">
         <v>299704000.0</v>
       </c>
       <c r="C32">
         <v>186234000.0</v>
       </c>
       <c r="D32">
         <v>125204000.0</v>
       </c>
       <c r="E32">
         <v>39113000.0</v>
       </c>
       <c r="F32">
         <v>248305000.0</v>
       </c>
       <c r="G32">
         <v>52315000.0</v>
       </c>
       <c r="H32">
         <v>127128000.0</v>
       </c>
       <c r="I32">
         <v>57315000.0</v>
       </c>
@@ -14337,743 +14581,757 @@
       <c r="S32">
         <v>33281728.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
       <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
       </c>
-      <c r="BX1" t="s">
-        <v>167</v>
+      <c r="BZ1" t="s">
+        <v>169</v>
       </c>
     </row>
-    <row r="2" spans="1:76">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>24139000.0</v>
+      </c>
+      <c r="C2">
+        <v>7770000.0</v>
+      </c>
+      <c r="D2">
         <v>9302000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13115000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>31061000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28191000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30562000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>32058000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>32513000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>31881000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>32170000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>32326000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>30793000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>27804000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>20719000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15751000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11870000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9908000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9400000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9032000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8823000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6568000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6095000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6133000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>6406000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>7215000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6535000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6960000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>7592000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>8970000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>8904000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>9323000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>8291000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>8530000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9584000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>12772000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11262000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>12712000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>13189000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>13587000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>13149000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>13838000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14047000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>13659000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>14191000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>14812000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>13992000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>13683000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>14737000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>12833000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>10213000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>9398000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9154000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7761000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>7156000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6309000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>5611000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>5602000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5724000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>5497000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>4977000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2724000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1939000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1084324.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>493000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>260941.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>91179.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>206886.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>261656.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>128201.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>40158.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>44269.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>685093.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>72982.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>114699.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>-1228000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1228000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:76">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>39338000.0</v>
+      </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
         <v>226684000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-77077000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>-73248000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-76359000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>-79824000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>-79206000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-73782000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>-59527000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>-51609000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>-52240000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-50006000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-41695000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-42074000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-44755000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>-24682000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-16113000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-30678000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-23176000.0</v>
       </c>
-      <c r="Y3">
-[...2 lines deleted...]
-      <c r="Z3">
+      <c r="AA3">
+        <v>160654000.0</v>
+      </c>
+      <c r="AB3">
         <v>-14371000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-23235000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-24200000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-26679000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-26221000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-26354000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-22721000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-23793000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-22906000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-24236000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-30652000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-30559000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-35884000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-49082000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-42326000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-42781000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-40629000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-41818000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-46442000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-42936000.0</v>
       </c>
-      <c r="AT3">
-[...4 lines deleted...]
-      </c>
       <c r="AV3">
+        <v>48575000.0</v>
+      </c>
+      <c r="AW3">
+        <v>32164000.0</v>
+      </c>
+      <c r="AX3">
         <v>-49402000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-47066000.0</v>
       </c>
-      <c r="AX3">
-[...2 lines deleted...]
-      <c r="AY3">
+      <c r="AZ3">
+        <v>5718000.0</v>
+      </c>
+      <c r="BA3">
         <v>-38098000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-39548000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-37064000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-33712000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>-28625000.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-      <c r="BI3"/>
+      <c r="BI3">
+        <v>6526000.0</v>
+      </c>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3"/>
+      <c r="BQ3">
         <v>-18482438.0</v>
       </c>
-      <c r="BP3"/>
-[...1 lines deleted...]
-      <c r="BR3">
+      <c r="BR3"/>
+      <c r="BS3"/>
+      <c r="BT3">
         <v>18482438.0</v>
       </c>
-      <c r="BS3"/>
-      <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
+      <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:76">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -15162,536 +15420,548 @@
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>56963000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>-193206000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>110912000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>82760000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>42881000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>127829000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>67564000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>49392000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>59605000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-35786000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-37173000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>50006000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>49738000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>46152000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>57640000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>95682000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>16113000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>237247000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>126569000.0</v>
       </c>
-      <c r="Y5">
-[...2 lines deleted...]
-      <c r="Z5">
+      <c r="AA5">
+        <v>-167172000.0</v>
+      </c>
+      <c r="AB5">
         <v>14003000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>14314000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>20159000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>64394000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>28304000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>33953000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>24252000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>19620000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>8469000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>31046000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-6057000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>8801000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-11893000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-3433000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-5218000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>18818000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>7233000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>11270000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>20451000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>25406000.0</v>
       </c>
-      <c r="AT5">
-[...2 lines deleted...]
-      <c r="AU5">
+      <c r="AV5">
+        <v>-28470000.0</v>
+      </c>
+      <c r="AW5">
         <v>28439000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>20287000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>30100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>33706000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>26137000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>26006000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>31834000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>17843000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>27072000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>22089000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>20056000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>10184000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-23744000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>20832000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>15670990.0</v>
       </c>
-      <c r="BJ5">
-[...4 lines deleted...]
-      </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
         <v>0.0</v>
       </c>
       <c r="BQ5">
         <v>0.0</v>
       </c>
       <c r="BR5">
+        <v>0.0</v>
+      </c>
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5">
         <v>-10272056.0</v>
       </c>
-      <c r="BS5">
-[...4 lines deleted...]
-      </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
+      <c r="BY5">
+        <v>0.0</v>
+      </c>
+      <c r="BZ5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>96301000.0</v>
+      </c>
+      <c r="C6">
+        <v>7044000.0</v>
+      </c>
+      <c r="D6">
         <v>32302999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>50873000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>38677000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-35985000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>7641000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>36252000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1322000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>9512000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>10711000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>48005000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>36771000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>21588000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12701000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15233000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-37173000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>14462000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>40338000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>37120000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>48817000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>89114000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>65789000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>70460000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>120163000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AA6">
+        <v>-6518000.0</v>
+      </c>
+      <c r="AB6">
         <v>14003000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>14314000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>20159000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>64394000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>28304000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>33953000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>24252000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>19620000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-30441000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-6057000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>8801000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-74242000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-3433000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-5218000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>4980000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>199000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>20511000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>25743000.0</v>
       </c>
-      <c r="AT6">
-[...4 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>20105000.0</v>
+      </c>
+      <c r="AW6">
+        <v>60603000.0</v>
+      </c>
+      <c r="AX6">
         <v>20287000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>30100000.0</v>
       </c>
-      <c r="AX6">
-[...2 lines deleted...]
-      <c r="AY6">
+      <c r="AZ6">
+        <v>39424000.0</v>
+      </c>
+      <c r="BA6">
         <v>26137000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>26006000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>31834000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>17843000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>27072000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>22089000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>20056000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>10184000.0</v>
       </c>
-      <c r="BG6">
-[...2 lines deleted...]
-      <c r="BH6">
+      <c r="BI6">
+        <v>-17218000.0</v>
+      </c>
+      <c r="BJ6">
         <v>20832000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>15671000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>17448000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>5375351.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-1889000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>9474875.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>9454352.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>7690975.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>5937836.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>2837042.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>8210382.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>2859778.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-5310123.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>2510617.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>3197664.0</v>
       </c>
-      <c r="BW6"/>
-      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -15780,90 +16050,92 @@
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -15952,1146 +16224,1178 @@
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>37497000.0</v>
+      </c>
+      <c r="C9">
+        <v>49005000.0</v>
+      </c>
+      <c r="D9">
         <v>67136000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>71140000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>36388000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-40189000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3104000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>36465000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-922000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>10237000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>11832000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>49039000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>37892000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>23618000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>14655000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>17079000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-35796000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>15714000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>42116000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>38997000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>50410000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>91248000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>67650000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>72170000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>121846000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-162647000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>20946000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>16954000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>22686000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>58245000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>29243000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>36377000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>24736000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>22093000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-25891000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-120783000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-3186000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>11937000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-71642000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>407000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1360000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>11183000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-53836000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>2886000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>23789000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>29208000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-24210000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>31611000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>23205000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>32931000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>37493000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>28331000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>27979000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>33565000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>21229000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>28828000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>24005000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>22654000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>11980000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>32190000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>22258000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>17167000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>19495000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>168312.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>18914000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>17595409.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>13150304.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>12191995.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>12577232.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>7141440.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-5937911.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>11703808.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>8567483.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>6781259.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>5312135.0</v>
       </c>
-      <c r="BW9">
-[...2 lines deleted...]
-      <c r="BX9">
+      <c r="BY9">
+        <v>0.0</v>
+      </c>
+      <c r="BZ9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>32824000.0</v>
+      </c>
+      <c r="C10">
+        <v>-18582000.0</v>
+      </c>
+      <c r="D10">
         <v>5644000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>24842000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>38677000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-35985000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7641000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>36252000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1322000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9512000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>10711000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>48005000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>36771000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>21588000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>12701000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>15233000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-37173000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>14462000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>40338000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>37120000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>48817000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>89114000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>65789000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>70460000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>120163000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-167172000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14003000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>14314000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>20159000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>64394000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>28304000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>33953000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>24252000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>19620000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-30441000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-6057000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8801000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-74242000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3433000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-5218000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>4980000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>199000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>20511000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>25743000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-28470000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>28439000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>20287000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>30100000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>33706000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>26137000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>26006000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>31834000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>17843000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>27072000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>22089000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>20056000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>10184000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-23744000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>20832000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>15671000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>17448000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>5375351.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-1889000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>9474875.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>9454352.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>7690975.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>5937836.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2837042.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-10272056.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2859778.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-5310123.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2510617.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3197664.0</v>
       </c>
-      <c r="BW10">
-[...2 lines deleted...]
-      <c r="BX10">
+      <c r="BY10">
+        <v>0.0</v>
+      </c>
+      <c r="BZ10">
         <v>0.0</v>
       </c>
     </row>
-    <row r="11" spans="1:76">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11">
+        <v>1884000.0</v>
+      </c>
+      <c r="C11">
+        <v>307000.0</v>
+      </c>
+      <c r="D11">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="E11">
         <v>264000.0</v>
       </c>
       <c r="F11">
+        <v>325000.0</v>
+      </c>
+      <c r="G11">
+        <v>264000.0</v>
+      </c>
+      <c r="H11">
         <v>402000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-661000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>202000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>175000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>176000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>2053000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>86000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>66000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-471000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2025000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>661000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>21000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>930000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>559000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1779000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>997000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>245000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-157000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-68000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1705000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>160000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>343000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>173000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-91000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>586000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>622000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>22721000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>23793000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>22906000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>24236000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>30652000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>30559000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>35884000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>49082000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>42326000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>42781000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>40629000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>41818000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>46442000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>42936000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>40399000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>51142000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>49402000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>47066000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>46431000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>38098000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>39548000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>37064000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>33712000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>28625000.0</v>
       </c>
-      <c r="BD11">
-[...4 lines deleted...]
-      </c>
       <c r="BF11">
         <v>0.0</v>
       </c>
       <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
         <v>17448000.0</v>
       </c>
-      <c r="BH11">
-[...4 lines deleted...]
-      </c>
       <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>-17447906.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-22416350.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>1888228.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-9474875.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-9454352.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-6193797.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-5937836.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>-2837042.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>40158.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>398158.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>5310123.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>-2510617.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-3197664.0</v>
       </c>
-      <c r="BW11">
-[...2 lines deleted...]
-      <c r="BX11">
+      <c r="BY11">
+        <v>0.0</v>
+      </c>
+      <c r="BZ11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12">
+        <v>24139000.0</v>
+      </c>
+      <c r="C12">
+        <v>25626000.0</v>
+      </c>
+      <c r="D12">
         <v>26659000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>26031000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>31061000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>28191000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>30562000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>32058000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>32513000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>31881000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>32170000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>32326000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>30793000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>27804000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20719000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>15751000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11870000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9908000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>9400000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9032000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>8823000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>6568000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6095000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>6133000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>6406000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7215000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6535000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>6960000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7592000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>8970000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>8904000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>9323000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>8291000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>8530000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>9584000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>12772000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11262000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>12712000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>13189000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>13587000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>13149000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>13838000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>14047000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>13659000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>14191000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>14812000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>13992000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>13683000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>14737000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>12833000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>10213000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>9398000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>9154000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7761000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7156000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6309000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>5611000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>5602000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>5724000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5497000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>4977000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2724000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>1939000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>1084324.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>493000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>260941.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>91179.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>206886.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>261656.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>128201.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>40158.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>44269.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>685093.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>72982.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>114699.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>325000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>325000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:76">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13">
+        <v>66845000.0</v>
+      </c>
+      <c r="C13">
+        <v>68708000.0</v>
+      </c>
+      <c r="D13">
         <v>70771000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>73810000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>74460000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>75054000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>84150000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>89644000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>92102000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>90072000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>95263000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>100276000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>99277000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>92868000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>76108000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>67730000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>59906000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>61693000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>60113000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>60054000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>56596000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>39456000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>34722000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>39726000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>32295000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>31844000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>29566000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>31849000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>34108000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>46685000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...4 lines deleted...]
-      </c>
+      <c r="AE14"/>
+      <c r="AF14"/>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
@@ -17180,639 +17484,653 @@
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>30940000.0</v>
+      </c>
+      <c r="C15">
+        <v>-18889000.0</v>
+      </c>
+      <c r="D15">
         <v>5608000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>24578000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>38352000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-36249000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>7239000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>36913000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1120000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9337000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>10535000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>45952000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>36685000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>21522000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>13172000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>13208000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-37834000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>14441000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>39408000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>36561000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>47038000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>88117000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>65544000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>70617000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>120231000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-165467000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>13843000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13971000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>19986000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>64485000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>27718000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>33331000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>24252000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>19620000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-30441000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-6057000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>8801000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-74242000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-3433000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-5218000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>4980000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>199000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>20511000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>25743000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-28470000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>28439000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>20287000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>30100000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>33706000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>26137000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>26006000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>31834000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>17843000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>27072000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>22089000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>20056000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>10184000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-23744000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>20832000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>15671000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>17448000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>5375351.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-1889000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>9474875.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>9454352.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>7690975.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>5937836.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>2837042.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-10272056.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>2859778.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-5310123.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>2510617.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>3197664.0</v>
       </c>
-      <c r="BW15">
-[...2 lines deleted...]
-      <c r="BX15">
+      <c r="BY15">
+        <v>0.0</v>
+      </c>
+      <c r="BZ15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>36685000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>21522000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13172000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>13208000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-37834000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>14441000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>39408000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36561000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>47038000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>88117000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>65544000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>70617000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>120231000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-165467000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>13843000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13971000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19986000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>64485000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>27718000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>33331000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>24252000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>19620000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-30441000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-99068000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-106702000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>8801000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-74242000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-66556000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-4981000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>4981000.0</v>
       </c>
-      <c r="AP16">
-[...2 lines deleted...]
-      <c r="AQ16">
+      <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
         <v>-5116000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>20511000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>25743000.0</v>
       </c>
-      <c r="AT16">
-[...2 lines deleted...]
-      <c r="AU16">
+      <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
         <v>28439000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>20287000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>30100000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>33706000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>26137000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>26006000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>31835000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>17843000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>27072000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>22089000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>20056000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>10184000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>9375000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>20832000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>15671000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>17448000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>5375000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>-9475000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>9475000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>9454000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>7691000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>5938000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2837000.0</v>
       </c>
-      <c r="BR16">
-[...2 lines deleted...]
-      <c r="BS16">
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>2860000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>-2511000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2511000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3198000.0</v>
       </c>
-      <c r="BW16">
-[...2 lines deleted...]
-      <c r="BX16">
+      <c r="BY16">
+        <v>0.0</v>
+      </c>
+      <c r="BZ16">
         <v>0.0</v>
       </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17">
+        <v>30940000.0</v>
+      </c>
+      <c r="C17">
+        <v>-18889000.0</v>
+      </c>
+      <c r="D17">
         <v>5608000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>24578000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>38352000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-36249000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>7239000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>36913000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1120000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>9337000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>10535000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>45952000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>47671000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>43950000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>32255000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>13208000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-37834000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>14441000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>39408000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>36561000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>47038000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>88117000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>65544000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>70617000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>120231000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-165467000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>13843000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>13971000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>19986000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>64485000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>27718000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>33331000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>24252000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>19620000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-30441000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-98360000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-256060000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>231609000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-74158000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-66556000.0</v>
       </c>
-      <c r="AN17">
-[...4 lines deleted...]
-      </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
         <v>15395000.0</v>
       </c>
-      <c r="AR17">
-[...4 lines deleted...]
-      </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>112532000.0</v>
       </c>
-      <c r="AV17">
-[...4 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
@@ -17850,212 +18168,224 @@
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>42706000.0</v>
+      </c>
+      <c r="C18">
+        <v>43082000.0</v>
+      </c>
+      <c r="D18">
         <v>44112000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>47779000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>43399000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>46863000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>53588000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>57586000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>59589000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>58191000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>63093000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>67950000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>68484000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>65064000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>55389000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>51979000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>48036000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>51785000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>50713000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>51022000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>47773000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>32888000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>28627000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>33593000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>25889000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>24629000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>23031000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>24889000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>26516000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>27619000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:76">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>-1734000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2028000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-6553000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
@@ -18072,129 +18402,127 @@
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...2 lines deleted...]
-      <c r="AF20">
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-48000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>182000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>-134000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>-2212000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>114000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1262000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>-660000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>-267000.0</v>
       </c>
-      <c r="AN20">
-[...4 lines deleted...]
-      </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>-546000.0</v>
       </c>
-      <c r="AR20">
-[...4 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
@@ -18244,320 +18572,328 @@
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>32824000.0</v>
+      </c>
+      <c r="C21">
+        <v>7044000.0</v>
+      </c>
+      <c r="D21">
         <v>32302999.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>50873000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>38677000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-35985000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7641000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>36252000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1322000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9512000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>10711000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>48005000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>36771000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>21588000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>12701000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>15233000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-37173000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14462000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>40338000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>37120000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>48817000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>89114000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>65789000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>70460000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>120163000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-167172000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>14003000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>14314000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>20159000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>64394000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>28304000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>43276000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>24252000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>19620000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-30441000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-6057000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>8801000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-74242000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-3433000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-5218000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4980000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>199000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>20511000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>25743000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-28470000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>28439000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>20287000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>30100000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>33706000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>26137000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>26006000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>31834000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>17843000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>27072000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>22089000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>20056000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>10184000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-23744000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>20832000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>15671000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>17448000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>5375351.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-1889000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>9474875.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>9454352.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>7690975.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>5937836.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>2837042.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-10272056.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>2859778.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>-5310123.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>2510617.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3197664.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-253000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>253000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -18646,284 +18982,296 @@
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>28812000.0</v>
+      </c>
+      <c r="C23">
+        <v>49731000.0</v>
+      </c>
+      <c r="D23">
         <v>44135000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>33381999.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>28772000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>23987000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26025000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>32271000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>30269000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>32606000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>33291000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>33360000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>31914000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>29834000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22673000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>17597000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13247000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11160000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11178000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10909000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10416000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8702000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7956000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7843000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8089000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>11740000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>13478000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>9600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10119000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>2821000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9843000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11747000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>8775000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>11003000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>14134000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17460000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>14133000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>15848000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>15789000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>17427000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>17007000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>20041000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>23097000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>16346000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>17469000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>18277000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>18252000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>16855000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>17655000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>15664000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>14000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>11592000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>11127000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>9492000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>10542000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8065000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>7527000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7520000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>61431000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>6403000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4220000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>3986000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>4122715.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>21296000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>8381475.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>3787131.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>4707906.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>6901052.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>4432599.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>4374303.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>8888299.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>14562699.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4343624.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>2229170.0</v>
       </c>
-      <c r="BW23">
-[...2 lines deleted...]
-      <c r="BX23">
+      <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18956,190 +19304,190 @@
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25">
         <v>22982000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>17869000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>113793000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>27038000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4586000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-114519000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-116617000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-112700000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>160654000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25">
         <v>18482438.0</v>
       </c>
-      <c r="BS25"/>
-      <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...4 lines deleted...]
-      </c>
+      <c r="AE26"/>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -19228,66 +19576,72 @@
       </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>548000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>597000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -19306,1114 +19660,1144 @@
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
-[...1 lines deleted...]
-      </c>
+      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27">
         <v>53995.0</v>
       </c>
       <c r="BV27"/>
-      <c r="BW27"/>
+      <c r="BW27">
+        <v>53995.0</v>
+      </c>
       <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>641000.0</v>
+      </c>
+      <c r="C28">
+        <v>3286000.0</v>
+      </c>
+      <c r="D28">
         <v>2255000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1943000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3070000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2712000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2590000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2191000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2466000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2225000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2534000.0</v>
       </c>
       <c r="L28">
         <v>2621000.0</v>
       </c>
       <c r="M28">
+        <v>2534000.0</v>
+      </c>
+      <c r="N28">
+        <v>2621000.0</v>
+      </c>
+      <c r="O28">
         <v>3805000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2704000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2596000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2127000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2002000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2528000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2627000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2343000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2242000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1861000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1710000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1683000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1984000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1743000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1799000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1893000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1752000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2503000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>2132000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2032000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2305000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4684000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4746000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2931000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>3854000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3260000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3920000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3868000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6284000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>9146000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2832000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3457000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3576000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4371000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3396000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3147000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3065000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3787000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2194000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2995000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>3031000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3386000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1756000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2146000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2634000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3101000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>12626000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>1426000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>1496000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2047000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>6967783.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>6708000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>6060147.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>5226708.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4483476.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4189463.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>3887473.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>3948202.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2063719326.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>569894.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>140222.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>41452.0</v>
       </c>
-      <c r="BW28">
-[...2 lines deleted...]
-      <c r="BX28">
+      <c r="BY28">
+        <v>0.0</v>
+      </c>
+      <c r="BZ28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>555000.0</v>
+      </c>
+      <c r="C29">
+        <v>307000.0</v>
+      </c>
+      <c r="D29">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>325000.0</v>
       </c>
       <c r="E29">
         <v>264000.0</v>
       </c>
       <c r="F29">
+        <v>325000.0</v>
+      </c>
+      <c r="G29">
+        <v>264000.0</v>
+      </c>
+      <c r="H29">
         <v>402000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-661000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>202000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>175000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>176000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2053000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>86000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>66000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-471000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2025000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>661000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3308000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2437000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1779000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>997000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>245000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-157000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-68000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1705000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>160000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>343000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>173000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-91000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>4673000.0</v>
+      </c>
+      <c r="C30">
+        <v>41961000.0</v>
+      </c>
+      <c r="D30">
         <v>34833000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>20267000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2289000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-4204000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-4537000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>213000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2244000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>725000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1034000.0</v>
       </c>
       <c r="L30">
         <v>1121000.0</v>
       </c>
       <c r="M30">
+        <v>1034000.0</v>
+      </c>
+      <c r="N30">
+        <v>1121000.0</v>
+      </c>
+      <c r="O30">
         <v>2030000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1954000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1846000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1377000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1252000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1778000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1877000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1593000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>2134000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1861000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1710000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1683000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4525000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>6943000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2640000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2527000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-6149000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>939000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2424000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>484000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2473000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4550000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4688000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>2871000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3136000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>2600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>3840000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3858000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>6203000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>9050000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>2687000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>3278000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3465000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>4260000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3172000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2918000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2831000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>3787000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2194000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1973000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1731000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>3386000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>1756000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1916000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>2598000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1796000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>55934000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1426000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1496000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>2047000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-5207039.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>20803000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>8120534.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>3695952.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>4501020.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>6639396.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>4304398.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>4334145.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>8844030.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>13877606.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>4270642.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>2114471.0</v>
       </c>
-      <c r="BW30">
-[...2 lines deleted...]
-      <c r="BX30">
+      <c r="BY30">
+        <v>0.0</v>
+      </c>
+      <c r="BZ30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>167</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-25626000.0</v>
+      </c>
+      <c r="D31">
         <v>-26658999.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-26031000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-31061000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-29026000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-68788000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>297768000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-75755000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-63736000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-65648000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-31819000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>36771000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>21588000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-46904000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-36376000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-37173000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>14462000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>40338000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>37120000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>48817000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>89114000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>65789000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>39782000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>120163000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-167172000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>14003000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>14314000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>20159000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>64394000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>28304000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-9323000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>24252000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>19620000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-30441000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-6057000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>8801000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-74242000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-3433000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-5218000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>4980000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-44207000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>20511000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>25743000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-28470000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>28439000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>20287000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>30100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>33706000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>26137000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>26006000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>31834000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>17843000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>27072000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>22089000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>20056000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>10184000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-23744000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>20832000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>15671000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>17448000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-23500674.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-1889000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>9474875.0</v>
       </c>
-      <c r="BN31">
-[...2 lines deleted...]
-      <c r="BO31">
+      <c r="BP31">
+        <v>0.0</v>
+      </c>
+      <c r="BQ31">
         <v>-24883121.0</v>
       </c>
-      <c r="BP31">
-[...4 lines deleted...]
-      </c>
       <c r="BR31">
+        <v>0.0</v>
+      </c>
+      <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
         <v>-18522596.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>20141311953.0</v>
       </c>
-      <c r="BT31">
-[...4 lines deleted...]
-      </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
+      <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B32">
+        <v>61636000.0</v>
+      </c>
+      <c r="C32">
+        <v>56775000.0</v>
+      </c>
+      <c r="D32">
         <v>76438000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>84255000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>67449000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-11998000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>33666000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>68523000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>31591000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>42118000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>44002000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>81365000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>68685000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>51422000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>35374000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>32830000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-23926000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>25622000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>51516000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>48029000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>59233000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>97816000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>73745000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>78303000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>128252000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-155432000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>27481000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>23914000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>30278000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>67215000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>38147000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>45700000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>33027000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>30623000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>-16307000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>-108011000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>8076000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>24649000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>-58453000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>13994000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>11789000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>25021000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>-39789000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>16545000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>37980000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>44020000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>-10218000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>45294000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>37942000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>45764000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>47706000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>37729000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>37133000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>41326000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>28385000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>35137000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>29616000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>28256000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>17704000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>37687000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>27235000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>19891000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>21434000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1252636.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>19407000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>17856350.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>13241483.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>12398881.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>12838888.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>7269641.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>-5897753.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>11748077.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>9252576.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>6854241.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>5426834.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>1481000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>1481000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S30"/>
@@ -20484,51 +20868,51 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>78543000.0</v>
       </c>
       <c r="C2">
         <v>145539000.0</v>
       </c>
       <c r="D2">
         <v>26364000.0</v>
       </c>
       <c r="E2">
         <v>31635000.0</v>
       </c>
       <c r="F2">
         <v>39096000.0</v>
       </c>
       <c r="G2">
         <v>15406000.0</v>
       </c>
       <c r="H2">
         <v>13489000.0</v>
       </c>
       <c r="I2">
         <v>59913000.0</v>
       </c>
@@ -20543,51 +20927,51 @@
       </c>
       <c r="M2">
         <v>143289000.0</v>
       </c>
       <c r="N2">
         <v>72757000.0</v>
       </c>
       <c r="O2">
         <v>67356000.0</v>
       </c>
       <c r="P2">
         <v>76765000.0</v>
       </c>
       <c r="Q2">
         <v>113205000.0</v>
       </c>
       <c r="R2">
         <v>22906000.0</v>
       </c>
       <c r="S2">
         <v>17654056.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -20602,97 +20986,97 @@
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>1087000.0</v>
       </c>
       <c r="C6">
         <v>-66996000.0</v>
       </c>
       <c r="D6">
         <v>119175000.0</v>
       </c>
       <c r="E6">
         <v>-5271000.0</v>
       </c>
       <c r="F6">
         <v>-7461000.0</v>
       </c>
       <c r="G6">
         <v>23690000.0</v>
       </c>
       <c r="H6">
         <v>1917000.0</v>
       </c>
       <c r="I6">
         <v>-46424000.0</v>
       </c>
@@ -20707,51 +21091,51 @@
       </c>
       <c r="M6">
         <v>-56558000.0</v>
       </c>
       <c r="N6">
         <v>70532000.0</v>
       </c>
       <c r="O6">
         <v>5401000.0</v>
       </c>
       <c r="P6">
         <v>-9121000.0</v>
       </c>
       <c r="Q6">
         <v>-36440000.0</v>
       </c>
       <c r="R6">
         <v>90299000.0</v>
       </c>
       <c r="S6">
         <v>5252320.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7">
         <v>17494000.0</v>
       </c>
       <c r="C7">
         <v>71601000.0</v>
       </c>
       <c r="D7">
         <v>-107401000.0</v>
       </c>
       <c r="E7">
         <v>-71408000.0</v>
       </c>
       <c r="F7">
         <v>21202000.0</v>
       </c>
       <c r="G7">
         <v>-59796000.0</v>
       </c>
       <c r="H7">
         <v>41242000.0</v>
       </c>
       <c r="I7">
         <v>-45558000.0</v>
       </c>
@@ -20766,74 +21150,74 @@
       </c>
       <c r="M7">
         <v>-68195000.0</v>
       </c>
       <c r="N7">
         <v>36736000.0</v>
       </c>
       <c r="O7">
         <v>-5881000.0</v>
       </c>
       <c r="P7">
         <v>29172000.0</v>
       </c>
       <c r="Q7">
         <v>-266115000.0</v>
       </c>
       <c r="R7">
         <v>-43487000.0</v>
       </c>
       <c r="S7">
         <v>-191975008.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>28998000.0</v>
       </c>
       <c r="C9">
         <v>70521000.0</v>
       </c>
       <c r="D9">
         <v>-33881000.0</v>
       </c>
       <c r="E9">
         <v>-16115000.0</v>
       </c>
       <c r="F9">
         <v>-8495000.0</v>
       </c>
       <c r="G9">
         <v>4232000.0</v>
       </c>
       <c r="H9">
         <v>20020000.0</v>
       </c>
       <c r="I9">
         <v>-25827000.0</v>
       </c>
@@ -20842,209 +21226,209 @@
       </c>
       <c r="K9">
         <v>-20063000.0</v>
       </c>
       <c r="L9">
         <v>18787000.0</v>
       </c>
       <c r="M9">
         <v>-30342000.0</v>
       </c>
       <c r="N9">
         <v>979000.0</v>
       </c>
       <c r="O9">
         <v>-5694000.0</v>
       </c>
       <c r="P9">
         <v>-1715000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-73520000.0</v>
       </c>
       <c r="E10">
         <v>33162000.0</v>
       </c>
       <c r="F10">
         <v>4621000.0</v>
       </c>
       <c r="G10">
         <v>414000.0</v>
       </c>
       <c r="H10">
         <v>-21279000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10">
         <v>27439000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>677000.0</v>
       </c>
       <c r="F11">
         <v>-426000.0</v>
       </c>
       <c r="G11">
         <v>-517000.0</v>
       </c>
       <c r="H11">
         <v>-1992000.0</v>
       </c>
       <c r="I11">
         <v>1164000.0</v>
       </c>
       <c r="J11">
         <v>-116000.0</v>
       </c>
       <c r="K11">
         <v>-2413000.0</v>
       </c>
       <c r="L11">
         <v>1038000.0</v>
       </c>
       <c r="M11">
         <v>2742000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>60161000.0</v>
       </c>
       <c r="F12">
         <v>-493706000.0</v>
       </c>
       <c r="G12">
         <v>-134792000.0</v>
       </c>
       <c r="H12">
         <v>45844000.0</v>
       </c>
       <c r="I12">
         <v>48596000.0</v>
       </c>
       <c r="J12">
         <v>624032000.0</v>
       </c>
       <c r="K12">
         <v>235919000.0</v>
       </c>
       <c r="L12">
         <v>71686000.0</v>
       </c>
       <c r="M12">
         <v>-647265000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-55970000.0</v>
       </c>
       <c r="F13">
         <v>30123000.0</v>
       </c>
       <c r="G13">
         <v>-63511000.0</v>
       </c>
       <c r="H13">
         <v>44129000.0</v>
       </c>
       <c r="I13">
         <v>-43342000.0</v>
       </c>
       <c r="J13">
         <v>44926000.0</v>
       </c>
       <c r="K13">
         <v>-8714000.0</v>
       </c>
       <c r="L13">
         <v>53617000.0</v>
       </c>
       <c r="M13">
         <v>-15983000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>101229000.0</v>
       </c>
       <c r="C14">
         <v>-19101000.0</v>
       </c>
       <c r="D14">
         <v>28555000.0</v>
       </c>
       <c r="E14">
         <v>136248000.0</v>
       </c>
       <c r="F14">
         <v>-114519000.0</v>
       </c>
       <c r="G14">
         <v>20614000.0</v>
       </c>
       <c r="H14">
         <v>2578000.0</v>
       </c>
       <c r="I14">
         <v>3709000.0</v>
       </c>
@@ -21059,51 +21443,51 @@
       </c>
       <c r="M14">
         <v>32164000.0</v>
       </c>
       <c r="N14">
         <v>-13397000.0</v>
       </c>
       <c r="O14">
         <v>-55974000.0</v>
       </c>
       <c r="P14">
         <v>6526000.0</v>
       </c>
       <c r="Q14">
         <v>1827566000.0</v>
       </c>
       <c r="R14">
         <v>10795317000.0</v>
       </c>
       <c r="S14">
         <v>16948767.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>148199000.0</v>
       </c>
       <c r="C15">
         <v>176814000.0</v>
       </c>
       <c r="D15">
         <v>180046000.0</v>
       </c>
       <c r="E15">
         <v>115248000.0</v>
       </c>
       <c r="F15">
         <v>79850000.0</v>
       </c>
       <c r="G15">
         <v>53097000.0</v>
       </c>
       <c r="H15">
         <v>52221000.0</v>
       </c>
       <c r="I15">
         <v>54973000.0</v>
       </c>
@@ -21118,51 +21502,51 @@
       </c>
       <c r="M15">
         <v>132468000.0</v>
       </c>
       <c r="N15">
         <v>115438000.0</v>
       </c>
       <c r="O15">
         <v>91866000.0</v>
       </c>
       <c r="P15">
         <v>76699000.0</v>
       </c>
       <c r="Q15">
         <v>41818000.0</v>
       </c>
       <c r="R15">
         <v>27136000.0</v>
       </c>
       <c r="S15">
         <v>8872521.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16">
         <v>79630000.0</v>
       </c>
       <c r="C16">
         <v>78543000.0</v>
       </c>
       <c r="D16">
         <v>145539000.0</v>
       </c>
       <c r="E16">
         <v>26364000.0</v>
       </c>
       <c r="F16">
         <v>31635000.0</v>
       </c>
       <c r="G16">
         <v>39096000.0</v>
       </c>
       <c r="H16">
         <v>15406000.0</v>
       </c>
       <c r="I16">
         <v>13489000.0</v>
       </c>
@@ -21177,74 +21561,74 @@
       </c>
       <c r="M16">
         <v>86731000.0</v>
       </c>
       <c r="N16">
         <v>143289000.0</v>
       </c>
       <c r="O16">
         <v>72757000.0</v>
       </c>
       <c r="P16">
         <v>67644000.0</v>
       </c>
       <c r="Q16">
         <v>76765000.0</v>
       </c>
       <c r="R16">
         <v>113205000.0</v>
       </c>
       <c r="S16">
         <v>22906376.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>142397000.0</v>
       </c>
       <c r="C18">
         <v>19076000.0</v>
       </c>
       <c r="D18">
         <v>228762000.0</v>
       </c>
       <c r="E18">
         <v>22395000.0</v>
       </c>
       <c r="F18">
         <v>-230521000.0</v>
       </c>
       <c r="G18">
         <v>-152875000.0</v>
       </c>
       <c r="H18">
         <v>215824000.0</v>
       </c>
       <c r="I18">
         <v>53509000.0</v>
       </c>
@@ -21259,156 +21643,156 @@
       </c>
       <c r="M18">
         <v>-546338000.0</v>
       </c>
       <c r="N18">
         <v>-461659000.0</v>
       </c>
       <c r="O18">
         <v>-91564000.0</v>
       </c>
       <c r="P18">
         <v>-517923000.0</v>
       </c>
       <c r="Q18">
         <v>-239160000.0</v>
       </c>
       <c r="R18">
         <v>-19676000.0</v>
       </c>
       <c r="S18">
         <v>-179376253.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B20">
         <v>102960000.0</v>
       </c>
       <c r="C20">
         <v>92748000.0</v>
       </c>
       <c r="D20">
         <v>1370000.0</v>
       </c>
       <c r="E20">
         <v>20839000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>-165024000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>81511000.0</v>
       </c>
       <c r="E21">
         <v>70000000.0</v>
       </c>
       <c r="F21">
         <v>315097000.0</v>
       </c>
       <c r="G21">
         <v>236209000.0</v>
       </c>
       <c r="H21">
         <v>-157659000.0</v>
       </c>
       <c r="I21">
         <v>-37374000.0</v>
       </c>
       <c r="J21">
         <v>-479040000.0</v>
       </c>
       <c r="K21">
         <v>-40558000.0</v>
       </c>
       <c r="L21">
         <v>47064000.0</v>
       </c>
       <c r="M21">
         <v>495360000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22">
         <v>33920000.0</v>
       </c>
       <c r="C22">
         <v>57905000.0</v>
       </c>
       <c r="D22">
         <v>117331000.0</v>
       </c>
       <c r="E22">
         <v>29223000.0</v>
       </c>
       <c r="F22">
         <v>237260000.0</v>
       </c>
       <c r="G22">
         <v>39224000.0</v>
       </c>
       <c r="H22">
         <v>126160000.0</v>
       </c>
       <c r="I22">
         <v>46762000.0</v>
       </c>
@@ -21423,54 +21807,54 @@
       </c>
       <c r="M22">
         <v>112532000.0</v>
       </c>
       <c r="N22">
         <v>101821000.0</v>
       </c>
       <c r="O22">
         <v>79401000.0</v>
       </c>
       <c r="P22">
         <v>30207000.0</v>
       </c>
       <c r="Q22">
         <v>22416000.0</v>
       </c>
       <c r="R22">
         <v>6194000.0</v>
       </c>
       <c r="S22">
         <v>3257936.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
-        <v>-141144000.0</v>
+        <v>-8420000.0</v>
       </c>
       <c r="C23">
         <v>-117000.0</v>
       </c>
       <c r="D23">
         <v>857680000.0</v>
       </c>
       <c r="E23">
         <v>299451000.0</v>
       </c>
       <c r="F23">
         <v>842960000.0</v>
       </c>
       <c r="G23">
         <v>576679000.0</v>
       </c>
       <c r="H23">
         <v>-2883000.0</v>
       </c>
       <c r="I23">
         <v>-6175000.0</v>
       </c>
       <c r="J23">
         <v>-357000.0</v>
       </c>
@@ -21482,100 +21866,100 @@
       </c>
       <c r="M23">
         <v>-3295000.0</v>
       </c>
       <c r="N23">
         <v>-6643000.0</v>
       </c>
       <c r="O23">
         <v>-1129000.0</v>
       </c>
       <c r="P23">
         <v>-13241000.0</v>
       </c>
       <c r="Q23">
         <v>-7587000.0</v>
       </c>
       <c r="R23">
         <v>-1005000.0</v>
       </c>
       <c r="S23">
         <v>77185094.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>195197000.0</v>
       </c>
       <c r="D24">
         <v>-169831000.0</v>
       </c>
       <c r="E24">
         <v>8318000.0</v>
       </c>
       <c r="F24">
         <v>328007000.0</v>
       </c>
       <c r="G24">
         <v>147611000.0</v>
       </c>
       <c r="H24">
         <v>-128303000.0</v>
       </c>
       <c r="I24">
         <v>755741000.0</v>
       </c>
       <c r="J24">
         <v>644232000.0</v>
       </c>
       <c r="K24">
         <v>578874000.0</v>
       </c>
       <c r="L24">
         <v>675919000.0</v>
       </c>
       <c r="M24">
         <v>1259030000.0</v>
       </c>
       <c r="N24">
         <v>1220656000.0</v>
       </c>
       <c r="O24">
         <v>519496000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>90983000.0</v>
       </c>
       <c r="C25">
         <v>-110430000.0</v>
       </c>
       <c r="D25">
         <v>135489000.0</v>
       </c>
       <c r="E25">
         <v>-70695000.0</v>
       </c>
       <c r="F25">
         <v>-488983000.0</v>
       </c>
       <c r="G25">
         <v>-132303000.0</v>
       </c>
       <c r="H25">
         <v>48422000.0</v>
       </c>
       <c r="I25">
         <v>52305000.0</v>
       </c>
@@ -21590,51 +21974,51 @@
       </c>
       <c r="M25">
         <v>-590675000.0</v>
       </c>
       <c r="N25">
         <v>-600216000.0</v>
       </c>
       <c r="O25">
         <v>-165084000.0</v>
       </c>
       <c r="P25">
         <v>-583828000.0</v>
       </c>
       <c r="Q25">
         <v>-1823027000.0</v>
       </c>
       <c r="R25">
         <v>-10777700000.0</v>
       </c>
       <c r="S25">
         <v>-7607948.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>-10666000.0</v>
       </c>
       <c r="C26">
         <v>-1551000.0</v>
       </c>
       <c r="D26">
         <v>-2418000.0</v>
       </c>
       <c r="E26">
         <v>-1857000.0</v>
       </c>
       <c r="F26">
         <v>-2170000.0</v>
       </c>
       <c r="G26">
         <v>-1878000.0</v>
       </c>
       <c r="H26">
         <v>-1344000.0</v>
       </c>
       <c r="I26">
         <v>-1411000.0</v>
       </c>
@@ -21647,84 +22031,84 @@
       <c r="L26">
         <v>-25988000.0</v>
       </c>
       <c r="M26">
         <v>-8056000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>580897000.0</v>
       </c>
       <c r="P26">
         <v>887500000.0</v>
       </c>
       <c r="Q26">
         <v>116000000.0</v>
       </c>
       <c r="R26">
         <v>-462000.0</v>
       </c>
       <c r="S26">
         <v>-17810369.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>53118000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>114386000.0</v>
       </c>
       <c r="G27">
         <v>-19063000.0</v>
       </c>
       <c r="H27">
         <v>38175000.0</v>
       </c>
       <c r="I27">
         <v>159595000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>-229349000.0</v>
       </c>
       <c r="C28">
         <v>-86773000.0</v>
       </c>
       <c r="D28">
         <v>-110414000.0</v>
       </c>
       <c r="E28">
         <v>-26815000.0</v>
       </c>
       <c r="F28">
         <v>224187000.0</v>
       </c>
       <c r="G28">
         <v>176332000.0</v>
       </c>
       <c r="H28">
         <v>-214107000.0</v>
       </c>
       <c r="I28">
         <v>-99933000.0</v>
       </c>
@@ -21739,51 +22123,51 @@
       </c>
       <c r="M28">
         <v>489780000.0</v>
       </c>
       <c r="N28">
         <v>532191000.0</v>
       </c>
       <c r="O28">
         <v>96965000.0</v>
       </c>
       <c r="P28">
         <v>508802000.0</v>
       </c>
       <c r="Q28">
         <v>202720000.0</v>
       </c>
       <c r="R28">
         <v>109975000.0</v>
       </c>
       <c r="S28">
         <v>184628573.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>142397000.0</v>
       </c>
       <c r="C29">
         <v>19076000.0</v>
       </c>
       <c r="D29">
         <v>228762000.0</v>
       </c>
       <c r="E29">
         <v>22395000.0</v>
       </c>
       <c r="F29">
         <v>-230521000.0</v>
       </c>
       <c r="G29">
         <v>-152875000.0</v>
       </c>
       <c r="H29">
         <v>215824000.0</v>
       </c>
       <c r="I29">
         <v>53509000.0</v>
       </c>
@@ -21798,51 +22182,51 @@
       </c>
       <c r="M29">
         <v>-546338000.0</v>
       </c>
       <c r="N29">
         <v>-461659000.0</v>
       </c>
       <c r="O29">
         <v>-91564000.0</v>
       </c>
       <c r="P29">
         <v>-517923000.0</v>
       </c>
       <c r="Q29">
         <v>-239160000.0</v>
       </c>
       <c r="R29">
         <v>-19676000.0</v>
       </c>
       <c r="S29">
         <v>-179376253.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>85976000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30">
         <v>-755741000.0</v>
       </c>
       <c r="J30">
         <v>-644232000.0</v>
       </c>
       <c r="K30">
         <v>-578874000.0</v>
       </c>
       <c r="L30">
         <v>-675919000.0</v>
       </c>
       <c r="M30">
         <v>-1259030000.0</v>
       </c>
@@ -21864,513 +22248,525 @@
       <c r="S30">
         <v>-202402611000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BV30"/>
+  <dimension ref="A1:BX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:74">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>81</v>
       </c>
       <c r="C1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F1" t="s">
         <v>84</v>
       </c>
       <c r="G1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H1" t="s">
+        <v>86</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J1" t="s">
         <v>87</v>
       </c>
       <c r="K1" t="s">
+        <v>88</v>
+      </c>
+      <c r="L1" t="s">
+        <v>89</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N1" t="s">
         <v>90</v>
       </c>
       <c r="O1" t="s">
+        <v>91</v>
+      </c>
+      <c r="P1" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="R1" t="s">
         <v>93</v>
       </c>
       <c r="S1" t="s">
+        <v>94</v>
+      </c>
+      <c r="T1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="V1" t="s">
         <v>96</v>
       </c>
       <c r="W1" t="s">
+        <v>97</v>
+      </c>
+      <c r="X1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Z1" t="s">
         <v>99</v>
       </c>
       <c r="AA1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AD1" t="s">
         <v>102</v>
       </c>
       <c r="AE1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AH1" t="s">
         <v>105</v>
       </c>
       <c r="AI1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AL1" t="s">
         <v>108</v>
       </c>
       <c r="AM1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AP1" t="s">
         <v>111</v>
       </c>
       <c r="AQ1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AT1" t="s">
         <v>114</v>
       </c>
       <c r="AU1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AX1" t="s">
         <v>117</v>
       </c>
       <c r="AY1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BB1" t="s">
         <v>120</v>
       </c>
       <c r="BC1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BF1" t="s">
         <v>123</v>
       </c>
       <c r="BG1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BJ1" t="s">
         <v>126</v>
       </c>
       <c r="BK1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BN1" t="s">
         <v>129</v>
       </c>
       <c r="BO1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BR1" t="s">
         <v>132</v>
       </c>
       <c r="BS1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BV1" t="s">
         <v>135</v>
       </c>
+      <c r="BW1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:74">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>11141000.0</v>
+      </c>
+      <c r="C2">
+        <v>19481000.0</v>
+      </c>
+      <c r="D2">
         <v>79630000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>79799000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>108208000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>126072000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>78543000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>107314000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>137492000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>131697000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>145539000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>72660000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>53013000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19245000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26364000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36315000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>41761000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>46057000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>31635000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>87529000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>43729000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24234000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>39096000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>50728000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>89509000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>21527000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>15406000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>5637000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>13152000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>56656000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>13489000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>56615000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>7951000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>45754000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>59913000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>143622000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>84572000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>179835000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>117923000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>138111000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>122270000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>82591000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>138377000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>180576000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>108747000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>64259000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>86731000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>74661000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>45396000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>42600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>147359000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>59618000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>38169000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>37438000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>74393000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>105694000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>115178000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>70336000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>67644000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>17606000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>38556000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>43021000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>76765000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>106676641.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>23468594.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>11782000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>113205000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1581293.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>3722068.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>7194139.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>22906376.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>86958051.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>2453000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>38889448.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>17654000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:74">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -22547,76 +22943,82 @@
       </c>
       <c r="BO3">
         <v>0</v>
       </c>
       <c r="BP3">
         <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
+      <c r="BW3">
+        <v>0</v>
+      </c>
+      <c r="BX3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:74">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>35562000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>354261000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>13172000.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
@@ -22631,54 +23033,56 @@
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:74">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -22709,502 +23113,516 @@
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
     </row>
-    <row r="6" spans="1:74">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>-4592000.0</v>
+      </c>
+      <c r="C6">
+        <v>-8340000.0</v>
+      </c>
+      <c r="D6">
         <v>-60149000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-169000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-28409000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-17864000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>47529000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-28771000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-30178000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5795000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-13842000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>72879000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19647000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>33768000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-7119000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9951000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5446000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4296000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>14422000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-55894000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>43800000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>19495000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-14862000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-11632000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-38781000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>67982000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6121000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9769000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-7515000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-43504000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>43167000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-43235000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>48664000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-37599000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-14159000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-90604000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>59050000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-95263000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>61912000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-20188000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>15841000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>39679000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-55786000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-42199000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>71829000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>44488000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-22472000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>12070000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>29265000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>2796000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-104759000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>87741000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>21449000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>731000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-36955000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-31301000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-9484000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>44842000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2692000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>50038000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-20950000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-4465000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-33744000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-29911387.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>83208406.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>11686000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-101423000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>111623994.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-2140775.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-3472071.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-15712237.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-64051675.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>84505000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-36436403.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>21235000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:74">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B7">
+        <v>3272000.0</v>
+      </c>
+      <c r="C7">
+        <v>-32262000.0</v>
+      </c>
+      <c r="D7">
         <v>10926000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>19306000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-101565000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>141615000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-41862000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-45807000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>12584000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1574000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>106976000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-39860000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-13538000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-67615000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>13612000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-13918000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-20995000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-48214000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>11719000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-14542000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>41133000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-91352000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>85963000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4933000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-37823000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>12834000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-29874000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>54197000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-8793000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-35860000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>31698000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-123294000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>129574000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-16713000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-35030000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>39073000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>46492000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-64950000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>38415000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>3887000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-7419000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-6482000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>167000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-39223000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>72237000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-38346000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>36898000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-52821000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>29348000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-5129000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-26812000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>35365000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>1825000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>8560000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-6580000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-5974000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>1312000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>6178000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-6049000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>8689000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>2438000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-899000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>2078000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-67684277.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>3711079.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-162242000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-1773000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-6078525.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>3425956.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-36714181.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-13751823.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-197419374.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>3896000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>45964925.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-44417000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:74">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -23235,1398 +23653,1432 @@
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:74">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>-1699000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9722000.0</v>
+      </c>
+      <c r="D9">
         <v>6027000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-6918000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>17092000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>36439000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-17615000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-7991000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>21668000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2344000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>59188000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-38245000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-195000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-195000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1842000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-32881000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-21298000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-4383000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-18490000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-11342000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>30481000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-22253000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-3147000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5942000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-14866000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>4950000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-376000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-5621000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-826000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>181000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>26286000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>8008000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-331000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-2980000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-10757000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>2083000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>30088000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-10000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>10348000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>11578000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-37999000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>723000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5635000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>53367000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-20158000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>40948000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>9000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>2181000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>20617000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-24745000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-2622000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>3011000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-3623000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-882000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>2473000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-6182000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>818000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>6817000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-7147000.0</v>
       </c>
-      <c r="BG9"/>
-      <c r="BH9">
+      <c r="BI9"/>
+      <c r="BJ9">
         <v>-762000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-920000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-899000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>5505255.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>1505345.0</v>
       </c>
-      <c r="BM9"/>
-[...1 lines deleted...]
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9">
         <v>43661.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>3215243.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-180926.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:74">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>47788000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>38245000.0</v>
       </c>
-      <c r="L10"/>
-[...1 lines deleted...]
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-16276000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-11009000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>21298000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
-[...1 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10">
+        <v>-37063000.0</v>
+      </c>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-31071000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10">
         <v>-800000.0</v>
       </c>
-      <c r="BD10"/>
-[...1 lines deleted...]
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10">
         <v>-762000.0</v>
       </c>
-      <c r="BG10"/>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
     </row>
-    <row r="11" spans="1:74">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>174000.0</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-554000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1377000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-72000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3773000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3145000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-902000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>516000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1354000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1314000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>169000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-849000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>255000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-92000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>511000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-427000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-857000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1219000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>867000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-272000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-504000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>1073000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>41733000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>9446000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-45862000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>16380000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-2413000.0</v>
       </c>
-      <c r="AN11"/>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11">
         <v>2151000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>79179000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1999000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>117972000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2742000.0</v>
       </c>
-      <c r="AV11"/>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:74">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>23815000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>23815000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-137680000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>65833000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>81422000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-58058000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-29036000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-217967000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-12823000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-126718000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-136198000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-11579000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-169303000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>73991000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-27901000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11381000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>49411000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-41650000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>26702000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>29678000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-120211000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>15464000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>123665000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>624032000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>6481000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1776000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>89995000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>235919000.0</v>
       </c>
-      <c r="AN12"/>
-      <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12">
         <v>71686000.0</v>
       </c>
-      <c r="AR12"/>
-      <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12"/>
+      <c r="AW12">
         <v>-647265000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:74">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>-13517000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-13517000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>16008000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8636000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-8769000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-45343000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6778000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-8579000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>44388000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-92183000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>86497000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-6067000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-35291000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>8440000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-30593000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>53959000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-6169000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-36287000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>32626000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-121991000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>130177000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-18436000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-26306000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>50470000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-20507000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>158579000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>118258000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-8714000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>53617000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>-15983000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:74">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B14">
+        <v>39338000.0</v>
+      </c>
+      <c r="C14">
+        <v>-39338000.0</v>
+      </c>
+      <c r="D14">
         <v>32418000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="E14"/>
+      <c r="F14">
         <v>18572000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-82023000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>19614000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>26199000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14">
+        <v>26199000.0</v>
+      </c>
+      <c r="K14"/>
+      <c r="L14">
         <v>25025000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24891000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-1039000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-18279000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>22982000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>17869000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>20.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>400.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4586000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-114519000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-116617000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>400.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-47556000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-140040000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>160654000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-2879000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-38457000.0</v>
       </c>
-      <c r="AB14"/>
-[...1 lines deleted...]
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
         <v>6975000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-100252000.0</v>
       </c>
-      <c r="AF14"/>
-      <c r="AG14">
+      <c r="AH14"/>
+      <c r="AI14">
         <v>-265000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>45127000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>97543000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-3988000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>-1519000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>74356000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>47924000.0</v>
       </c>
-      <c r="AN14"/>
-[...1 lines deleted...]
-      <c r="AP14">
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>91047000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>71674000.0</v>
       </c>
-      <c r="AR14"/>
-[...1 lines deleted...]
-      <c r="AT14">
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14">
         <v>48575000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>32164000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>-30.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>5718000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-13397000.0</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>100.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>9339000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-55974000.0</v>
       </c>
-      <c r="BD14"/>
-      <c r="BE14">
+      <c r="BF14"/>
+      <c r="BG14">
         <v>100.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>979000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>6526000.0</v>
       </c>
-      <c r="BH14"/>
-[...1 lines deleted...]
-      <c r="BJ14">
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14">
         <v>409095.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1827566000.0</v>
       </c>
-      <c r="BL14"/>
-      <c r="BM14"/>
       <c r="BN14"/>
-      <c r="BO14">
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>10776835000.0</v>
       </c>
-      <c r="BP14"/>
-[...1 lines deleted...]
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14">
         <v>18482438.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>16948767000.0</v>
       </c>
-      <c r="BT14"/>
-      <c r="BU14"/>
       <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:74">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B15">
+        <v>28867000.0</v>
+      </c>
+      <c r="C15">
+        <v>34094000.0</v>
+      </c>
+      <c r="D15">
         <v>34097000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>34063000.0</v>
       </c>
-      <c r="D15">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="F15">
+        <v>33245000.0</v>
+      </c>
+      <c r="G15">
         <v>37111000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>43780000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>43684000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>43307000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>42862000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>46961000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>40929000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>41271000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>41100000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>56746000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>30191000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>29382000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>28505000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>27170000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>25541000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>22927000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>16404000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>14978000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>14300000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>13002000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>12885000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>12910000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13075000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>13060000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>13079000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>13007000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>13219000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>12979000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>11448000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>17327000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>16962000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>2721000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>18818000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>24024000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>24852000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>24839000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>25320000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>25249000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>25982000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>26362000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>22228000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>40122000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>37678000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>32596000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>31992000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>30202000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>30780000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>31063000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>27727000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>25868000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>23167000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>23278000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>22275000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>23146000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>23146000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>19580000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>17458000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>16515000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>5168496.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>14024441.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>12885000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>9741000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>7461685.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>5588836.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>7636581.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>6449056.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>7010430.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1862000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
     </row>
-    <row r="16" spans="1:74">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B16">
+        <v>6549000.0</v>
+      </c>
+      <c r="C16">
+        <v>11141000.0</v>
+      </c>
+      <c r="D16">
         <v>19481000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>79630000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>79799000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>108208000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>126072000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>78543000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>107314000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>137492000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>131697000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>145539000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>72660000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>53013000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>19245000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>26364000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>36315000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>41761000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>46057000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>31635000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>87529000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>43729000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>24234000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>39096000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>50728000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>89509000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>21527000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>15406000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5637000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>13152000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>56656000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>13380000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>56615000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>8155000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>45754000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>53018000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>143622000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>84572000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>179835000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>117923000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>138111000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>122270000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>82591000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>138377000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>180576000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>108747000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>64259000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>86731000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>74661000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>45396000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>42600000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>147359000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>59618000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>38169000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>37438000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>74393000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>105694000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>115178000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>70336000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>67644000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>17606000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>38556000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>43021000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>76765254.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>106677000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>23469000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>11782000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>113205287.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1581293.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>3722068.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>7194139.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>22906376.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>86958000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>2453045.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>38889000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:74">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -24657,278 +25109,286 @@
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:74">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B18">
+        <v>57561000.0</v>
+      </c>
+      <c r="C18">
+        <v>130685000.0</v>
+      </c>
+      <c r="D18">
         <v>41503000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>47817000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-71955000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>62003000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>143956000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>95509000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-59938000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-17620000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>1125000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>243777000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>48703000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>46180000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-109898000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>66232000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>23701000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-90723000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>23185000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-194658000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>77204000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-129139000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>16072000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>54854000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-86171000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-78089000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-43469000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>80012000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>61067000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-12138000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>86883000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-59519000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>34380000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>18111000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>60632000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>165301000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>39278000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>108791000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>179071000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>82930000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-3436000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>70143000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>15120000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-105348000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>296654000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>173176000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-218290000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>102605000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>107268000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-280783000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-475428000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-27987000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-24397000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-126744000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-280097000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-67842000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-117219000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>90815000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>4030000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-86468000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-88827000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-183254000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-159374000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-61363603.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-33365320.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-15031000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-129401000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-284016.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>5975961.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-16835490.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-8532634.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-56375179.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-30540000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-50529183.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-41932000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:74">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -24959,100 +25419,104 @@
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:74">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
-        <v>186</v>
-[...7 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>102960000.0</v>
       </c>
-      <c r="F20">
-[...4 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>14293000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>46057000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>32398000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1370000.0</v>
       </c>
-      <c r="L20">
-[...4 lines deleted...]
-      </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>1243000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
@@ -25065,1908 +25529,1964 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
     </row>
-    <row r="21" spans="1:74">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>-39000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-125000000.0</v>
+      </c>
+      <c r="D21">
         <v>120000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>35000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-140024000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-50000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-80000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>20000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>20000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>160000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-45000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-45000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>95000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>20000000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>165943000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1705000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>165659000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-14800000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-52000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>62000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>163209000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>63000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-56847000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-55120000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-15367000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-30325000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>29675000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>27675000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-43729000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-50995000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-479040000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>22591000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-184607000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-79385000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-40558000.0</v>
       </c>
-      <c r="AN21"/>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21">
         <v>47064000.0</v>
       </c>
-      <c r="AR21"/>
-      <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21">
         <v>495360000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
     </row>
-    <row r="22" spans="1:74">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B22">
+        <v>30940000.0</v>
+      </c>
+      <c r="C22">
+        <v>-18889000.0</v>
+      </c>
+      <c r="D22">
         <v>5608000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24578000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>38352000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-36249000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7239000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>36913000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1120000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9337000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>10535000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>45952000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>36685000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21522000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13172000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13208000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-37834000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14441000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>39408000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>36561000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>47038000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>88117000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>65544000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>70617000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>120231000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-165467000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13843000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>13971000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>19986000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>64485000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>27718000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>33331000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>24252000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>19620000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-30441000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-125471000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-6057000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>8801000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-74242000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-3433000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-5218000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4981000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-62886000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>199000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>20511000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>25743000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-30661000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>28439000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>20287000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>30100000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>33706000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>26137000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>26006000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>31835000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>17843000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>27072000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>22089000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>20056000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>10184000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-23744000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>20832000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>15671000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>17448000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>5375351.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-1888227.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>9475000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>9454000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>7691000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>5937836.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>2837042.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-10272056.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2859778.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-5310000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>2511000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>3198000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:74">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>-43000.0</v>
+      </c>
+      <c r="C23">
+        <v>-43000.0</v>
+      </c>
+      <c r="D23">
         <v>92785000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-4846000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3536000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-38000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="I23"/>
+      <c r="J23">
         <v>-986000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-85000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-85000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>293180000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>271427000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-244084000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>200067000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>58466000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>277000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-158000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-334000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1046000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-7484000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-72000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-288000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-891000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1142000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-3740000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-20000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>55656000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-275000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2608000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-384000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>123589000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>126000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>126812000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-6175000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-462000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-182000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>287000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>82750000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-403000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>271000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>90000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>228154000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-928000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>100000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>165800000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>353539000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-240000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-506000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-1949000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-1939000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-737000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-345000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-3622000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-1003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1467000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-2177000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-511000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-3302000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-5109000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2682000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-2148000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-1379288.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-5440398.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-484000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-281000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-708612.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-27900.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>21537518.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>-268065.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-2450819.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>129441000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>27947113.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>34918000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:74">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>191</v>
+      </c>
+      <c r="B24">
+        <v>-10575000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>111225000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-150649000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-106704000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>108603000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>51056000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>142242000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>31289000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-53965000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-53398000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>152573000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-58466000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-15419000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>69726000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>11603000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>328007000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-14764000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>68823000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>73920000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-40917000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>60858000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>224692000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>18770000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-128303000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-56872000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-12865000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>58639000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>755741000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>108280000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-21676000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>125870000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>644232000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>20273000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-160180000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>224669000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>578874000.0</v>
       </c>
-      <c r="AN24"/>
-[...1 lines deleted...]
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>250290000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>675919000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>1220656000.0</v>
       </c>
-      <c r="AZ24"/>
-[...1 lines deleted...]
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24">
         <v>364757000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>519496000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>72883000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:74">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>-15989000.0</v>
+      </c>
+      <c r="C25">
+        <v>181836000.0</v>
+      </c>
+      <c r="D25">
         <v>24969000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3933000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-8742000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-43363000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>178579000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>104403000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-73642000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-25383000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-116386000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>237685000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>26595000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>110552000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-159629000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>66942000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>82530000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-56950000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-27942000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-216677000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10967000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-125904000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-135435000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-10830000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-168579000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-6569000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-27438000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>11844000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>49874000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-40763000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>27467000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>30444000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-119446000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>15204000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>126103000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>251699000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1157000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>164940000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>214898000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>82476000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>9201000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>71644000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>77839000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-66324000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>203906000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>185779000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-273102000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>94823000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>57633000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-305754000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-488040000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-89489000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-52228000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-167139000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-291360000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-88940000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-140620000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>64581000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-105000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-77939000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-112097000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-198026000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-178900000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>945323.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-35188172.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>137736000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-137082000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>5794509.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-3387831.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>17041649.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-2991193.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>138184417.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-29126000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-96494108.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-713000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:74">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>-1082000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1140000.0</v>
+      </c>
+      <c r="D26">
         <v>-1137000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1171000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-3751000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-4289000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1455000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1551000.0</v>
       </c>
-      <c r="H26">
-[...4 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>14966000.0</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26">
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-1123000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-1295000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-983000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-874000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>190.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-786000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-611000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-520000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-511000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-528000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-501000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-390000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-506000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-481000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-316000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-332000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-312000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-384000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-172000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-412000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-533000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-294000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-660000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-98000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-916000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-13750000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-13803000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-11541000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-16800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-1846000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-21654000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-1238000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-1035000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-2061000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-1202000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-1667000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-2779000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-2408000.0</v>
       </c>
-      <c r="AY26"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26">
-        <v>171600000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="BD26"/>
       <c r="BE26">
+        <v>171600000.0</v>
+      </c>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>172699980.0</v>
       </c>
-      <c r="BF26"/>
-[...1 lines deleted...]
-      <c r="BH26">
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>191700000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>267000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>176300000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-135991109000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>40000000.0</v>
       </c>
-      <c r="BM26"/>
-[...1 lines deleted...]
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-462482000.0</v>
       </c>
-      <c r="BP26"/>
-[...1 lines deleted...]
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-462482.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-131264215000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26"/>
       <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:74">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>-133784000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>-26596000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>925000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>70000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>-19965000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>-87283000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="V27"/>
+      <c r="W27">
         <v>-118878000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>-81860000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>135068000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>-78016000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>-22283000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>52798000.0</v>
       </c>
-      <c r="AB27"/>
-[...1 lines deleted...]
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
         <v>27807000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>132041000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:74">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>-68949000.0</v>
+      </c>
+      <c r="C28">
+        <v>-160277000.0</v>
+      </c>
+      <c r="D28">
         <v>84766000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-234000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-51842000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-82000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-95273000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-125235000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>30000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>23110000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14648000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-171379000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-29844000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-12445000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>103254000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-76174000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-29070000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>85933000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-7504000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>138745000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-32636000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>148672000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-30594000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-66801000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>47466000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>146078000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>49589000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-70238000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-68787000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-31366000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-43716000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>16284000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14284000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-55710000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-74791000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-255905000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>19772000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-204054000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-117159000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-103118000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>19277000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-30464000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-70906000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>63149000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-224825000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-128688000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>195818000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-86465000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-78003000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>283579000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>370669000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>115728000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>45846000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>127475000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>243142000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>36541000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>107735000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-45973000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1338000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>136506000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>67877000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>178789000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>125630000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>31452216.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>116574013.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>26717000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>27978000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>111908010.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-8116736.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>13363419.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-7179603.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-7676496.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>115045000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>14092780.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>63168000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:74">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>57561000.0</v>
+      </c>
+      <c r="C29">
+        <v>130685000.0</v>
+      </c>
+      <c r="D29">
         <v>41503000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>47817000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-71955000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>62003000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>143956000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>95509000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-59938000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-17620000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1125000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>243777000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>48703000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>46180000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-109898000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>66232000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>23701000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-90723000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>23185000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-194658000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>77204000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-129139000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>16072000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>54854000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-86171000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-78089000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-43469000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>80012000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>61067000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-12138000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>86883000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-59519000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>34380000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>18111000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>60632000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>165301000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>39278000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>108791000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>179071000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>82930000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-3436000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>70143000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>15120000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-105348000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>296654000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>173176000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-218290000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>102605000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>107268000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-280783000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-475428000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-27987000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-24397000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-126744000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-280097000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-67842000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-117219000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>90815000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>4030000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-86468000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-88827000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-183254000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-159374000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-61363603.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-33365320.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-15031000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-129401000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-284016.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>5975961.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-16835490.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-8532634.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-56375179.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>-30540000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-50529183.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-41932000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:74">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>29299000.0</v>
+      </c>
+      <c r="C30">
+        <v>135530000.0</v>
+      </c>
+      <c r="D30">
         <v>-124955000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-46482000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>93034000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30">
         <v>-51056000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-      <c r="AD30">
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30">
         <v>-58639000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-755741000.0</v>
       </c>
-      <c r="AF30"/>
-[...1 lines deleted...]
-      <c r="AH30">
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30">
         <v>-125870000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-644232000.0</v>
       </c>
-      <c r="AJ30"/>
-[...1 lines deleted...]
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30"/>
+      <c r="AN30">
         <v>-224669000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-578874000.0</v>
       </c>
-      <c r="AN30"/>
-[...1 lines deleted...]
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-250290000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-675919000.0</v>
       </c>
-      <c r="AR30"/>
-[...1 lines deleted...]
-      <c r="AT30">
+      <c r="AT30"/>
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-543663000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-1259030000.0</v>
       </c>
-      <c r="AV30"/>
-[...1 lines deleted...]
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-538562000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-1220656000.0</v>
       </c>
-      <c r="AZ30"/>
-[...1 lines deleted...]
-      <c r="BB30">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30">
         <v>-364757000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-519496000.0</v>
       </c>
-      <c r="BD30"/>
-[...1 lines deleted...]
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30">
         <v>-72883000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-703411000.0</v>
       </c>
-      <c r="BH30"/>
-[...1 lines deleted...]
-      <c r="BJ30">
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30">
         <v>-238577119.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-325221241000.0</v>
       </c>
-      <c r="BL30"/>
-[...1 lines deleted...]
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-144097972.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-61806000000.0</v>
       </c>
-      <c r="BP30"/>
-[...1 lines deleted...]
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30"/>
+      <c r="BT30">
         <v>-23650000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-202402611000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30"/>
       <c r="BV30"/>
+      <c r="BW30"/>
+      <c r="BX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>