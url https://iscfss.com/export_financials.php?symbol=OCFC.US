--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8577,51 +8577,51 @@
       <c r="DL12">
         <v>-1900000.0</v>
       </c>
       <c r="DM12">
         <v>1700000.0</v>
       </c>
       <c r="DN12">
         <v>5800000.0</v>
       </c>
       <c r="DO12">
         <v>5400000.0</v>
       </c>
       <c r="DP12">
         <v>3000000.0</v>
       </c>
       <c r="DQ12">
         <v>43400000.0</v>
       </c>
       <c r="DR12"/>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>-362000.0</v>
+        <v>629000.0</v>
       </c>
       <c r="C13">
         <v>625000.0</v>
       </c>
       <c r="D13">
         <v>625000.0</v>
       </c>
       <c r="E13">
         <v>625000.0</v>
       </c>
       <c r="F13">
         <v>625000.0</v>
       </c>
       <c r="G13">
         <v>613000.0</v>
       </c>
       <c r="H13">
         <v>613000.0</v>
       </c>
       <c r="I13">
         <v>613000.0</v>
       </c>
       <c r="J13">
         <v>613000.0</v>
       </c>
@@ -16461,51 +16461,51 @@
       <c r="DB41">
         <v>12678000.0</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>1002646000.0</v>
+        <v>1001655000.0</v>
       </c>
       <c r="C42">
         <v>1001468000.0</v>
       </c>
       <c r="D42">
         <v>999726000.0</v>
       </c>
       <c r="E42">
         <v>998563000.0</v>
       </c>
       <c r="F42">
         <v>1070402000.0</v>
       </c>
       <c r="G42">
         <v>1075162000.0</v>
       </c>
       <c r="H42">
         <v>1072749000.0</v>
       </c>
       <c r="I42">
         <v>1072435000.0</v>
       </c>
       <c r="J42">
         <v>1075558000.0</v>
       </c>
@@ -25811,52 +25811,56 @@
       </c>
       <c r="DL2">
         <v>14900000.0</v>
       </c>
       <c r="DM2">
         <v>13700000.0</v>
       </c>
       <c r="DN2">
         <v>12200000.0</v>
       </c>
       <c r="DO2">
         <v>11100000.0</v>
       </c>
       <c r="DP2">
         <v>10400000.0</v>
       </c>
       <c r="DQ2">
         <v>11700000.0</v>
       </c>
       <c r="DR2"/>
     </row>
     <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>185</v>
       </c>
-      <c r="B3"/>
-      <c r="C3"/>
+      <c r="B3">
+        <v>3754000.0</v>
+      </c>
+      <c r="C3">
+        <v>3676000.0</v>
+      </c>
       <c r="D3">
         <v>3646000.0</v>
       </c>
       <c r="E3">
         <v>3548000.0</v>
       </c>
       <c r="F3">
         <v>3544000.0</v>
       </c>
       <c r="G3">
         <v>3549000.0</v>
       </c>
       <c r="H3">
         <v>3525000.0</v>
       </c>
       <c r="I3">
         <v>3738000.0</v>
       </c>
       <c r="J3">
         <v>3732000.0</v>
       </c>
       <c r="K3">
         <v>4197000.0</v>
       </c>
       <c r="L3">
@@ -26451,52 +26455,56 @@
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>187</v>
       </c>
-      <c r="B5"/>
-      <c r="C5"/>
+      <c r="B5">
+        <v>27054000.0</v>
+      </c>
+      <c r="C5">
+        <v>16847000.0</v>
+      </c>
       <c r="D5">
         <v>22542000.0</v>
       </c>
       <c r="E5">
         <v>24856000.0</v>
       </c>
       <c r="F5">
         <v>28271000.0</v>
       </c>
       <c r="G5">
         <v>27245000.0</v>
       </c>
       <c r="H5">
         <v>32650000.0</v>
       </c>
       <c r="I5">
         <v>31514000.0</v>
       </c>
       <c r="J5">
         <v>39247000.0</v>
       </c>
       <c r="K5">
         <v>36321000.0</v>
       </c>
       <c r="L5">
@@ -26805,63 +26813,63 @@
       <c r="DI5">
         <v>5100000.0</v>
       </c>
       <c r="DJ5">
         <v>5500000.0</v>
       </c>
       <c r="DK5">
         <v>5300000.0</v>
       </c>
       <c r="DL5">
         <v>5500000.0</v>
       </c>
       <c r="DM5">
         <v>5300000.0</v>
       </c>
       <c r="DN5">
         <v>5400000.0</v>
       </c>
       <c r="DO5">
         <v>5200000.0</v>
       </c>
       <c r="DP5">
         <v>-13500000.0</v>
       </c>
       <c r="DQ5">
-        <v>15400000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="DR5"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>188</v>
       </c>
       <c r="B6">
-        <v>27054000.0</v>
+        <v>30808000.0</v>
       </c>
       <c r="C6">
-        <v>16847000.0</v>
+        <v>20523000.0</v>
       </c>
       <c r="D6">
         <v>26188000.0</v>
       </c>
       <c r="E6">
         <v>28404000.0</v>
       </c>
       <c r="F6">
         <v>31815000.0</v>
       </c>
       <c r="G6">
         <v>30794000.0</v>
       </c>
       <c r="H6">
         <v>36175000.0</v>
       </c>
       <c r="I6">
         <v>35252000.0</v>
       </c>
       <c r="J6">
         <v>42979000.0</v>
       </c>
       <c r="K6">
         <v>40518000.0</v>
       </c>
@@ -27171,51 +27179,51 @@
       <c r="DI6">
         <v>7300000.0</v>
       </c>
       <c r="DJ6">
         <v>7600000.0</v>
       </c>
       <c r="DK6">
         <v>7400000.0</v>
       </c>
       <c r="DL6">
         <v>7700000.0</v>
       </c>
       <c r="DM6">
         <v>7400000.0</v>
       </c>
       <c r="DN6">
         <v>7300000.0</v>
       </c>
       <c r="DO6">
         <v>4800000.0</v>
       </c>
       <c r="DP6">
         <v>-12300000.0</v>
       </c>
       <c r="DQ6">
-        <v>3800000.0</v>
+        <v>4010000.0</v>
       </c>
       <c r="DR6">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>189</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -36228,57 +36236,57 @@
       </c>
       <c r="AA14">
         <v>6025000.0</v>
       </c>
       <c r="AB14">
         <v>6300000.0</v>
       </c>
       <c r="AC14">
         <v>8400000.0</v>
       </c>
       <c r="AD14">
         <v>7900000.0</v>
       </c>
       <c r="AE14">
         <v>1900000.0</v>
       </c>
       <c r="AF14">
         <v>810000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>228</v>
       </c>
       <c r="B15">
-        <v>-48247000.0</v>
+        <v>48247000.0</v>
       </c>
       <c r="C15">
-        <v>-50880000.0</v>
+        <v>50880000.0</v>
       </c>
       <c r="D15">
-        <v>-51274000.0</v>
+        <v>51274000.0</v>
       </c>
       <c r="E15">
         <v>47511000.0</v>
       </c>
       <c r="F15">
         <v>44510000.0</v>
       </c>
       <c r="G15">
         <v>42917000.0</v>
       </c>
       <c r="H15">
         <v>34241000.0</v>
       </c>
       <c r="I15">
         <v>29564000.0</v>
       </c>
       <c r="J15">
         <v>19286000.0</v>
       </c>
       <c r="K15">
         <v>12616000.0</v>
       </c>
       <c r="L15">
         <v>8693000.0</v>
       </c>
@@ -36831,51 +36839,51 @@
       </c>
       <c r="AB22">
         <v>16300000.0</v>
       </c>
       <c r="AC22">
         <v>13000000.0</v>
       </c>
       <c r="AD22">
         <v>13800000.0</v>
       </c>
       <c r="AE22">
         <v>-1700000.0</v>
       </c>
       <c r="AF22">
         <v>7947000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>235</v>
       </c>
       <c r="B23">
         <v>854471000.0</v>
       </c>
       <c r="C23">
-        <v>-367698000.0</v>
+        <v>-368269000.0</v>
       </c>
       <c r="D23">
         <v>758620000.0</v>
       </c>
       <c r="E23">
         <v>1103771000.0</v>
       </c>
       <c r="F23">
         <v>-84456000.0</v>
       </c>
       <c r="G23">
         <v>-4887000.0</v>
       </c>
       <c r="H23">
         <v>-3040000.0</v>
       </c>
       <c r="I23">
         <v>-146486000.0</v>
       </c>
       <c r="J23">
         <v>156329000.0</v>
       </c>
       <c r="K23">
         <v>137028000.0</v>
       </c>
@@ -41389,60 +41397,60 @@
       </c>
       <c r="DL14">
         <v>2200000.0</v>
       </c>
       <c r="DM14">
         <v>2100000.0</v>
       </c>
       <c r="DN14">
         <v>1900000.0</v>
       </c>
       <c r="DO14">
         <v>-400000.0</v>
       </c>
       <c r="DP14">
         <v>1200000.0</v>
       </c>
       <c r="DQ14">
         <v>210000.0</v>
       </c>
     </row>
     <row r="15" spans="1:121">
       <c r="A15" t="s">
         <v>228</v>
       </c>
       <c r="B15">
-        <v>-11465000.0</v>
+        <v>11465000.0</v>
       </c>
       <c r="C15">
-        <v>-11451000.0</v>
+        <v>11451000.0</v>
       </c>
       <c r="D15">
-        <v>-11451000.0</v>
+        <v>11451000.0</v>
       </c>
       <c r="E15">
-        <v>-12655000.0</v>
+        <v>12655000.0</v>
       </c>
       <c r="F15">
         <v>12690000.0</v>
       </c>
       <c r="G15">
         <v>12658000.0</v>
       </c>
       <c r="H15">
         <v>12661000.0</v>
       </c>
       <c r="I15">
         <v>12707000.0</v>
       </c>
       <c r="J15">
         <v>12854000.0</v>
       </c>
       <c r="K15">
         <v>12848000.0</v>
       </c>
       <c r="L15">
         <v>200.0</v>
       </c>
       <c r="M15">
         <v>12841000.0</v>
       </c>
@@ -43578,78 +43586,78 @@
       </c>
       <c r="DQ22">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>235</v>
       </c>
       <c r="B23">
         <v>194962000.0</v>
       </c>
       <c r="C23">
         <v>485789000.0</v>
       </c>
       <c r="D23">
         <v>208543000.0</v>
       </c>
       <c r="E23">
         <v>45389000.0</v>
       </c>
       <c r="F23">
         <v>114911000.0</v>
       </c>
       <c r="G23">
-        <v>-51581000.0</v>
+        <v>-52104000.0</v>
       </c>
       <c r="H23">
         <v>124183000.0</v>
       </c>
       <c r="I23">
         <v>-245835000.0</v>
       </c>
       <c r="J23">
         <v>-194465000.0</v>
       </c>
       <c r="K23">
         <v>-106213000.0</v>
       </c>
       <c r="L23">
         <v>200.0</v>
       </c>
       <c r="M23">
         <v>29938000.0</v>
       </c>
       <c r="N23">
         <v>487553000.0</v>
       </c>
       <c r="O23">
         <v>371876000.0</v>
       </c>
       <c r="P23">
-        <v>129860000.0</v>
+        <v>129764000.0</v>
       </c>
       <c r="Q23">
         <v>-226809000.0</v>
       </c>
       <c r="R23">
         <v>329023000.0</v>
       </c>
       <c r="S23">
         <v>-31388000.0</v>
       </c>
       <c r="T23">
         <v>360062000.0</v>
       </c>
       <c r="U23">
         <v>-86860000.0</v>
       </c>
       <c r="V23">
         <v>80046000.0</v>
       </c>
       <c r="W23">
         <v>142206000.0</v>
       </c>
       <c r="X23">
         <v>316910000.0</v>
       </c>