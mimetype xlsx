--- v0 (2026-07-30)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4451,578 +4454,584 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2">
+        <v>151500000.0</v>
+      </c>
+      <c r="C2">
         <v>197100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>155000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>149200000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>131500000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>211000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>175800000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>177500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>164600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>206500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>193500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>163500000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>136000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>188800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>163700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>143800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>189300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>107800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>103600000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>87100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>79900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>74100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>80000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>108000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>111000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>100000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>68000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>123000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>143000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>156000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>124000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>155000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>148000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>166000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>123000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>134000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>172000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>135000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>193000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>290000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>377000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>348000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>327000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>490000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>79000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>480000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>335000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>499000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>149000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>493000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>614000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>868000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>225000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>754000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>749000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1036000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1108000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>845000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>675000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>907000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>168000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>668000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>483000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>563000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>515000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>462000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>405000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>505000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>630000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>621673409.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>707307144.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>849000103.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>359299831.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>382699990.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>312500531.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>366200415.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>384436160.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>402999888.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>299800335.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>283900000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>304100000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>229300000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>236600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5066,54 +5075,20578 @@
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
+      <c r="CH3"/>
+    </row>
+    <row r="4" spans="1:86">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+    </row>
+    <row r="5" spans="1:86">
+      <c r="A5" t="s">
+        <v>29</v>
+      </c>
+      <c r="B5">
+        <v>107500000.0</v>
+      </c>
+      <c r="C5">
+        <v>105500000.0</v>
+      </c>
+      <c r="D5">
+        <v>109600000.0</v>
+      </c>
+      <c r="E5">
+        <v>110100000.0</v>
+      </c>
+      <c r="F5">
+        <v>108900000.0</v>
+      </c>
+      <c r="G5">
+        <v>106800000.0</v>
+      </c>
+      <c r="H5">
+        <v>108600000.0</v>
+      </c>
+      <c r="I5">
+        <v>107300000.0</v>
+      </c>
+      <c r="J5">
+        <v>104800000.0</v>
+      </c>
+      <c r="K5">
+        <v>102900000.0</v>
+      </c>
+      <c r="L5">
+        <v>104100000.0</v>
+      </c>
+      <c r="M5">
+        <v>102300000.0</v>
+      </c>
+      <c r="N5">
+        <v>100500000.0</v>
+      </c>
+      <c r="O5">
+        <v>98700000.0</v>
+      </c>
+      <c r="P5">
+        <v>101200000.0</v>
+      </c>
+      <c r="Q5">
+        <v>100100000.0</v>
+      </c>
+      <c r="R5">
+        <v>99000000.0</v>
+      </c>
+      <c r="S5">
+        <v>98200000.0</v>
+      </c>
+      <c r="T5">
+        <v>103200000.0</v>
+      </c>
+      <c r="U5">
+        <v>102600000.0</v>
+      </c>
+      <c r="V5">
+        <v>102100000.0</v>
+      </c>
+      <c r="W5">
+        <v>103900000.0</v>
+      </c>
+      <c r="X5">
+        <v>103600000.0</v>
+      </c>
+      <c r="Y5">
+        <v>104000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>103000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>102000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>102000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>101000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>100000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>99000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>99000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>97000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>98000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>96000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>96000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>95000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>93000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>96000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>97000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>97000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>95000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>94000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>92000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>92000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>91000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>90000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>89000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>86000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>84000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>83000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>80000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>80000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>79000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>94000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>97000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-9063000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-8770000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-8472000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>95000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-8073000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-7805000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-7526000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-7875000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>-7545000000.0</v>
+      </c>
+      <c r="BN5"/>
+      <c r="BO5">
+        <v>-6914000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-6582000000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-6225000000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-5832000000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-5443000000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-5067994172.0</v>
+      </c>
+      <c r="BU5">
+        <v>-4678518203.0</v>
+      </c>
+      <c r="BV5">
+        <v>-4283533483.0</v>
+      </c>
+      <c r="BW5">
+        <v>-3899000103.0</v>
+      </c>
+      <c r="BX5">
+        <v>-3511599960.0</v>
+      </c>
+      <c r="BY5">
+        <v>-3065399980.0</v>
+      </c>
+      <c r="BZ5">
+        <v>-3065399575.0</v>
+      </c>
+      <c r="CA5">
+        <v>-2853199954.0</v>
+      </c>
+      <c r="CB5">
+        <v>-2644199674.0</v>
+      </c>
+      <c r="CC5">
+        <v>-2428000447.0</v>
+      </c>
+      <c r="CD5">
+        <v>-2220100390.0</v>
+      </c>
+      <c r="CE5">
+        <v>8500000.0</v>
+      </c>
+      <c r="CF5">
+        <v>5500000.0</v>
+      </c>
+      <c r="CG5">
+        <v>2100000.0</v>
+      </c>
+      <c r="CH5">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:86">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+    </row>
+    <row r="7" spans="1:86">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7">
+        <v>19800000.0</v>
+      </c>
+      <c r="C7">
+        <v>19300000.0</v>
+      </c>
+      <c r="D7">
+        <v>19500000.0</v>
+      </c>
+      <c r="E7">
+        <v>4200000.0</v>
+      </c>
+      <c r="F7">
+        <v>4500000.0</v>
+      </c>
+      <c r="G7">
+        <v>6600000.0</v>
+      </c>
+      <c r="H7">
+        <v>6600000.0</v>
+      </c>
+      <c r="I7">
+        <v>7800000.0</v>
+      </c>
+      <c r="J7">
+        <v>7600000.0</v>
+      </c>
+      <c r="K7">
+        <v>7600000.0</v>
+      </c>
+      <c r="L7">
+        <v>8000000.0</v>
+      </c>
+      <c r="M7">
+        <v>5600000.0</v>
+      </c>
+      <c r="N7">
+        <v>5600000.0</v>
+      </c>
+      <c r="O7">
+        <v>5500000.0</v>
+      </c>
+      <c r="P7">
+        <v>6000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>6800000.0</v>
+      </c>
+      <c r="R7">
+        <v>7700000.0</v>
+      </c>
+      <c r="S7">
+        <v>7800000.0</v>
+      </c>
+      <c r="T7">
+        <v>8700000.0</v>
+      </c>
+      <c r="U7">
+        <v>9500000.0</v>
+      </c>
+      <c r="V7">
+        <v>10100000.0</v>
+      </c>
+      <c r="W7">
+        <v>10800000.0</v>
+      </c>
+      <c r="X7">
+        <v>10400000.0</v>
+      </c>
+      <c r="Y7">
+        <v>13000000.0</v>
+      </c>
+      <c r="Z7">
+        <v>12000000.0</v>
+      </c>
+      <c r="AA7">
+        <v>13000000.0</v>
+      </c>
+      <c r="AB7">
+        <v>114000000.0</v>
+      </c>
+      <c r="AC7">
+        <v>120000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>125000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>130000000.0</v>
+      </c>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+    </row>
+    <row r="8" spans="1:86">
+      <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8">
+        <v>2071900000.0</v>
+      </c>
+      <c r="C8">
+        <v>2072000000.0</v>
+      </c>
+      <c r="D8">
+        <v>2084800000.0</v>
+      </c>
+      <c r="E8">
+        <v>2083400000.0</v>
+      </c>
+      <c r="F8">
+        <v>2090800000.0</v>
+      </c>
+      <c r="G8">
+        <v>2127600000.0</v>
+      </c>
+      <c r="H8">
+        <v>2135200000.0</v>
+      </c>
+      <c r="I8">
+        <v>2148600000.0</v>
+      </c>
+      <c r="J8">
+        <v>2158100000.0</v>
+      </c>
+      <c r="K8">
+        <v>2166300000.0</v>
+      </c>
+      <c r="L8">
+        <v>2175100000.0</v>
+      </c>
+      <c r="M8">
+        <v>2197500000.0</v>
+      </c>
+      <c r="N8">
+        <v>2211600000.0</v>
+      </c>
+      <c r="O8">
+        <v>2221900000.0</v>
+      </c>
+      <c r="P8">
+        <v>2221900000.0</v>
+      </c>
+      <c r="Q8">
+        <v>2221900000.0</v>
+      </c>
+      <c r="R8">
+        <v>2221600000.0</v>
+      </c>
+      <c r="S8">
+        <v>2221200000.0</v>
+      </c>
+      <c r="T8">
+        <v>2213800000.0</v>
+      </c>
+      <c r="U8">
+        <v>2189600000.0</v>
+      </c>
+      <c r="V8">
+        <v>2189500000.0</v>
+      </c>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+    </row>
+    <row r="9" spans="1:86">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+    </row>
+    <row r="10" spans="1:86">
+      <c r="A10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10">
+        <v>200000.0</v>
+      </c>
+      <c r="C10">
+        <v>1500000.0</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10">
+        <v>1000000.0</v>
+      </c>
+      <c r="F10">
+        <v>1600000.0</v>
+      </c>
+      <c r="G10">
+        <v>300000.0</v>
+      </c>
+      <c r="H10">
+        <v>0.0</v>
+      </c>
+      <c r="I10">
+        <v>900000.0</v>
+      </c>
+      <c r="J10">
+        <v>300000.0</v>
+      </c>
+      <c r="K10">
+        <v>300000.0</v>
+      </c>
+      <c r="L10">
+        <v>500000.0</v>
+      </c>
+      <c r="M10">
+        <v>900000.0</v>
+      </c>
+      <c r="N10">
+        <v>100000.0</v>
+      </c>
+      <c r="O10">
+        <v>100000.0</v>
+      </c>
+      <c r="P10">
+        <v>800000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-6800000.0</v>
+      </c>
+      <c r="R10">
+        <v>9200000.0</v>
+      </c>
+      <c r="S10">
+        <v>5600000.0</v>
+      </c>
+      <c r="T10">
+        <v>7300000.0</v>
+      </c>
+      <c r="U10">
+        <v>4000000.0</v>
+      </c>
+      <c r="V10">
+        <v>2300000.0</v>
+      </c>
+      <c r="W10">
+        <v>2200000.0</v>
+      </c>
+      <c r="X10">
+        <v>8100000.0</v>
+      </c>
+      <c r="Y10">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-125000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>4000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AM10"/>
+      <c r="AN10">
+        <v>11000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>447000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>1003000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>53000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AS10"/>
+      <c r="AT10">
+        <v>89000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>5000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>67000000.0</v>
+      </c>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+    </row>
+    <row r="11" spans="1:86">
+      <c r="A11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+    </row>
+    <row r="12" spans="1:86">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12">
+        <v>200000.0</v>
+      </c>
+      <c r="C12">
+        <v>1500000.0</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12">
+        <v>1000000.0</v>
+      </c>
+      <c r="F12">
+        <v>1600000.0</v>
+      </c>
+      <c r="G12">
+        <v>300000.0</v>
+      </c>
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
+        <v>900000.0</v>
+      </c>
+      <c r="J12">
+        <v>300000.0</v>
+      </c>
+      <c r="K12">
+        <v>300000.0</v>
+      </c>
+      <c r="L12">
+        <v>500000.0</v>
+      </c>
+      <c r="M12">
+        <v>900000.0</v>
+      </c>
+      <c r="N12">
+        <v>100000.0</v>
+      </c>
+      <c r="O12">
+        <v>100000.0</v>
+      </c>
+      <c r="P12">
+        <v>800000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-6800000.0</v>
+      </c>
+      <c r="R12">
+        <v>9200000.0</v>
+      </c>
+      <c r="S12">
+        <v>5600000.0</v>
+      </c>
+      <c r="T12">
+        <v>7300000.0</v>
+      </c>
+      <c r="U12">
+        <v>4000000.0</v>
+      </c>
+      <c r="V12">
+        <v>2300000.0</v>
+      </c>
+      <c r="W12">
+        <v>2200000.0</v>
+      </c>
+      <c r="X12">
+        <v>8100000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6000000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AA12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-125000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>4000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AM12"/>
+      <c r="AN12">
+        <v>11000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>447000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1003000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>53000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2000000.0</v>
+      </c>
+      <c r="AS12"/>
+      <c r="AT12">
+        <v>89000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>67000000.0</v>
+      </c>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12">
+        <v>2000000.0</v>
+      </c>
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+    </row>
+    <row r="13" spans="1:86">
+      <c r="A13" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13">
+        <v>2071900000.0</v>
+      </c>
+      <c r="C13">
+        <v>2072000000.0</v>
+      </c>
+      <c r="D13">
+        <v>2084800000.0</v>
+      </c>
+      <c r="E13">
+        <v>2083400000.0</v>
+      </c>
+      <c r="F13">
+        <v>2090800000.0</v>
+      </c>
+      <c r="G13">
+        <v>2127600000.0</v>
+      </c>
+      <c r="H13">
+        <v>2135200000.0</v>
+      </c>
+      <c r="I13">
+        <v>2148600000.0</v>
+      </c>
+      <c r="J13">
+        <v>2158100000.0</v>
+      </c>
+      <c r="K13">
+        <v>2166300000.0</v>
+      </c>
+      <c r="L13">
+        <v>2175100000.0</v>
+      </c>
+      <c r="M13">
+        <v>2197500000.0</v>
+      </c>
+      <c r="N13">
+        <v>2211600000.0</v>
+      </c>
+      <c r="O13">
+        <v>2221900000.0</v>
+      </c>
+      <c r="P13">
+        <v>2221900000.0</v>
+      </c>
+      <c r="Q13">
+        <v>2221900000.0</v>
+      </c>
+      <c r="R13">
+        <v>2221600000.0</v>
+      </c>
+      <c r="S13">
+        <v>2221200000.0</v>
+      </c>
+      <c r="T13">
+        <v>2213800000.0</v>
+      </c>
+      <c r="U13">
+        <v>2189600000.0</v>
+      </c>
+      <c r="V13">
+        <v>2189500000.0</v>
+      </c>
+      <c r="W13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="X13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AF13">
+        <v>2185000000.0</v>
+      </c>
+      <c r="AG13">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AH13">
+        <v>2183000000.0</v>
+      </c>
+      <c r="AI13">
+        <v>2182000000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AK13">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AL13">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AM13">
+        <v>8999000000.0</v>
+      </c>
+      <c r="AN13">
+        <v>8997000000.0</v>
+      </c>
+      <c r="AO13">
+        <v>8996000000.0</v>
+      </c>
+      <c r="AP13">
+        <v>8995000000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>8994000000.0</v>
+      </c>
+      <c r="AR13">
+        <v>8994000000.0</v>
+      </c>
+      <c r="AS13">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AT13">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AU13">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AV13">
+        <v>8983000000.0</v>
+      </c>
+      <c r="AW13">
+        <v>8968000000.0</v>
+      </c>
+      <c r="AX13">
+        <v>8954000000.0</v>
+      </c>
+      <c r="AY13">
+        <v>9138000000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>9124000000.0</v>
+      </c>
+      <c r="BA13">
+        <v>9103000000.0</v>
+      </c>
+      <c r="BB13">
+        <v>9067000000.0</v>
+      </c>
+      <c r="BC13">
+        <v>9021000000.0</v>
+      </c>
+      <c r="BD13">
+        <v>8985000000.0</v>
+      </c>
+      <c r="BE13">
+        <v>8950000000.0</v>
+      </c>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
+        <v>8629000000.0</v>
+      </c>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13">
+        <v>9177000000.0</v>
+      </c>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13">
+        <v>8451000000.0</v>
+      </c>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+    </row>
+    <row r="14" spans="1:86">
+      <c r="A14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14">
+        <v>69200000.0</v>
+      </c>
+      <c r="C14">
+        <v>67300000.0</v>
+      </c>
+      <c r="D14">
+        <v>67274326.0</v>
+      </c>
+      <c r="E14">
+        <v>68900000.0</v>
+      </c>
+      <c r="F14">
+        <v>73300000.0</v>
+      </c>
+      <c r="G14">
+        <v>76400000.0</v>
+      </c>
+      <c r="H14">
+        <v>74360313.0</v>
+      </c>
+      <c r="I14">
+        <v>79000000.0</v>
+      </c>
+      <c r="J14">
+        <v>79800000.0</v>
+      </c>
+      <c r="K14">
+        <v>80300000.0</v>
+      </c>
+      <c r="L14">
+        <v>86500000.0</v>
+      </c>
+      <c r="M14">
+        <v>83000000.0</v>
+      </c>
+      <c r="N14">
+        <v>84700000.0</v>
+      </c>
+      <c r="O14">
+        <v>83900000.0</v>
+      </c>
+      <c r="P14">
+        <v>85000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>84500000.0</v>
+      </c>
+      <c r="R14">
+        <v>84600000.0</v>
+      </c>
+      <c r="S14">
+        <v>83600000.0</v>
+      </c>
+      <c r="T14">
+        <v>80753516.0</v>
+      </c>
+      <c r="U14">
+        <v>77300000.0</v>
+      </c>
+      <c r="V14">
+        <v>76300000.0</v>
+      </c>
+      <c r="W14">
+        <v>76000000.0</v>
+      </c>
+      <c r="X14">
+        <v>73516225.0</v>
+      </c>
+      <c r="Y14">
+        <v>73500000.0</v>
+      </c>
+      <c r="Z14">
+        <v>73000000.0</v>
+      </c>
+      <c r="AA14">
+        <v>73000000.0</v>
+      </c>
+      <c r="AB14">
+        <v>73200000.0</v>
+      </c>
+      <c r="AC14">
+        <v>73000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>73000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>72542856.0</v>
+      </c>
+      <c r="AF14">
+        <v>72300000.0</v>
+      </c>
+      <c r="AG14">
+        <v>72500000.0</v>
+      </c>
+      <c r="AH14">
+        <v>72300000.0</v>
+      </c>
+      <c r="AI14">
+        <v>72057070.0</v>
+      </c>
+      <c r="AJ14">
+        <v>72047443.0</v>
+      </c>
+      <c r="AK14">
+        <v>72042785.0</v>
+      </c>
+      <c r="AL14">
+        <v>72028499.0</v>
+      </c>
+      <c r="AM14">
+        <v>71942856.0</v>
+      </c>
+      <c r="AN14">
+        <v>71809144.0</v>
+      </c>
+      <c r="AO14">
+        <v>71757141.0</v>
+      </c>
+      <c r="AP14">
+        <v>71742856.0</v>
+      </c>
+      <c r="AQ14">
+        <v>71742785.0</v>
+      </c>
+      <c r="AR14">
+        <v>71744227.0</v>
+      </c>
+      <c r="AS14">
+        <v>71742856.0</v>
+      </c>
+      <c r="AT14">
+        <v>71742785.0</v>
+      </c>
+      <c r="AU14">
+        <v>71628570.0</v>
+      </c>
+      <c r="AV14">
+        <v>70999999.0</v>
+      </c>
+      <c r="AW14">
+        <v>70685713.0</v>
+      </c>
+      <c r="AX14">
+        <v>70371427.0</v>
+      </c>
+      <c r="AY14">
+        <v>70057141.0</v>
+      </c>
+      <c r="AZ14">
+        <v>69928501.0</v>
+      </c>
+      <c r="BA14">
+        <v>69728501.0</v>
+      </c>
+      <c r="BB14">
+        <v>69228502.0</v>
+      </c>
+      <c r="BC14">
+        <v>68814216.0</v>
+      </c>
+      <c r="BD14">
+        <v>68414284.0</v>
+      </c>
+      <c r="BE14">
+        <v>68085713.0</v>
+      </c>
+      <c r="BF14">
+        <v>67771360.0</v>
+      </c>
+      <c r="BG14">
+        <v>67557075.0</v>
+      </c>
+      <c r="BH14">
+        <v>67557075.0</v>
+      </c>
+      <c r="BI14">
+        <v>67057075.0</v>
+      </c>
+      <c r="BJ14">
+        <v>66699933.0</v>
+      </c>
+      <c r="BK14">
+        <v>66871361.0</v>
+      </c>
+      <c r="BL14">
+        <v>66871361.0</v>
+      </c>
+      <c r="BM14">
+        <v>66042791.0</v>
+      </c>
+      <c r="BN14">
+        <v>63385650.0</v>
+      </c>
+      <c r="BO14">
+        <v>60985653.0</v>
+      </c>
+      <c r="BP14">
+        <v>61185653.0</v>
+      </c>
+      <c r="BQ14">
+        <v>59942797.0</v>
+      </c>
+      <c r="BR14">
+        <v>58714227.0</v>
+      </c>
+      <c r="BS14">
+        <v>57057085.0</v>
+      </c>
+      <c r="BT14">
+        <v>57057085.0</v>
+      </c>
+      <c r="BU14">
+        <v>55699944.0</v>
+      </c>
+      <c r="BV14">
+        <v>53742803.0</v>
+      </c>
+      <c r="BW14">
+        <v>51599948.0</v>
+      </c>
+      <c r="BX14">
+        <v>51599948.0</v>
+      </c>
+      <c r="BY14">
+        <v>34438768.0</v>
+      </c>
+      <c r="BZ14">
+        <v>34142823.0</v>
+      </c>
+      <c r="CA14">
+        <v>34242822.0</v>
+      </c>
+      <c r="CB14">
+        <v>34242822.0</v>
+      </c>
+      <c r="CC14">
+        <v>34142823.0</v>
+      </c>
+      <c r="CD14">
+        <v>24099975.0</v>
+      </c>
+      <c r="CE14">
+        <v>23685690.0</v>
+      </c>
+      <c r="CF14">
+        <v>23685690.0</v>
+      </c>
+      <c r="CG14">
+        <v>23928547.0</v>
+      </c>
+      <c r="CH14">
+        <v>24085690.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:86">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15">
+        <v>2187000000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2187000000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AB15">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2185000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2186000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2183000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2182000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>2181000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>8999000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8997000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>8996000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>8995000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>8994000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>8994000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>8993000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>8983000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>8968000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>8954000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>9138000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>9124000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>9103000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>9067000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>9021000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>8985000000.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15">
+        <v>9177000000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15">
+        <v>8451000000.0</v>
+      </c>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+    </row>
+    <row r="16" spans="1:86">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
+        <v>26100000.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
+        <v>-163500000.0</v>
+      </c>
+      <c r="N16">
+        <v>-136000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16">
+        <v>-185600000.0</v>
+      </c>
+      <c r="Q16"/>
+      <c r="R16">
+        <v>-143800000.0</v>
+      </c>
+      <c r="S16">
+        <v>-189300000.0</v>
+      </c>
+      <c r="T16">
+        <v>-107800000.0</v>
+      </c>
+      <c r="U16">
+        <v>-103600000.0</v>
+      </c>
+      <c r="V16">
+        <v>-87100000.0</v>
+      </c>
+      <c r="W16">
+        <v>16100000.0</v>
+      </c>
+      <c r="X16">
+        <v>-74100000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16">
+        <v>-111000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-68000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-123000000.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>26000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>28000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>26000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>27000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>30000000.0</v>
+      </c>
+      <c r="AL16"/>
+      <c r="AM16">
+        <v>34000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>35000000.0</v>
+      </c>
+      <c r="AO16">
+        <v>36000000.0</v>
+      </c>
+      <c r="AP16">
+        <v>19000000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>24000000.0</v>
+      </c>
+      <c r="AR16">
+        <v>261000000.0</v>
+      </c>
+      <c r="AS16">
+        <v>35000000.0</v>
+      </c>
+      <c r="AT16">
+        <v>74000000.0</v>
+      </c>
+      <c r="AU16">
+        <v>63000000.0</v>
+      </c>
+      <c r="AV16">
+        <v>572000000.0</v>
+      </c>
+      <c r="AW16">
+        <v>69000000.0</v>
+      </c>
+      <c r="AX16">
+        <v>69000000.0</v>
+      </c>
+      <c r="AY16">
+        <v>69000000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>68000000.0</v>
+      </c>
+      <c r="BA16">
+        <v>68000000.0</v>
+      </c>
+      <c r="BB16">
+        <v>131000000.0</v>
+      </c>
+      <c r="BC16">
+        <v>130000000.0</v>
+      </c>
+      <c r="BD16">
+        <v>129000000.0</v>
+      </c>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16">
+        <v>127000000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>127000000.0</v>
+      </c>
+      <c r="BK16">
+        <v>125000000.0</v>
+      </c>
+      <c r="BL16"/>
+      <c r="BM16">
+        <v>41000000.0</v>
+      </c>
+      <c r="BN16"/>
+      <c r="BO16">
+        <v>63000000.0</v>
+      </c>
+      <c r="BP16">
+        <v>63000000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>63000000.0</v>
+      </c>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16">
+        <v>132345799.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+    </row>
+    <row r="17" spans="1:86">
+      <c r="A17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+    </row>
+    <row r="18" spans="1:86">
+      <c r="A18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+    </row>
+    <row r="19" spans="1:86">
+      <c r="A19" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+    </row>
+    <row r="20" spans="1:86">
+      <c r="A20" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20">
+        <v>684000000.0</v>
+      </c>
+      <c r="AT20">
+        <v>706000000.0</v>
+      </c>
+      <c r="AU20">
+        <v>734000000.0</v>
+      </c>
+      <c r="AV20">
+        <v>734000000.0</v>
+      </c>
+      <c r="AW20">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AX20">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AY20">
+        <v>1887000000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1912000000.0</v>
+      </c>
+      <c r="BA20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BB20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BC20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1966000000.0</v>
+      </c>
+      <c r="BE20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BF20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BG20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BH20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BI20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BK20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BL20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BM20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BN20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BO20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BP20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BR20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BS20">
+        <v>2020000000.0</v>
+      </c>
+      <c r="BT20">
+        <v>2020398252.0</v>
+      </c>
+      <c r="BU20">
+        <v>1999148393.0</v>
+      </c>
+      <c r="BV20">
+        <v>1998778750.0</v>
+      </c>
+      <c r="BW20">
+        <v>1999000103.0</v>
+      </c>
+      <c r="BX20">
+        <v>652000199.0</v>
+      </c>
+      <c r="BY20">
+        <v>652000397.0</v>
+      </c>
+      <c r="BZ20">
+        <v>652000000.0</v>
+      </c>
+      <c r="CA20">
+        <v>651999539.0</v>
+      </c>
+      <c r="CB20">
+        <v>652000233.0</v>
+      </c>
+      <c r="CC20">
+        <v>632300212.0</v>
+      </c>
+      <c r="CD20">
+        <v>592000000.0</v>
+      </c>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+    </row>
+    <row r="21" spans="1:86">
+      <c r="A21" t="s">
+        <v>45</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+    </row>
+    <row r="22" spans="1:86">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
+        <v>1.0</v>
+      </c>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
+      <c r="M22">
+        <v>3800000.0</v>
+      </c>
+      <c r="N22">
+        <v>7400000.0</v>
+      </c>
+      <c r="O22">
+        <v>11600000.0</v>
+      </c>
+      <c r="P22">
+        <v>6200000.0</v>
+      </c>
+      <c r="Q22">
+        <v>6800000.0</v>
+      </c>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
+        <v>-100000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
+        <v>1000000.0</v>
+      </c>
+      <c r="X22">
+        <v>800000.0</v>
+      </c>
+      <c r="Y22">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z22">
+        <v>2000000.0</v>
+      </c>
+      <c r="AA22">
+        <v>14000000.0</v>
+      </c>
+      <c r="AB22">
+        <v>85000000.0</v>
+      </c>
+      <c r="AC22">
+        <v>105000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>225000000.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>9000000.0</v>
+      </c>
+      <c r="AG22">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH22">
+        <v>4000000.0</v>
+      </c>
+      <c r="AI22">
+        <v>84000000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>64000000.0</v>
+      </c>
+      <c r="AK22">
+        <v>51000000.0</v>
+      </c>
+      <c r="AL22">
+        <v>74000000.0</v>
+      </c>
+      <c r="AM22"/>
+      <c r="AN22">
+        <v>199000000.0</v>
+      </c>
+      <c r="AO22">
+        <v>90000000.0</v>
+      </c>
+      <c r="AP22">
+        <v>233000000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>304000000.0</v>
+      </c>
+      <c r="AR22">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AS22"/>
+      <c r="AT22">
+        <v>75000000.0</v>
+      </c>
+      <c r="AU22">
+        <v>81000000.0</v>
+      </c>
+      <c r="AV22">
+        <v>-127000000.0</v>
+      </c>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+    </row>
+    <row r="23" spans="1:86">
+      <c r="A23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23">
+        <v>2040300000.0</v>
+      </c>
+      <c r="C23">
+        <v>1969700000.0</v>
+      </c>
+      <c r="D23">
+        <v>1854800000.0</v>
+      </c>
+      <c r="E23">
+        <v>1803300000.0</v>
+      </c>
+      <c r="F23">
+        <v>1862000000.0</v>
+      </c>
+      <c r="G23">
+        <v>2173500000.0</v>
+      </c>
+      <c r="H23">
+        <v>2114600000.0</v>
+      </c>
+      <c r="I23">
+        <v>2399800000.0</v>
+      </c>
+      <c r="J23">
+        <v>2400300000.0</v>
+      </c>
+      <c r="K23">
+        <v>2315400000.0</v>
+      </c>
+      <c r="L23">
+        <v>2250400000.0</v>
+      </c>
+      <c r="M23">
+        <v>2220100000.0</v>
+      </c>
+      <c r="N23">
+        <v>2226700000.0</v>
+      </c>
+      <c r="O23">
+        <v>2258100000.0</v>
+      </c>
+      <c r="P23">
+        <v>2204300000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1564400000.0</v>
+      </c>
+      <c r="R23">
+        <v>1541000000.0</v>
+      </c>
+      <c r="S23">
+        <v>1518300000.0</v>
+      </c>
+      <c r="T23">
+        <v>1429200000.0</v>
+      </c>
+      <c r="U23">
+        <v>1330500000.0</v>
+      </c>
+      <c r="V23">
+        <v>1294200000.0</v>
+      </c>
+      <c r="W23">
+        <v>977500000.0</v>
+      </c>
+      <c r="X23">
+        <v>964100000.0</v>
+      </c>
+      <c r="Y23">
+        <v>968000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>984000000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1037000000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1904000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2463000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2490000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2692000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2650000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2849000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>2898000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2955000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>3008000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>3069000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>3112000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>3146000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>3339000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>3949000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>4894000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>5614000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>5924000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8412000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9375000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>9773000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>9852000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>11914000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>11869000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>12364000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>12329000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>14181000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>14449000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>14667000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>14139000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>15838000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>15763000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>15705000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>15286000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>15385000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>15041000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>14885000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>13368000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>12958000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>13150000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>13352000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>13876000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>14285000000.0</v>
+      </c>
+      <c r="BR23">
+        <v>14614000000.0</v>
+      </c>
+      <c r="BS23">
+        <v>14989000000.0</v>
+      </c>
+      <c r="BT23">
+        <v>15412000000.0</v>
+      </c>
+      <c r="BU23">
+        <v>15244837130.0</v>
+      </c>
+      <c r="BV23">
+        <v>15490535314.0</v>
+      </c>
+      <c r="BW23">
+        <v>15428000205.0</v>
+      </c>
+      <c r="BX23">
+        <v>8433000298.0</v>
+      </c>
+      <c r="BY23">
+        <v>8311400179.0</v>
+      </c>
+      <c r="BZ23">
+        <v>8310900106.0</v>
+      </c>
+      <c r="CA23">
+        <v>8019599861.0</v>
+      </c>
+      <c r="CB23">
+        <v>8069664492.0</v>
+      </c>
+      <c r="CC23">
+        <v>8011999552.0</v>
+      </c>
+      <c r="CD23">
+        <v>8014499722.0</v>
+      </c>
+      <c r="CE23">
+        <v>4015100000.0</v>
+      </c>
+      <c r="CF23">
+        <v>3967100000.0</v>
+      </c>
+      <c r="CG23">
+        <v>4093700000.0</v>
+      </c>
+      <c r="CH23">
+        <v>3954400000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:86">
+      <c r="A24" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24">
+        <v>354900000.0</v>
+      </c>
+      <c r="C24">
+        <v>245300000.0</v>
+      </c>
+      <c r="D24">
+        <v>179900000.0</v>
+      </c>
+      <c r="E24">
+        <v>145400000.0</v>
+      </c>
+      <c r="F24">
+        <v>174400000.0</v>
+      </c>
+      <c r="G24">
+        <v>350400000.0</v>
+      </c>
+      <c r="H24">
+        <v>332400000.0</v>
+      </c>
+      <c r="I24">
+        <v>299600000.0</v>
+      </c>
+      <c r="J24">
+        <v>326900000.0</v>
+      </c>
+      <c r="K24">
+        <v>277600000.0</v>
+      </c>
+      <c r="L24">
+        <v>218000000.0</v>
+      </c>
+      <c r="M24">
+        <v>230700000.0</v>
+      </c>
+      <c r="N24">
+        <v>270200000.0</v>
+      </c>
+      <c r="O24">
+        <v>259300000.0</v>
+      </c>
+      <c r="P24">
+        <v>225300000.0</v>
+      </c>
+      <c r="Q24">
+        <v>253700000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
+        <v>397000000.0</v>
+      </c>
+      <c r="V24">
+        <v>424100000.0</v>
+      </c>
+      <c r="W24">
+        <v>439900000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>458000000.0</v>
+      </c>
+      <c r="Z24">
+        <v>485000000.0</v>
+      </c>
+      <c r="AA24">
+        <v>474000000.0</v>
+      </c>
+      <c r="AB24">
+        <v>27000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>449000000.0</v>
+      </c>
+      <c r="AD24">
+        <v>44000000.0</v>
+      </c>
+      <c r="AE24">
+        <v>428000000.0</v>
+      </c>
+      <c r="AF24">
+        <v>402000000.0</v>
+      </c>
+      <c r="AG24">
+        <v>377000000.0</v>
+      </c>
+      <c r="AH24">
+        <v>388000000.0</v>
+      </c>
+      <c r="AI24">
+        <v>335000000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>328000000.0</v>
+      </c>
+      <c r="AK24">
+        <v>326000000.0</v>
+      </c>
+      <c r="AL24">
+        <v>353000000.0</v>
+      </c>
+      <c r="AM24">
+        <v>370000000.0</v>
+      </c>
+      <c r="AN24">
+        <v>442000000.0</v>
+      </c>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+    </row>
+    <row r="25" spans="1:86">
+      <c r="A25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25">
+        <v>147800000.0</v>
+      </c>
+      <c r="F25">
+        <v>177100000.0</v>
+      </c>
+      <c r="G25">
+        <v>354700000.0</v>
+      </c>
+      <c r="H25">
+        <v>336900000.0</v>
+      </c>
+      <c r="I25">
+        <v>305200000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>273600000.0</v>
+      </c>
+      <c r="O25">
+        <v>262200000.0</v>
+      </c>
+      <c r="P25">
+        <v>228100000.0</v>
+      </c>
+      <c r="Q25">
+        <v>256600000.0</v>
+      </c>
+      <c r="R25">
+        <v>3500000.0</v>
+      </c>
+      <c r="S25">
+        <v>3800000.0</v>
+      </c>
+      <c r="T25">
+        <v>4600000.0</v>
+      </c>
+      <c r="U25">
+        <v>402300000.0</v>
+      </c>
+      <c r="V25">
+        <v>430000000.0</v>
+      </c>
+      <c r="W25">
+        <v>446600000.0</v>
+      </c>
+      <c r="X25">
+        <v>5600000.0</v>
+      </c>
+      <c r="Y25">
+        <v>466000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>492000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>482000000.0</v>
+      </c>
+      <c r="AB25">
+        <v>112000000.0</v>
+      </c>
+      <c r="AC25">
+        <v>540000000.0</v>
+      </c>
+      <c r="AD25">
+        <v>139000000.0</v>
+      </c>
+      <c r="AE25">
+        <v>528000000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+    </row>
+    <row r="26" spans="1:86">
+      <c r="A26" t="s">
+        <v>50</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+    </row>
+    <row r="27" spans="1:86">
+      <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+    </row>
+    <row r="28" spans="1:86">
+      <c r="A28" t="s">
+        <v>52</v>
+      </c>
+      <c r="B28">
+        <v>374500000.0</v>
+      </c>
+      <c r="C28">
+        <v>263099999.0</v>
+      </c>
+      <c r="D28">
+        <v>216000000.0</v>
+      </c>
+      <c r="E28">
+        <v>148600000.0</v>
+      </c>
+      <c r="F28">
+        <v>225700000.0</v>
+      </c>
+      <c r="G28">
+        <v>356700000.0</v>
+      </c>
+      <c r="H28">
+        <v>342500000.0</v>
+      </c>
+      <c r="I28">
+        <v>349000000.0</v>
+      </c>
+      <c r="J28">
+        <v>384200000.0</v>
+      </c>
+      <c r="K28">
+        <v>284900000.0</v>
+      </c>
+      <c r="L28">
+        <v>227500000.0</v>
+      </c>
+      <c r="M28">
+        <v>235400000.0</v>
+      </c>
+      <c r="N28">
+        <v>280700000.0</v>
+      </c>
+      <c r="O28">
+        <v>264700000.0</v>
+      </c>
+      <c r="P28">
+        <v>230500000.0</v>
+      </c>
+      <c r="Q28">
+        <v>260500000.0</v>
+      </c>
+      <c r="R28">
+        <v>333100000.0</v>
+      </c>
+      <c r="S28">
+        <v>373900000.0</v>
+      </c>
+      <c r="T28">
+        <v>392400000.0</v>
+      </c>
+      <c r="U28">
+        <v>402500000.0</v>
+      </c>
+      <c r="V28">
+        <v>431900000.0</v>
+      </c>
+      <c r="W28">
+        <v>448500000.0</v>
+      </c>
+      <c r="X28">
+        <v>454100000.0</v>
+      </c>
+      <c r="Y28">
+        <v>465000000.0</v>
+      </c>
+      <c r="Z28">
+        <v>495000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>485000000.0</v>
+      </c>
+      <c r="AB28">
+        <v>574000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>584000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>604000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>586000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>419000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>391000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>404000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>365000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>357000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>360000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>390000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>384000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>458000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>465000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>532000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>1805000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>1938000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>2249000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>2117000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>2421000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>2082000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>2192000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2234000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>2353000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2458000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3004000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>3125000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2962000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>2690000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3935000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3691000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3397000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3219000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3129000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3039000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2838000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2751000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2515000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2746000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>3023000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>3510000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3832000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>4059000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>4086000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>4150000000.0</v>
+      </c>
+      <c r="BU28">
+        <v>4000425804.0</v>
+      </c>
+      <c r="BV28">
+        <v>4016893955.0</v>
+      </c>
+      <c r="BW28">
+        <v>3975000514.0</v>
+      </c>
+      <c r="BX28">
+        <v>1943199921.0</v>
+      </c>
+      <c r="BY28">
+        <v>1824700388.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1822500531.0</v>
+      </c>
+      <c r="CA28">
+        <v>1402200185.0</v>
+      </c>
+      <c r="CB28">
+        <v>1285000000.0</v>
+      </c>
+      <c r="CC28">
+        <v>1152399687.0</v>
+      </c>
+      <c r="CD28">
+        <v>1276900167.0</v>
+      </c>
+      <c r="CE28">
+        <v>610400000.0</v>
+      </c>
+      <c r="CF28">
+        <v>542000000.0</v>
+      </c>
+      <c r="CG28">
+        <v>778200000.0</v>
+      </c>
+      <c r="CH28">
+        <v>575900000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:86">
+      <c r="A29" t="s">
+        <v>53</v>
+      </c>
+      <c r="B29">
+        <v>1754800000.0</v>
+      </c>
+      <c r="C29">
+        <v>1601300000.0</v>
+      </c>
+      <c r="D29">
+        <v>1571900000.0</v>
+      </c>
+      <c r="E29">
+        <v>1548400000.0</v>
+      </c>
+      <c r="F29">
+        <v>1615200000.0</v>
+      </c>
+      <c r="G29">
+        <v>1762200000.0</v>
+      </c>
+      <c r="H29">
+        <v>1741700000.0</v>
+      </c>
+      <c r="I29">
+        <v>2044800000.0</v>
+      </c>
+      <c r="J29">
+        <v>2053400000.0</v>
+      </c>
+      <c r="K29">
+        <v>1923300000.0</v>
+      </c>
+      <c r="L29">
+        <v>1863800000.0</v>
+      </c>
+      <c r="M29">
+        <v>1860800000.0</v>
+      </c>
+      <c r="N29">
+        <v>1892800000.0</v>
+      </c>
+      <c r="O29">
+        <v>1867000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1805000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1200600000.0</v>
+      </c>
+      <c r="R29">
+        <v>1239400000.0</v>
+      </c>
+      <c r="S29">
+        <v>1161400000.0</v>
+      </c>
+      <c r="T29">
+        <v>1154500000.0</v>
+      </c>
+      <c r="U29">
+        <v>1114000000.0</v>
+      </c>
+      <c r="V29">
+        <v>1093900000.0</v>
+      </c>
+      <c r="W29">
+        <v>786500000.0</v>
+      </c>
+      <c r="X29">
+        <v>774900000.0</v>
+      </c>
+      <c r="Y29">
+        <v>780000000.0</v>
+      </c>
+      <c r="Z29">
+        <v>810000000.0</v>
+      </c>
+      <c r="AA29">
+        <v>820000000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+    </row>
+    <row r="30" spans="1:86">
+      <c r="A30" t="s">
+        <v>54</v>
+      </c>
+      <c r="B30">
+        <v>77800000.0</v>
+      </c>
+      <c r="C30">
+        <v>90500000.0</v>
+      </c>
+      <c r="D30">
+        <v>56100000.0</v>
+      </c>
+      <c r="E30">
+        <v>60900000.0</v>
+      </c>
+      <c r="F30">
+        <v>68100000.0</v>
+      </c>
+      <c r="G30">
+        <v>86000000.0</v>
+      </c>
+      <c r="H30">
+        <v>88000000.0</v>
+      </c>
+      <c r="I30">
+        <v>87800000.0</v>
+      </c>
+      <c r="J30">
+        <v>89000000.0</v>
+      </c>
+      <c r="K30">
+        <v>83200000.0</v>
+      </c>
+      <c r="L30">
+        <v>70000000.0</v>
+      </c>
+      <c r="M30">
+        <v>82700000.0</v>
+      </c>
+      <c r="N30">
+        <v>69600000.0</v>
+      </c>
+      <c r="O30">
+        <v>84300000.0</v>
+      </c>
+      <c r="P30">
+        <v>82600000.0</v>
+      </c>
+      <c r="Q30">
+        <v>79600000.0</v>
+      </c>
+      <c r="R30">
+        <v>111200000.0</v>
+      </c>
+      <c r="S30">
+        <v>96600000.0</v>
+      </c>
+      <c r="T30">
+        <v>68900000.0</v>
+      </c>
+      <c r="U30">
+        <v>56500000.0</v>
+      </c>
+      <c r="V30">
+        <v>60800000.0</v>
+      </c>
+      <c r="W30">
+        <v>52400000.0</v>
+      </c>
+      <c r="X30">
+        <v>40800000.0</v>
+      </c>
+      <c r="Y30">
+        <v>36000000.0</v>
+      </c>
+      <c r="Z30">
+        <v>39000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>49000000.0</v>
+      </c>
+      <c r="AB30">
+        <v>70500000.0</v>
+      </c>
+      <c r="AC30">
+        <v>58000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>69000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>79000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>53000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>85000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>103000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>102000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>105000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>95000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>107000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>101000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>113000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>93000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>129000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>134000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>154000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>149000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>197000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>191000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>182000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>232000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>273000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>298000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>265000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>351000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>368000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>435000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>364000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>447000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>379000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>484000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>486000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>411000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>467000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>504000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>386000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>310000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>344000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>358000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>371000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>397000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>430000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>427000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>386000000.0</v>
+      </c>
+      <c r="BU30">
+        <v>565254418.0</v>
+      </c>
+      <c r="BV30">
+        <v>685935274.0</v>
+      </c>
+      <c r="BW30">
+        <v>646000411.0</v>
+      </c>
+      <c r="BX30">
+        <v>277500248.0</v>
+      </c>
+      <c r="BY30">
+        <v>257600119.0</v>
+      </c>
+      <c r="BZ30">
+        <v>247900106.0</v>
+      </c>
+      <c r="CA30">
+        <v>250699954.0</v>
+      </c>
+      <c r="CB30">
+        <v>268699907.0</v>
+      </c>
+      <c r="CC30">
+        <v>236399911.0</v>
+      </c>
+      <c r="CD30">
+        <v>216199665.0</v>
+      </c>
+      <c r="CE30">
+        <v>180200000.0</v>
+      </c>
+      <c r="CF30">
+        <v>214400000.0</v>
+      </c>
+      <c r="CG30">
+        <v>217700000.0</v>
+      </c>
+      <c r="CH30">
+        <v>173600000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:86">
+      <c r="A31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
+        <v>1617600000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>1579700000.0</v>
+      </c>
+      <c r="Q31">
+        <v>946900000.0</v>
+      </c>
+      <c r="R31">
+        <v>904800000.0</v>
+      </c>
+      <c r="S31">
+        <v>789700000.0</v>
+      </c>
+      <c r="T31">
+        <v>763500000.0</v>
+      </c>
+      <c r="U31">
+        <v>717000000.0</v>
+      </c>
+      <c r="V31">
+        <v>669800000.0</v>
+      </c>
+      <c r="W31">
+        <v>346600000.0</v>
+      </c>
+      <c r="X31">
+        <v>323100000.0</v>
+      </c>
+      <c r="Y31">
+        <v>322000000.0</v>
+      </c>
+      <c r="Z31">
+        <v>325000000.0</v>
+      </c>
+      <c r="AA31">
+        <v>346000000.0</v>
+      </c>
+      <c r="AB31">
+        <v>1092000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>1634000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>1661000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>1822000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>1868000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>2009000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>2102000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>2166000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>2223000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>2275000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>2247000000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+    </row>
+    <row r="32" spans="1:86">
+      <c r="A32" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32">
+        <v>-36900000.0</v>
+      </c>
+      <c r="C32">
+        <v>-106900000.0</v>
+      </c>
+      <c r="D32">
+        <v>-77500000.0</v>
+      </c>
+      <c r="E32">
+        <v>-80500000.0</v>
+      </c>
+      <c r="F32">
+        <v>-42100000.0</v>
+      </c>
+      <c r="G32">
+        <v>176900000.0</v>
+      </c>
+      <c r="H32">
+        <v>216800000.0</v>
+      </c>
+      <c r="I32">
+        <v>-137000000.0</v>
+      </c>
+      <c r="J32">
+        <v>-122800000.0</v>
+      </c>
+      <c r="K32">
+        <v>-129800000.0</v>
+      </c>
+      <c r="L32">
+        <v>-135400000.0</v>
+      </c>
+      <c r="M32">
+        <v>-96400000.0</v>
+      </c>
+      <c r="N32">
+        <v>-83100000.0</v>
+      </c>
+      <c r="O32">
+        <v>-115900000.0</v>
+      </c>
+      <c r="P32">
+        <v>-122600000.0</v>
+      </c>
+      <c r="Q32">
+        <v>-100600000.0</v>
+      </c>
+      <c r="R32">
+        <v>-373300000.0</v>
+      </c>
+      <c r="S32">
+        <v>-484000000.0</v>
+      </c>
+      <c r="T32">
+        <v>-443400000.0</v>
+      </c>
+      <c r="U32">
+        <v>-61200000.0</v>
+      </c>
+      <c r="V32">
+        <v>-38500000.0</v>
+      </c>
+      <c r="W32">
+        <v>-34500000.0</v>
+      </c>
+      <c r="X32">
+        <v>-488700000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-43000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AA32">
+        <v>-50000000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+    </row>
+    <row r="33" spans="1:86">
+      <c r="A33" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33">
+        <v>1908399999.0</v>
+      </c>
+      <c r="C33">
+        <v>1824900000.0</v>
+      </c>
+      <c r="D33">
+        <v>1764700000.0</v>
+      </c>
+      <c r="E33">
+        <v>1714400000.0</v>
+      </c>
+      <c r="F33">
+        <v>1695700000.0</v>
+      </c>
+      <c r="G33">
+        <v>1682800000.0</v>
+      </c>
+      <c r="H33">
+        <v>1622500000.0</v>
+      </c>
+      <c r="I33">
+        <v>2287100000.0</v>
+      </c>
+      <c r="J33">
+        <v>2280200000.0</v>
+      </c>
+      <c r="K33">
+        <v>2209300000.0</v>
+      </c>
+      <c r="L33">
+        <v>2155800000.0</v>
+      </c>
+      <c r="M33">
+        <v>2116400000.0</v>
+      </c>
+      <c r="N33">
+        <v>2132400000.0</v>
+      </c>
+      <c r="O33">
+        <v>2149800000.0</v>
+      </c>
+      <c r="P33">
+        <v>2104000000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1468300000.0</v>
+      </c>
+      <c r="R33">
+        <v>1405000000.0</v>
+      </c>
+      <c r="S33">
+        <v>1406100000.0</v>
+      </c>
+      <c r="T33">
+        <v>1342100000.0</v>
+      </c>
+      <c r="U33">
+        <v>1258000000.0</v>
+      </c>
+      <c r="V33">
+        <v>1218700000.0</v>
+      </c>
+      <c r="W33">
+        <v>911700000.0</v>
+      </c>
+      <c r="X33">
+        <v>905200000.0</v>
+      </c>
+      <c r="Y33">
+        <v>909000000.0</v>
+      </c>
+      <c r="Z33">
+        <v>928000000.0</v>
+      </c>
+      <c r="AA33">
+        <v>960000000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1735000000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2280000000.0</v>
+      </c>
+      <c r="AD33">
+        <v>2309000000.0</v>
+      </c>
+      <c r="AE33">
+        <v>2598000000.0</v>
+      </c>
+      <c r="AF33">
+        <v>2574000000.0</v>
+      </c>
+      <c r="AG33">
+        <v>2742000000.0</v>
+      </c>
+      <c r="AH33">
+        <v>2772000000.0</v>
+      </c>
+      <c r="AI33">
+        <v>2753000000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AK33">
+        <v>2897000000.0</v>
+      </c>
+      <c r="AL33">
+        <v>2909000000.0</v>
+      </c>
+      <c r="AM33">
+        <v>2939000000.0</v>
+      </c>
+      <c r="AN33">
+        <v>2998000000.0</v>
+      </c>
+      <c r="AO33">
+        <v>3293000000.0</v>
+      </c>
+      <c r="AP33">
+        <v>3502000000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>5088000000.0</v>
+      </c>
+      <c r="AR33">
+        <v>5619000000.0</v>
+      </c>
+      <c r="AS33">
+        <v>7649000000.0</v>
+      </c>
+      <c r="AT33">
+        <v>8957000000.0</v>
+      </c>
+      <c r="AU33">
+        <v>9463000000.0</v>
+      </c>
+      <c r="AV33">
+        <v>9442000000.0</v>
+      </c>
+      <c r="AW33">
+        <v>11523000000.0</v>
+      </c>
+      <c r="AX33">
+        <v>11447000000.0</v>
+      </c>
+      <c r="AY33">
+        <v>11894000000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>11866000000.0</v>
+      </c>
+      <c r="BA33">
+        <v>13596000000.0</v>
+      </c>
+      <c r="BB33">
+        <v>13864000000.0</v>
+      </c>
+      <c r="BC33">
+        <v>13952000000.0</v>
+      </c>
+      <c r="BD33">
+        <v>13433000000.0</v>
+      </c>
+      <c r="BE33">
+        <v>15001000000.0</v>
+      </c>
+      <c r="BF33">
+        <v>14921000000.0</v>
+      </c>
+      <c r="BG33">
+        <v>15030000000.0</v>
+      </c>
+      <c r="BH33">
+        <v>14955000000.0</v>
+      </c>
+      <c r="BI33">
+        <v>14724000000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>14455000000.0</v>
+      </c>
+      <c r="BK33">
+        <v>14261000000.0</v>
+      </c>
+      <c r="BL33">
+        <v>12878000000.0</v>
+      </c>
+      <c r="BM33">
+        <v>12540000000.0</v>
+      </c>
+      <c r="BN33">
+        <v>12702000000.0</v>
+      </c>
+      <c r="BO33">
+        <v>12852000000.0</v>
+      </c>
+      <c r="BP33">
+        <v>13367000000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>13746000000.0</v>
+      </c>
+      <c r="BR33">
+        <v>13997000000.0</v>
+      </c>
+      <c r="BS33">
+        <v>14133000000.0</v>
+      </c>
+      <c r="BT33">
+        <v>14471830986.0</v>
+      </c>
+      <c r="BU33">
+        <v>14543325527.0</v>
+      </c>
+      <c r="BV33">
+        <v>14495216772.0</v>
+      </c>
+      <c r="BW33">
+        <v>14631999794.0</v>
+      </c>
+      <c r="BX33">
+        <v>8065500050.0</v>
+      </c>
+      <c r="BY33">
+        <v>8010400477.0</v>
+      </c>
+      <c r="BZ33">
+        <v>7994800213.0</v>
+      </c>
+      <c r="CA33">
+        <v>7709199723.0</v>
+      </c>
+      <c r="CB33">
+        <v>7691053122.0</v>
+      </c>
+      <c r="CC33">
+        <v>7671700011.0</v>
+      </c>
+      <c r="CD33">
+        <v>7725399888.0</v>
+      </c>
+      <c r="CE33">
+        <v>3769000000.0</v>
+      </c>
+      <c r="CF33">
+        <v>3715200000.0</v>
+      </c>
+      <c r="CG33">
+        <v>3821900000.0</v>
+      </c>
+      <c r="CH33">
+        <v>3763200000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:86">
+      <c r="A34" t="s">
+        <v>58</v>
+      </c>
+      <c r="B34">
+        <v>3800000.0</v>
+      </c>
+      <c r="C34">
+        <v>3600000.0</v>
+      </c>
+      <c r="D34">
+        <v>1200000.0</v>
+      </c>
+      <c r="E34">
+        <v>1700000.0</v>
+      </c>
+      <c r="F34"/>
+      <c r="G34">
+        <v>400000.0</v>
+      </c>
+      <c r="H34">
+        <v>600000.0</v>
+      </c>
+      <c r="I34">
+        <v>900000.0</v>
+      </c>
+      <c r="J34">
+        <v>2200000.0</v>
+      </c>
+      <c r="K34">
+        <v>2100000.0</v>
+      </c>
+      <c r="L34">
+        <v>2600000.0</v>
+      </c>
+      <c r="M34">
+        <v>2300000.0</v>
+      </c>
+      <c r="N34">
+        <v>1000000.0</v>
+      </c>
+      <c r="O34">
+        <v>2900000.0</v>
+      </c>
+      <c r="P34">
+        <v>7900000.0</v>
+      </c>
+      <c r="Q34">
+        <v>8300000.0</v>
+      </c>
+      <c r="R34">
+        <v>6900000.0</v>
+      </c>
+      <c r="S34">
+        <v>8800000.0</v>
+      </c>
+      <c r="T34">
+        <v>6800000.0</v>
+      </c>
+      <c r="U34">
+        <v>6200000.0</v>
+      </c>
+      <c r="V34">
+        <v>5800000.0</v>
+      </c>
+      <c r="W34">
+        <v>3400000.0</v>
+      </c>
+      <c r="X34">
+        <v>100000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE34">
+        <v>4000000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+    </row>
+    <row r="35" spans="1:86">
+      <c r="A35" t="s">
+        <v>59</v>
+      </c>
+      <c r="B35">
+        <v>471599999.0</v>
+      </c>
+      <c r="C35">
+        <v>362000000.0</v>
+      </c>
+      <c r="D35">
+        <v>295600000.0</v>
+      </c>
+      <c r="E35">
+        <v>230900000.0</v>
+      </c>
+      <c r="F35">
+        <v>261200000.0</v>
+      </c>
+      <c r="G35">
+        <v>447900000.0</v>
+      </c>
+      <c r="H35">
+        <v>433500000.0</v>
+      </c>
+      <c r="I35">
+        <v>447400000.0</v>
+      </c>
+      <c r="J35">
+        <v>480900000.0</v>
+      </c>
+      <c r="K35">
+        <v>433800000.0</v>
+      </c>
+      <c r="L35">
+        <v>376600000.0</v>
+      </c>
+      <c r="M35">
+        <v>389900000.0</v>
+      </c>
+      <c r="N35">
+        <v>431700000.0</v>
+      </c>
+      <c r="O35">
+        <v>426200000.0</v>
+      </c>
+      <c r="P35">
+        <v>401700000.0</v>
+      </c>
+      <c r="Q35">
+        <v>420800000.0</v>
+      </c>
+      <c r="R35">
+        <v>126900000.0</v>
+      </c>
+      <c r="S35">
+        <v>132400000.0</v>
+      </c>
+      <c r="T35">
+        <v>135200000.0</v>
+      </c>
+      <c r="U35">
+        <v>479800000.0</v>
+      </c>
+      <c r="V35">
+        <v>510400000.0</v>
+      </c>
+      <c r="W35">
+        <v>530600000.0</v>
+      </c>
+      <c r="X35">
+        <v>93400000.0</v>
+      </c>
+      <c r="Y35">
+        <v>544000000.0</v>
+      </c>
+      <c r="Z35">
+        <v>570000000.0</v>
+      </c>
+      <c r="AA35">
+        <v>564000000.0</v>
+      </c>
+      <c r="AB35">
+        <v>207900000.0</v>
+      </c>
+      <c r="AC35">
+        <v>647000000.0</v>
+      </c>
+      <c r="AD35">
+        <v>257000000.0</v>
+      </c>
+      <c r="AE35">
+        <v>665000000.0</v>
+      </c>
+      <c r="AF35">
+        <v>592000000.0</v>
+      </c>
+      <c r="AG35">
+        <v>596000000.0</v>
+      </c>
+      <c r="AH35">
+        <v>614000000.0</v>
+      </c>
+      <c r="AI35">
+        <v>547000000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>556000000.0</v>
+      </c>
+      <c r="AK35">
+        <v>588000000.0</v>
+      </c>
+      <c r="AL35">
+        <v>654000000.0</v>
+      </c>
+      <c r="AM35">
+        <v>676000000.0</v>
+      </c>
+      <c r="AN35">
+        <v>748000000.0</v>
+      </c>
+      <c r="AO35">
+        <v>825000000.0</v>
+      </c>
+      <c r="AP35">
+        <v>1177000000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>2145000000.0</v>
+      </c>
+      <c r="AR35">
+        <v>2363000000.0</v>
+      </c>
+      <c r="AS35">
+        <v>2815000000.0</v>
+      </c>
+      <c r="AT35">
+        <v>3317000000.0</v>
+      </c>
+      <c r="AU35">
+        <v>3639000000.0</v>
+      </c>
+      <c r="AV35">
+        <v>3327000000.0</v>
+      </c>
+      <c r="AW35">
+        <v>3608000000.0</v>
+      </c>
+      <c r="AX35">
+        <v>3638000000.0</v>
+      </c>
+      <c r="AY35">
+        <v>3974000000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>3987000000.0</v>
+      </c>
+      <c r="BA35">
+        <v>4906000000.0</v>
+      </c>
+      <c r="BB35">
+        <v>5064000000.0</v>
+      </c>
+      <c r="BC35">
+        <v>4963000000.0</v>
+      </c>
+      <c r="BD35">
+        <v>4638000000.0</v>
+      </c>
+      <c r="BE35">
+        <v>5913000000.0</v>
+      </c>
+      <c r="BF35">
+        <v>5695000000.0</v>
+      </c>
+      <c r="BG35">
+        <v>5335000000.0</v>
+      </c>
+      <c r="BH35">
+        <v>5168000000.0</v>
+      </c>
+      <c r="BI35">
+        <v>4925000000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>4779000000.0</v>
+      </c>
+      <c r="BK35">
+        <v>4478000000.0</v>
+      </c>
+      <c r="BL35">
+        <v>4692000000.0</v>
+      </c>
+      <c r="BM35">
+        <v>3967000000.0</v>
+      </c>
+      <c r="BN35">
+        <v>4201000000.0</v>
+      </c>
+      <c r="BO35">
+        <v>4747000000.0</v>
+      </c>
+      <c r="BP35">
+        <v>5232000000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>5665000000.0</v>
+      </c>
+      <c r="BR35">
+        <v>5920000000.0</v>
+      </c>
+      <c r="BS35">
+        <v>5981000000.0</v>
+      </c>
+      <c r="BT35">
+        <v>6131000000.0</v>
+      </c>
+      <c r="BU35">
+        <v>6058122206.0</v>
+      </c>
+      <c r="BV35">
+        <v>6278241400.0</v>
+      </c>
+      <c r="BW35">
+        <v>5980000000.0</v>
+      </c>
+      <c r="BX35">
+        <v>3274099712.0</v>
+      </c>
+      <c r="BY35">
+        <v>3200499851.0</v>
+      </c>
+      <c r="BZ35">
+        <v>3227900106.0</v>
+      </c>
+      <c r="CA35">
+        <v>2496999539.0</v>
+      </c>
+      <c r="CB35">
+        <v>2416123020.0</v>
+      </c>
+      <c r="CC35">
+        <v>2236798927.0</v>
+      </c>
+      <c r="CD35">
+        <v>2229099833.0</v>
+      </c>
+      <c r="CE35">
+        <v>1476400000.0</v>
+      </c>
+      <c r="CF35">
+        <v>1416500000.0</v>
+      </c>
+      <c r="CG35">
+        <v>1711000000.0</v>
+      </c>
+      <c r="CH35">
+        <v>1461300000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:86">
+      <c r="A36" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36"/>
+      <c r="C36"/>
+      <c r="D36">
+        <v>-1000000.0</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36"/>
+      <c r="L36">
+        <v>1000000.0</v>
+      </c>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36">
+        <v>-300000.0</v>
+      </c>
+      <c r="Q36">
+        <v>-1468300000.0</v>
+      </c>
+      <c r="R36">
+        <v>-1405000000.0</v>
+      </c>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
+        <v>960000000.0</v>
+      </c>
+      <c r="AB36">
+        <v>30000000.0</v>
+      </c>
+      <c r="AC36">
+        <v>33000000.0</v>
+      </c>
+      <c r="AD36">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE36">
+        <v>33000000.0</v>
+      </c>
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36"/>
+      <c r="AI36"/>
+      <c r="AJ36"/>
+      <c r="AK36"/>
+      <c r="AL36">
+        <v>1000000.0</v>
+      </c>
+      <c r="AM36"/>
+      <c r="AN36">
+        <v>16000000.0</v>
+      </c>
+      <c r="AO36">
+        <v>29000000.0</v>
+      </c>
+      <c r="AP36">
+        <v>116000000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>143000000.0</v>
+      </c>
+      <c r="AR36">
+        <v>231000000.0</v>
+      </c>
+      <c r="AS36">
+        <v>254000000.0</v>
+      </c>
+      <c r="AT36">
+        <v>240000000.0</v>
+      </c>
+      <c r="AU36">
+        <v>303000000.0</v>
+      </c>
+      <c r="AV36">
+        <v>297000000.0</v>
+      </c>
+      <c r="AW36">
+        <v>275000000.0</v>
+      </c>
+      <c r="AX36">
+        <v>251000000.0</v>
+      </c>
+      <c r="AY36">
+        <v>251000000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>184000000.0</v>
+      </c>
+      <c r="BA36">
+        <v>247000000.0</v>
+      </c>
+      <c r="BB36">
+        <v>306000000.0</v>
+      </c>
+      <c r="BC36">
+        <v>247000000.0</v>
+      </c>
+      <c r="BD36">
+        <v>264000000.0</v>
+      </c>
+      <c r="BE36">
+        <v>337000000.0</v>
+      </c>
+      <c r="BF36">
+        <v>401000000.0</v>
+      </c>
+      <c r="BG36">
+        <v>560000000.0</v>
+      </c>
+      <c r="BH36">
+        <v>624000000.0</v>
+      </c>
+      <c r="BI36">
+        <v>714000000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>670000000.0</v>
+      </c>
+      <c r="BK36">
+        <v>669000000.0</v>
+      </c>
+      <c r="BL36">
+        <v>678000000.0</v>
+      </c>
+      <c r="BM36">
+        <v>703000000.0</v>
+      </c>
+      <c r="BN36">
+        <v>512000000.0</v>
+      </c>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36">
+        <v>-1064510.0</v>
+      </c>
+      <c r="BV36">
+        <v>-1017708.0</v>
+      </c>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36">
+        <v>1.0</v>
+      </c>
+      <c r="BZ36"/>
+      <c r="CA36">
+        <v>-1.0</v>
+      </c>
+      <c r="CB36">
+        <v>376281.0</v>
+      </c>
+      <c r="CC36"/>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+    </row>
+    <row r="37" spans="1:86">
+      <c r="A37" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+    </row>
+    <row r="38" spans="1:86">
+      <c r="A38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>263600000.0</v>
+      </c>
+      <c r="F38">
+        <v>264000000.0</v>
+      </c>
+      <c r="G38">
+        <v>268300000.0</v>
+      </c>
+      <c r="H38">
+        <v>273300000.0</v>
+      </c>
+      <c r="I38">
+        <v>185300000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
+        <v>230500000.0</v>
+      </c>
+      <c r="O38">
+        <v>236700000.0</v>
+      </c>
+      <c r="P38">
+        <v>246400000.0</v>
+      </c>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38">
+        <v>300000.0</v>
+      </c>
+      <c r="AC38">
+        <v>33000000.0</v>
+      </c>
+      <c r="AD38">
+        <v>31000000.0</v>
+      </c>
+      <c r="AE38">
+        <v>33000000.0</v>
+      </c>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38">
+        <v>1000000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1000000.0</v>
+      </c>
+      <c r="AM38"/>
+      <c r="AN38">
+        <v>16000000.0</v>
+      </c>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38"/>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38"/>
+      <c r="AX38"/>
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38"/>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38">
+        <v>-534000000.0</v>
+      </c>
+      <c r="BI38"/>
+      <c r="BJ38"/>
+      <c r="BK38"/>
+      <c r="BL38">
+        <v>1169000000.0</v>
+      </c>
+      <c r="BM38"/>
+      <c r="BN38"/>
+      <c r="BO38"/>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38">
+        <v>169014.0</v>
+      </c>
+      <c r="BU38"/>
+      <c r="BV38">
+        <v>-1.0</v>
+      </c>
+      <c r="BW38">
+        <v>1.0</v>
+      </c>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38">
+        <v>-1.0</v>
+      </c>
+      <c r="CA38">
+        <v>1.0</v>
+      </c>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+    </row>
+    <row r="39" spans="1:86">
+      <c r="A39" t="s">
+        <v>63</v>
+      </c>
+      <c r="B39">
+        <v>53900000.0</v>
+      </c>
+      <c r="C39">
+        <v>52800000.0</v>
+      </c>
+      <c r="D39">
+        <v>34000000.0</v>
+      </c>
+      <c r="E39">
+        <v>27000000.0</v>
+      </c>
+      <c r="F39">
+        <v>96600000.0</v>
+      </c>
+      <c r="G39">
+        <v>404400000.0</v>
+      </c>
+      <c r="H39">
+        <v>404100000.0</v>
+      </c>
+      <c r="I39">
+        <v>24000000.0</v>
+      </c>
+      <c r="J39">
+        <v>30800000.0</v>
+      </c>
+      <c r="K39">
+        <v>22600000.0</v>
+      </c>
+      <c r="L39">
+        <v>24100000.0</v>
+      </c>
+      <c r="M39">
+        <v>20100000.0</v>
+      </c>
+      <c r="N39">
+        <v>24600000.0</v>
+      </c>
+      <c r="O39">
+        <v>23900000.0</v>
+      </c>
+      <c r="P39">
+        <v>16900000.0</v>
+      </c>
+      <c r="Q39">
+        <v>16500000.0</v>
+      </c>
+      <c r="R39">
+        <v>15600000.0</v>
+      </c>
+      <c r="S39">
+        <v>10000000.0</v>
+      </c>
+      <c r="T39">
+        <v>10900000.0</v>
+      </c>
+      <c r="U39">
+        <v>12000000.0</v>
+      </c>
+      <c r="V39">
+        <v>12400000.0</v>
+      </c>
+      <c r="W39">
+        <v>11200000.0</v>
+      </c>
+      <c r="X39">
+        <v>10000000.0</v>
+      </c>
+      <c r="Y39">
+        <v>17000000.0</v>
+      </c>
+      <c r="Z39">
+        <v>15000000.0</v>
+      </c>
+      <c r="AA39">
+        <v>26000000.0</v>
+      </c>
+      <c r="AB39">
+        <v>98000000.0</v>
+      </c>
+      <c r="AC39">
+        <v>122000000.0</v>
+      </c>
+      <c r="AD39">
+        <v>112000000.0</v>
+      </c>
+      <c r="AE39">
+        <v>12000000.0</v>
+      </c>
+      <c r="AF39">
+        <v>21000000.0</v>
+      </c>
+      <c r="AG39">
+        <v>19000000.0</v>
+      </c>
+      <c r="AH39">
+        <v>22000000.0</v>
+      </c>
+      <c r="AI39">
+        <v>98000000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>82000000.0</v>
+      </c>
+      <c r="AK39">
+        <v>73000000.0</v>
+      </c>
+      <c r="AL39">
+        <v>94000000.0</v>
+      </c>
+      <c r="AM39">
+        <v>106000000.0</v>
+      </c>
+      <c r="AN39">
+        <v>217000000.0</v>
+      </c>
+      <c r="AO39">
+        <v>116000000.0</v>
+      </c>
+      <c r="AP39">
+        <v>260000000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>339000000.0</v>
+      </c>
+      <c r="AR39">
+        <v>186000000.0</v>
+      </c>
+      <c r="AS39">
+        <v>614000000.0</v>
+      </c>
+      <c r="AT39">
+        <v>132000000.0</v>
+      </c>
+      <c r="AU39">
+        <v>114000000.0</v>
+      </c>
+      <c r="AV39">
+        <v>288000000.0</v>
+      </c>
+      <c r="AW39">
+        <v>159000000.0</v>
+      </c>
+      <c r="AX39">
+        <v>149000000.0</v>
+      </c>
+      <c r="AY39">
+        <v>172000000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>395000000.0</v>
+      </c>
+      <c r="BA39">
+        <v>234000000.0</v>
+      </c>
+      <c r="BB39">
+        <v>217000000.0</v>
+      </c>
+      <c r="BC39">
+        <v>280000000.0</v>
+      </c>
+      <c r="BD39">
+        <v>342000000.0</v>
+      </c>
+      <c r="BE39">
+        <v>390000000.0</v>
+      </c>
+      <c r="BF39">
+        <v>463000000.0</v>
+      </c>
+      <c r="BG39">
+        <v>191000000.0</v>
+      </c>
+      <c r="BH39">
+        <v>379000000.0</v>
+      </c>
+      <c r="BI39">
+        <v>250000000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>119000000.0</v>
+      </c>
+      <c r="BK39">
+        <v>120000000.0</v>
+      </c>
+      <c r="BL39">
+        <v>110000000.0</v>
+      </c>
+      <c r="BM39">
+        <v>108000000.0</v>
+      </c>
+      <c r="BN39">
+        <v>104000000.0</v>
+      </c>
+      <c r="BO39">
+        <v>142000000.0</v>
+      </c>
+      <c r="BP39">
+        <v>138000000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>142000000.0</v>
+      </c>
+      <c r="BR39">
+        <v>187000000.0</v>
+      </c>
+      <c r="BS39">
+        <v>429000000.0</v>
+      </c>
+      <c r="BT39">
+        <v>554000000.0</v>
+      </c>
+      <c r="BU39">
+        <v>136257185.0</v>
+      </c>
+      <c r="BV39">
+        <v>309383269.0</v>
+      </c>
+      <c r="BW39">
+        <v>150000000.0</v>
+      </c>
+      <c r="BX39">
+        <v>90000000.0</v>
+      </c>
+      <c r="BY39">
+        <v>43399583.0</v>
+      </c>
+      <c r="BZ39">
+        <v>68199788.0</v>
+      </c>
+      <c r="CA39">
+        <v>59700184.0</v>
+      </c>
+      <c r="CB39">
+        <v>110000000.0</v>
+      </c>
+      <c r="CC39">
+        <v>103899631.0</v>
+      </c>
+      <c r="CD39">
+        <v>72900168.0</v>
+      </c>
+      <c r="CE39">
+        <v>65900000.0</v>
+      </c>
+      <c r="CF39">
+        <v>37500000.0</v>
+      </c>
+      <c r="CG39">
+        <v>54100000.0</v>
+      </c>
+      <c r="CH39">
+        <v>17600000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:86">
+      <c r="A40" t="s">
+        <v>64</v>
+      </c>
+      <c r="B40">
+        <v>13700000.0</v>
+      </c>
+      <c r="C40">
+        <v>51400000.0</v>
+      </c>
+      <c r="D40">
+        <v>8900000.0</v>
+      </c>
+      <c r="E40">
+        <v>18400000.0</v>
+      </c>
+      <c r="F40">
+        <v>26700000.0</v>
+      </c>
+      <c r="G40">
+        <v>100500000.0</v>
+      </c>
+      <c r="H40">
+        <v>93900000.0</v>
+      </c>
+      <c r="I40">
+        <v>27500000.0</v>
+      </c>
+      <c r="J40">
+        <v>26400000.0</v>
+      </c>
+      <c r="K40">
+        <v>27600000.0</v>
+      </c>
+      <c r="L40">
+        <v>32600000.0</v>
+      </c>
+      <c r="M40">
+        <v>34700000.0</v>
+      </c>
+      <c r="N40">
+        <v>34200000.0</v>
+      </c>
+      <c r="O40">
+        <v>32800000.0</v>
+      </c>
+      <c r="P40">
+        <v>34100000.0</v>
+      </c>
+      <c r="Q40">
+        <v>29100000.0</v>
+      </c>
+      <c r="R40">
+        <v>26700000.0</v>
+      </c>
+      <c r="S40">
+        <v>31200000.0</v>
+      </c>
+      <c r="T40">
+        <v>27600000.0</v>
+      </c>
+      <c r="U40">
+        <v>25900000.0</v>
+      </c>
+      <c r="V40">
+        <v>22700000.0</v>
+      </c>
+      <c r="W40">
+        <v>16300000.0</v>
+      </c>
+      <c r="X40">
+        <v>16900000.0</v>
+      </c>
+      <c r="Y40">
+        <v>17000000.0</v>
+      </c>
+      <c r="Z40">
+        <v>17000000.0</v>
+      </c>
+      <c r="AA40">
+        <v>14000000.0</v>
+      </c>
+      <c r="AB40">
+        <v>30200000.0</v>
+      </c>
+      <c r="AC40">
+        <v>35000000.0</v>
+      </c>
+      <c r="AD40">
+        <v>39000000.0</v>
+      </c>
+      <c r="AE40">
+        <v>21000000.0</v>
+      </c>
+      <c r="AF40">
+        <v>28000000.0</v>
+      </c>
+      <c r="AG40">
+        <v>100000000.0</v>
+      </c>
+      <c r="AH40">
+        <v>134000000.0</v>
+      </c>
+      <c r="AI40">
+        <v>119000000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>107000000.0</v>
+      </c>
+      <c r="AK40">
+        <v>54000000.0</v>
+      </c>
+      <c r="AL40">
+        <v>31000000.0</v>
+      </c>
+      <c r="AM40">
+        <v>47000000.0</v>
+      </c>
+      <c r="AN40">
+        <v>145000000.0</v>
+      </c>
+      <c r="AO40">
+        <v>42000000.0</v>
+      </c>
+      <c r="AP40">
+        <v>83000000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>67000000.0</v>
+      </c>
+      <c r="AR40">
+        <v>27000000.0</v>
+      </c>
+      <c r="AS40">
+        <v>110000000.0</v>
+      </c>
+      <c r="AT40">
+        <v>102000000.0</v>
+      </c>
+      <c r="AU40">
+        <v>85000000.0</v>
+      </c>
+      <c r="AV40">
+        <v>581000000.0</v>
+      </c>
+      <c r="AW40">
+        <v>155000000.0</v>
+      </c>
+      <c r="AX40">
+        <v>167000000.0</v>
+      </c>
+      <c r="AY40">
+        <v>263000000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>548000000.0</v>
+      </c>
+      <c r="BA40">
+        <v>184000000.0</v>
+      </c>
+      <c r="BB40">
+        <v>168000000.0</v>
+      </c>
+      <c r="BC40">
+        <v>151000000.0</v>
+      </c>
+      <c r="BD40">
+        <v>677000000.0</v>
+      </c>
+      <c r="BE40">
+        <v>148000000.0</v>
+      </c>
+      <c r="BF40">
+        <v>138000000.0</v>
+      </c>
+      <c r="BG40">
+        <v>297000000.0</v>
+      </c>
+      <c r="BH40">
+        <v>241000000.0</v>
+      </c>
+      <c r="BI40">
+        <v>172000000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>197000000.0</v>
+      </c>
+      <c r="BK40">
+        <v>326000000.0</v>
+      </c>
+      <c r="BL40">
+        <v>868000000.0</v>
+      </c>
+      <c r="BM40">
+        <v>61000000.0</v>
+      </c>
+      <c r="BN40">
+        <v>67000000.0</v>
+      </c>
+      <c r="BO40">
+        <v>158000000.0</v>
+      </c>
+      <c r="BP40">
+        <v>193000000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>70000000.0</v>
+      </c>
+      <c r="BR40">
+        <v>86000000.0</v>
+      </c>
+      <c r="BS40">
+        <v>188000000.0</v>
+      </c>
+      <c r="BT40">
+        <v>264000000.0</v>
+      </c>
+      <c r="BU40">
+        <v>260804769.0</v>
+      </c>
+      <c r="BV40">
+        <v>1057398738.0</v>
+      </c>
+      <c r="BW40">
+        <v>527999177.0</v>
+      </c>
+      <c r="BX40">
+        <v>230100308.0</v>
+      </c>
+      <c r="BY40">
+        <v>94400278.0</v>
+      </c>
+      <c r="BZ40">
+        <v>81299682.0</v>
+      </c>
+      <c r="CA40">
+        <v>80899447.0</v>
+      </c>
+      <c r="CB40">
+        <v>80263281.0</v>
+      </c>
+      <c r="CC40">
+        <v>99700458.0</v>
+      </c>
+      <c r="CD40">
+        <v>82099275.0</v>
+      </c>
+      <c r="CE40">
+        <v>77600000.0</v>
+      </c>
+      <c r="CF40">
+        <v>74300000.0</v>
+      </c>
+      <c r="CG40">
+        <v>79700000.0</v>
+      </c>
+      <c r="CH40">
+        <v>269100000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:86">
+      <c r="A41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
+        <v>173600000.0</v>
+      </c>
+      <c r="Q41">
+        <v>164200000.0</v>
+      </c>
+      <c r="R41">
+        <v>123400000.0</v>
+      </c>
+      <c r="S41">
+        <v>128600000.0</v>
+      </c>
+      <c r="T41">
+        <v>130600000.0</v>
+      </c>
+      <c r="U41">
+        <v>77500000.0</v>
+      </c>
+      <c r="V41">
+        <v>80400000.0</v>
+      </c>
+      <c r="W41">
+        <v>84000000.0</v>
+      </c>
+      <c r="X41">
+        <v>87800000.0</v>
+      </c>
+      <c r="Y41">
+        <v>78000000.0</v>
+      </c>
+      <c r="Z41">
+        <v>78000000.0</v>
+      </c>
+      <c r="AA41">
+        <v>82000000.0</v>
+      </c>
+      <c r="AB41">
+        <v>97000000.0</v>
+      </c>
+      <c r="AC41">
+        <v>107000000.0</v>
+      </c>
+      <c r="AD41">
+        <v>118000000.0</v>
+      </c>
+      <c r="AE41">
+        <v>137000000.0</v>
+      </c>
+      <c r="AF41">
+        <v>190000000.0</v>
+      </c>
+      <c r="AG41">
+        <v>219000000.0</v>
+      </c>
+      <c r="AH41">
+        <v>226000000.0</v>
+      </c>
+      <c r="AI41">
+        <v>212000000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>228000000.0</v>
+      </c>
+      <c r="AK41">
+        <v>262000000.0</v>
+      </c>
+      <c r="AL41">
+        <v>301000000.0</v>
+      </c>
+      <c r="AM41">
+        <v>306000000.0</v>
+      </c>
+      <c r="AN41">
+        <v>306000000.0</v>
+      </c>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+    </row>
+    <row r="42" spans="1:86">
+      <c r="A42" t="s">
+        <v>66</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42"/>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42">
+        <v>101200000.0</v>
+      </c>
+      <c r="Q42">
+        <v>100100000.0</v>
+      </c>
+      <c r="R42">
+        <v>99000000.0</v>
+      </c>
+      <c r="S42">
+        <v>98200000.0</v>
+      </c>
+      <c r="T42">
+        <v>103200000.0</v>
+      </c>
+      <c r="U42">
+        <v>102600000.0</v>
+      </c>
+      <c r="V42">
+        <v>102100000.0</v>
+      </c>
+      <c r="W42">
+        <v>103900000.0</v>
+      </c>
+      <c r="X42">
+        <v>103600000.0</v>
+      </c>
+      <c r="Y42">
+        <v>104000000.0</v>
+      </c>
+      <c r="Z42">
+        <v>103000000.0</v>
+      </c>
+      <c r="AA42">
+        <v>102000000.0</v>
+      </c>
+      <c r="AB42">
+        <v>102000000.0</v>
+      </c>
+      <c r="AC42">
+        <v>101000000.0</v>
+      </c>
+      <c r="AD42">
+        <v>100000000.0</v>
+      </c>
+      <c r="AE42">
+        <v>99000000.0</v>
+      </c>
+      <c r="AF42">
+        <v>99000000.0</v>
+      </c>
+      <c r="AG42">
+        <v>97000000.0</v>
+      </c>
+      <c r="AH42">
+        <v>98000000.0</v>
+      </c>
+      <c r="AI42">
+        <v>96000000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>96000000.0</v>
+      </c>
+      <c r="AK42">
+        <v>95000000.0</v>
+      </c>
+      <c r="AL42">
+        <v>93000000.0</v>
+      </c>
+      <c r="AM42">
+        <v>96000000.0</v>
+      </c>
+      <c r="AN42">
+        <v>97000000.0</v>
+      </c>
+      <c r="AO42"/>
+      <c r="AP42"/>
+      <c r="AQ42"/>
+      <c r="AR42"/>
+      <c r="AS42"/>
+      <c r="AT42"/>
+      <c r="AU42"/>
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42"/>
+      <c r="AY42">
+        <v>-21000000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>-211000000.0</v>
+      </c>
+      <c r="BA42"/>
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42">
+        <v>-280000000.0</v>
+      </c>
+      <c r="BE42">
+        <v>99000000.0</v>
+      </c>
+      <c r="BF42">
+        <v>9011000000.0</v>
+      </c>
+      <c r="BG42">
+        <v>8974000000.0</v>
+      </c>
+      <c r="BH42">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BI42">
+        <v>8898000000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>8856000000.0</v>
+      </c>
+      <c r="BK42">
+        <v>8760000000.0</v>
+      </c>
+      <c r="BL42">
+        <v>8809000000.0</v>
+      </c>
+      <c r="BM42">
+        <v>9208000000.0</v>
+      </c>
+      <c r="BN42">
+        <v>9125000000.0</v>
+      </c>
+      <c r="BO42">
+        <v>8635000000.0</v>
+      </c>
+      <c r="BP42">
+        <v>123000000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>8525000000.0</v>
+      </c>
+      <c r="BR42">
+        <v>8469000000.0</v>
+      </c>
+      <c r="BS42">
+        <v>8353000000.0</v>
+      </c>
+      <c r="BT42">
+        <v>8051281690.0</v>
+      </c>
+      <c r="BU42">
+        <v>7985948478.0</v>
+      </c>
+      <c r="BV42">
+        <v>7795644209.0</v>
+      </c>
+      <c r="BW42">
+        <v>7711000925.0</v>
+      </c>
+      <c r="BX42">
+        <v>3912400437.0</v>
+      </c>
+      <c r="BY42">
+        <v>3856699791.0</v>
+      </c>
+      <c r="BZ42">
+        <v>3804499468.0</v>
+      </c>
+      <c r="CA42">
+        <v>3762101015.0</v>
+      </c>
+      <c r="CB42">
+        <v>3729030755.0</v>
+      </c>
+      <c r="CC42">
+        <v>3694400358.0</v>
+      </c>
+      <c r="CD42">
+        <v>3655599554.0</v>
+      </c>
+      <c r="CE42">
+        <v>580600000.0</v>
+      </c>
+      <c r="CF42">
+        <v>561000000.0</v>
+      </c>
+      <c r="CG42">
+        <v>558600000.0</v>
+      </c>
+      <c r="CH42">
+        <v>556100000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:86">
+      <c r="A43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+    </row>
+    <row r="44" spans="1:86">
+      <c r="A44" t="s">
+        <v>68</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+    </row>
+    <row r="45" spans="1:86">
+      <c r="A45" t="s">
+        <v>69</v>
+      </c>
+      <c r="B45">
+        <v>8969100000.0</v>
+      </c>
+      <c r="C45">
+        <v>8830500000.0</v>
+      </c>
+      <c r="D45">
+        <v>8750300000.0</v>
+      </c>
+      <c r="E45">
+        <v>8652600000.0</v>
+      </c>
+      <c r="F45">
+        <v>8588900000.0</v>
+      </c>
+      <c r="G45">
+        <v>8540400000.0</v>
+      </c>
+      <c r="H45">
+        <v>8431800000.0</v>
+      </c>
+      <c r="I45">
+        <v>11598600000.0</v>
+      </c>
+      <c r="J45">
+        <v>11513100000.0</v>
+      </c>
+      <c r="K45">
+        <v>11369600000.0</v>
+      </c>
+      <c r="L45">
+        <v>11254900000.0</v>
+      </c>
+      <c r="M45">
+        <v>11151700000.0</v>
+      </c>
+      <c r="N45">
+        <v>11104800000.0</v>
+      </c>
+      <c r="O45">
+        <v>11064700000.0</v>
+      </c>
+      <c r="P45">
+        <v>10957500000.0</v>
+      </c>
+      <c r="Q45">
+        <v>10844300000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45">
+        <v>905200000.0</v>
+      </c>
+      <c r="Y45">
+        <v>909000000.0</v>
+      </c>
+      <c r="Z45">
+        <v>928000000.0</v>
+      </c>
+      <c r="AA45">
+        <v>960000000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1705000000.0</v>
+      </c>
+      <c r="AC45">
+        <v>2247000000.0</v>
+      </c>
+      <c r="AD45">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AE45">
+        <v>2565000000.0</v>
+      </c>
+      <c r="AF45">
+        <v>2574000000.0</v>
+      </c>
+      <c r="AG45">
+        <v>2742000000.0</v>
+      </c>
+      <c r="AH45">
+        <v>2772000000.0</v>
+      </c>
+      <c r="AI45">
+        <v>2753000000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AK45">
+        <v>2896000000.0</v>
+      </c>
+      <c r="AL45">
+        <v>2908000000.0</v>
+      </c>
+      <c r="AM45">
+        <v>2939000000.0</v>
+      </c>
+      <c r="AN45">
+        <v>2982000000.0</v>
+      </c>
+      <c r="AO45">
+        <v>3264000000.0</v>
+      </c>
+      <c r="AP45">
+        <v>3386000000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>4945000000.0</v>
+      </c>
+      <c r="AR45">
+        <v>5388000000.0</v>
+      </c>
+      <c r="AS45">
+        <v>6711000000.0</v>
+      </c>
+      <c r="AT45">
+        <v>8011000000.0</v>
+      </c>
+      <c r="AU45">
+        <v>8426000000.0</v>
+      </c>
+      <c r="AV45">
+        <v>8411000000.0</v>
+      </c>
+      <c r="AW45">
+        <v>9361000000.0</v>
+      </c>
+      <c r="AX45">
+        <v>9309000000.0</v>
+      </c>
+      <c r="AY45">
+        <v>9756000000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>10037000000.0</v>
+      </c>
+      <c r="BA45">
+        <v>11329000000.0</v>
+      </c>
+      <c r="BB45">
+        <v>11538000000.0</v>
+      </c>
+      <c r="BC45">
+        <v>11685000000.0</v>
+      </c>
+      <c r="BD45">
+        <v>11501000000.0</v>
+      </c>
+      <c r="BE45">
+        <v>12644000000.0</v>
+      </c>
+      <c r="BF45">
+        <v>12500000000.0</v>
+      </c>
+      <c r="BG45">
+        <v>12450000000.0</v>
+      </c>
+      <c r="BH45">
+        <v>12311000000.0</v>
+      </c>
+      <c r="BI45">
+        <v>11990000000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>11765000000.0</v>
+      </c>
+      <c r="BK45">
+        <v>11572000000.0</v>
+      </c>
+      <c r="BL45">
+        <v>10180000000.0</v>
+      </c>
+      <c r="BM45">
+        <v>9817000000.0</v>
+      </c>
+      <c r="BN45">
+        <v>10170000000.0</v>
+      </c>
+      <c r="BO45">
+        <v>10832000000.0</v>
+      </c>
+      <c r="BP45">
+        <v>11347000000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>11726000000.0</v>
+      </c>
+      <c r="BR45">
+        <v>11977000000.0</v>
+      </c>
+      <c r="BS45">
+        <v>12113000000.0</v>
+      </c>
+      <c r="BT45">
+        <v>12451432734.0</v>
+      </c>
+      <c r="BU45">
+        <v>12545241644.0</v>
+      </c>
+      <c r="BV45">
+        <v>12497455730.0</v>
+      </c>
+      <c r="BW45">
+        <v>12632999691.0</v>
+      </c>
+      <c r="BX45">
+        <v>7413499851.0</v>
+      </c>
+      <c r="BY45">
+        <v>7358400079.0</v>
+      </c>
+      <c r="BZ45">
+        <v>7342800213.0</v>
+      </c>
+      <c r="CA45">
+        <v>7057200185.0</v>
+      </c>
+      <c r="CB45">
+        <v>7039000466.0</v>
+      </c>
+      <c r="CC45">
+        <v>7039399799.0</v>
+      </c>
+      <c r="CD45">
+        <v>7133399888.0</v>
+      </c>
+      <c r="CE45">
+        <v>3769000000.0</v>
+      </c>
+      <c r="CF45">
+        <v>3715200000.0</v>
+      </c>
+      <c r="CG45">
+        <v>3821900000.0</v>
+      </c>
+      <c r="CH45">
+        <v>3763200000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:86">
+      <c r="A46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B46">
+        <v>1620800000.0</v>
+      </c>
+      <c r="C46">
+        <v>1528800000.0</v>
+      </c>
+      <c r="D46">
+        <v>1494500000.0</v>
+      </c>
+      <c r="E46">
+        <v>1450800000.0</v>
+      </c>
+      <c r="F46">
+        <v>1431700000.0</v>
+      </c>
+      <c r="G46">
+        <v>1414500000.0</v>
+      </c>
+      <c r="H46">
+        <v>1349200000.0</v>
+      </c>
+      <c r="I46">
+        <v>2101800000.0</v>
+      </c>
+      <c r="J46">
+        <v>2085400000.0</v>
+      </c>
+      <c r="K46">
+        <v>2002800000.0</v>
+      </c>
+      <c r="L46">
+        <v>1944000000.0</v>
+      </c>
+      <c r="M46">
+        <v>1893800000.0</v>
+      </c>
+      <c r="N46">
+        <v>1901900000.0</v>
+      </c>
+      <c r="O46">
+        <v>1913100000.0</v>
+      </c>
+      <c r="P46">
+        <v>1857600000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1468300000.0</v>
+      </c>
+      <c r="R46">
+        <v>1405000000.0</v>
+      </c>
+      <c r="S46">
+        <v>1406100000.0</v>
+      </c>
+      <c r="T46">
+        <v>1342100000.0</v>
+      </c>
+      <c r="U46">
+        <v>1258000000.0</v>
+      </c>
+      <c r="V46">
+        <v>1218700000.0</v>
+      </c>
+      <c r="W46">
+        <v>911700000.0</v>
+      </c>
+      <c r="X46">
+        <v>905200000.0</v>
+      </c>
+      <c r="Y46">
+        <v>909000000.0</v>
+      </c>
+      <c r="Z46">
+        <v>928000000.0</v>
+      </c>
+      <c r="AA46">
+        <v>960000000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1705000000.0</v>
+      </c>
+      <c r="AC46">
+        <v>2247000000.0</v>
+      </c>
+      <c r="AD46">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AE46">
+        <v>2565000000.0</v>
+      </c>
+      <c r="AF46">
+        <v>2574000000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2742000000.0</v>
+      </c>
+      <c r="AH46">
+        <v>2772000000.0</v>
+      </c>
+      <c r="AI46">
+        <v>2753000000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AK46">
+        <v>2896000000.0</v>
+      </c>
+      <c r="AL46">
+        <v>2908000000.0</v>
+      </c>
+      <c r="AM46">
+        <v>2939000000.0</v>
+      </c>
+      <c r="AN46">
+        <v>2982000000.0</v>
+      </c>
+      <c r="AO46">
+        <v>3264000000.0</v>
+      </c>
+      <c r="AP46">
+        <v>3386000000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>4945000000.0</v>
+      </c>
+      <c r="AR46">
+        <v>5388000000.0</v>
+      </c>
+      <c r="AS46">
+        <v>6711000000.0</v>
+      </c>
+      <c r="AT46">
+        <v>8011000000.0</v>
+      </c>
+      <c r="AU46">
+        <v>8426000000.0</v>
+      </c>
+      <c r="AV46">
+        <v>8411000000.0</v>
+      </c>
+      <c r="AW46">
+        <v>9361000000.0</v>
+      </c>
+      <c r="AX46">
+        <v>9309000000.0</v>
+      </c>
+      <c r="AY46">
+        <v>9756000000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>9720000000.0</v>
+      </c>
+      <c r="BA46">
+        <v>11329000000.0</v>
+      </c>
+      <c r="BB46">
+        <v>11538000000.0</v>
+      </c>
+      <c r="BC46">
+        <v>11685000000.0</v>
+      </c>
+      <c r="BD46">
+        <v>11203000000.0</v>
+      </c>
+      <c r="BE46">
+        <v>12644000000.0</v>
+      </c>
+      <c r="BF46">
+        <v>12500000000.0</v>
+      </c>
+      <c r="BG46">
+        <v>12450000000.0</v>
+      </c>
+      <c r="BH46">
+        <v>12311000000.0</v>
+      </c>
+      <c r="BI46">
+        <v>11990000000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>11765000000.0</v>
+      </c>
+      <c r="BK46">
+        <v>11572000000.0</v>
+      </c>
+      <c r="BL46">
+        <v>10180000000.0</v>
+      </c>
+      <c r="BM46">
+        <v>9817000000.0</v>
+      </c>
+      <c r="BN46">
+        <v>10170000000.0</v>
+      </c>
+      <c r="BO46">
+        <v>10832000000.0</v>
+      </c>
+      <c r="BP46">
+        <v>11347000000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>11726000000.0</v>
+      </c>
+      <c r="BR46">
+        <v>11977000000.0</v>
+      </c>
+      <c r="BS46">
+        <v>12113000000.0</v>
+      </c>
+      <c r="BT46">
+        <v>12451432734.0</v>
+      </c>
+      <c r="BU46">
+        <v>12545241644.0</v>
+      </c>
+      <c r="BV46">
+        <v>12497455730.0</v>
+      </c>
+      <c r="BW46">
+        <v>12632999691.0</v>
+      </c>
+      <c r="BX46">
+        <v>7413499851.0</v>
+      </c>
+      <c r="BY46">
+        <v>7358400079.0</v>
+      </c>
+      <c r="BZ46">
+        <v>7342800213.0</v>
+      </c>
+      <c r="CA46">
+        <v>7057200185.0</v>
+      </c>
+      <c r="CB46">
+        <v>7038676608.0</v>
+      </c>
+      <c r="CC46">
+        <v>7039399799.0</v>
+      </c>
+      <c r="CD46">
+        <v>7133399888.0</v>
+      </c>
+      <c r="CE46">
+        <v>3769000000.0</v>
+      </c>
+      <c r="CF46">
+        <v>3715200000.0</v>
+      </c>
+      <c r="CG46">
+        <v>3821900000.0</v>
+      </c>
+      <c r="CH46">
+        <v>3763200000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:86">
+      <c r="A47" t="s">
+        <v>71</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47">
+        <v>1450800000.0</v>
+      </c>
+      <c r="F47">
+        <v>1431700000.0</v>
+      </c>
+      <c r="G47">
+        <v>1414500000.0</v>
+      </c>
+      <c r="H47">
+        <v>1349200000.0</v>
+      </c>
+      <c r="I47">
+        <v>2101800000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
+        <v>1901900000.0</v>
+      </c>
+      <c r="O47">
+        <v>1913100000.0</v>
+      </c>
+      <c r="P47">
+        <v>1857600000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1468300000.0</v>
+      </c>
+      <c r="R47">
+        <v>1405000000.0</v>
+      </c>
+      <c r="S47">
+        <v>1406100000.0</v>
+      </c>
+      <c r="T47">
+        <v>1342100000.0</v>
+      </c>
+      <c r="U47">
+        <v>1258000000.0</v>
+      </c>
+      <c r="V47">
+        <v>1218700000.0</v>
+      </c>
+      <c r="W47">
+        <v>911700000.0</v>
+      </c>
+      <c r="X47">
+        <v>905200000.0</v>
+      </c>
+      <c r="Y47">
+        <v>909000000.0</v>
+      </c>
+      <c r="Z47">
+        <v>928000000.0</v>
+      </c>
+      <c r="AA47">
+        <v>960000000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1705000000.0</v>
+      </c>
+      <c r="AC47">
+        <v>2247000000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2278000000.0</v>
+      </c>
+      <c r="AE47">
+        <v>2565000000.0</v>
+      </c>
+      <c r="AF47">
+        <v>2574000000.0</v>
+      </c>
+      <c r="AG47">
+        <v>2742000000.0</v>
+      </c>
+      <c r="AH47">
+        <v>2772000000.0</v>
+      </c>
+      <c r="AI47">
+        <v>2753000000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2819000000.0</v>
+      </c>
+      <c r="AK47">
+        <v>2896000000.0</v>
+      </c>
+      <c r="AL47">
+        <v>2908000000.0</v>
+      </c>
+      <c r="AM47">
+        <v>2939000000.0</v>
+      </c>
+      <c r="AN47">
+        <v>2982000000.0</v>
+      </c>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+    </row>
+    <row r="48" spans="1:86">
+      <c r="A48" t="s">
+        <v>72</v>
+      </c>
+      <c r="B48">
+        <v>-779500000.0</v>
+      </c>
+      <c r="C48">
+        <v>-821500000.0</v>
+      </c>
+      <c r="D48">
+        <v>-802800000.0</v>
+      </c>
+      <c r="E48">
+        <v>-790500000.0</v>
+      </c>
+      <c r="F48">
+        <v>-807300000.0</v>
+      </c>
+      <c r="G48">
+        <v>-822600000.0</v>
+      </c>
+      <c r="H48">
+        <v>-838000000.0</v>
+      </c>
+      <c r="I48">
+        <v>-553200000.0</v>
+      </c>
+      <c r="J48">
+        <v>-586400000.0</v>
+      </c>
+      <c r="K48">
+        <v>-623500000.0</v>
+      </c>
+      <c r="L48">
+        <v>-635400000.0</v>
+      </c>
+      <c r="M48">
+        <v>-669700000.0</v>
+      </c>
+      <c r="N48">
+        <v>-694500000.0</v>
+      </c>
+      <c r="O48">
+        <v>-712900000.0</v>
+      </c>
+      <c r="P48">
+        <v>-743400000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-1375100000.0</v>
+      </c>
+      <c r="R48">
+        <v>-1415800000.0</v>
+      </c>
+      <c r="S48">
+        <v>-1529700000.0</v>
+      </c>
+      <c r="T48">
+        <v>-1553500000.0</v>
+      </c>
+      <c r="U48">
+        <v>-1575200000.0</v>
+      </c>
+      <c r="V48">
+        <v>-1621800000.0</v>
+      </c>
+      <c r="W48">
+        <v>-1944300000.0</v>
+      </c>
+      <c r="X48">
+        <v>-1967500000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-1969000000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-1965000000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-1943000000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-1197000000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-653000000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-625000000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-463000000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-416000000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-303000000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-272000000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-176000000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-111000000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-53000000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-6820000000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-6847000000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-6615000000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-6383000000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-6251000000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-6151000000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-4545000000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-3776000000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-3743000000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-3490000000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-1648000000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-1564000000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-1638000000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-1480000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-647000000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-606000000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-435000000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-208000000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-26000000.0</v>
+      </c>
+      <c r="BF48">
+        <v>170000000.0</v>
+      </c>
+      <c r="BG48">
+        <v>63000000.0</v>
+      </c>
+      <c r="BH48">
+        <v>132000000.0</v>
+      </c>
+      <c r="BI48">
+        <v>321000000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>310000000.0</v>
+      </c>
+      <c r="BK48">
+        <v>166000000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-610000000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-972000000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-770000000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-769000000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-656000000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-455000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-274000000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BT48">
+        <v>329000000.0</v>
+      </c>
+      <c r="BU48">
+        <v>318288269.0</v>
+      </c>
+      <c r="BV48">
+        <v>-353144718.0</v>
+      </c>
+      <c r="BW48">
+        <v>353999589.0</v>
+      </c>
+      <c r="BX48">
+        <v>657100010.0</v>
+      </c>
+      <c r="BY48">
+        <v>777100268.0</v>
+      </c>
+      <c r="BZ48">
+        <v>884700319.0</v>
+      </c>
+      <c r="CA48">
+        <v>1313399446.0</v>
+      </c>
+      <c r="CB48">
+        <v>1459692451.0</v>
+      </c>
+      <c r="CC48">
+        <v>1578099922.0</v>
+      </c>
+      <c r="CD48">
+        <v>1641000558.0</v>
+      </c>
+      <c r="CE48">
+        <v>1588100000.0</v>
+      </c>
+      <c r="CF48">
+        <v>1605700000.0</v>
+      </c>
+      <c r="CG48">
+        <v>1513000000.0</v>
+      </c>
+      <c r="CH48">
+        <v>1430800000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:86">
+      <c r="A49" t="s">
+        <v>73</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+    </row>
+    <row r="50" spans="1:86">
+      <c r="A50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50">
+        <v>400000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>48400000.0</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50">
+        <v>3500000.0</v>
+      </c>
+      <c r="I50">
+        <v>42500000.0</v>
+      </c>
+      <c r="J50">
+        <v>50000000.0</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50">
+        <v>2000000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50">
+        <v>5000000.0</v>
+      </c>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
+        <v>334600000.0</v>
+      </c>
+      <c r="S50">
+        <v>371700000.0</v>
+      </c>
+      <c r="T50">
+        <v>391000000.0</v>
+      </c>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>451800000.0</v>
+      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
+        <v>434000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>18000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>435000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>31000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>17000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>17000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>17000000.0</v>
+      </c>
+      <c r="AI50">
+        <v>32000000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>31000000.0</v>
+      </c>
+      <c r="AK50">
+        <v>38000000.0</v>
+      </c>
+      <c r="AL50">
+        <v>392000000.0</v>
+      </c>
+      <c r="AM50">
+        <v>384000000.0</v>
+      </c>
+      <c r="AN50">
+        <v>469000000.0</v>
+      </c>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+    </row>
+    <row r="51" spans="1:86">
+      <c r="A51" t="s">
+        <v>75</v>
+      </c>
+      <c r="B51">
+        <v>374700000.0</v>
+      </c>
+      <c r="C51">
+        <v>264599999.0</v>
+      </c>
+      <c r="D51">
+        <v>216000000.0</v>
+      </c>
+      <c r="E51">
+        <v>149600000.0</v>
+      </c>
+      <c r="F51">
+        <v>227300000.0</v>
+      </c>
+      <c r="G51">
+        <v>357000000.0</v>
+      </c>
+      <c r="H51">
+        <v>342500000.0</v>
+      </c>
+      <c r="I51">
+        <v>349900000.0</v>
+      </c>
+      <c r="J51">
+        <v>384500000.0</v>
+      </c>
+      <c r="K51">
+        <v>285200000.0</v>
+      </c>
+      <c r="L51">
+        <v>228000000.0</v>
+      </c>
+      <c r="M51">
+        <v>236300000.0</v>
+      </c>
+      <c r="N51">
+        <v>280800000.0</v>
+      </c>
+      <c r="O51">
+        <v>264800000.0</v>
+      </c>
+      <c r="P51">
+        <v>231300000.0</v>
+      </c>
+      <c r="Q51">
+        <v>260500000.0</v>
+      </c>
+      <c r="R51">
+        <v>342300000.0</v>
+      </c>
+      <c r="S51">
+        <v>379500000.0</v>
+      </c>
+      <c r="T51">
+        <v>399700000.0</v>
+      </c>
+      <c r="U51">
+        <v>406500000.0</v>
+      </c>
+      <c r="V51">
+        <v>434200000.0</v>
+      </c>
+      <c r="W51">
+        <v>450700000.0</v>
+      </c>
+      <c r="X51">
+        <v>462200000.0</v>
+      </c>
+      <c r="Y51">
+        <v>471000000.0</v>
+      </c>
+      <c r="Z51">
+        <v>497000000.0</v>
+      </c>
+      <c r="AA51">
+        <v>487000000.0</v>
+      </c>
+      <c r="AB51">
+        <v>575000000.0</v>
+      </c>
+      <c r="AC51">
+        <v>587000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>604000000.0</v>
+      </c>
+      <c r="AE51">
+        <v>589000000.0</v>
+      </c>
+      <c r="AF51">
+        <v>421000000.0</v>
+      </c>
+      <c r="AG51">
+        <v>394000000.0</v>
+      </c>
+      <c r="AH51">
+        <v>405000000.0</v>
+      </c>
+      <c r="AI51">
+        <v>367000000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>359000000.0</v>
+      </c>
+      <c r="AK51">
+        <v>364000000.0</v>
+      </c>
+      <c r="AL51">
+        <v>392000000.0</v>
+      </c>
+      <c r="AM51">
+        <v>384000000.0</v>
+      </c>
+      <c r="AN51">
+        <v>469000000.0</v>
+      </c>
+      <c r="AO51">
+        <v>912000000.0</v>
+      </c>
+      <c r="AP51">
+        <v>1535000000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>1858000000.0</v>
+      </c>
+      <c r="AR51">
+        <v>1940000000.0</v>
+      </c>
+      <c r="AS51">
+        <v>2249000000.0</v>
+      </c>
+      <c r="AT51">
+        <v>2206000000.0</v>
+      </c>
+      <c r="AU51">
+        <v>2426000000.0</v>
+      </c>
+      <c r="AV51">
+        <v>2149000000.0</v>
+      </c>
+      <c r="AW51">
+        <v>2192000000.0</v>
+      </c>
+      <c r="AX51">
+        <v>2234000000.0</v>
+      </c>
+      <c r="AY51">
+        <v>2353000000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>2458000000.0</v>
+      </c>
+      <c r="BA51">
+        <v>3004000000.0</v>
+      </c>
+      <c r="BB51">
+        <v>3125000000.0</v>
+      </c>
+      <c r="BC51">
+        <v>2962000000.0</v>
+      </c>
+      <c r="BD51">
+        <v>2690000000.0</v>
+      </c>
+      <c r="BE51">
+        <v>3935000000.0</v>
+      </c>
+      <c r="BF51">
+        <v>3691000000.0</v>
+      </c>
+      <c r="BG51">
+        <v>3397000000.0</v>
+      </c>
+      <c r="BH51">
+        <v>3219000000.0</v>
+      </c>
+      <c r="BI51">
+        <v>3129000000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>3039000000.0</v>
+      </c>
+      <c r="BK51">
+        <v>2838000000.0</v>
+      </c>
+      <c r="BL51">
+        <v>2751000000.0</v>
+      </c>
+      <c r="BM51">
+        <v>2515000000.0</v>
+      </c>
+      <c r="BN51">
+        <v>2746000000.0</v>
+      </c>
+      <c r="BO51">
+        <v>3023000000.0</v>
+      </c>
+      <c r="BP51">
+        <v>3510000000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>3832000000.0</v>
+      </c>
+      <c r="BR51">
+        <v>4059000000.0</v>
+      </c>
+      <c r="BS51">
+        <v>4086000000.0</v>
+      </c>
+      <c r="BT51">
+        <v>4150000000.0</v>
+      </c>
+      <c r="BU51">
+        <v>4000425804.0</v>
+      </c>
+      <c r="BV51">
+        <v>4016893955.0</v>
+      </c>
+      <c r="BW51">
+        <v>3975000514.0</v>
+      </c>
+      <c r="BX51">
+        <v>1943199921.0</v>
+      </c>
+      <c r="BY51">
+        <v>1824700388.0</v>
+      </c>
+      <c r="BZ51">
+        <v>1822500531.0</v>
+      </c>
+      <c r="CA51">
+        <v>1402200185.0</v>
+      </c>
+      <c r="CB51">
+        <v>1285000000.0</v>
+      </c>
+      <c r="CC51">
+        <v>1152399687.0</v>
+      </c>
+      <c r="CD51">
+        <v>1276900167.0</v>
+      </c>
+      <c r="CE51">
+        <v>610400000.0</v>
+      </c>
+      <c r="CF51">
+        <v>542000000.0</v>
+      </c>
+      <c r="CG51">
+        <v>778200000.0</v>
+      </c>
+      <c r="CH51">
+        <v>575900000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:86">
+      <c r="A52" t="s">
+        <v>76</v>
+      </c>
+      <c r="B52">
+        <v>3600000.0</v>
+      </c>
+      <c r="C52">
+        <v>3200000.0</v>
+      </c>
+      <c r="D52">
+        <v>3700000.0</v>
+      </c>
+      <c r="E52">
+        <v>1800000.0</v>
+      </c>
+      <c r="F52">
+        <v>50200000.0</v>
+      </c>
+      <c r="G52">
+        <v>2300000.0</v>
+      </c>
+      <c r="H52">
+        <v>5600000.0</v>
+      </c>
+      <c r="I52">
+        <v>44700000.0</v>
+      </c>
+      <c r="J52">
+        <v>51900000.0</v>
+      </c>
+      <c r="K52">
+        <v>1800000.0</v>
+      </c>
+      <c r="L52">
+        <v>3900000.0</v>
+      </c>
+      <c r="M52">
+        <v>1900000.0</v>
+      </c>
+      <c r="N52">
+        <v>7200000.0</v>
+      </c>
+      <c r="O52">
+        <v>2600000.0</v>
+      </c>
+      <c r="P52">
+        <v>3200000.0</v>
+      </c>
+      <c r="Q52">
+        <v>3900000.0</v>
+      </c>
+      <c r="R52">
+        <v>338800000.0</v>
+      </c>
+      <c r="S52">
+        <v>375700000.0</v>
+      </c>
+      <c r="T52">
+        <v>395100000.0</v>
+      </c>
+      <c r="U52">
+        <v>4200000.0</v>
+      </c>
+      <c r="V52">
+        <v>4200000.0</v>
+      </c>
+      <c r="W52">
+        <v>4100000.0</v>
+      </c>
+      <c r="X52">
+        <v>456600000.0</v>
+      </c>
+      <c r="Y52">
+        <v>5000000.0</v>
+      </c>
+      <c r="Z52">
+        <v>5000000.0</v>
+      </c>
+      <c r="AA52">
+        <v>5000000.0</v>
+      </c>
+      <c r="AB52">
+        <v>463000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>47000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>465000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>61000000.0</v>
+      </c>
+      <c r="AF52">
+        <v>19000000.0</v>
+      </c>
+      <c r="AG52">
+        <v>17000000.0</v>
+      </c>
+      <c r="AH52">
+        <v>17000000.0</v>
+      </c>
+      <c r="AI52">
+        <v>32000000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>31000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>38000000.0</v>
+      </c>
+      <c r="AL52">
+        <v>39000000.0</v>
+      </c>
+      <c r="AM52">
+        <v>14000000.0</v>
+      </c>
+      <c r="AN52">
+        <v>27000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>469000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>734000000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>275000000.0</v>
+      </c>
+      <c r="AR52">
+        <v>222000000.0</v>
+      </c>
+      <c r="AS52">
+        <v>599000000.0</v>
+      </c>
+      <c r="AT52">
+        <v>321000000.0</v>
+      </c>
+      <c r="AU52">
+        <v>219000000.0</v>
+      </c>
+      <c r="AV52">
+        <v>283000000.0</v>
+      </c>
+      <c r="AW52">
+        <v>265000000.0</v>
+      </c>
+      <c r="AX52">
+        <v>255000000.0</v>
+      </c>
+      <c r="AY52">
+        <v>66000000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>-80000000.0</v>
+      </c>
+      <c r="BA52">
+        <v>62000000.0</v>
+      </c>
+      <c r="BB52">
+        <v>63000000.0</v>
+      </c>
+      <c r="BC52">
+        <v>5000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>5000000.0</v>
+      </c>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52">
+        <v>224000000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>224000000.0</v>
+      </c>
+      <c r="BK52">
+        <v>248000000.0</v>
+      </c>
+      <c r="BL52">
+        <v>255000000.0</v>
+      </c>
+      <c r="BM52">
+        <v>26000000.0</v>
+      </c>
+      <c r="BN52">
+        <v>44000000.0</v>
+      </c>
+      <c r="BO52">
+        <v>18000000.0</v>
+      </c>
+      <c r="BP52">
+        <v>18000000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>18000000.0</v>
+      </c>
+      <c r="BR52">
+        <v>8000000.0</v>
+      </c>
+      <c r="BS52">
+        <v>7000000.0</v>
+      </c>
+      <c r="BT52">
+        <v>7000000.0</v>
+      </c>
+      <c r="BU52"/>
+      <c r="BV52">
+        <v>5088541.0</v>
+      </c>
+      <c r="BW52">
+        <v>6000411.0</v>
+      </c>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>106900167.0</v>
+      </c>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+    </row>
+    <row r="53" spans="1:86">
+      <c r="A53" t="s">
+        <v>77</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53">
+        <v>9000000.0</v>
+      </c>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>2000000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+    </row>
+    <row r="54" spans="1:86">
+      <c r="A54" t="s">
+        <v>78</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+    </row>
+    <row r="55" spans="1:86">
+      <c r="A55" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55">
+        <v>2040300000.0</v>
+      </c>
+      <c r="C55">
+        <v>1969700000.0</v>
+      </c>
+      <c r="D55">
+        <v>1854800000.0</v>
+      </c>
+      <c r="E55">
+        <v>1803300000.0</v>
+      </c>
+      <c r="F55">
+        <v>1862000000.0</v>
+      </c>
+      <c r="G55">
+        <v>2173500000.0</v>
+      </c>
+      <c r="H55">
+        <v>2114600000.0</v>
+      </c>
+      <c r="I55">
+        <v>2399800000.0</v>
+      </c>
+      <c r="J55">
+        <v>2400300000.0</v>
+      </c>
+      <c r="K55">
+        <v>2315400000.0</v>
+      </c>
+      <c r="L55">
+        <v>2250400000.0</v>
+      </c>
+      <c r="M55">
+        <v>2220100000.0</v>
+      </c>
+      <c r="N55">
+        <v>2226700000.0</v>
+      </c>
+      <c r="O55">
+        <v>2258100000.0</v>
+      </c>
+      <c r="P55">
+        <v>2204300000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1564400000.0</v>
+      </c>
+      <c r="R55">
+        <v>1541000000.0</v>
+      </c>
+      <c r="S55">
+        <v>1518300000.0</v>
+      </c>
+      <c r="T55">
+        <v>1429200000.0</v>
+      </c>
+      <c r="U55">
+        <v>1330500000.0</v>
+      </c>
+      <c r="V55">
+        <v>1294200000.0</v>
+      </c>
+      <c r="W55">
+        <v>977500000.0</v>
+      </c>
+      <c r="X55">
+        <v>964100000.0</v>
+      </c>
+      <c r="Y55">
+        <v>968000000.0</v>
+      </c>
+      <c r="Z55">
+        <v>984000000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1037000000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1904800000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2463000000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2490000000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2692000000.0</v>
+      </c>
+      <c r="AF55">
+        <v>2650000000.0</v>
+      </c>
+      <c r="AG55">
+        <v>2849000000.0</v>
+      </c>
+      <c r="AH55">
+        <v>2898000000.0</v>
+      </c>
+      <c r="AI55">
+        <v>2955000000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>3008000000.0</v>
+      </c>
+      <c r="AK55">
+        <v>3069000000.0</v>
+      </c>
+      <c r="AL55">
+        <v>3112000000.0</v>
+      </c>
+      <c r="AM55">
+        <v>3146000000.0</v>
+      </c>
+      <c r="AN55">
+        <v>3339000000.0</v>
+      </c>
+      <c r="AO55">
+        <v>3949000000.0</v>
+      </c>
+      <c r="AP55">
+        <v>4894000000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>5614000000.0</v>
+      </c>
+      <c r="AR55">
+        <v>5924000000.0</v>
+      </c>
+      <c r="AS55">
+        <v>8412000000.0</v>
+      </c>
+      <c r="AT55">
+        <v>9375000000.0</v>
+      </c>
+      <c r="AU55">
+        <v>9773000000.0</v>
+      </c>
+      <c r="AV55">
+        <v>9852000000.0</v>
+      </c>
+      <c r="AW55">
+        <v>11914000000.0</v>
+      </c>
+      <c r="AX55">
+        <v>11869000000.0</v>
+      </c>
+      <c r="AY55">
+        <v>12364000000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>12329000000.0</v>
+      </c>
+      <c r="BA55">
+        <v>14181000000.0</v>
+      </c>
+      <c r="BB55">
+        <v>14449000000.0</v>
+      </c>
+      <c r="BC55">
+        <v>14667000000.0</v>
+      </c>
+      <c r="BD55">
+        <v>14139000000.0</v>
+      </c>
+      <c r="BE55">
+        <v>15838000000.0</v>
+      </c>
+      <c r="BF55">
+        <v>15763000000.0</v>
+      </c>
+      <c r="BG55">
+        <v>15705000000.0</v>
+      </c>
+      <c r="BH55">
+        <v>15286000000.0</v>
+      </c>
+      <c r="BI55">
+        <v>15385000000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>15041000000.0</v>
+      </c>
+      <c r="BK55">
+        <v>14885000000.0</v>
+      </c>
+      <c r="BL55">
+        <v>14543000000.0</v>
+      </c>
+      <c r="BM55">
+        <v>12958000000.0</v>
+      </c>
+      <c r="BN55">
+        <v>13150000000.0</v>
+      </c>
+      <c r="BO55">
+        <v>13352000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>13876000000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>14285000000.0</v>
+      </c>
+      <c r="BR55">
+        <v>14614000000.0</v>
+      </c>
+      <c r="BS55">
+        <v>14989000000.0</v>
+      </c>
+      <c r="BT55">
+        <v>15412000000.0</v>
+      </c>
+      <c r="BU55">
+        <v>15244837130.0</v>
+      </c>
+      <c r="BV55">
+        <v>15490535314.0</v>
+      </c>
+      <c r="BW55">
+        <v>15428000205.0</v>
+      </c>
+      <c r="BX55">
+        <v>8433000298.0</v>
+      </c>
+      <c r="BY55">
+        <v>8311400179.0</v>
+      </c>
+      <c r="BZ55">
+        <v>8310900106.0</v>
+      </c>
+      <c r="CA55">
+        <v>8019599861.0</v>
+      </c>
+      <c r="CB55">
+        <v>8069664492.0</v>
+      </c>
+      <c r="CC55">
+        <v>8011999553.0</v>
+      </c>
+      <c r="CD55">
+        <v>8014499721.0</v>
+      </c>
+      <c r="CE55">
+        <v>4015100000.0</v>
+      </c>
+      <c r="CF55">
+        <v>3967100000.0</v>
+      </c>
+      <c r="CG55">
+        <v>4093700000.0</v>
+      </c>
+      <c r="CH55">
+        <v>3954400000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:86">
+      <c r="A56" t="s">
+        <v>80</v>
+      </c>
+      <c r="B56">
+        <v>131900000.0</v>
+      </c>
+      <c r="C56">
+        <v>144800000.0</v>
+      </c>
+      <c r="D56">
+        <v>90100000.0</v>
+      </c>
+      <c r="E56">
+        <v>88900000.0</v>
+      </c>
+      <c r="F56">
+        <v>166300000.0</v>
+      </c>
+      <c r="G56">
+        <v>490700000.0</v>
+      </c>
+      <c r="H56">
+        <v>492100000.0</v>
+      </c>
+      <c r="I56">
+        <v>112700000.0</v>
+      </c>
+      <c r="J56">
+        <v>120100000.0</v>
+      </c>
+      <c r="K56">
+        <v>106100000.0</v>
+      </c>
+      <c r="L56">
+        <v>94600000.0</v>
+      </c>
+      <c r="M56">
+        <v>103700000.0</v>
+      </c>
+      <c r="N56">
+        <v>94300000.0</v>
+      </c>
+      <c r="O56">
+        <v>108300000.0</v>
+      </c>
+      <c r="P56">
+        <v>100300000.0</v>
+      </c>
+      <c r="Q56">
+        <v>96100000.0</v>
+      </c>
+      <c r="R56">
+        <v>136000000.0</v>
+      </c>
+      <c r="S56">
+        <v>112200000.0</v>
+      </c>
+      <c r="T56">
+        <v>87100000.0</v>
+      </c>
+      <c r="U56">
+        <v>72500000.0</v>
+      </c>
+      <c r="V56">
+        <v>75500000.0</v>
+      </c>
+      <c r="W56">
+        <v>65800000.0</v>
+      </c>
+      <c r="X56">
+        <v>58900000.0</v>
+      </c>
+      <c r="Y56">
+        <v>59000000.0</v>
+      </c>
+      <c r="Z56">
+        <v>56000000.0</v>
+      </c>
+      <c r="AA56">
+        <v>77000000.0</v>
+      </c>
+      <c r="AB56">
+        <v>169500000.0</v>
+      </c>
+      <c r="AC56">
+        <v>183000000.0</v>
+      </c>
+      <c r="AD56">
+        <v>181000000.0</v>
+      </c>
+      <c r="AE56">
+        <v>94000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>76000000.0</v>
+      </c>
+      <c r="AG56">
+        <v>107000000.0</v>
+      </c>
+      <c r="AH56">
+        <v>126000000.0</v>
+      </c>
+      <c r="AI56">
+        <v>202000000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>189000000.0</v>
+      </c>
+      <c r="AK56">
+        <v>172000000.0</v>
+      </c>
+      <c r="AL56">
+        <v>203000000.0</v>
+      </c>
+      <c r="AM56">
+        <v>207000000.0</v>
+      </c>
+      <c r="AN56">
+        <v>341000000.0</v>
+      </c>
+      <c r="AO56">
+        <v>656000000.0</v>
+      </c>
+      <c r="AP56">
+        <v>1392000000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>526000000.0</v>
+      </c>
+      <c r="AR56">
+        <v>305000000.0</v>
+      </c>
+      <c r="AS56">
+        <v>763000000.0</v>
+      </c>
+      <c r="AT56">
+        <v>418000000.0</v>
+      </c>
+      <c r="AU56">
+        <v>310000000.0</v>
+      </c>
+      <c r="AV56">
+        <v>410000000.0</v>
+      </c>
+      <c r="AW56">
+        <v>391000000.0</v>
+      </c>
+      <c r="AX56">
+        <v>422000000.0</v>
+      </c>
+      <c r="AY56">
+        <v>470000000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>463000000.0</v>
+      </c>
+      <c r="BA56">
+        <v>585000000.0</v>
+      </c>
+      <c r="BB56">
+        <v>585000000.0</v>
+      </c>
+      <c r="BC56">
+        <v>715000000.0</v>
+      </c>
+      <c r="BD56">
+        <v>706000000.0</v>
+      </c>
+      <c r="BE56">
+        <v>837000000.0</v>
+      </c>
+      <c r="BF56">
+        <v>842000000.0</v>
+      </c>
+      <c r="BG56">
+        <v>675000000.0</v>
+      </c>
+      <c r="BH56">
+        <v>865000000.0</v>
+      </c>
+      <c r="BI56">
+        <v>661000000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>586000000.0</v>
+      </c>
+      <c r="BK56">
+        <v>624000000.0</v>
+      </c>
+      <c r="BL56">
+        <v>496000000.0</v>
+      </c>
+      <c r="BM56">
+        <v>418000000.0</v>
+      </c>
+      <c r="BN56">
+        <v>448000000.0</v>
+      </c>
+      <c r="BO56">
+        <v>500000000.0</v>
+      </c>
+      <c r="BP56">
+        <v>509000000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>539000000.0</v>
+      </c>
+      <c r="BR56">
+        <v>617000000.0</v>
+      </c>
+      <c r="BS56">
+        <v>856000000.0</v>
+      </c>
+      <c r="BT56">
+        <v>940000000.0</v>
+      </c>
+      <c r="BU56">
+        <v>701511603.0</v>
+      </c>
+      <c r="BV56">
+        <v>995318543.0</v>
+      </c>
+      <c r="BW56">
+        <v>796000411.0</v>
+      </c>
+      <c r="BX56">
+        <v>367500248.0</v>
+      </c>
+      <c r="BY56">
+        <v>300999702.0</v>
+      </c>
+      <c r="BZ56">
+        <v>316099894.0</v>
+      </c>
+      <c r="CA56">
+        <v>310400138.0</v>
+      </c>
+      <c r="CB56">
+        <v>378611370.0</v>
+      </c>
+      <c r="CC56">
+        <v>340299542.0</v>
+      </c>
+      <c r="CD56">
+        <v>289099833.0</v>
+      </c>
+      <c r="CE56">
+        <v>246100000.0</v>
+      </c>
+      <c r="CF56">
+        <v>251900000.0</v>
+      </c>
+      <c r="CG56">
+        <v>271800000.0</v>
+      </c>
+      <c r="CH56">
+        <v>191200000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:86">
+      <c r="A57" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57">
+        <v>168800000.0</v>
+      </c>
+      <c r="C57">
+        <v>251700000.0</v>
+      </c>
+      <c r="D57">
+        <v>167600000.0</v>
+      </c>
+      <c r="E57">
+        <v>169400000.0</v>
+      </c>
+      <c r="F57">
+        <v>208400000.0</v>
+      </c>
+      <c r="G57">
+        <v>313800000.0</v>
+      </c>
+      <c r="H57">
+        <v>275300000.0</v>
+      </c>
+      <c r="I57">
+        <v>249700000.0</v>
+      </c>
+      <c r="J57">
+        <v>242900000.0</v>
+      </c>
+      <c r="K57">
+        <v>235900000.0</v>
+      </c>
+      <c r="L57">
+        <v>230000000.0</v>
+      </c>
+      <c r="M57">
+        <v>200100000.0</v>
+      </c>
+      <c r="N57">
+        <v>177400000.0</v>
+      </c>
+      <c r="O57">
+        <v>224200000.0</v>
+      </c>
+      <c r="P57">
+        <v>222900000.0</v>
+      </c>
+      <c r="Q57">
+        <v>196700000.0</v>
+      </c>
+      <c r="R57">
+        <v>509300000.0</v>
+      </c>
+      <c r="S57">
+        <v>596200000.0</v>
+      </c>
+      <c r="T57">
+        <v>530500000.0</v>
+      </c>
+      <c r="U57">
+        <v>133700000.0</v>
+      </c>
+      <c r="V57">
+        <v>114000000.0</v>
+      </c>
+      <c r="W57">
+        <v>100300000.0</v>
+      </c>
+      <c r="X57">
+        <v>547600000.0</v>
+      </c>
+      <c r="Y57">
+        <v>102000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>89000000.0</v>
+      </c>
+      <c r="AA57">
+        <v>127000000.0</v>
+      </c>
+      <c r="AB57">
+        <v>604200000.0</v>
+      </c>
+      <c r="AC57">
+        <v>182000000.0</v>
+      </c>
+      <c r="AD57">
+        <v>572000000.0</v>
+      </c>
+      <c r="AE57">
+        <v>205000000.0</v>
+      </c>
+      <c r="AF57">
+        <v>190000000.0</v>
+      </c>
+      <c r="AG57">
+        <v>273000000.0</v>
+      </c>
+      <c r="AH57">
+        <v>275000000.0</v>
+      </c>
+      <c r="AI57">
+        <v>306000000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>286000000.0</v>
+      </c>
+      <c r="AK57">
+        <v>258000000.0</v>
+      </c>
+      <c r="AL57">
+        <v>193000000.0</v>
+      </c>
+      <c r="AM57">
+        <v>195000000.0</v>
+      </c>
+      <c r="AN57">
+        <v>344000000.0</v>
+      </c>
+      <c r="AO57">
+        <v>646000000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1010000000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>632000000.0</v>
+      </c>
+      <c r="AR57">
+        <v>626000000.0</v>
+      </c>
+      <c r="AS57">
+        <v>1057000000.0</v>
+      </c>
+      <c r="AT57">
+        <v>750000000.0</v>
+      </c>
+      <c r="AU57">
+        <v>794000000.0</v>
+      </c>
+      <c r="AV57">
+        <v>943000000.0</v>
+      </c>
+      <c r="AW57">
+        <v>900000000.0</v>
+      </c>
+      <c r="AX57">
+        <v>757000000.0</v>
+      </c>
+      <c r="AY57">
+        <v>828000000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>829000000.0</v>
+      </c>
+      <c r="BA57">
+        <v>739000000.0</v>
+      </c>
+      <c r="BB57">
+        <v>845000000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1024000000.0</v>
+      </c>
+      <c r="BD57">
+        <v>907000000.0</v>
+      </c>
+      <c r="BE57">
+        <v>902000000.0</v>
+      </c>
+      <c r="BF57">
+        <v>887000000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1333000000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1349000000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1241000000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1096000000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1481000000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1291000000.0</v>
+      </c>
+      <c r="BM57">
+        <v>755000000.0</v>
+      </c>
+      <c r="BN57">
+        <v>594000000.0</v>
+      </c>
+      <c r="BO57">
+        <v>739000000.0</v>
+      </c>
+      <c r="BP57">
+        <v>726000000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>550000000.0</v>
+      </c>
+      <c r="BR57">
+        <v>499000000.0</v>
+      </c>
+      <c r="BS57">
+        <v>700000000.0</v>
+      </c>
+      <c r="BT57">
+        <v>901000000.0</v>
+      </c>
+      <c r="BU57">
+        <v>882478178.0</v>
+      </c>
+      <c r="BV57">
+        <v>1769794423.0</v>
+      </c>
+      <c r="BW57">
+        <v>1382999691.0</v>
+      </c>
+      <c r="BX57">
+        <v>589400139.0</v>
+      </c>
+      <c r="BY57">
+        <v>477100268.0</v>
+      </c>
+      <c r="BZ57">
+        <v>393800213.0</v>
+      </c>
+      <c r="CA57">
+        <v>447099862.0</v>
+      </c>
+      <c r="CB57">
+        <v>464699441.0</v>
+      </c>
+      <c r="CC57">
+        <v>502700346.0</v>
+      </c>
+      <c r="CD57">
+        <v>488799777.0</v>
+      </c>
+      <c r="CE57">
+        <v>361500000.0</v>
+      </c>
+      <c r="CF57">
+        <v>378400000.0</v>
+      </c>
+      <c r="CG57">
+        <v>309000000.0</v>
+      </c>
+      <c r="CH57">
+        <v>505700000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:86">
+      <c r="A58" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58">
+        <v>640400000.0</v>
+      </c>
+      <c r="C58">
+        <v>613700000.0</v>
+      </c>
+      <c r="D58">
+        <v>463200000.0</v>
+      </c>
+      <c r="E58">
+        <v>400300000.0</v>
+      </c>
+      <c r="F58">
+        <v>469600000.0</v>
+      </c>
+      <c r="G58">
+        <v>761700000.0</v>
+      </c>
+      <c r="H58">
+        <v>708800000.0</v>
+      </c>
+      <c r="I58">
+        <v>697100000.0</v>
+      </c>
+      <c r="J58">
+        <v>723800000.0</v>
+      </c>
+      <c r="K58">
+        <v>669700000.0</v>
+      </c>
+      <c r="L58">
+        <v>606600000.0</v>
+      </c>
+      <c r="M58">
+        <v>590000000.0</v>
+      </c>
+      <c r="N58">
+        <v>609100000.0</v>
+      </c>
+      <c r="O58">
+        <v>650400000.0</v>
+      </c>
+      <c r="P58">
+        <v>624600000.0</v>
+      </c>
+      <c r="Q58">
+        <v>617500000.0</v>
+      </c>
+      <c r="R58">
+        <v>636200000.0</v>
+      </c>
+      <c r="S58">
+        <v>728600000.0</v>
+      </c>
+      <c r="T58">
+        <v>665700000.0</v>
+      </c>
+      <c r="U58">
+        <v>613500000.0</v>
+      </c>
+      <c r="V58">
+        <v>624400000.0</v>
+      </c>
+      <c r="W58">
+        <v>630900000.0</v>
+      </c>
+      <c r="X58">
+        <v>641000000.0</v>
+      </c>
+      <c r="Y58">
+        <v>646000000.0</v>
+      </c>
+      <c r="Z58">
+        <v>659000000.0</v>
+      </c>
+      <c r="AA58">
+        <v>691000000.0</v>
+      </c>
+      <c r="AB58">
+        <v>812100000.0</v>
+      </c>
+      <c r="AC58">
+        <v>829000000.0</v>
+      </c>
+      <c r="AD58">
+        <v>829000000.0</v>
+      </c>
+      <c r="AE58">
+        <v>870000000.0</v>
+      </c>
+      <c r="AF58">
+        <v>782000000.0</v>
+      </c>
+      <c r="AG58">
+        <v>869000000.0</v>
+      </c>
+      <c r="AH58">
+        <v>889000000.0</v>
+      </c>
+      <c r="AI58">
+        <v>853000000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>842000000.0</v>
+      </c>
+      <c r="AK58">
+        <v>846000000.0</v>
+      </c>
+      <c r="AL58">
+        <v>847000000.0</v>
+      </c>
+      <c r="AM58">
+        <v>871000000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1092000000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1471000000.0</v>
+      </c>
+      <c r="AP58">
+        <v>2187000000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>2777000000.0</v>
+      </c>
+      <c r="AR58">
+        <v>2989000000.0</v>
+      </c>
+      <c r="AS58">
+        <v>3872000000.0</v>
+      </c>
+      <c r="AT58">
+        <v>4067000000.0</v>
+      </c>
+      <c r="AU58">
+        <v>4433000000.0</v>
+      </c>
+      <c r="AV58">
+        <v>4270000000.0</v>
+      </c>
+      <c r="AW58">
+        <v>4508000000.0</v>
+      </c>
+      <c r="AX58">
+        <v>4395000000.0</v>
+      </c>
+      <c r="AY58">
+        <v>4802000000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>4816000000.0</v>
+      </c>
+      <c r="BA58">
+        <v>5645000000.0</v>
+      </c>
+      <c r="BB58">
+        <v>5909000000.0</v>
+      </c>
+      <c r="BC58">
+        <v>5987000000.0</v>
+      </c>
+      <c r="BD58">
+        <v>5545000000.0</v>
+      </c>
+      <c r="BE58">
+        <v>6815000000.0</v>
+      </c>
+      <c r="BF58">
+        <v>6582000000.0</v>
+      </c>
+      <c r="BG58">
+        <v>6668000000.0</v>
+      </c>
+      <c r="BH58">
+        <v>6450000000.0</v>
+      </c>
+      <c r="BI58">
+        <v>6166000000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>5875000000.0</v>
+      </c>
+      <c r="BK58">
+        <v>5959000000.0</v>
+      </c>
+      <c r="BL58">
+        <v>5983000000.0</v>
+      </c>
+      <c r="BM58">
+        <v>4722000000.0</v>
+      </c>
+      <c r="BN58">
+        <v>4795000000.0</v>
+      </c>
+      <c r="BO58">
+        <v>5486000000.0</v>
+      </c>
+      <c r="BP58">
+        <v>5958000000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>6215000000.0</v>
+      </c>
+      <c r="BR58">
+        <v>6419000000.0</v>
+      </c>
+      <c r="BS58">
+        <v>6681000000.0</v>
+      </c>
+      <c r="BT58">
+        <v>7032000000.0</v>
+      </c>
+      <c r="BU58">
+        <v>6940600383.0</v>
+      </c>
+      <c r="BV58">
+        <v>8048035823.0</v>
+      </c>
+      <c r="BW58">
+        <v>7362999691.0</v>
+      </c>
+      <c r="BX58">
+        <v>3863499851.0</v>
+      </c>
+      <c r="BY58">
+        <v>3677600119.0</v>
+      </c>
+      <c r="BZ58">
+        <v>3621700319.0</v>
+      </c>
+      <c r="CA58">
+        <v>2944099400.0</v>
+      </c>
+      <c r="CB58">
+        <v>2880941286.0</v>
+      </c>
+      <c r="CC58">
+        <v>2739499273.0</v>
+      </c>
+      <c r="CD58">
+        <v>2717899610.0</v>
+      </c>
+      <c r="CE58">
+        <v>1837900000.0</v>
+      </c>
+      <c r="CF58">
+        <v>1794900000.0</v>
+      </c>
+      <c r="CG58">
+        <v>2020000000.0</v>
+      </c>
+      <c r="CH58">
+        <v>1967000000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:86">
+      <c r="A59" t="s">
+        <v>83</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+    </row>
+    <row r="60" spans="1:86">
+      <c r="A60" t="s">
+        <v>84</v>
+      </c>
+      <c r="B60">
+        <v>1399900000.0</v>
+      </c>
+      <c r="C60">
+        <v>1356000000.0</v>
+      </c>
+      <c r="D60">
+        <v>1391600000.0</v>
+      </c>
+      <c r="E60">
+        <v>1403000000.0</v>
+      </c>
+      <c r="F60">
+        <v>1392400000.0</v>
+      </c>
+      <c r="G60">
+        <v>1411800000.0</v>
+      </c>
+      <c r="H60">
+        <v>1405800000.0</v>
+      </c>
+      <c r="I60">
+        <v>1702700000.0</v>
+      </c>
+      <c r="J60">
+        <v>1676500000.0</v>
+      </c>
+      <c r="K60">
+        <v>1645700000.0</v>
+      </c>
+      <c r="L60">
+        <v>1643800000.0</v>
+      </c>
+      <c r="M60">
+        <v>1630100000.0</v>
+      </c>
+      <c r="N60">
+        <v>1617600000.0</v>
+      </c>
+      <c r="O60">
+        <v>1607700000.0</v>
+      </c>
+      <c r="P60">
+        <v>1579700000.0</v>
+      </c>
+      <c r="Q60">
+        <v>946900000.0</v>
+      </c>
+      <c r="R60">
+        <v>904800000.0</v>
+      </c>
+      <c r="S60">
+        <v>789700000.0</v>
+      </c>
+      <c r="T60">
+        <v>763500000.0</v>
+      </c>
+      <c r="U60">
+        <v>717000000.0</v>
+      </c>
+      <c r="V60">
+        <v>669800000.0</v>
+      </c>
+      <c r="W60">
+        <v>346600000.0</v>
+      </c>
+      <c r="X60">
+        <v>323100000.0</v>
+      </c>
+      <c r="Y60">
+        <v>322000000.0</v>
+      </c>
+      <c r="Z60">
+        <v>325000000.0</v>
+      </c>
+      <c r="AA60">
+        <v>346000000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1092000000.0</v>
+      </c>
+      <c r="AC60">
+        <v>1634000000.0</v>
+      </c>
+      <c r="AD60">
+        <v>1661000000.0</v>
+      </c>
+      <c r="AE60">
+        <v>1822000000.0</v>
+      </c>
+      <c r="AF60">
+        <v>1868000000.0</v>
+      </c>
+      <c r="AG60">
+        <v>1980000000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2009000000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2102000000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2166000000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2223000000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2265000000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2275000000.0</v>
+      </c>
+      <c r="AN60">
+        <v>2247000000.0</v>
+      </c>
+      <c r="AO60">
+        <v>2478000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>2707000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2837000000.0</v>
+      </c>
+      <c r="AR60">
+        <v>2935000000.0</v>
+      </c>
+      <c r="AS60">
+        <v>4540000000.0</v>
+      </c>
+      <c r="AT60">
+        <v>5308000000.0</v>
+      </c>
+      <c r="AU60">
+        <v>5340000000.0</v>
+      </c>
+      <c r="AV60">
+        <v>5582000000.0</v>
+      </c>
+      <c r="AW60">
+        <v>7406000000.0</v>
+      </c>
+      <c r="AX60">
+        <v>7474000000.0</v>
+      </c>
+      <c r="AY60">
+        <v>7562000000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>7513000000.0</v>
+      </c>
+      <c r="BA60">
+        <v>8536000000.0</v>
+      </c>
+      <c r="BB60">
+        <v>8540000000.0</v>
+      </c>
+      <c r="BC60">
+        <v>8680000000.0</v>
+      </c>
+      <c r="BD60">
+        <v>8594000000.0</v>
+      </c>
+      <c r="BE60">
+        <v>9023000000.0</v>
+      </c>
+      <c r="BF60">
+        <v>9181000000.0</v>
+      </c>
+      <c r="BG60">
+        <v>9037000000.0</v>
+      </c>
+      <c r="BH60">
+        <v>8836000000.0</v>
+      </c>
+      <c r="BI60">
+        <v>9219000000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>9166000000.0</v>
+      </c>
+      <c r="BK60">
+        <v>8926000000.0</v>
+      </c>
+      <c r="BL60">
+        <v>8199000000.0</v>
+      </c>
+      <c r="BM60">
+        <v>8236000000.0</v>
+      </c>
+      <c r="BN60">
+        <v>8355000000.0</v>
+      </c>
+      <c r="BO60">
+        <v>7866000000.0</v>
+      </c>
+      <c r="BP60">
+        <v>7918000000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>8070000000.0</v>
+      </c>
+      <c r="BR60">
+        <v>8195000000.0</v>
+      </c>
+      <c r="BS60">
+        <v>8308000000.0</v>
+      </c>
+      <c r="BT60">
+        <v>8380281690.0</v>
+      </c>
+      <c r="BU60">
+        <v>8304236747.0</v>
+      </c>
+      <c r="BV60">
+        <v>7442499491.0</v>
+      </c>
+      <c r="BW60">
+        <v>8065000514.0</v>
+      </c>
+      <c r="BX60">
+        <v>4569500447.0</v>
+      </c>
+      <c r="BY60">
+        <v>4633800060.0</v>
+      </c>
+      <c r="BZ60">
+        <v>4689199787.0</v>
+      </c>
+      <c r="CA60">
+        <v>5075500461.0</v>
+      </c>
+      <c r="CB60">
+        <v>5188723206.0</v>
+      </c>
+      <c r="CC60">
+        <v>5272500279.0</v>
+      </c>
+      <c r="CD60">
+        <v>5296600112.0</v>
+      </c>
+      <c r="CE60">
+        <v>2177200000.0</v>
+      </c>
+      <c r="CF60">
+        <v>2172200000.0</v>
+      </c>
+      <c r="CG60">
+        <v>2073700000.0</v>
+      </c>
+      <c r="CH60">
+        <v>1987400000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:86">
+      <c r="A61" t="s">
+        <v>85</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+    </row>
+    <row r="62" spans="1:86">
+      <c r="A62" t="s">
+        <v>86</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>432500000.0</v>
+      </c>
+      <c r="C2">
+        <v>775400000.0</v>
+      </c>
+      <c r="D2">
+        <v>243900000.0</v>
+      </c>
+      <c r="E2">
+        <v>222600000.0</v>
+      </c>
+      <c r="F2">
+        <v>100000.0</v>
+      </c>
+      <c r="G2">
+        <v>1036600000.0</v>
+      </c>
+      <c r="H2">
+        <v>946900000.0</v>
+      </c>
+      <c r="I2">
+        <v>605000000.0</v>
+      </c>
+      <c r="J2">
+        <v>529000000.0</v>
+      </c>
+      <c r="K2">
+        <v>702000000.0</v>
+      </c>
+      <c r="L2">
+        <v>3092000000.0</v>
+      </c>
+      <c r="M2">
+        <v>2487000000.0</v>
+      </c>
+      <c r="N2">
+        <v>2099000000.0</v>
+      </c>
+      <c r="O2">
+        <v>3139000000.0</v>
+      </c>
+      <c r="P2">
+        <v>1819000000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1522000000.0</v>
+      </c>
+      <c r="R2">
+        <v>1508000000.0</v>
+      </c>
+      <c r="S2">
+        <v>1797000000.0</v>
+      </c>
+      <c r="T2">
+        <v>992600060.0</v>
+      </c>
+      <c r="U2">
+        <v>824099487.0</v>
+      </c>
+      <c r="V2">
+        <v>350100000.0</v>
+      </c>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>192200000.0</v>
+      </c>
+      <c r="C3">
+        <v>263600000.0</v>
+      </c>
+      <c r="D3">
+        <v>225800000.0</v>
+      </c>
+      <c r="E3">
+        <v>185700000.0</v>
+      </c>
+      <c r="F3">
+        <v>125700000.0</v>
+      </c>
+      <c r="G3">
+        <v>134200000.0</v>
+      </c>
+      <c r="H3">
+        <v>913000000.0</v>
+      </c>
+      <c r="I3">
+        <v>298000000.0</v>
+      </c>
+      <c r="J3">
+        <v>300000000.0</v>
+      </c>
+      <c r="K3">
+        <v>392000000.0</v>
+      </c>
+      <c r="L3">
+        <v>704000000.0</v>
+      </c>
+      <c r="M3">
+        <v>1384000000.0</v>
+      </c>
+      <c r="N3">
+        <v>1693000000.0</v>
+      </c>
+      <c r="O3">
+        <v>1495000000.0</v>
+      </c>
+      <c r="P3">
+        <v>1158000000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1213000000.0</v>
+      </c>
+      <c r="R3">
+        <v>1556000000.0</v>
+      </c>
+      <c r="S3">
+        <v>1594000000.0</v>
+      </c>
+      <c r="T3">
+        <v>896699772.0</v>
+      </c>
+      <c r="U3">
+        <v>654706431.0</v>
+      </c>
+      <c r="V3">
+        <v>437600000.0</v>
+      </c>
+      <c r="W3">
+        <v>413100000.0</v>
+      </c>
+      <c r="X3">
+        <v>303662000.0</v>
+      </c>
+      <c r="Y3">
+        <v>258697000.0</v>
+      </c>
+      <c r="Z3">
+        <v>201321000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>76000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-229400000.0</v>
+      </c>
+      <c r="D5">
+        <v>175400000.0</v>
+      </c>
+      <c r="E5">
+        <v>595300000.0</v>
+      </c>
+      <c r="F5">
+        <v>444100000.0</v>
+      </c>
+      <c r="G5">
+        <v>-734500000.0</v>
+      </c>
+      <c r="H5">
+        <v>-752500000.0</v>
+      </c>
+      <c r="I5">
+        <v>-171000000.0</v>
+      </c>
+      <c r="J5">
+        <v>-74000000.0</v>
+      </c>
+      <c r="K5">
+        <v>-834000000.0</v>
+      </c>
+      <c r="L5">
+        <v>-1440000000.0</v>
+      </c>
+      <c r="M5">
+        <v>-2290000000.0</v>
+      </c>
+      <c r="N5">
+        <v>-858000000.0</v>
+      </c>
+      <c r="O5">
+        <v>382000000.0</v>
+      </c>
+      <c r="P5">
+        <v>634000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1162000000.0</v>
+      </c>
+      <c r="R5">
+        <v>-361000000.0</v>
+      </c>
+      <c r="S5">
+        <v>1560000000.0</v>
+      </c>
+      <c r="T5">
+        <v>503700466.0</v>
+      </c>
+      <c r="U5">
+        <v>559179870.0</v>
+      </c>
+      <c r="V5">
+        <v>1016300000.0</v>
+      </c>
+      <c r="W5">
+        <v>426300000.0</v>
+      </c>
+      <c r="X5">
+        <v>575839000.0</v>
+      </c>
+      <c r="Y5">
+        <v>313642000.0</v>
+      </c>
+      <c r="Z5">
+        <v>472419000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>268200000.0</v>
+      </c>
+      <c r="C6">
+        <v>34200000.0</v>
+      </c>
+      <c r="D6">
+        <v>401200000.0</v>
+      </c>
+      <c r="E6">
+        <v>781000000.0</v>
+      </c>
+      <c r="F6">
+        <v>569800000.0</v>
+      </c>
+      <c r="G6">
+        <v>-600300000.0</v>
+      </c>
+      <c r="H6">
+        <v>160500000.0</v>
+      </c>
+      <c r="I6">
+        <v>127000000.0</v>
+      </c>
+      <c r="J6">
+        <v>226000000.0</v>
+      </c>
+      <c r="K6">
+        <v>-442000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-736000000.0</v>
+      </c>
+      <c r="M6">
+        <v>-906000000.0</v>
+      </c>
+      <c r="N6">
+        <v>835000000.0</v>
+      </c>
+      <c r="O6">
+        <v>1877000000.0</v>
+      </c>
+      <c r="P6">
+        <v>1792000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>2375000000.0</v>
+      </c>
+      <c r="R6">
+        <v>1195000000.0</v>
+      </c>
+      <c r="S6">
+        <v>3154000000.0</v>
+      </c>
+      <c r="T6">
+        <v>1400400238.0</v>
+      </c>
+      <c r="U6">
+        <v>1213886301.0</v>
+      </c>
+      <c r="V6">
+        <v>1453900000.0</v>
+      </c>
+      <c r="W6">
+        <v>839400000.0</v>
+      </c>
+      <c r="X6">
+        <v>879501000.0</v>
+      </c>
+      <c r="Y6">
+        <v>572339000.0</v>
+      </c>
+      <c r="Z6">
+        <v>673740000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>108300000.0</v>
+      </c>
+      <c r="C9">
+        <v>62300000.0</v>
+      </c>
+      <c r="D9">
+        <v>409400000.0</v>
+      </c>
+      <c r="E9">
+        <v>697400000.0</v>
+      </c>
+      <c r="F9">
+        <v>497400000.0</v>
+      </c>
+      <c r="G9">
+        <v>900000.0</v>
+      </c>
+      <c r="H9">
+        <v>-530900000.0</v>
+      </c>
+      <c r="I9">
+        <v>-161000000.0</v>
+      </c>
+      <c r="J9">
+        <v>-92000000.0</v>
+      </c>
+      <c r="K9">
+        <v>-94000000.0</v>
+      </c>
+      <c r="L9">
+        <v>-1905000000.0</v>
+      </c>
+      <c r="M9">
+        <v>-54000000.0</v>
+      </c>
+      <c r="N9">
+        <v>728000000.0</v>
+      </c>
+      <c r="O9">
+        <v>96000000.0</v>
+      </c>
+      <c r="P9">
+        <v>1848000000.0</v>
+      </c>
+      <c r="Q9">
+        <v>1532000000.0</v>
+      </c>
+      <c r="R9">
+        <v>1141000000.0</v>
+      </c>
+      <c r="S9">
+        <v>3514000000.0</v>
+      </c>
+      <c r="T9">
+        <v>1466200218.0</v>
+      </c>
+      <c r="U9">
+        <v>1276319898.0</v>
+      </c>
+      <c r="V9">
+        <v>1568900000.0</v>
+      </c>
+      <c r="W9">
+        <v>1225208000.0</v>
+      </c>
+      <c r="X9">
+        <v>1102691000.0</v>
+      </c>
+      <c r="Y9">
+        <v>798076000.0</v>
+      </c>
+      <c r="Z9">
+        <v>854178000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>47000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-265100000.0</v>
+      </c>
+      <c r="D10">
+        <v>143600000.0</v>
+      </c>
+      <c r="E10">
+        <v>563700000.0</v>
+      </c>
+      <c r="F10">
+        <v>414000000.0</v>
+      </c>
+      <c r="G10">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H10">
+        <v>-788300000.0</v>
+      </c>
+      <c r="I10">
+        <v>-305000000.0</v>
+      </c>
+      <c r="J10">
+        <v>-97000000.0</v>
+      </c>
+      <c r="K10">
+        <v>-948000000.0</v>
+      </c>
+      <c r="L10">
+        <v>-3265000000.0</v>
+      </c>
+      <c r="M10">
+        <v>-1851000000.0</v>
+      </c>
+      <c r="N10">
+        <v>-1042000000.0</v>
+      </c>
+      <c r="O10">
+        <v>237000000.0</v>
+      </c>
+      <c r="P10">
+        <v>411000000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1009000000.0</v>
+      </c>
+      <c r="R10">
+        <v>-522000000.0</v>
+      </c>
+      <c r="S10">
+        <v>1356000000.0</v>
+      </c>
+      <c r="T10">
+        <v>250899791.0</v>
+      </c>
+      <c r="U10">
+        <v>559400000.0</v>
+      </c>
+      <c r="V10">
+        <v>630200000.0</v>
+      </c>
+      <c r="W10">
+        <v>409300000.0</v>
+      </c>
+      <c r="X10">
+        <v>563969000.0</v>
+      </c>
+      <c r="Y10">
+        <v>293332000.0</v>
+      </c>
+      <c r="Z10">
+        <v>445713000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11">
+        <v>11800000.0</v>
+      </c>
+      <c r="C11">
+        <v>-62500000.0</v>
+      </c>
+      <c r="D11">
+        <v>35600000.0</v>
+      </c>
+      <c r="E11">
+        <v>-246400000.0</v>
+      </c>
+      <c r="F11">
+        <v>232200000.0</v>
+      </c>
+      <c r="G11">
+        <v>31100000.0</v>
+      </c>
+      <c r="H11">
+        <v>17000000.0</v>
+      </c>
+      <c r="I11">
+        <v>-63000000.0</v>
+      </c>
+      <c r="J11">
+        <v>-13000000.0</v>
+      </c>
+      <c r="K11">
+        <v>-252000000.0</v>
+      </c>
+      <c r="L11">
+        <v>-619000000.0</v>
+      </c>
+      <c r="M11">
+        <v>-118000000.0</v>
+      </c>
+      <c r="N11">
+        <v>-233000000.0</v>
+      </c>
+      <c r="O11">
+        <v>63000000.0</v>
+      </c>
+      <c r="P11">
+        <v>-227000000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-101000000.0</v>
+      </c>
+      <c r="R11">
+        <v>-378000000.0</v>
+      </c>
+      <c r="S11">
+        <v>135000000.0</v>
+      </c>
+      <c r="T11">
+        <v>75399742.0</v>
+      </c>
+      <c r="U11">
+        <v>-106011184.0</v>
+      </c>
+      <c r="V11">
+        <v>53000000.0</v>
+      </c>
+      <c r="W11">
+        <v>137500000.0</v>
+      </c>
+      <c r="X11">
+        <v>117391000.0</v>
+      </c>
+      <c r="Y11">
+        <v>134892000.0</v>
+      </c>
+      <c r="Z11">
+        <v>200609000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>29900000.0</v>
+      </c>
+      <c r="C12">
+        <v>35700000.0</v>
+      </c>
+      <c r="D12">
+        <v>31800000.0</v>
+      </c>
+      <c r="E12">
+        <v>31600000.0</v>
+      </c>
+      <c r="F12">
+        <v>37400000.0</v>
+      </c>
+      <c r="G12">
+        <v>37200000.0</v>
+      </c>
+      <c r="H12">
+        <v>35800000.0</v>
+      </c>
+      <c r="I12">
+        <v>21000000.0</v>
+      </c>
+      <c r="J12">
+        <v>23000000.0</v>
+      </c>
+      <c r="K12">
+        <v>114000000.0</v>
+      </c>
+      <c r="L12">
+        <v>162000000.0</v>
+      </c>
+      <c r="M12">
+        <v>157000000.0</v>
+      </c>
+      <c r="N12">
+        <v>184000000.0</v>
+      </c>
+      <c r="O12">
+        <v>199000000.0</v>
+      </c>
+      <c r="P12">
+        <v>190000000.0</v>
+      </c>
+      <c r="Q12">
+        <v>174000000.0</v>
+      </c>
+      <c r="R12">
+        <v>161000000.0</v>
+      </c>
+      <c r="S12">
+        <v>204000000.0</v>
+      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12">
+        <v>49299860.0</v>
+      </c>
+      <c r="V12">
+        <v>23200000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>11870000.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13">
+        <v>20800000.0</v>
+      </c>
+      <c r="C13">
+        <v>20000000.0</v>
+      </c>
+      <c r="D13">
+        <v>20200000.0</v>
+      </c>
+      <c r="E13">
+        <v>81300000.0</v>
+      </c>
+      <c r="F13">
+        <v>42600000.0</v>
+      </c>
+      <c r="G13">
+        <v>1000000.0</v>
+      </c>
+      <c r="H13">
+        <v>52000000.0</v>
+      </c>
+      <c r="I13">
+        <v>55000000.0</v>
+      </c>
+      <c r="J13">
+        <v>6000000.0</v>
+      </c>
+      <c r="K13">
+        <v>41000000.0</v>
+      </c>
+      <c r="L13">
+        <v>266000000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>35200000.0</v>
+      </c>
+      <c r="C15">
+        <v>-202600000.0</v>
+      </c>
+      <c r="D15">
+        <v>108000000.0</v>
+      </c>
+      <c r="E15">
+        <v>810100000.0</v>
+      </c>
+      <c r="F15">
+        <v>414000000.0</v>
+      </c>
+      <c r="G15">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H15">
+        <v>-788300000.0</v>
+      </c>
+      <c r="I15">
+        <v>-305000000.0</v>
+      </c>
+      <c r="J15">
+        <v>-84000000.0</v>
+      </c>
+      <c r="K15">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L15">
+        <v>-2646000000.0</v>
+      </c>
+      <c r="M15">
+        <v>-1733000000.0</v>
+      </c>
+      <c r="N15">
+        <v>-809000000.0</v>
+      </c>
+      <c r="O15">
+        <v>125000000.0</v>
+      </c>
+      <c r="P15">
+        <v>638000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1110000000.0</v>
+      </c>
+      <c r="R15">
+        <v>-144000000.0</v>
+      </c>
+      <c r="S15">
+        <v>1221000000.0</v>
+      </c>
+      <c r="T15">
+        <v>175500050.0</v>
+      </c>
+      <c r="U15">
+        <v>665191053.0</v>
+      </c>
+      <c r="V15">
+        <v>577200000.0</v>
+      </c>
+      <c r="W15">
+        <v>271865000.0</v>
+      </c>
+      <c r="X15">
+        <v>446578000.0</v>
+      </c>
+      <c r="Y15">
+        <v>158440000.0</v>
+      </c>
+      <c r="Z15">
+        <v>245104000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16">
+        <v>35200000.0</v>
+      </c>
+      <c r="C16">
+        <v>-202600000.0</v>
+      </c>
+      <c r="D16">
+        <v>108000000.0</v>
+      </c>
+      <c r="E16">
+        <v>810100000.0</v>
+      </c>
+      <c r="F16">
+        <v>414000000.0</v>
+      </c>
+      <c r="G16">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H16">
+        <v>-788000000.0</v>
+      </c>
+      <c r="I16">
+        <v>-305000000.0</v>
+      </c>
+      <c r="J16">
+        <v>-84000000.0</v>
+      </c>
+      <c r="K16">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L16">
+        <v>-2646000000.0</v>
+      </c>
+      <c r="M16">
+        <v>-1733000000.0</v>
+      </c>
+      <c r="N16">
+        <v>-809000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>35200000.0</v>
+      </c>
+      <c r="C17">
+        <v>-202600000.0</v>
+      </c>
+      <c r="D17">
+        <v>108000000.0</v>
+      </c>
+      <c r="E17">
+        <v>810100000.0</v>
+      </c>
+      <c r="F17">
+        <v>414000000.0</v>
+      </c>
+      <c r="G17">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H17">
+        <v>-788000000.0</v>
+      </c>
+      <c r="I17">
+        <v>-305000000.0</v>
+      </c>
+      <c r="J17">
+        <v>-84000000.0</v>
+      </c>
+      <c r="K17">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L17">
+        <v>-2646000000.0</v>
+      </c>
+      <c r="M17">
+        <v>-1733000000.0</v>
+      </c>
+      <c r="N17">
+        <v>-809000000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-24600000.0</v>
+      </c>
+      <c r="C18">
+        <v>-35600000.0</v>
+      </c>
+      <c r="D18">
+        <v>-31300000.0</v>
+      </c>
+      <c r="E18">
+        <v>-33500000.0</v>
+      </c>
+      <c r="F18">
+        <v>-33400000.0</v>
+      </c>
+      <c r="G18">
+        <v>-37200000.0</v>
+      </c>
+      <c r="H18">
+        <v>-40000000.0</v>
+      </c>
+      <c r="I18">
+        <v>-21000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-23000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-114000000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>76000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-249500000.0</v>
+      </c>
+      <c r="D21">
+        <v>145300000.0</v>
+      </c>
+      <c r="E21">
+        <v>618500000.0</v>
+      </c>
+      <c r="F21">
+        <v>453300000.0</v>
+      </c>
+      <c r="G21">
+        <v>-766400000.0</v>
+      </c>
+      <c r="H21">
+        <v>-719400000.0</v>
+      </c>
+      <c r="I21">
+        <v>-221000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-152000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-723000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-2345000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-294000000.0</v>
+      </c>
+      <c r="N21">
+        <v>714000000.0</v>
+      </c>
+      <c r="O21">
+        <v>-166000000.0</v>
+      </c>
+      <c r="P21">
+        <v>497000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>58000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-361000000.0</v>
+      </c>
+      <c r="S21">
+        <v>1560000000.0</v>
+      </c>
+      <c r="T21">
+        <v>503700466.0</v>
+      </c>
+      <c r="U21">
+        <v>560102516.0</v>
+      </c>
+      <c r="V21">
+        <v>1016300000.0</v>
+      </c>
+      <c r="W21">
+        <v>426300000.0</v>
+      </c>
+      <c r="X21">
+        <v>557470000.0</v>
+      </c>
+      <c r="Y21">
+        <v>313642000.0</v>
+      </c>
+      <c r="Z21">
+        <v>472419000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>464800000.0</v>
+      </c>
+      <c r="C23">
+        <v>1087200000.0</v>
+      </c>
+      <c r="D23">
+        <v>504900000.0</v>
+      </c>
+      <c r="E23">
+        <v>302100000.0</v>
+      </c>
+      <c r="F23">
+        <v>44200000.0</v>
+      </c>
+      <c r="G23">
+        <v>286500000.0</v>
+      </c>
+      <c r="H23">
+        <v>1124000000.0</v>
+      </c>
+      <c r="I23">
+        <v>665000000.0</v>
+      </c>
+      <c r="J23">
+        <v>557000000.0</v>
+      </c>
+      <c r="K23">
+        <v>1331000000.0</v>
+      </c>
+      <c r="L23">
+        <v>3532000000.0</v>
+      </c>
+      <c r="M23">
+        <v>2727000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3458000000.0</v>
+      </c>
+      <c r="O23">
+        <v>3401000000.0</v>
+      </c>
+      <c r="P23">
+        <v>3170000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2996000000.0</v>
+      </c>
+      <c r="R23">
+        <v>3010000000.0</v>
+      </c>
+      <c r="S23">
+        <v>3751000000.0</v>
+      </c>
+      <c r="T23">
+        <v>1955099812.0</v>
+      </c>
+      <c r="U23">
+        <v>1540797996.0</v>
+      </c>
+      <c r="V23">
+        <v>902700000.0</v>
+      </c>
+      <c r="W23">
+        <v>798900000.0</v>
+      </c>
+      <c r="X23">
+        <v>545221000.0</v>
+      </c>
+      <c r="Y23">
+        <v>484434000.0</v>
+      </c>
+      <c r="Z23">
+        <v>381759000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>203200000.0</v>
+      </c>
+      <c r="C25">
+        <v>662400000.0</v>
+      </c>
+      <c r="D25">
+        <v>211000000.0</v>
+      </c>
+      <c r="E25">
+        <v>-111500000.0</v>
+      </c>
+      <c r="F25">
+        <v>-190600000.0</v>
+      </c>
+      <c r="G25">
+        <v>902900000.0</v>
+      </c>
+      <c r="H25">
+        <v>913000000.0</v>
+      </c>
+      <c r="I25">
+        <v>411000000.0</v>
+      </c>
+      <c r="J25">
+        <v>323000000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>16200000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>3800000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
+        <v>26000000.0</v>
+      </c>
+      <c r="O27"/>
+      <c r="P27">
+        <v>29000000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>32300000.0</v>
+      </c>
+      <c r="C28">
+        <v>28700000.0</v>
+      </c>
+      <c r="D28">
+        <v>19000000.0</v>
+      </c>
+      <c r="E28">
+        <v>46500000.0</v>
+      </c>
+      <c r="F28">
+        <v>37400000.0</v>
+      </c>
+      <c r="G28">
+        <v>27400000.0</v>
+      </c>
+      <c r="H28">
+        <v>52000000.0</v>
+      </c>
+      <c r="I28">
+        <v>66000000.0</v>
+      </c>
+      <c r="J28">
+        <v>68000000.0</v>
+      </c>
+      <c r="K28">
+        <v>103000000.0</v>
+      </c>
+      <c r="L28">
+        <v>144000000.0</v>
+      </c>
+      <c r="M28">
+        <v>188000000.0</v>
+      </c>
+      <c r="N28">
+        <v>221000000.0</v>
+      </c>
+      <c r="O28">
+        <v>191000000.0</v>
+      </c>
+      <c r="P28">
+        <v>226000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>305000000.0</v>
+      </c>
+      <c r="R28">
+        <v>168000000.0</v>
+      </c>
+      <c r="S28">
+        <v>157843613.0</v>
+      </c>
+      <c r="T28">
+        <v>65799980.0</v>
+      </c>
+      <c r="U28">
+        <v>47299627.0</v>
+      </c>
+      <c r="V28">
+        <v>100300000.0</v>
+      </c>
+      <c r="W28">
+        <v>16089000.0</v>
+      </c>
+      <c r="X28">
+        <v>12504000.0</v>
+      </c>
+      <c r="Y28">
+        <v>10323000.0</v>
+      </c>
+      <c r="Z28">
+        <v>7424000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>11800000.0</v>
+      </c>
+      <c r="C29">
+        <v>-62500000.0</v>
+      </c>
+      <c r="D29">
+        <v>35600000.0</v>
+      </c>
+      <c r="E29">
+        <v>-246400000.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>-13000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-252000000.0</v>
+      </c>
+      <c r="L29">
+        <v>-619000000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>32299999.0</v>
+      </c>
+      <c r="C30">
+        <v>311800000.0</v>
+      </c>
+      <c r="D30">
+        <v>35200000.0</v>
+      </c>
+      <c r="E30">
+        <v>77800000.0</v>
+      </c>
+      <c r="F30">
+        <v>181600000.0</v>
+      </c>
+      <c r="G30">
+        <v>20300000.0</v>
+      </c>
+      <c r="H30">
+        <v>192400000.0</v>
+      </c>
+      <c r="I30">
+        <v>60000000.0</v>
+      </c>
+      <c r="J30">
+        <v>60000000.0</v>
+      </c>
+      <c r="K30">
+        <v>629000000.0</v>
+      </c>
+      <c r="L30">
+        <v>440000000.0</v>
+      </c>
+      <c r="M30">
+        <v>240000000.0</v>
+      </c>
+      <c r="N30">
+        <v>1359000000.0</v>
+      </c>
+      <c r="O30">
+        <v>262000000.0</v>
+      </c>
+      <c r="P30">
+        <v>1351000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>1474000000.0</v>
+      </c>
+      <c r="R30">
+        <v>1502000000.0</v>
+      </c>
+      <c r="S30">
+        <v>1752064109.0</v>
+      </c>
+      <c r="T30">
+        <v>962499752.0</v>
+      </c>
+      <c r="U30">
+        <v>716698509.0</v>
+      </c>
+      <c r="V30">
+        <v>552600000.0</v>
+      </c>
+      <c r="W30">
+        <v>798783000.0</v>
+      </c>
+      <c r="X30">
+        <v>545221000.0</v>
+      </c>
+      <c r="Y30">
+        <v>484434000.0</v>
+      </c>
+      <c r="Z30">
+        <v>381759000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-29000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-15600000.0</v>
+      </c>
+      <c r="D31">
+        <v>-1700000.0</v>
+      </c>
+      <c r="E31">
+        <v>-54800000.0</v>
+      </c>
+      <c r="F31">
+        <v>-39300000.0</v>
+      </c>
+      <c r="G31">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H31">
+        <v>-68900000.0</v>
+      </c>
+      <c r="I31">
+        <v>-84000000.0</v>
+      </c>
+      <c r="J31">
+        <v>55000000.0</v>
+      </c>
+      <c r="K31">
+        <v>-225000000.0</v>
+      </c>
+      <c r="L31">
+        <v>-920000000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1557000000.0</v>
+      </c>
+      <c r="N31">
+        <v>-1756000000.0</v>
+      </c>
+      <c r="O31">
+        <v>403000000.0</v>
+      </c>
+      <c r="P31">
+        <v>-86000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>951000000.0</v>
+      </c>
+      <c r="R31">
+        <v>-161000000.0</v>
+      </c>
+      <c r="S31">
+        <v>-204000000.0</v>
+      </c>
+      <c r="T31">
+        <v>-252800675.0</v>
+      </c>
+      <c r="U31">
+        <v>-702516.0</v>
+      </c>
+      <c r="V31">
+        <v>-386100000.0</v>
+      </c>
+      <c r="W31">
+        <v>-17000000.0</v>
+      </c>
+      <c r="X31">
+        <v>6499000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-20310000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-26706000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>540800000.0</v>
+      </c>
+      <c r="C32">
+        <v>837700000.0</v>
+      </c>
+      <c r="D32">
+        <v>653300000.0</v>
+      </c>
+      <c r="E32">
+        <v>920000000.0</v>
+      </c>
+      <c r="F32">
+        <v>497500000.0</v>
+      </c>
+      <c r="G32">
+        <v>286500000.0</v>
+      </c>
+      <c r="H32">
+        <v>416000000.0</v>
+      </c>
+      <c r="I32">
+        <v>444000000.0</v>
+      </c>
+      <c r="J32">
+        <v>437000000.0</v>
+      </c>
+      <c r="K32">
+        <v>608000000.0</v>
+      </c>
+      <c r="L32">
+        <v>1187000000.0</v>
+      </c>
+      <c r="M32">
+        <v>2433000000.0</v>
+      </c>
+      <c r="N32">
+        <v>2827000000.0</v>
+      </c>
+      <c r="O32">
+        <v>3235000000.0</v>
+      </c>
+      <c r="P32">
+        <v>3667000000.0</v>
+      </c>
+      <c r="Q32">
+        <v>3054000000.0</v>
+      </c>
+      <c r="R32">
+        <v>2649000000.0</v>
+      </c>
+      <c r="S32">
+        <v>5311000000.0</v>
+      </c>
+      <c r="T32">
+        <v>2458800278.0</v>
+      </c>
+      <c r="U32">
+        <v>2100419385.0</v>
+      </c>
+      <c r="V32">
+        <v>1919000000.0</v>
+      </c>
+      <c r="W32">
+        <v>1225208000.0</v>
+      </c>
+      <c r="X32">
+        <v>1102691000.0</v>
+      </c>
+      <c r="Y32">
+        <v>798076000.0</v>
+      </c>
+      <c r="Z32">
+        <v>854178000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CH32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:86">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
+      <c r="A2" t="s">
+        <v>151</v>
+      </c>
+      <c r="B2">
+        <v>104200000.0</v>
+      </c>
+      <c r="C2">
+        <v>103100000.0</v>
+      </c>
+      <c r="D2">
+        <v>78100000.0</v>
+      </c>
+      <c r="E2">
+        <v>61400000.0</v>
+      </c>
+      <c r="F2">
+        <v>63700000.0</v>
+      </c>
+      <c r="G2">
+        <v>85400000.0</v>
+      </c>
+      <c r="H2">
+        <v>506500000.0</v>
+      </c>
+      <c r="I2">
+        <v>143600000.0</v>
+      </c>
+      <c r="J2">
+        <v>129000000.0</v>
+      </c>
+      <c r="K2">
+        <v>81200000.0</v>
+      </c>
+      <c r="L2">
+        <v>114700000.0</v>
+      </c>
+      <c r="M2">
+        <v>85000000.0</v>
+      </c>
+      <c r="N2">
+        <v>75800000.0</v>
+      </c>
+      <c r="O2">
+        <v>81400000.0</v>
+      </c>
+      <c r="P2">
+        <v>-238300000.0</v>
+      </c>
+      <c r="Q2">
+        <v>113400000.0</v>
+      </c>
+      <c r="R2">
+        <v>89700000.0</v>
+      </c>
+      <c r="S2">
+        <v>84200000.0</v>
+      </c>
+      <c r="T2">
+        <v>111100000.0</v>
+      </c>
+      <c r="U2">
+        <v>25800000.0</v>
+      </c>
+      <c r="V2">
+        <v>-237000000.0</v>
+      </c>
+      <c r="W2">
+        <v>65900000.0</v>
+      </c>
+      <c r="X2">
+        <v>71600000.0</v>
+      </c>
+      <c r="Y2">
+        <v>33700000.0</v>
+      </c>
+      <c r="Z2">
+        <v>57000000.0</v>
+      </c>
+      <c r="AA2">
+        <v>816300000.0</v>
+      </c>
+      <c r="AB2">
+        <v>594000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>102000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>208000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>112000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>197000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>126000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>84000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>122000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>97000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>88000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>129000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>134000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>108000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>142000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>229000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>278000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1178000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1009000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>213000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>218000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>906000000.0</v>
+      </c>
+      <c r="AW2">
+        <v>457000000.0</v>
+      </c>
+      <c r="AX2">
+        <v>299000000.0</v>
+      </c>
+      <c r="AY2">
+        <v>289000000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1095000000.0</v>
+      </c>
+      <c r="BA2">
+        <v>372000000.0</v>
+      </c>
+      <c r="BB2">
+        <v>370000000.0</v>
+      </c>
+      <c r="BC2">
+        <v>366000000.0</v>
+      </c>
+      <c r="BD2">
+        <v>871000000.0</v>
+      </c>
+      <c r="BE2">
+        <v>452000000.0</v>
+      </c>
+      <c r="BF2">
+        <v>453000000.0</v>
+      </c>
+      <c r="BG2">
+        <v>281000000.0</v>
+      </c>
+      <c r="BH2">
+        <v>457000000.0</v>
+      </c>
+      <c r="BI2">
+        <v>428000000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>445000000.0</v>
+      </c>
+      <c r="BK2">
+        <v>396000000.0</v>
+      </c>
+      <c r="BL2">
+        <v>397000000.0</v>
+      </c>
+      <c r="BM2">
+        <v>377000000.0</v>
+      </c>
+      <c r="BN2">
+        <v>367000000.0</v>
+      </c>
+      <c r="BO2">
+        <v>388000000.0</v>
+      </c>
+      <c r="BP2">
+        <v>394000000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>379000000.0</v>
+      </c>
+      <c r="BR2">
+        <v>371000000.0</v>
+      </c>
+      <c r="BS2">
+        <v>364000000.0</v>
+      </c>
+      <c r="BT2">
+        <v>388643077.0</v>
+      </c>
+      <c r="BU2">
+        <v>495000000.0</v>
+      </c>
+      <c r="BV2">
+        <v>486000000.0</v>
+      </c>
+      <c r="BW2">
+        <v>427000309.0</v>
+      </c>
+      <c r="BX2">
+        <v>259100110.0</v>
+      </c>
+      <c r="BY2">
+        <v>244700388.0</v>
+      </c>
+      <c r="BZ2">
+        <v>246399575.0</v>
+      </c>
+      <c r="CA2">
+        <v>239000231.0</v>
+      </c>
+      <c r="CB2">
+        <v>241999342.0</v>
+      </c>
+      <c r="CC2">
+        <v>243899631.0</v>
+      </c>
+      <c r="CD2">
+        <v>87800335.0</v>
+      </c>
+      <c r="CE2">
+        <v>174000000.0</v>
+      </c>
+      <c r="CF2">
+        <v>91000000.0</v>
+      </c>
+      <c r="CG2">
+        <v>184200000.0</v>
+      </c>
+      <c r="CH2">
+        <v>86400000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:86">
+      <c r="A3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3">
+        <v>48500000.0</v>
+      </c>
+      <c r="C3">
+        <v>47900000.0</v>
+      </c>
+      <c r="D3">
+        <v>20700000.0</v>
+      </c>
+      <c r="E3">
+        <v>44600000.0</v>
+      </c>
+      <c r="F3">
+        <v>46700000.0</v>
+      </c>
+      <c r="G3">
+        <v>55300000.0</v>
+      </c>
+      <c r="H3">
+        <v>476500000.0</v>
+      </c>
+      <c r="I3">
+        <v>69100000.0</v>
+      </c>
+      <c r="J3">
+        <v>65000000.0</v>
+      </c>
+      <c r="K3">
+        <v>55900000.0</v>
+      </c>
+      <c r="L3">
+        <v>55500000.0</v>
+      </c>
+      <c r="M3">
+        <v>59300000.0</v>
+      </c>
+      <c r="N3">
+        <v>51300000.0</v>
+      </c>
+      <c r="O3">
+        <v>51700000.0</v>
+      </c>
+      <c r="P3">
+        <v>21100000.0</v>
+      </c>
+      <c r="Q3">
+        <v>71100000.0</v>
+      </c>
+      <c r="R3">
+        <v>42100000.0</v>
+      </c>
+      <c r="S3">
+        <v>51400000.0</v>
+      </c>
+      <c r="T3">
+        <v>37600000.0</v>
+      </c>
+      <c r="U3">
+        <v>33800000.0</v>
+      </c>
+      <c r="V3">
+        <v>24300000.0</v>
+      </c>
+      <c r="W3">
+        <v>26000000.0</v>
+      </c>
+      <c r="X3">
+        <v>29900000.0</v>
+      </c>
+      <c r="Y3">
+        <v>29500000.0</v>
+      </c>
+      <c r="Z3">
+        <v>33700000.0</v>
+      </c>
+      <c r="AA3">
+        <v>809500000.0</v>
+      </c>
+      <c r="AB3">
+        <v>585000000.0</v>
+      </c>
+      <c r="AC3">
+        <v>58000000.0</v>
+      </c>
+      <c r="AD3">
+        <v>201000000.0</v>
+      </c>
+      <c r="AE3">
+        <v>69000000.0</v>
+      </c>
+      <c r="AF3">
+        <v>191000000.0</v>
+      </c>
+      <c r="AG3">
+        <v>74000000.0</v>
+      </c>
+      <c r="AH3">
+        <v>73000000.0</v>
+      </c>
+      <c r="AI3">
+        <v>73000000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>89000000.0</v>
+      </c>
+      <c r="AK3">
+        <v>82000000.0</v>
+      </c>
+      <c r="AL3">
+        <v>76000000.0</v>
+      </c>
+      <c r="AM3">
+        <v>77000000.0</v>
+      </c>
+      <c r="AN3">
+        <v>49000000.0</v>
+      </c>
+      <c r="AO3">
+        <v>66000000.0</v>
+      </c>
+      <c r="AP3">
+        <v>225000000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>271000000.0</v>
+      </c>
+      <c r="AR3">
+        <v>1023000000.0</v>
+      </c>
+      <c r="AS3">
+        <v>989000000.0</v>
+      </c>
+      <c r="AT3">
+        <v>174000000.0</v>
+      </c>
+      <c r="AU3">
+        <v>181000000.0</v>
+      </c>
+      <c r="AV3">
+        <v>829000000.0</v>
+      </c>
+      <c r="AW3">
+        <v>181000000.0</v>
+      </c>
+      <c r="AX3">
+        <v>187000000.0</v>
+      </c>
+      <c r="AY3">
+        <v>187000000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>980000000.0</v>
+      </c>
+      <c r="BA3">
+        <v>256000000.0</v>
+      </c>
+      <c r="BB3">
+        <v>264000000.0</v>
+      </c>
+      <c r="BC3">
+        <v>272000000.0</v>
+      </c>
+      <c r="BD3">
+        <v>598000000.0</v>
+      </c>
+      <c r="BE3">
+        <v>309000000.0</v>
+      </c>
+      <c r="BF3">
+        <v>306000000.0</v>
+      </c>
+      <c r="BG3">
+        <v>312000000.0</v>
+      </c>
+      <c r="BH3">
+        <v>353000000.0</v>
+      </c>
+      <c r="BI3">
+        <v>292000000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>311000000.0</v>
+      </c>
+      <c r="BK3">
+        <v>247000000.0</v>
+      </c>
+      <c r="BL3">
+        <v>345000000.0</v>
+      </c>
+      <c r="BM3">
+        <v>263000000.0</v>
+      </c>
+      <c r="BN3">
+        <v>350000000.0</v>
+      </c>
+      <c r="BO3">
+        <v>262000000.0</v>
+      </c>
+      <c r="BP3">
+        <v>367000000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>404000000.0</v>
+      </c>
+      <c r="BR3">
+        <v>400000000.0</v>
+      </c>
+      <c r="BS3">
+        <v>385000000.0</v>
+      </c>
+      <c r="BT3">
+        <v>399841104.0</v>
+      </c>
+      <c r="BU3">
+        <v>404637889.0</v>
+      </c>
+      <c r="BV3">
+        <v>393999589.0</v>
+      </c>
+      <c r="BW3">
+        <v>396000411.0</v>
+      </c>
+      <c r="BX3">
+        <v>242200120.0</v>
+      </c>
+      <c r="BY3">
+        <v>221199971.0</v>
+      </c>
+      <c r="BZ3">
+        <v>218400004.0</v>
+      </c>
+      <c r="CA3">
+        <v>214899677.0</v>
+      </c>
+      <c r="CB3">
+        <v>214599966.0</v>
+      </c>
+      <c r="CC3">
+        <v>217699029.0</v>
+      </c>
+      <c r="CD3">
+        <v>109900446.0</v>
+      </c>
+      <c r="CE3">
+        <v>112500000.0</v>
+      </c>
+      <c r="CF3">
+        <v>115000000.0</v>
+      </c>
+      <c r="CG3">
+        <v>109000000.0</v>
+      </c>
+      <c r="CH3">
+        <v>106900000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:86">
+      <c r="A4" t="s">
+        <v>153</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+    </row>
+    <row r="5" spans="1:86">
+      <c r="A5" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5">
+        <v>57900000.0</v>
+      </c>
+      <c r="C5">
+        <v>29700000.0</v>
+      </c>
+      <c r="D5">
+        <v>29800000.0</v>
+      </c>
+      <c r="E5">
+        <v>21900000.0</v>
+      </c>
+      <c r="F5">
+        <v>24900000.0</v>
+      </c>
+      <c r="G5">
+        <v>28100000.0</v>
+      </c>
+      <c r="H5">
+        <v>-364400000.0</v>
+      </c>
+      <c r="I5">
+        <v>52400000.0</v>
+      </c>
+      <c r="J5">
+        <v>57500000.0</v>
+      </c>
+      <c r="K5">
+        <v>23300000.0</v>
+      </c>
+      <c r="L5">
+        <v>53200000.0</v>
+      </c>
+      <c r="M5">
+        <v>41600000.0</v>
+      </c>
+      <c r="N5">
+        <v>32400000.0</v>
+      </c>
+      <c r="O5">
+        <v>47000000.0</v>
+      </c>
+      <c r="P5">
+        <v>392800000.0</v>
+      </c>
+      <c r="Q5">
+        <v>50200000.0</v>
+      </c>
+      <c r="R5">
+        <v>121500000.0</v>
+      </c>
+      <c r="S5">
+        <v>30700000.0</v>
+      </c>
+      <c r="T5">
+        <v>31700000.0</v>
+      </c>
+      <c r="U5">
+        <v>55300000.0</v>
+      </c>
+      <c r="V5">
+        <v>331300000.0</v>
+      </c>
+      <c r="W5">
+        <v>33100000.0</v>
+      </c>
+      <c r="X5">
+        <v>4600000.0</v>
+      </c>
+      <c r="Y5">
+        <v>2500000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-15500000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-738600000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-535000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-152000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-107000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-91000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-70000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>41000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-287000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-293000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-136000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-118000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>-1931000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-982000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>45000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1924000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>44000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>208000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-905000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>89000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-101000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-16000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-45000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>367000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>130000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-62000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>259000000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>417000000.0</v>
+      </c>
+      <c r="BK5">
+        <v>-13000000.0</v>
+      </c>
+      <c r="BL5">
+        <v>-28000000.0</v>
+      </c>
+      <c r="BM5">
+        <v>375000000.0</v>
+      </c>
+      <c r="BN5">
+        <v>770000000.0</v>
+      </c>
+      <c r="BO5">
+        <v>97000000.0</v>
+      </c>
+      <c r="BP5">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BR5">
+        <v>-123000000.0</v>
+      </c>
+      <c r="BS5">
+        <v>-174000000.0</v>
+      </c>
+      <c r="BT5">
+        <v>-44886980.0</v>
+      </c>
+      <c r="BU5">
+        <v>-360868639.0</v>
+      </c>
+      <c r="BV5">
+        <v>-450999589.0</v>
+      </c>
+      <c r="BW5">
+        <v>337999176.0</v>
+      </c>
+      <c r="BX5">
+        <v>138699969.0</v>
+      </c>
+      <c r="BY5">
+        <v>133800525.0</v>
+      </c>
+      <c r="BZ5">
+        <v>126801275.0</v>
+      </c>
+      <c r="CA5">
+        <v>104400369.0</v>
+      </c>
+      <c r="CB5">
+        <v>103401947.0</v>
+      </c>
+      <c r="CC5">
+        <v>135301977.0</v>
+      </c>
+      <c r="CD5">
+        <v>133401004.0</v>
+      </c>
+      <c r="CE5">
+        <v>128700000.0</v>
+      </c>
+      <c r="CF5">
+        <v>334200000.0</v>
+      </c>
+      <c r="CG5">
+        <v>230800000.0</v>
+      </c>
+      <c r="CH5">
+        <v>166700000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:86">
+      <c r="A6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6">
+        <v>106400000.0</v>
+      </c>
+      <c r="C6">
+        <v>77600000.0</v>
+      </c>
+      <c r="D6">
+        <v>50500000.0</v>
+      </c>
+      <c r="E6">
+        <v>66500000.0</v>
+      </c>
+      <c r="F6">
+        <v>71600000.0</v>
+      </c>
+      <c r="G6">
+        <v>83400000.0</v>
+      </c>
+      <c r="H6">
+        <v>112100000.0</v>
+      </c>
+      <c r="I6">
+        <v>121500000.0</v>
+      </c>
+      <c r="J6">
+        <v>122500000.0</v>
+      </c>
+      <c r="K6">
+        <v>79200000.0</v>
+      </c>
+      <c r="L6">
+        <v>108700000.0</v>
+      </c>
+      <c r="M6">
+        <v>100900000.0</v>
+      </c>
+      <c r="N6">
+        <v>83700000.0</v>
+      </c>
+      <c r="O6">
+        <v>98700000.0</v>
+      </c>
+      <c r="P6">
+        <v>413900000.0</v>
+      </c>
+      <c r="Q6">
+        <v>121300000.0</v>
+      </c>
+      <c r="R6">
+        <v>163600000.0</v>
+      </c>
+      <c r="S6">
+        <v>82100000.0</v>
+      </c>
+      <c r="T6">
+        <v>69300000.0</v>
+      </c>
+      <c r="U6">
+        <v>89100000.0</v>
+      </c>
+      <c r="V6">
+        <v>355600000.0</v>
+      </c>
+      <c r="W6">
+        <v>59100000.0</v>
+      </c>
+      <c r="X6">
+        <v>34500000.0</v>
+      </c>
+      <c r="Y6">
+        <v>32000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>18200000.0</v>
+      </c>
+      <c r="AA6">
+        <v>70900000.0</v>
+      </c>
+      <c r="AB6">
+        <v>50000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>40000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>49000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>24000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>84000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>48000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>11000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>19000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>27000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>71000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>118000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-238000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-227000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>89000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>153000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-908000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>7000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>219000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-1095000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>225000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>395000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>165000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>75000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>345000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>252000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>171000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>582000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>264000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>673000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>442000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>291000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>551000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>728000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>234000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>317000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>638000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>1120000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>359000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>314000000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>393000000.0</v>
+      </c>
+      <c r="BR6">
+        <v>277000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>211000000.0</v>
+      </c>
+      <c r="BT6">
+        <v>354954124.0</v>
+      </c>
+      <c r="BU6">
+        <v>43769250.0</v>
+      </c>
+      <c r="BV6">
+        <v>-57000000.0</v>
+      </c>
+      <c r="BW6">
+        <v>733999587.0</v>
+      </c>
+      <c r="BX6">
+        <v>380900089.0</v>
+      </c>
+      <c r="BY6">
+        <v>355000496.0</v>
+      </c>
+      <c r="BZ6">
+        <v>345201279.0</v>
+      </c>
+      <c r="CA6">
+        <v>319300046.0</v>
+      </c>
+      <c r="CB6">
+        <v>318001913.0</v>
+      </c>
+      <c r="CC6">
+        <v>353001006.0</v>
+      </c>
+      <c r="CD6">
+        <v>243301450.0</v>
+      </c>
+      <c r="CE6">
+        <v>241200000.0</v>
+      </c>
+      <c r="CF6">
+        <v>449200000.0</v>
+      </c>
+      <c r="CG6">
+        <v>339800000.0</v>
+      </c>
+      <c r="CH6">
+        <v>273600000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:86">
+      <c r="A7" t="s">
+        <v>156</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+    </row>
+    <row r="8" spans="1:86">
+      <c r="A8" t="s">
+        <v>157</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+    </row>
+    <row r="9" spans="1:86">
+      <c r="A9" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9">
+        <v>71900000.0</v>
+      </c>
+      <c r="C9">
+        <v>35400000.0</v>
+      </c>
+      <c r="D9">
+        <v>36700000.0</v>
+      </c>
+      <c r="E9">
+        <v>69400000.0</v>
+      </c>
+      <c r="F9">
+        <v>76500000.0</v>
+      </c>
+      <c r="G9">
+        <v>130400000.0</v>
+      </c>
+      <c r="H9">
+        <v>-288800000.0</v>
+      </c>
+      <c r="I9">
+        <v>50000000.0</v>
+      </c>
+      <c r="J9">
+        <v>56900000.0</v>
+      </c>
+      <c r="K9">
+        <v>103800000.0</v>
+      </c>
+      <c r="L9">
+        <v>40100000.0</v>
+      </c>
+      <c r="M9">
+        <v>122200000.0</v>
+      </c>
+      <c r="N9">
+        <v>98400000.0</v>
+      </c>
+      <c r="O9">
+        <v>108500000.0</v>
+      </c>
+      <c r="P9">
+        <v>451200000.0</v>
+      </c>
+      <c r="Q9">
+        <v>64000000.0</v>
+      </c>
+      <c r="R9">
+        <v>192500000.0</v>
+      </c>
+      <c r="S9">
+        <v>124500000.0</v>
+      </c>
+      <c r="T9">
+        <v>47100000.0</v>
+      </c>
+      <c r="U9">
+        <v>103100000.0</v>
+      </c>
+      <c r="V9">
+        <v>351600000.0</v>
+      </c>
+      <c r="W9">
+        <v>29900000.0</v>
+      </c>
+      <c r="X9">
+        <v>1900000.0</v>
+      </c>
+      <c r="Y9">
+        <v>43300000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-6900000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-733900000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-482000000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-99000000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-115000000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH9">
+        <v>38000000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>22000000.0</v>
+      </c>
+      <c r="AK9">
+        <v>7000000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AN9">
+        <v>10000000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-87000000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-939000000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-736000000.0</v>
+      </c>
+      <c r="AT9">
+        <v>151000000.0</v>
+      </c>
+      <c r="AU9">
+        <v>93000000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-430000000.0</v>
+      </c>
+      <c r="AW9">
+        <v>133000000.0</v>
+      </c>
+      <c r="AX9">
+        <v>380000000.0</v>
+      </c>
+      <c r="AY9">
+        <v>404000000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-489000000.0</v>
+      </c>
+      <c r="BA9">
+        <v>407000000.0</v>
+      </c>
+      <c r="BB9">
+        <v>376000000.0</v>
+      </c>
+      <c r="BC9">
+        <v>330000000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-266000000.0</v>
+      </c>
+      <c r="BE9">
+        <v>234000000.0</v>
+      </c>
+      <c r="BF9">
+        <v>317000000.0</v>
+      </c>
+      <c r="BG9">
+        <v>365000000.0</v>
+      </c>
+      <c r="BH9">
+        <v>324000000.0</v>
+      </c>
+      <c r="BI9">
+        <v>682000000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>663000000.0</v>
+      </c>
+      <c r="BK9">
+        <v>272000000.0</v>
+      </c>
+      <c r="BL9">
+        <v>298000000.0</v>
+      </c>
+      <c r="BM9">
+        <v>306000000.0</v>
+      </c>
+      <c r="BN9">
+        <v>470000000.0</v>
+      </c>
+      <c r="BO9">
+        <v>454000000.0</v>
+      </c>
+      <c r="BP9">
+        <v>330000000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>363000000.0</v>
+      </c>
+      <c r="BR9">
+        <v>112000000.0</v>
+      </c>
+      <c r="BS9">
+        <v>336000000.0</v>
+      </c>
+      <c r="BT9">
+        <v>403153284.0</v>
+      </c>
+      <c r="BU9">
+        <v>1849000000.0</v>
+      </c>
+      <c r="BV9">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BW9">
+        <v>769000102.0</v>
+      </c>
+      <c r="BX9">
+        <v>396899810.0</v>
+      </c>
+      <c r="BY9">
+        <v>371100069.0</v>
+      </c>
+      <c r="BZ9">
+        <v>361600425.0</v>
+      </c>
+      <c r="CA9">
+        <v>340000000.0</v>
+      </c>
+      <c r="CB9">
+        <v>336501484.0</v>
+      </c>
+      <c r="CC9">
+        <v>365600760.0</v>
+      </c>
+      <c r="CD9">
+        <v>257200223.0</v>
+      </c>
+      <c r="CE9">
+        <v>254500000.0</v>
+      </c>
+      <c r="CF9">
+        <v>463500000.0</v>
+      </c>
+      <c r="CG9">
+        <v>350800000.0</v>
+      </c>
+      <c r="CH9">
+        <v>337800000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:86">
+      <c r="A10" t="s">
+        <v>159</v>
+      </c>
+      <c r="B10">
+        <v>55000000.0</v>
+      </c>
+      <c r="C10">
+        <v>-24600000.0</v>
+      </c>
+      <c r="D10">
+        <v>-10200000.0</v>
+      </c>
+      <c r="E10">
+        <v>17200000.0</v>
+      </c>
+      <c r="F10">
+        <v>19600000.0</v>
+      </c>
+      <c r="G10">
+        <v>20400000.0</v>
+      </c>
+      <c r="H10">
+        <v>-372800000.0</v>
+      </c>
+      <c r="I10">
+        <v>42700000.0</v>
+      </c>
+      <c r="J10">
+        <v>48800000.0</v>
+      </c>
+      <c r="K10">
+        <v>16200000.0</v>
+      </c>
+      <c r="L10">
+        <v>46100000.0</v>
+      </c>
+      <c r="M10">
+        <v>32700000.0</v>
+      </c>
+      <c r="N10">
+        <v>24600000.0</v>
+      </c>
+      <c r="O10">
+        <v>40200000.0</v>
+      </c>
+      <c r="P10">
+        <v>385300000.0</v>
+      </c>
+      <c r="Q10">
+        <v>40700000.0</v>
+      </c>
+      <c r="R10">
+        <v>113900000.0</v>
+      </c>
+      <c r="S10">
+        <v>23800000.0</v>
+      </c>
+      <c r="T10">
+        <v>21700000.0</v>
+      </c>
+      <c r="U10">
+        <v>46600000.0</v>
+      </c>
+      <c r="V10">
+        <v>322500000.0</v>
+      </c>
+      <c r="W10">
+        <v>23200000.0</v>
+      </c>
+      <c r="X10">
+        <v>300000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-3200000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-21100000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-746000000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-544000000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-162000000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-65000000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-61000000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-61000000.0</v>
+      </c>
+      <c r="AL10">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AM10">
+        <v>36000000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-298000000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-315000000.0</v>
+      </c>
+      <c r="AP10">
+        <v>-177000000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>-158000000.0</v>
+      </c>
+      <c r="AR10">
+        <v>-1973000000.0</v>
+      </c>
+      <c r="AS10">
+        <v>-1022000000.0</v>
+      </c>
+      <c r="AT10">
+        <v>2000000.0</v>
+      </c>
+      <c r="AU10">
+        <v>-272000000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-1964000000.0</v>
+      </c>
+      <c r="AW10">
+        <v>7000000.0</v>
+      </c>
+      <c r="AX10">
+        <v>169000000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-63000000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-950000000.0</v>
+      </c>
+      <c r="BA10">
+        <v>42000000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-59000000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-146000000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-68000000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-96000000.0</v>
+      </c>
+      <c r="BF10">
+        <v>318000000.0</v>
+      </c>
+      <c r="BG10">
+        <v>83000000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-110000000.0</v>
+      </c>
+      <c r="BI10">
+        <v>212000000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>369000000.0</v>
+      </c>
+      <c r="BK10">
+        <v>-60000000.0</v>
+      </c>
+      <c r="BL10">
+        <v>-71000000.0</v>
+      </c>
+      <c r="BM10">
+        <v>329000000.0</v>
+      </c>
+      <c r="BN10">
+        <v>725000000.0</v>
+      </c>
+      <c r="BO10">
+        <v>57000000.0</v>
+      </c>
+      <c r="BP10">
+        <v>-94000000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>-54000000.0</v>
+      </c>
+      <c r="BR10">
+        <v>-160000000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-214000000.0</v>
+      </c>
+      <c r="BT10">
+        <v>521665633.0</v>
+      </c>
+      <c r="BU10">
+        <v>1311000000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-499000000.0</v>
+      </c>
+      <c r="BW10">
+        <v>22999691.0</v>
+      </c>
+      <c r="BX10">
+        <v>-34000338.0</v>
+      </c>
+      <c r="BY10">
+        <v>119200040.0</v>
+      </c>
+      <c r="BZ10">
+        <v>113800213.0</v>
+      </c>
+      <c r="CA10">
+        <v>55299815.0</v>
+      </c>
+      <c r="CB10">
+        <v>104999230.0</v>
+      </c>
+      <c r="CC10">
+        <v>198200514.0</v>
+      </c>
+      <c r="CD10">
+        <v>125699944.0</v>
+      </c>
+      <c r="CE10">
+        <v>138600000.0</v>
+      </c>
+      <c r="CF10">
+        <v>194700000.0</v>
+      </c>
+      <c r="CG10">
+        <v>248800000.0</v>
+      </c>
+      <c r="CH10">
+        <v>88100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:86">
+      <c r="A11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B11">
+        <v>13000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-5900000.0</v>
+      </c>
+      <c r="D11">
+        <v>2100000.0</v>
+      </c>
+      <c r="E11">
+        <v>400000.0</v>
+      </c>
+      <c r="F11">
+        <v>4300000.0</v>
+      </c>
+      <c r="G11">
+        <v>5000000.0</v>
+      </c>
+      <c r="H11">
+        <v>-88000000.0</v>
+      </c>
+      <c r="I11">
+        <v>9500000.0</v>
+      </c>
+      <c r="J11">
+        <v>11700000.0</v>
+      </c>
+      <c r="K11">
+        <v>4300000.0</v>
+      </c>
+      <c r="L11">
+        <v>11800000.0</v>
+      </c>
+      <c r="M11">
+        <v>7900000.0</v>
+      </c>
+      <c r="N11">
+        <v>6200000.0</v>
+      </c>
+      <c r="O11">
+        <v>9700000.0</v>
+      </c>
+      <c r="P11">
+        <v>-246400000.0</v>
+      </c>
+      <c r="Q11">
+        <v>9400000.0</v>
+      </c>
+      <c r="R11">
+        <v>7500000.0</v>
+      </c>
+      <c r="S11">
+        <v>6600000.0</v>
+      </c>
+      <c r="T11">
+        <v>7900000.0</v>
+      </c>
+      <c r="U11">
+        <v>7600000.0</v>
+      </c>
+      <c r="V11">
+        <v>291300000.0</v>
+      </c>
+      <c r="W11">
+        <v>16100000.0</v>
+      </c>
+      <c r="X11">
+        <v>17100000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z11">
+        <v>8000000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1600000.0</v>
+      </c>
+      <c r="AB11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD11">
+        <v>4000000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>3000000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI11">
+        <v>3000000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-17000000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AM11">
+        <v>9000000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-66000000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-83000000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-45000000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-367000000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-258000000.0</v>
+      </c>
+      <c r="AT11">
+        <v>30000000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-24000000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-192000000.0</v>
+      </c>
+      <c r="AW11">
+        <v>22000000.0</v>
+      </c>
+      <c r="AX11">
+        <v>26000000.0</v>
+      </c>
+      <c r="AY11">
+        <v>26000000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-222000000.0</v>
+      </c>
+      <c r="BA11">
+        <v>8000000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-6000000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-31000000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-15000000.0</v>
+      </c>
+      <c r="BE11">
+        <v>-29000000.0</v>
+      </c>
+      <c r="BF11">
+        <v>83000000.0</v>
+      </c>
+      <c r="BG11">
+        <v>24000000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BI11">
+        <v>74000000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>98000000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-351000000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-50000000.0</v>
+      </c>
+      <c r="BM11">
+        <v>25000000.0</v>
+      </c>
+      <c r="BN11">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-41000000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-82000000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-119000000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-116000000.0</v>
+      </c>
+      <c r="BT11">
+        <v>116677505.0</v>
+      </c>
+      <c r="BU11">
+        <v>249000000.0</v>
+      </c>
+      <c r="BV11">
+        <v>-176000000.0</v>
+      </c>
+      <c r="BW11">
+        <v>-55000514.0</v>
+      </c>
+      <c r="BX11">
+        <v>-160999940.0</v>
+      </c>
+      <c r="BY11">
+        <v>-18200338.0</v>
+      </c>
+      <c r="BZ11">
+        <v>299000000.0</v>
+      </c>
+      <c r="CA11">
+        <v>-44400369.0</v>
+      </c>
+      <c r="CB11">
+        <v>-21900142.0</v>
+      </c>
+      <c r="CC11">
+        <v>20400134.0</v>
+      </c>
+      <c r="CD11">
+        <v>-94799777.0</v>
+      </c>
+      <c r="CE11">
+        <v>-9900000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-50600000.0</v>
+      </c>
+      <c r="CG11">
+        <v>35100000.0</v>
+      </c>
+      <c r="CH11">
+        <v>24800000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:86">
+      <c r="A12" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12">
+        <v>6200000.0</v>
+      </c>
+      <c r="C12">
+        <v>5300000.0</v>
+      </c>
+      <c r="D12">
+        <v>9200000.0</v>
+      </c>
+      <c r="E12">
+        <v>4700000.0</v>
+      </c>
+      <c r="F12">
+        <v>6000000.0</v>
+      </c>
+      <c r="G12">
+        <v>8100000.0</v>
+      </c>
+      <c r="H12">
+        <v>8900000.0</v>
+      </c>
+      <c r="I12">
+        <v>10300000.0</v>
+      </c>
+      <c r="J12">
+        <v>8700000.0</v>
+      </c>
+      <c r="K12">
+        <v>7100000.0</v>
+      </c>
+      <c r="L12">
+        <v>7100000.0</v>
+      </c>
+      <c r="M12">
+        <v>8900000.0</v>
+      </c>
+      <c r="N12">
+        <v>7800000.0</v>
+      </c>
+      <c r="O12">
+        <v>6800000.0</v>
+      </c>
+      <c r="P12">
+        <v>7500000.0</v>
+      </c>
+      <c r="Q12">
+        <v>9500000.0</v>
+      </c>
+      <c r="R12">
+        <v>7900000.0</v>
+      </c>
+      <c r="S12">
+        <v>7100000.0</v>
+      </c>
+      <c r="T12">
+        <v>9000000.0</v>
+      </c>
+      <c r="U12">
+        <v>8700000.0</v>
+      </c>
+      <c r="V12">
+        <v>8800000.0</v>
+      </c>
+      <c r="W12">
+        <v>6700000.0</v>
+      </c>
+      <c r="X12">
+        <v>5300000.0</v>
+      </c>
+      <c r="Y12">
+        <v>5700000.0</v>
+      </c>
+      <c r="Z12">
+        <v>5600000.0</v>
+      </c>
+      <c r="AA12">
+        <v>9000000.0</v>
+      </c>
+      <c r="AB12">
+        <v>9000000.0</v>
+      </c>
+      <c r="AC12">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD12">
+        <v>10000000.0</v>
+      </c>
+      <c r="AE12">
+        <v>9000000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AG12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AH12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AI12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AK12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>6000000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5000000.0</v>
+      </c>
+      <c r="AN12">
+        <v>11000000.0</v>
+      </c>
+      <c r="AO12">
+        <v>22000000.0</v>
+      </c>
+      <c r="AP12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>40000000.0</v>
+      </c>
+      <c r="AR12">
+        <v>42000000.0</v>
+      </c>
+      <c r="AS12">
+        <v>40000000.0</v>
+      </c>
+      <c r="AT12">
+        <v>43000000.0</v>
+      </c>
+      <c r="AU12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AV12">
+        <v>40000000.0</v>
+      </c>
+      <c r="AW12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AX12">
+        <v>39000000.0</v>
+      </c>
+      <c r="AY12">
+        <v>41000000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>45000000.0</v>
+      </c>
+      <c r="BA12">
+        <v>47000000.0</v>
+      </c>
+      <c r="BB12">
+        <v>47000000.0</v>
+      </c>
+      <c r="BC12">
+        <v>45000000.0</v>
+      </c>
+      <c r="BD12">
+        <v>52000000.0</v>
+      </c>
+      <c r="BE12">
+        <v>51000000.0</v>
+      </c>
+      <c r="BF12">
+        <v>49000000.0</v>
+      </c>
+      <c r="BG12">
+        <v>47000000.0</v>
+      </c>
+      <c r="BH12">
+        <v>48000000.0</v>
+      </c>
+      <c r="BI12">
+        <v>47000000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>48000000.0</v>
+      </c>
+      <c r="BK12">
+        <v>47000000.0</v>
+      </c>
+      <c r="BL12">
+        <v>43000000.0</v>
+      </c>
+      <c r="BM12">
+        <v>46000000.0</v>
+      </c>
+      <c r="BN12">
+        <v>45000000.0</v>
+      </c>
+      <c r="BO12">
+        <v>40000000.0</v>
+      </c>
+      <c r="BP12">
+        <v>41000000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>43000000.0</v>
+      </c>
+      <c r="BR12">
+        <v>37000000.0</v>
+      </c>
+      <c r="BS12">
+        <v>40000000.0</v>
+      </c>
+      <c r="BT12"/>
+      <c r="BU12">
+        <v>51000000.0</v>
+      </c>
+      <c r="BV12">
+        <v>48000000.0</v>
+      </c>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+    </row>
+    <row r="13" spans="1:86">
+      <c r="A13" t="s">
+        <v>162</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>700000.0</v>
+      </c>
+      <c r="E13">
+        <v>2100000.0</v>
+      </c>
+      <c r="F13">
+        <v>1200000.0</v>
+      </c>
+      <c r="G13">
+        <v>20600000.0</v>
+      </c>
+      <c r="H13">
+        <v>600000.0</v>
+      </c>
+      <c r="I13">
+        <v>8600000.0</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
+        <v>11200000.0</v>
+      </c>
+      <c r="O13">
+        <v>8700000.0</v>
+      </c>
+      <c r="P13">
+        <v>10100000.0</v>
+      </c>
+      <c r="Q13">
+        <v>9800000.0</v>
+      </c>
+      <c r="R13">
+        <v>21400000.0</v>
+      </c>
+      <c r="S13">
+        <v>39600000.0</v>
+      </c>
+      <c r="T13">
+        <v>9100000.0</v>
+      </c>
+      <c r="U13">
+        <v>12600000.0</v>
+      </c>
+      <c r="V13">
+        <v>11300000.0</v>
+      </c>
+      <c r="W13">
+        <v>9500000.0</v>
+      </c>
+      <c r="X13">
+        <v>2000000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5000000.0</v>
+      </c>
+      <c r="Z13">
+        <v>9000000.0</v>
+      </c>
+      <c r="AA13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AB13">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC13">
+        <v>9000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>8000000.0</v>
+      </c>
+      <c r="AE13">
+        <v>25000000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+    </row>
+    <row r="14" spans="1:86">
+      <c r="A14" t="s">
+        <v>163</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+    </row>
+    <row r="15" spans="1:86">
+      <c r="A15" t="s">
+        <v>164</v>
+      </c>
+      <c r="B15">
+        <v>42000000.0</v>
+      </c>
+      <c r="C15">
+        <v>-18700000.0</v>
+      </c>
+      <c r="D15">
+        <v>-12300000.0</v>
+      </c>
+      <c r="E15">
+        <v>16800000.0</v>
+      </c>
+      <c r="F15">
+        <v>15300000.0</v>
+      </c>
+      <c r="G15">
+        <v>15400000.0</v>
+      </c>
+      <c r="H15">
+        <v>-284800000.0</v>
+      </c>
+      <c r="I15">
+        <v>33200000.0</v>
+      </c>
+      <c r="J15">
+        <v>37100000.0</v>
+      </c>
+      <c r="K15">
+        <v>11900000.0</v>
+      </c>
+      <c r="L15">
+        <v>34300000.0</v>
+      </c>
+      <c r="M15">
+        <v>24800000.0</v>
+      </c>
+      <c r="N15">
+        <v>18400000.0</v>
+      </c>
+      <c r="O15">
+        <v>30500000.0</v>
+      </c>
+      <c r="P15">
+        <v>631700000.0</v>
+      </c>
+      <c r="Q15">
+        <v>40700000.0</v>
+      </c>
+      <c r="R15">
+        <v>113900000.0</v>
+      </c>
+      <c r="S15">
+        <v>23800000.0</v>
+      </c>
+      <c r="T15">
+        <v>21700000.0</v>
+      </c>
+      <c r="U15">
+        <v>46600000.0</v>
+      </c>
+      <c r="V15">
+        <v>322500000.0</v>
+      </c>
+      <c r="W15">
+        <v>23200000.0</v>
+      </c>
+      <c r="X15">
+        <v>300000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-3200000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-21100000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-747600000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-544000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-162000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-65000000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AM15">
+        <v>27000000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-232000000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-232000000.0</v>
+      </c>
+      <c r="AP15">
+        <v>-132000000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-1606000000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-764000000.0</v>
+      </c>
+      <c r="AT15">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AU15">
+        <v>-248000000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-1772000000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AX15">
+        <v>143000000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-89000000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-728000000.0</v>
+      </c>
+      <c r="BA15">
+        <v>34000000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-115000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-67000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>235000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>59000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-62000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>138000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>271000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>291000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>-21000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>304000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>745000000.0</v>
+      </c>
+      <c r="BO15">
+        <v>98000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>7000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-41000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-98000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>404988128.0</v>
+      </c>
+      <c r="BU15">
+        <v>1062000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-323000000.0</v>
+      </c>
+      <c r="BW15">
+        <v>78000206.0</v>
+      </c>
+      <c r="BX15">
+        <v>126999603.0</v>
+      </c>
+      <c r="BY15">
+        <v>137400378.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-185199787.0</v>
+      </c>
+      <c r="CA15">
+        <v>96299585.0</v>
+      </c>
+      <c r="CB15">
+        <v>122899607.0</v>
+      </c>
+      <c r="CC15">
+        <v>177800380.0</v>
+      </c>
+      <c r="CD15">
+        <v>220499721.0</v>
+      </c>
+      <c r="CE15">
+        <v>144400000.0</v>
+      </c>
+      <c r="CF15">
+        <v>241100000.0</v>
+      </c>
+      <c r="CG15">
+        <v>209500000.0</v>
+      </c>
+      <c r="CH15">
+        <v>59700000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:86">
+      <c r="A16" t="s">
+        <v>165</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-12300000.0</v>
+      </c>
+      <c r="E16">
+        <v>16800000.0</v>
+      </c>
+      <c r="F16">
+        <v>15300000.0</v>
+      </c>
+      <c r="G16">
+        <v>15400000.0</v>
+      </c>
+      <c r="H16">
+        <v>-284800000.0</v>
+      </c>
+      <c r="I16">
+        <v>33200000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
+        <v>18400000.0</v>
+      </c>
+      <c r="O16">
+        <v>30500000.0</v>
+      </c>
+      <c r="P16">
+        <v>631700000.0</v>
+      </c>
+      <c r="Q16">
+        <v>40700000.0</v>
+      </c>
+      <c r="R16">
+        <v>113900000.0</v>
+      </c>
+      <c r="S16">
+        <v>23800000.0</v>
+      </c>
+      <c r="T16">
+        <v>21700000.0</v>
+      </c>
+      <c r="U16">
+        <v>46600000.0</v>
+      </c>
+      <c r="V16">
+        <v>322500000.0</v>
+      </c>
+      <c r="W16">
+        <v>23200000.0</v>
+      </c>
+      <c r="X16">
+        <v>300000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-746000000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-544000000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-162000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-65000000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AL16">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AM16">
+        <v>27000000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-232000000.0</v>
+      </c>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+    </row>
+    <row r="17" spans="1:86">
+      <c r="A17" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17">
+        <v>42000000.0</v>
+      </c>
+      <c r="C17">
+        <v>-18700000.0</v>
+      </c>
+      <c r="D17">
+        <v>-12300000.0</v>
+      </c>
+      <c r="E17">
+        <v>16800000.0</v>
+      </c>
+      <c r="F17">
+        <v>15300000.0</v>
+      </c>
+      <c r="G17">
+        <v>15400000.0</v>
+      </c>
+      <c r="H17">
+        <v>-284800000.0</v>
+      </c>
+      <c r="I17">
+        <v>33200000.0</v>
+      </c>
+      <c r="J17">
+        <v>37100000.0</v>
+      </c>
+      <c r="K17">
+        <v>11900000.0</v>
+      </c>
+      <c r="L17">
+        <v>34300000.0</v>
+      </c>
+      <c r="M17">
+        <v>24800000.0</v>
+      </c>
+      <c r="N17">
+        <v>18400000.0</v>
+      </c>
+      <c r="O17">
+        <v>30500000.0</v>
+      </c>
+      <c r="P17">
+        <v>631700000.0</v>
+      </c>
+      <c r="Q17">
+        <v>40700000.0</v>
+      </c>
+      <c r="R17">
+        <v>113900000.0</v>
+      </c>
+      <c r="S17">
+        <v>23800000.0</v>
+      </c>
+      <c r="T17">
+        <v>21700000.0</v>
+      </c>
+      <c r="U17">
+        <v>46600000.0</v>
+      </c>
+      <c r="V17">
+        <v>322500000.0</v>
+      </c>
+      <c r="W17">
+        <v>23200000.0</v>
+      </c>
+      <c r="X17">
+        <v>300000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-746000000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-544000000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-162000000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-113000000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-96000000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-65000000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AM17">
+        <v>27000000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-232000000.0</v>
+      </c>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+    </row>
+    <row r="18" spans="1:86">
+      <c r="A18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18">
+        <v>-6200000.0</v>
+      </c>
+      <c r="C18">
+        <v>-5300000.0</v>
+      </c>
+      <c r="D18">
+        <v>-5500000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5100000.0</v>
+      </c>
+      <c r="F18">
+        <v>-5900000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8100000.0</v>
+      </c>
+      <c r="H18">
+        <v>-8900000.0</v>
+      </c>
+      <c r="I18">
+        <v>-10300000.0</v>
+      </c>
+      <c r="J18">
+        <v>-8700000.0</v>
+      </c>
+      <c r="K18">
+        <v>-7700000.0</v>
+      </c>
+      <c r="L18">
+        <v>-7100000.0</v>
+      </c>
+      <c r="M18">
+        <v>-8500000.0</v>
+      </c>
+      <c r="N18">
+        <v>-8400000.0</v>
+      </c>
+      <c r="O18">
+        <v>-7300000.0</v>
+      </c>
+      <c r="P18">
+        <v>-7900000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-10100000.0</v>
+      </c>
+      <c r="R18">
+        <v>-8200000.0</v>
+      </c>
+      <c r="S18">
+        <v>-7300000.0</v>
+      </c>
+      <c r="T18">
+        <v>-9000000.0</v>
+      </c>
+      <c r="U18">
+        <v>-9100000.0</v>
+      </c>
+      <c r="V18">
+        <v>-8800000.0</v>
+      </c>
+      <c r="W18">
+        <v>-9900000.0</v>
+      </c>
+      <c r="X18">
+        <v>-9200000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-7000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-12000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+    </row>
+    <row r="19" spans="1:86">
+      <c r="A19" t="s">
+        <v>168</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+    </row>
+    <row r="20" spans="1:86">
+      <c r="A20" t="s">
+        <v>169</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+    </row>
+    <row r="21" spans="1:86">
+      <c r="A21" t="s">
+        <v>170</v>
+      </c>
+      <c r="B21">
+        <v>57900000.0</v>
+      </c>
+      <c r="C21">
+        <v>29700000.0</v>
+      </c>
+      <c r="D21">
+        <v>29800000.0</v>
+      </c>
+      <c r="E21">
+        <v>2300000.0</v>
+      </c>
+      <c r="F21">
+        <v>17500000.0</v>
+      </c>
+      <c r="G21">
+        <v>41500000.0</v>
+      </c>
+      <c r="H21">
+        <v>-373500000.0</v>
+      </c>
+      <c r="I21">
+        <v>49400000.0</v>
+      </c>
+      <c r="J21">
+        <v>51100000.0</v>
+      </c>
+      <c r="K21">
+        <v>23500000.0</v>
+      </c>
+      <c r="L21">
+        <v>37600000.0</v>
+      </c>
+      <c r="M21">
+        <v>40400000.0</v>
+      </c>
+      <c r="N21">
+        <v>31600000.0</v>
+      </c>
+      <c r="O21">
+        <v>39400000.0</v>
+      </c>
+      <c r="P21">
+        <v>386300000.0</v>
+      </c>
+      <c r="Q21">
+        <v>43900000.0</v>
+      </c>
+      <c r="R21">
+        <v>128800000.0</v>
+      </c>
+      <c r="S21">
+        <v>60100000.0</v>
+      </c>
+      <c r="T21">
+        <v>33300000.0</v>
+      </c>
+      <c r="U21">
+        <v>59500000.0</v>
+      </c>
+      <c r="V21">
+        <v>334800000.0</v>
+      </c>
+      <c r="W21">
+        <v>24100000.0</v>
+      </c>
+      <c r="X21">
+        <v>-6400000.0</v>
+      </c>
+      <c r="Y21">
+        <v>4500000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-757300000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-525000000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-146000000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-23000000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-165000000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-18000000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-39000000.0</v>
+      </c>
+      <c r="AK21">
+        <v>33000000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-40000000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-28000000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-254000000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-107000000.0</v>
+      </c>
+      <c r="AP21">
+        <v>-152000000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-210000000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-1243000000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-937000000.0</v>
+      </c>
+      <c r="AT21">
+        <v>-54000000.0</v>
+      </c>
+      <c r="AU21">
+        <v>-111000000.0</v>
+      </c>
+      <c r="AV21">
+        <v>-672000000.0</v>
+      </c>
+      <c r="AW21">
+        <v>83000000.0</v>
+      </c>
+      <c r="AX21">
+        <v>160000000.0</v>
+      </c>
+      <c r="AY21">
+        <v>135000000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>786000000.0</v>
+      </c>
+      <c r="BA21">
+        <v>103000000.0</v>
+      </c>
+      <c r="BB21">
+        <v>30000000.0</v>
+      </c>
+      <c r="BC21">
+        <v>-12000000.0</v>
+      </c>
+      <c r="BD21">
+        <v>-458000000.0</v>
+      </c>
+      <c r="BE21">
+        <v>-91000000.0</v>
+      </c>
+      <c r="BF21">
+        <v>31000000.0</v>
+      </c>
+      <c r="BG21">
+        <v>67000000.0</v>
+      </c>
+      <c r="BH21">
+        <v>-121000000.0</v>
+      </c>
+      <c r="BI21">
+        <v>259000000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>301000000.0</v>
+      </c>
+      <c r="BK21">
+        <v>-13000000.0</v>
+      </c>
+      <c r="BL21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BM21">
+        <v>375000000.0</v>
+      </c>
+      <c r="BN21">
+        <v>89000000.0</v>
+      </c>
+      <c r="BO21">
+        <v>97000000.0</v>
+      </c>
+      <c r="BP21">
+        <v>-53000000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BR21">
+        <v>-123000000.0</v>
+      </c>
+      <c r="BS21">
+        <v>-174000000.0</v>
+      </c>
+      <c r="BT21">
+        <v>-44886980.0</v>
+      </c>
+      <c r="BU21">
+        <v>500319353.0</v>
+      </c>
+      <c r="BV21">
+        <v>-451000000.0</v>
+      </c>
+      <c r="BW21">
+        <v>337999176.0</v>
+      </c>
+      <c r="BX21">
+        <v>138699969.0</v>
+      </c>
+      <c r="BY21">
+        <v>133800059.0</v>
+      </c>
+      <c r="BZ21">
+        <v>126801275.0</v>
+      </c>
+      <c r="CA21">
+        <v>104400369.0</v>
+      </c>
+      <c r="CB21">
+        <v>103401946.0</v>
+      </c>
+      <c r="CC21">
+        <v>135301218.0</v>
+      </c>
+      <c r="CD21">
+        <v>133401004.0</v>
+      </c>
+      <c r="CE21">
+        <v>128700000.0</v>
+      </c>
+      <c r="CF21">
+        <v>334200000.0</v>
+      </c>
+      <c r="CG21">
+        <v>230800000.0</v>
+      </c>
+      <c r="CH21">
+        <v>166700000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:86">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+    </row>
+    <row r="23" spans="1:86">
+      <c r="A23" t="s">
+        <v>172</v>
+      </c>
+      <c r="B23">
+        <v>118200000.0</v>
+      </c>
+      <c r="C23">
+        <v>108800000.0</v>
+      </c>
+      <c r="D23">
+        <v>85000000.0</v>
+      </c>
+      <c r="E23">
+        <v>128500000.0</v>
+      </c>
+      <c r="F23">
+        <v>122700000.0</v>
+      </c>
+      <c r="G23">
+        <v>174300000.0</v>
+      </c>
+      <c r="H23">
+        <v>591200000.0</v>
+      </c>
+      <c r="I23">
+        <v>144200000.0</v>
+      </c>
+      <c r="J23">
+        <v>134800000.0</v>
+      </c>
+      <c r="K23">
+        <v>161500000.0</v>
+      </c>
+      <c r="L23">
+        <v>117200000.0</v>
+      </c>
+      <c r="M23">
+        <v>139700000.0</v>
+      </c>
+      <c r="N23">
+        <v>143000000.0</v>
+      </c>
+      <c r="O23">
+        <v>151900000.0</v>
+      </c>
+      <c r="P23">
+        <v>173400000.0</v>
+      </c>
+      <c r="Q23">
+        <v>135500000.0</v>
+      </c>
+      <c r="R23">
+        <v>153500000.0</v>
+      </c>
+      <c r="S23">
+        <v>149100000.0</v>
+      </c>
+      <c r="T23">
+        <v>124900000.0</v>
+      </c>
+      <c r="U23">
+        <v>69400000.0</v>
+      </c>
+      <c r="V23">
+        <v>220200000.0</v>
+      </c>
+      <c r="W23">
+        <v>71700000.0</v>
+      </c>
+      <c r="X23">
+        <v>79900000.0</v>
+      </c>
+      <c r="Y23">
+        <v>73000000.0</v>
+      </c>
+      <c r="Z23">
+        <v>61400000.0</v>
+      </c>
+      <c r="AA23">
+        <v>839700000.0</v>
+      </c>
+      <c r="AB23">
+        <v>637000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>99000000.0</v>
+      </c>
+      <c r="AD23">
+        <v>255000000.0</v>
+      </c>
+      <c r="AE23">
+        <v>118000000.0</v>
+      </c>
+      <c r="AF23">
+        <v>247000000.0</v>
+      </c>
+      <c r="AG23">
+        <v>128000000.0</v>
+      </c>
+      <c r="AH23">
+        <v>129000000.0</v>
+      </c>
+      <c r="AI23">
+        <v>129000000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>158000000.0</v>
+      </c>
+      <c r="AK23">
+        <v>56000000.0</v>
+      </c>
+      <c r="AL23">
+        <v>137000000.0</v>
+      </c>
+      <c r="AM23">
+        <v>142000000.0</v>
+      </c>
+      <c r="AN23">
+        <v>372000000.0</v>
+      </c>
+      <c r="AO23">
+        <v>222000000.0</v>
+      </c>
+      <c r="AP23">
+        <v>336000000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>401000000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1482000000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1210000000.0</v>
+      </c>
+      <c r="AT23">
+        <v>418000000.0</v>
+      </c>
+      <c r="AU23">
+        <v>422000000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1148000000.0</v>
+      </c>
+      <c r="AW23">
+        <v>507000000.0</v>
+      </c>
+      <c r="AX23">
+        <v>519000000.0</v>
+      </c>
+      <c r="AY23">
+        <v>558000000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>180000000.0</v>
+      </c>
+      <c r="BA23">
+        <v>676000000.0</v>
+      </c>
+      <c r="BB23">
+        <v>716000000.0</v>
+      </c>
+      <c r="BC23">
+        <v>708000000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1063000000.0</v>
+      </c>
+      <c r="BE23">
+        <v>777000000.0</v>
+      </c>
+      <c r="BF23">
+        <v>739000000.0</v>
+      </c>
+      <c r="BG23">
+        <v>588000000.0</v>
+      </c>
+      <c r="BH23">
+        <v>902000000.0</v>
+      </c>
+      <c r="BI23">
+        <v>851000000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>807000000.0</v>
+      </c>
+      <c r="BK23">
+        <v>681000000.0</v>
+      </c>
+      <c r="BL23">
+        <v>706000000.0</v>
+      </c>
+      <c r="BM23">
+        <v>308000000.0</v>
+      </c>
+      <c r="BN23">
+        <v>748000000.0</v>
+      </c>
+      <c r="BO23">
+        <v>745000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>777000000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>753000000.0</v>
+      </c>
+      <c r="BR23">
+        <v>606000000.0</v>
+      </c>
+      <c r="BS23">
+        <v>874000000.0</v>
+      </c>
+      <c r="BT23">
+        <v>836683341.0</v>
+      </c>
+      <c r="BU23">
+        <v>1843680647.0</v>
+      </c>
+      <c r="BV23">
+        <v>915937309.0</v>
+      </c>
+      <c r="BW23">
+        <v>858001235.0</v>
+      </c>
+      <c r="BX23">
+        <v>517299951.0</v>
+      </c>
+      <c r="BY23">
+        <v>482000398.0</v>
+      </c>
+      <c r="BZ23">
+        <v>481198725.0</v>
+      </c>
+      <c r="CA23">
+        <v>474599862.0</v>
+      </c>
+      <c r="CB23">
+        <v>475098880.0</v>
+      </c>
+      <c r="CC23">
+        <v>474199173.0</v>
+      </c>
+      <c r="CD23">
+        <v>214099275.0</v>
+      </c>
+      <c r="CE23">
+        <v>299800000.0</v>
+      </c>
+      <c r="CF23">
+        <v>220300000.0</v>
+      </c>
+      <c r="CG23">
+        <v>304200000.0</v>
+      </c>
+      <c r="CH23">
+        <v>257500000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:86">
+      <c r="A24" t="s">
+        <v>173</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+    </row>
+    <row r="25" spans="1:86">
+      <c r="A25" t="s">
+        <v>174</v>
+      </c>
+      <c r="B25">
+        <v>46600000.0</v>
+      </c>
+      <c r="C25">
+        <v>46000000.0</v>
+      </c>
+      <c r="D25">
+        <v>56600000.0</v>
+      </c>
+      <c r="E25">
+        <v>44600000.0</v>
+      </c>
+      <c r="F25">
+        <v>46700000.0</v>
+      </c>
+      <c r="G25">
+        <v>55300000.0</v>
+      </c>
+      <c r="H25">
+        <v>476500000.0</v>
+      </c>
+      <c r="I25">
+        <v>69100000.0</v>
+      </c>
+      <c r="J25">
+        <v>60900000.0</v>
+      </c>
+      <c r="K25">
+        <v>55900000.0</v>
+      </c>
+      <c r="L25">
+        <v>53000000.0</v>
+      </c>
+      <c r="M25">
+        <v>55000000.0</v>
+      </c>
+      <c r="N25">
+        <v>51300000.0</v>
+      </c>
+      <c r="O25">
+        <v>51700000.0</v>
+      </c>
+      <c r="P25">
+        <v>-240300000.0</v>
+      </c>
+      <c r="Q25">
+        <v>71100000.0</v>
+      </c>
+      <c r="R25">
+        <v>42100000.0</v>
+      </c>
+      <c r="S25">
+        <v>51400000.0</v>
+      </c>
+      <c r="T25">
+        <v>53300000.0</v>
+      </c>
+      <c r="U25">
+        <v>12100000.0</v>
+      </c>
+      <c r="V25">
+        <v>-283500000.0</v>
+      </c>
+      <c r="W25">
+        <v>27500000.0</v>
+      </c>
+      <c r="X25">
+        <v>29900000.0</v>
+      </c>
+      <c r="Y25">
+        <v>29000000.0</v>
+      </c>
+      <c r="Z25">
+        <v>34000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>810000000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25">
+        <v>990000000.0</v>
+      </c>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25">
+        <v>312000000.0</v>
+      </c>
+      <c r="BH25">
+        <v>353000000.0</v>
+      </c>
+      <c r="BI25">
+        <v>292000000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>311000000.0</v>
+      </c>
+      <c r="BK25">
+        <v>247000000.0</v>
+      </c>
+      <c r="BL25">
+        <v>345000000.0</v>
+      </c>
+      <c r="BM25">
+        <v>324000000.0</v>
+      </c>
+      <c r="BN25">
+        <v>327000000.0</v>
+      </c>
+      <c r="BO25">
+        <v>342000000.0</v>
+      </c>
+      <c r="BP25">
+        <v>367000000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>404000000.0</v>
+      </c>
+      <c r="BR25">
+        <v>400000000.0</v>
+      </c>
+      <c r="BS25">
+        <v>385000000.0</v>
+      </c>
+      <c r="BT25">
+        <v>399841104.0</v>
+      </c>
+      <c r="BU25">
+        <v>404637889.0</v>
+      </c>
+      <c r="BV25">
+        <v>393741091.0</v>
+      </c>
+      <c r="BW25">
+        <v>396000411.0</v>
+      </c>
+      <c r="BX25">
+        <v>242200120.0</v>
+      </c>
+      <c r="BY25">
+        <v>221199971.0</v>
+      </c>
+      <c r="BZ25">
+        <v>218400004.0</v>
+      </c>
+      <c r="CA25">
+        <v>214899677.0</v>
+      </c>
+      <c r="CB25">
+        <v>214599966.0</v>
+      </c>
+      <c r="CC25">
+        <v>217699029.0</v>
+      </c>
+      <c r="CD25">
+        <v>109900446.0</v>
+      </c>
+      <c r="CE25">
+        <v>112500000.0</v>
+      </c>
+      <c r="CF25">
+        <v>115000000.0</v>
+      </c>
+      <c r="CG25">
+        <v>109000000.0</v>
+      </c>
+      <c r="CH25"/>
+    </row>
+    <row r="26" spans="1:86">
+      <c r="A26" t="s">
+        <v>175</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+    </row>
+    <row r="27" spans="1:86">
+      <c r="A27" t="s">
+        <v>176</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>7200000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>900000.0</v>
+      </c>
+      <c r="K27">
+        <v>9000000.0</v>
+      </c>
+      <c r="L27">
+        <v>1900000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>5200000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
+        <v>1800000.0</v>
+      </c>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>6000000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27">
+        <v>6000000.0</v>
+      </c>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>5000000.0</v>
+      </c>
+      <c r="BE27">
+        <v>1000000.0</v>
+      </c>
+      <c r="BF27"/>
+      <c r="BG27">
+        <v>12000000.0</v>
+      </c>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27">
+        <v>6000000.0</v>
+      </c>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+    </row>
+    <row r="28" spans="1:86">
+      <c r="A28" t="s">
+        <v>177</v>
+      </c>
+      <c r="B28">
+        <v>14000000.0</v>
+      </c>
+      <c r="C28">
+        <v>5700000.0</v>
+      </c>
+      <c r="D28">
+        <v>6900000.0</v>
+      </c>
+      <c r="E28">
+        <v>12100000.0</v>
+      </c>
+      <c r="F28">
+        <v>4800000.0</v>
+      </c>
+      <c r="G28">
+        <v>8500000.0</v>
+      </c>
+      <c r="H28">
+        <v>7800000.0</v>
+      </c>
+      <c r="I28">
+        <v>600000.0</v>
+      </c>
+      <c r="J28">
+        <v>4900000.0</v>
+      </c>
+      <c r="K28">
+        <v>5500000.0</v>
+      </c>
+      <c r="L28">
+        <v>4400000.0</v>
+      </c>
+      <c r="M28">
+        <v>19600000.0</v>
+      </c>
+      <c r="N28">
+        <v>6100000.0</v>
+      </c>
+      <c r="O28">
+        <v>7000000.0</v>
+      </c>
+      <c r="P28">
+        <v>4000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>8700000.0</v>
+      </c>
+      <c r="R28">
+        <v>5600000.0</v>
+      </c>
+      <c r="S28">
+        <v>28200000.0</v>
+      </c>
+      <c r="T28">
+        <v>9200000.0</v>
+      </c>
+      <c r="U28">
+        <v>7500000.0</v>
+      </c>
+      <c r="V28">
+        <v>13800000.0</v>
+      </c>
+      <c r="W28">
+        <v>6900000.0</v>
+      </c>
+      <c r="X28">
+        <v>7400000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5500000.0</v>
+      </c>
+      <c r="Z28">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6900000.0</v>
+      </c>
+      <c r="AB28">
+        <v>6000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>8000000.0</v>
+      </c>
+      <c r="AD28">
+        <v>7000000.0</v>
+      </c>
+      <c r="AE28">
+        <v>6000000.0</v>
+      </c>
+      <c r="AF28">
+        <v>4000000.0</v>
+      </c>
+      <c r="AG28">
+        <v>9000000.0</v>
+      </c>
+      <c r="AH28">
+        <v>9000000.0</v>
+      </c>
+      <c r="AI28">
+        <v>8000000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>11000000.0</v>
+      </c>
+      <c r="AK28">
+        <v>8000000.0</v>
+      </c>
+      <c r="AL28">
+        <v>9000000.0</v>
+      </c>
+      <c r="AM28">
+        <v>11000000.0</v>
+      </c>
+      <c r="AN28">
+        <v>14000000.0</v>
+      </c>
+      <c r="AO28">
+        <v>18000000.0</v>
+      </c>
+      <c r="AP28">
+        <v>19000000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>17000000.0</v>
+      </c>
+      <c r="AR28">
+        <v>27000000.0</v>
+      </c>
+      <c r="AS28">
+        <v>19000000.0</v>
+      </c>
+      <c r="AT28">
+        <v>30000000.0</v>
+      </c>
+      <c r="AU28">
+        <v>22000000.0</v>
+      </c>
+      <c r="AV28">
+        <v>21000000.0</v>
+      </c>
+      <c r="AW28">
+        <v>35000000.0</v>
+      </c>
+      <c r="AX28">
+        <v>42000000.0</v>
+      </c>
+      <c r="AY28">
+        <v>45000000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>36000000.0</v>
+      </c>
+      <c r="BA28">
+        <v>46000000.0</v>
+      </c>
+      <c r="BB28">
+        <v>59000000.0</v>
+      </c>
+      <c r="BC28">
+        <v>51000000.0</v>
+      </c>
+      <c r="BD28">
+        <v>46000000.0</v>
+      </c>
+      <c r="BE28">
+        <v>58000000.0</v>
+      </c>
+      <c r="BF28">
+        <v>14000000.0</v>
+      </c>
+      <c r="BG28">
+        <v>68000000.0</v>
+      </c>
+      <c r="BH28">
+        <v>129000000.0</v>
+      </c>
+      <c r="BI28">
+        <v>38000000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>41000000.0</v>
+      </c>
+      <c r="BK28">
+        <v>115000000.0</v>
+      </c>
+      <c r="BL28">
+        <v>48000000.0</v>
+      </c>
+      <c r="BM28">
+        <v>46000000.0</v>
+      </c>
+      <c r="BN28">
+        <v>30000000.0</v>
+      </c>
+      <c r="BO28">
+        <v>92000000.0</v>
+      </c>
+      <c r="BP28">
+        <v>43000000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>43000000.0</v>
+      </c>
+      <c r="BR28">
+        <v>41000000.0</v>
+      </c>
+      <c r="BS28">
+        <v>41000000.0</v>
+      </c>
+      <c r="BT28">
+        <v>48199159.0</v>
+      </c>
+      <c r="BU28">
+        <v>39386843.0</v>
+      </c>
+      <c r="BV28">
+        <v>35619784.0</v>
+      </c>
+      <c r="BW28">
+        <v>35000514.0</v>
+      </c>
+      <c r="BX28">
+        <v>15999722.0</v>
+      </c>
+      <c r="BY28">
+        <v>16099573.0</v>
+      </c>
+      <c r="BZ28">
+        <v>16399575.0</v>
+      </c>
+      <c r="CA28">
+        <v>17300507.0</v>
+      </c>
+      <c r="CB28">
+        <v>14499806.0</v>
+      </c>
+      <c r="CC28">
+        <v>13300548.0</v>
+      </c>
+      <c r="CD28">
+        <v>9500279.0</v>
+      </c>
+      <c r="CE28">
+        <v>10000000.0</v>
+      </c>
+      <c r="CF28">
+        <v>10100000.0</v>
+      </c>
+      <c r="CG28">
+        <v>6800000.0</v>
+      </c>
+      <c r="CH28">
+        <v>60600000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:86">
+      <c r="A29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B29">
+        <v>13000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-5900000.0</v>
+      </c>
+      <c r="D29">
+        <v>2100000.0</v>
+      </c>
+      <c r="E29">
+        <v>400000.0</v>
+      </c>
+      <c r="F29">
+        <v>4300000.0</v>
+      </c>
+      <c r="G29">
+        <v>5000000.0</v>
+      </c>
+      <c r="H29">
+        <v>-88000000.0</v>
+      </c>
+      <c r="I29">
+        <v>9500000.0</v>
+      </c>
+      <c r="J29">
+        <v>11700000.0</v>
+      </c>
+      <c r="K29">
+        <v>4300000.0</v>
+      </c>
+      <c r="L29">
+        <v>11800000.0</v>
+      </c>
+      <c r="M29">
+        <v>7900000.0</v>
+      </c>
+      <c r="N29">
+        <v>6200000.0</v>
+      </c>
+      <c r="O29">
+        <v>9700000.0</v>
+      </c>
+      <c r="P29">
+        <v>-246400000.0</v>
+      </c>
+      <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
+      <c r="V29">
+        <v>0.0</v>
+      </c>
+      <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
+        <v>0.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+    </row>
+    <row r="30" spans="1:86">
+      <c r="A30" t="s">
+        <v>179</v>
+      </c>
+      <c r="B30">
+        <v>14000000.0</v>
+      </c>
+      <c r="C30">
+        <v>5700000.0</v>
+      </c>
+      <c r="D30">
+        <v>6900000.0</v>
+      </c>
+      <c r="E30">
+        <v>67100000.0</v>
+      </c>
+      <c r="F30">
+        <v>59000000.0</v>
+      </c>
+      <c r="G30">
+        <v>88900000.0</v>
+      </c>
+      <c r="H30">
+        <v>84700000.0</v>
+      </c>
+      <c r="I30">
+        <v>600000.0</v>
+      </c>
+      <c r="J30">
+        <v>5800000.0</v>
+      </c>
+      <c r="K30">
+        <v>80300000.0</v>
+      </c>
+      <c r="L30">
+        <v>2500000.0</v>
+      </c>
+      <c r="M30">
+        <v>81800000.0</v>
+      </c>
+      <c r="N30">
+        <v>67200000.0</v>
+      </c>
+      <c r="O30">
+        <v>70500000.0</v>
+      </c>
+      <c r="P30">
+        <v>64900000.0</v>
+      </c>
+      <c r="Q30">
+        <v>58900000.0</v>
+      </c>
+      <c r="R30">
+        <v>63800000.0</v>
+      </c>
+      <c r="S30">
+        <v>64900000.0</v>
+      </c>
+      <c r="T30">
+        <v>13800000.0</v>
+      </c>
+      <c r="U30">
+        <v>43600000.0</v>
+      </c>
+      <c r="V30">
+        <v>52100000.0</v>
+      </c>
+      <c r="W30">
+        <v>5800000.0</v>
+      </c>
+      <c r="X30">
+        <v>8300000.0</v>
+      </c>
+      <c r="Y30">
+        <v>39400000.0</v>
+      </c>
+      <c r="Z30">
+        <v>6000000.0</v>
+      </c>
+      <c r="AA30">
+        <v>23400000.0</v>
+      </c>
+      <c r="AB30">
+        <v>43000000.0</v>
+      </c>
+      <c r="AC30">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>47000000.0</v>
+      </c>
+      <c r="AE30">
+        <v>13000000.0</v>
+      </c>
+      <c r="AF30">
+        <v>50000000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14000000.0</v>
+      </c>
+      <c r="AH30">
+        <v>56000000.0</v>
+      </c>
+      <c r="AI30">
+        <v>16000000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>61000000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-55000000.0</v>
+      </c>
+      <c r="AL30">
+        <v>64000000.0</v>
+      </c>
+      <c r="AM30">
+        <v>15000000.0</v>
+      </c>
+      <c r="AN30">
+        <v>256000000.0</v>
+      </c>
+      <c r="AO30">
+        <v>80000000.0</v>
+      </c>
+      <c r="AP30">
+        <v>107000000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>123000000.0</v>
+      </c>
+      <c r="AR30">
+        <v>304000000.0</v>
+      </c>
+      <c r="AS30">
+        <v>201000000.0</v>
+      </c>
+      <c r="AT30">
+        <v>205000000.0</v>
+      </c>
+      <c r="AU30">
+        <v>204000000.0</v>
+      </c>
+      <c r="AV30">
+        <v>242000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>50000000.0</v>
+      </c>
+      <c r="AX30">
+        <v>226000000.0</v>
+      </c>
+      <c r="AY30">
+        <v>269000000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>-1275000000.0</v>
+      </c>
+      <c r="BA30">
+        <v>304000000.0</v>
+      </c>
+      <c r="BB30">
+        <v>346000000.0</v>
+      </c>
+      <c r="BC30">
+        <v>342000000.0</v>
+      </c>
+      <c r="BD30">
+        <v>192000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>325000000.0</v>
+      </c>
+      <c r="BF30">
+        <v>286000000.0</v>
+      </c>
+      <c r="BG30">
+        <v>307000000.0</v>
+      </c>
+      <c r="BH30">
+        <v>445000000.0</v>
+      </c>
+      <c r="BI30">
+        <v>423000000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>352000000.0</v>
+      </c>
+      <c r="BK30">
+        <v>285000000.0</v>
+      </c>
+      <c r="BL30">
+        <v>309000000.0</v>
+      </c>
+      <c r="BM30">
+        <v>-69000000.0</v>
+      </c>
+      <c r="BN30">
+        <v>381000000.0</v>
+      </c>
+      <c r="BO30">
+        <v>357000000.0</v>
+      </c>
+      <c r="BP30">
+        <v>383000000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>374000000.0</v>
+      </c>
+      <c r="BR30">
+        <v>235000000.0</v>
+      </c>
+      <c r="BS30">
+        <v>510000000.0</v>
+      </c>
+      <c r="BT30">
+        <v>448040264.0</v>
+      </c>
+      <c r="BU30">
+        <v>1348680647.0</v>
+      </c>
+      <c r="BV30">
+        <v>440000000.0</v>
+      </c>
+      <c r="BW30">
+        <v>431000926.0</v>
+      </c>
+      <c r="BX30">
+        <v>258199841.0</v>
+      </c>
+      <c r="BY30">
+        <v>237300010.0</v>
+      </c>
+      <c r="BZ30">
+        <v>234799150.0</v>
+      </c>
+      <c r="CA30">
+        <v>235599631.0</v>
+      </c>
+      <c r="CB30">
+        <v>233099538.0</v>
+      </c>
+      <c r="CC30">
+        <v>230299542.0</v>
+      </c>
+      <c r="CD30">
+        <v>121899610.0</v>
+      </c>
+      <c r="CE30">
+        <v>126600000.0</v>
+      </c>
+      <c r="CF30">
+        <v>129300000.0</v>
+      </c>
+      <c r="CG30">
+        <v>120000000.0</v>
+      </c>
+      <c r="CH30">
+        <v>171100000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:86">
+      <c r="A31" t="s">
+        <v>180</v>
+      </c>
+      <c r="B31">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C31">
+        <v>-54300000.0</v>
+      </c>
+      <c r="D31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="E31">
+        <v>14900000.0</v>
+      </c>
+      <c r="F31">
+        <v>2100000.0</v>
+      </c>
+      <c r="G31">
+        <v>-21100000.0</v>
+      </c>
+      <c r="H31">
+        <v>700000.0</v>
+      </c>
+      <c r="I31">
+        <v>-6700000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2300000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7300000.0</v>
+      </c>
+      <c r="L31">
+        <v>8500000.0</v>
+      </c>
+      <c r="M31">
+        <v>-7700000.0</v>
+      </c>
+      <c r="N31">
+        <v>-7000000.0</v>
+      </c>
+      <c r="O31">
+        <v>800000.0</v>
+      </c>
+      <c r="P31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3200000.0</v>
+      </c>
+      <c r="R31">
+        <v>-14900000.0</v>
+      </c>
+      <c r="S31">
+        <v>-36300000.0</v>
+      </c>
+      <c r="T31">
+        <v>-11600000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12900000.0</v>
+      </c>
+      <c r="V31">
+        <v>-12300000.0</v>
+      </c>
+      <c r="W31">
+        <v>-900000.0</v>
+      </c>
+      <c r="X31">
+        <v>6700000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-7700000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-10100000.0</v>
+      </c>
+      <c r="AA31">
+        <v>11300000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AF31">
+        <v>52000000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-78000000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-43000000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-94000000.0</v>
+      </c>
+      <c r="AL31">
+        <v>29000000.0</v>
+      </c>
+      <c r="AM31">
+        <v>64000000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-44000000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-208000000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>52000000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-730000000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-85000000.0</v>
+      </c>
+      <c r="AT31">
+        <v>56000000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-161000000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1292000000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-76000000.0</v>
+      </c>
+      <c r="AX31">
+        <v>9000000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-198000000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1736000000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-61000000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-89000000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-134000000.0</v>
+      </c>
+      <c r="BD31">
+        <v>390000000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-5000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>287000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>16000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>11000000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>68000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-60000000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-46000000.0</v>
+      </c>
+      <c r="BN31">
+        <v>636000000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-41000000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-43000000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-37000000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-40000000.0</v>
+      </c>
+      <c r="BT31">
+        <v>566552613.0</v>
+      </c>
+      <c r="BU31">
+        <v>810680647.0</v>
+      </c>
+      <c r="BV31">
+        <v>-48000000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-314999485.0</v>
+      </c>
+      <c r="BX31">
+        <v>-172700307.0</v>
+      </c>
+      <c r="BY31">
+        <v>-14600019.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-13001062.0</v>
+      </c>
+      <c r="CA31">
+        <v>-49100554.0</v>
+      </c>
+      <c r="CB31">
+        <v>1597284.0</v>
+      </c>
+      <c r="CC31">
+        <v>62899296.0</v>
+      </c>
+      <c r="CD31">
+        <v>-7701060.0</v>
+      </c>
+      <c r="CE31">
+        <v>9900000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-139500000.0</v>
+      </c>
+      <c r="CG31">
+        <v>18000000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-78600000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:86">
+      <c r="A32" t="s">
+        <v>181</v>
+      </c>
+      <c r="B32">
+        <v>176100000.0</v>
+      </c>
+      <c r="C32">
+        <v>138500000.0</v>
+      </c>
+      <c r="D32">
+        <v>114800000.0</v>
+      </c>
+      <c r="E32">
+        <v>114300000.0</v>
+      </c>
+      <c r="F32">
+        <v>140200000.0</v>
+      </c>
+      <c r="G32">
+        <v>215800000.0</v>
+      </c>
+      <c r="H32">
+        <v>217700000.0</v>
+      </c>
+      <c r="I32">
+        <v>193600000.0</v>
+      </c>
+      <c r="J32">
+        <v>185900000.0</v>
+      </c>
+      <c r="K32">
+        <v>185000000.0</v>
+      </c>
+      <c r="L32">
+        <v>154800000.0</v>
+      </c>
+      <c r="M32">
+        <v>207200000.0</v>
+      </c>
+      <c r="N32">
+        <v>174200000.0</v>
+      </c>
+      <c r="O32">
+        <v>189900000.0</v>
+      </c>
+      <c r="P32">
+        <v>212900000.0</v>
+      </c>
+      <c r="Q32">
+        <v>177400000.0</v>
+      </c>
+      <c r="R32">
+        <v>282200000.0</v>
+      </c>
+      <c r="S32">
+        <v>208700000.0</v>
+      </c>
+      <c r="T32">
+        <v>158200000.0</v>
+      </c>
+      <c r="U32">
+        <v>128900000.0</v>
+      </c>
+      <c r="V32">
+        <v>114600000.0</v>
+      </c>
+      <c r="W32">
+        <v>95800000.0</v>
+      </c>
+      <c r="X32">
+        <v>73500000.0</v>
+      </c>
+      <c r="Y32">
+        <v>77000000.0</v>
+      </c>
+      <c r="Z32">
+        <v>50100000.0</v>
+      </c>
+      <c r="AA32">
+        <v>82400000.0</v>
+      </c>
+      <c r="AB32">
+        <v>112000000.0</v>
+      </c>
+      <c r="AC32">
+        <v>93000000.0</v>
+      </c>
+      <c r="AD32">
+        <v>109000000.0</v>
+      </c>
+      <c r="AE32">
+        <v>102000000.0</v>
+      </c>
+      <c r="AF32">
+        <v>82000000.0</v>
+      </c>
+      <c r="AG32">
+        <v>124000000.0</v>
+      </c>
+      <c r="AH32">
+        <v>122000000.0</v>
+      </c>
+      <c r="AI32">
+        <v>116000000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>119000000.0</v>
+      </c>
+      <c r="AK32">
+        <v>95000000.0</v>
+      </c>
+      <c r="AL32">
+        <v>97000000.0</v>
+      </c>
+      <c r="AM32">
+        <v>121000000.0</v>
+      </c>
+      <c r="AN32">
+        <v>118000000.0</v>
+      </c>
+      <c r="AO32">
+        <v>115000000.0</v>
+      </c>
+      <c r="AP32">
+        <v>184000000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>191000000.0</v>
+      </c>
+      <c r="AR32">
+        <v>239000000.0</v>
+      </c>
+      <c r="AS32">
+        <v>273000000.0</v>
+      </c>
+      <c r="AT32">
+        <v>364000000.0</v>
+      </c>
+      <c r="AU32">
+        <v>311000000.0</v>
+      </c>
+      <c r="AV32">
+        <v>476000000.0</v>
+      </c>
+      <c r="AW32">
+        <v>590000000.0</v>
+      </c>
+      <c r="AX32">
+        <v>679000000.0</v>
+      </c>
+      <c r="AY32">
+        <v>693000000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>606000000.0</v>
+      </c>
+      <c r="BA32">
+        <v>779000000.0</v>
+      </c>
+      <c r="BB32">
+        <v>746000000.0</v>
+      </c>
+      <c r="BC32">
+        <v>696000000.0</v>
+      </c>
+      <c r="BD32">
+        <v>605000000.0</v>
+      </c>
+      <c r="BE32">
+        <v>686000000.0</v>
+      </c>
+      <c r="BF32">
+        <v>770000000.0</v>
+      </c>
+      <c r="BG32">
+        <v>646000000.0</v>
+      </c>
+      <c r="BH32">
+        <v>781000000.0</v>
+      </c>
+      <c r="BI32">
+        <v>1110000000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>1108000000.0</v>
+      </c>
+      <c r="BK32">
+        <v>668000000.0</v>
+      </c>
+      <c r="BL32">
+        <v>695000000.0</v>
+      </c>
+      <c r="BM32">
+        <v>683000000.0</v>
+      </c>
+      <c r="BN32">
+        <v>837000000.0</v>
+      </c>
+      <c r="BO32">
+        <v>842000000.0</v>
+      </c>
+      <c r="BP32">
+        <v>724000000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>742000000.0</v>
+      </c>
+      <c r="BR32">
+        <v>483000000.0</v>
+      </c>
+      <c r="BS32">
+        <v>700000000.0</v>
+      </c>
+      <c r="BT32">
+        <v>791796361.0</v>
+      </c>
+      <c r="BU32">
+        <v>2344000000.0</v>
+      </c>
+      <c r="BV32">
+        <v>475000000.0</v>
+      </c>
+      <c r="BW32">
+        <v>1196000411.0</v>
+      </c>
+      <c r="BX32">
+        <v>655999920.0</v>
+      </c>
+      <c r="BY32">
+        <v>615800457.0</v>
+      </c>
+      <c r="BZ32">
+        <v>608000000.0</v>
+      </c>
+      <c r="CA32">
+        <v>579000231.0</v>
+      </c>
+      <c r="CB32">
+        <v>578500826.0</v>
+      </c>
+      <c r="CC32">
+        <v>609500391.0</v>
+      </c>
+      <c r="CD32">
+        <v>345000558.0</v>
+      </c>
+      <c r="CE32">
+        <v>428500000.0</v>
+      </c>
+      <c r="CF32">
+        <v>554500000.0</v>
+      </c>
+      <c r="CG32">
+        <v>535000000.0</v>
+      </c>
+      <c r="CH32">
+        <v>424200000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B2">
+        <v>-500000.0</v>
+      </c>
+      <c r="C2">
+        <v>500000.0</v>
+      </c>
+      <c r="D2">
+        <v>800000.0</v>
+      </c>
+      <c r="E2">
+        <v>7300000.0</v>
+      </c>
+      <c r="F2">
+        <v>8100000.0</v>
+      </c>
+      <c r="G2">
+        <v>3000000.0</v>
+      </c>
+      <c r="H2">
+        <v>400000.0</v>
+      </c>
+      <c r="I2">
+        <v>2000000.0</v>
+      </c>
+      <c r="J2">
+        <v>11000000.0</v>
+      </c>
+      <c r="K2">
+        <v>2000000.0</v>
+      </c>
+      <c r="L2">
+        <v>67000000.0</v>
+      </c>
+      <c r="M2">
+        <v>735000000.0</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
+      <c r="Q2"/>
+      <c r="R2"/>
+      <c r="S2"/>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3">
+        <v>299200000</v>
+      </c>
+      <c r="C3">
+        <v>426500000</v>
+      </c>
+      <c r="D3">
+        <v>293100000</v>
+      </c>
+      <c r="E3">
+        <v>319400000</v>
+      </c>
+      <c r="F3">
+        <v>141000000</v>
+      </c>
+      <c r="G3">
+        <v>57200000</v>
+      </c>
+      <c r="H3">
+        <v>103200000</v>
+      </c>
+      <c r="I3">
+        <v>168000000</v>
+      </c>
+      <c r="J3">
+        <v>141000000</v>
+      </c>
+      <c r="K3">
+        <v>82000000</v>
+      </c>
+      <c r="L3">
+        <v>470000000</v>
+      </c>
+      <c r="M3">
+        <v>732000000</v>
+      </c>
+      <c r="N3">
+        <v>816000000</v>
+      </c>
+      <c r="O3">
+        <v>1752000000</v>
+      </c>
+      <c r="P3">
+        <v>1846000000</v>
+      </c>
+      <c r="Q3">
+        <v>1187000000</v>
+      </c>
+      <c r="R3">
+        <v>720000000</v>
+      </c>
+      <c r="S3">
+        <v>1112000000</v>
+      </c>
+      <c r="T3">
+        <v>1273399544</v>
+      </c>
+      <c r="U3">
+        <v>577819199</v>
+      </c>
+      <c r="V3">
+        <v>456700000</v>
+      </c>
+      <c r="W3">
+        <v>883708000</v>
+      </c>
+      <c r="X3">
+        <v>730581000</v>
+      </c>
+      <c r="Y3">
+        <v>576811000</v>
+      </c>
+      <c r="Z3">
+        <v>649711000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>184</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>186</v>
+      </c>
+      <c r="B6">
+        <v>100000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D6">
+        <v>-300000.0</v>
+      </c>
+      <c r="E6">
+        <v>-6500000.0</v>
+      </c>
+      <c r="F6">
+        <v>-800000.0</v>
+      </c>
+      <c r="G6">
+        <v>5100000.0</v>
+      </c>
+      <c r="H6">
+        <v>2600000.0</v>
+      </c>
+      <c r="I6">
+        <v>60000000.0</v>
+      </c>
+      <c r="J6">
+        <v>-9000000.0</v>
+      </c>
+      <c r="K6">
+        <v>9000000.0</v>
+      </c>
+      <c r="L6">
+        <v>-65000000.0</v>
+      </c>
+      <c r="M6">
+        <v>67000000.0</v>
+      </c>
+      <c r="N6">
+        <v>-704000000.0</v>
+      </c>
+      <c r="O6">
+        <v>-888000000.0</v>
+      </c>
+      <c r="P6">
+        <v>226000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-696000000.0</v>
+      </c>
+      <c r="R6">
+        <v>-1003000000.0</v>
+      </c>
+      <c r="S6">
+        <v>-1206896552.0</v>
+      </c>
+      <c r="T6">
+        <v>-116500149.0</v>
+      </c>
+      <c r="U6">
+        <v>-515100186.0</v>
+      </c>
+      <c r="V6">
+        <v>-412900000.0</v>
+      </c>
+      <c r="W6">
+        <v>-29640000.0</v>
+      </c>
+      <c r="X6">
+        <v>-98985000.0</v>
+      </c>
+      <c r="Y6">
+        <v>58207000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-19891000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>187</v>
+      </c>
+      <c r="B7">
+        <v>30600000.0</v>
+      </c>
+      <c r="C7">
+        <v>-35700000.0</v>
+      </c>
+      <c r="D7">
+        <v>13600000.0</v>
+      </c>
+      <c r="E7">
+        <v>34800000.0</v>
+      </c>
+      <c r="F7">
+        <v>-5100000.0</v>
+      </c>
+      <c r="G7">
+        <v>-6600000.0</v>
+      </c>
+      <c r="H7">
+        <v>-39600000.0</v>
+      </c>
+      <c r="I7">
+        <v>68000000.0</v>
+      </c>
+      <c r="J7">
+        <v>5000000.0</v>
+      </c>
+      <c r="K7">
+        <v>-97000000.0</v>
+      </c>
+      <c r="L7">
+        <v>31000000.0</v>
+      </c>
+      <c r="M7">
+        <v>-32000000.0</v>
+      </c>
+      <c r="N7">
+        <v>49000000.0</v>
+      </c>
+      <c r="O7">
+        <v>37000000.0</v>
+      </c>
+      <c r="P7">
+        <v>-49000000.0</v>
+      </c>
+      <c r="Q7">
+        <v>85000000.0</v>
+      </c>
+      <c r="R7">
+        <v>-27000000.0</v>
+      </c>
+      <c r="S7">
+        <v>-196000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-38200417.0</v>
+      </c>
+      <c r="U7">
+        <v>-43599720.0</v>
+      </c>
+      <c r="V7">
+        <v>-1800000.0</v>
+      </c>
+      <c r="W7">
+        <v>23505000.0</v>
+      </c>
+      <c r="X7">
+        <v>-114632000.0</v>
+      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>188</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>189</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>190</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>191</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>192</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-275200000.0</v>
+      </c>
+      <c r="F12">
+        <v>-23200000.0</v>
+      </c>
+      <c r="G12">
+        <v>717300000.0</v>
+      </c>
+      <c r="H12">
+        <v>-7000000.0</v>
+      </c>
+      <c r="I12">
+        <v>-69000000.0</v>
+      </c>
+      <c r="J12">
+        <v>-108000000.0</v>
+      </c>
+      <c r="K12">
+        <v>-206000000.0</v>
+      </c>
+      <c r="L12">
+        <v>467000000.0</v>
+      </c>
+      <c r="M12">
+        <v>1398000000.0</v>
+      </c>
+      <c r="N12">
+        <v>-52000000.0</v>
+      </c>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>193</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>34800000.0</v>
+      </c>
+      <c r="F13">
+        <v>-5100000.0</v>
+      </c>
+      <c r="G13">
+        <v>-6600000.0</v>
+      </c>
+      <c r="H13">
+        <v>-40000000.0</v>
+      </c>
+      <c r="I13">
+        <v>68000000.0</v>
+      </c>
+      <c r="J13">
+        <v>5000000.0</v>
+      </c>
+      <c r="K13">
+        <v>-97000000.0</v>
+      </c>
+      <c r="L13">
+        <v>31000000.0</v>
+      </c>
+      <c r="M13">
+        <v>-32000000.0</v>
+      </c>
+      <c r="N13">
+        <v>49000000.0</v>
+      </c>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>194</v>
+      </c>
+      <c r="B14">
+        <v>192200000.0</v>
+      </c>
+      <c r="C14">
+        <v>681700000.0</v>
+      </c>
+      <c r="D14">
+        <v>225800000.0</v>
+      </c>
+      <c r="E14">
+        <v>185700000.0</v>
+      </c>
+      <c r="F14">
+        <v>125700000.0</v>
+      </c>
+      <c r="G14">
+        <v>134200000.0</v>
+      </c>
+      <c r="H14">
+        <v>254200000.0</v>
+      </c>
+      <c r="I14">
+        <v>298000000.0</v>
+      </c>
+      <c r="J14">
+        <v>237000000.0</v>
+      </c>
+      <c r="K14">
+        <v>452000000.0</v>
+      </c>
+      <c r="L14">
+        <v>3143000000.0</v>
+      </c>
+      <c r="M14">
+        <v>2724000000.0</v>
+      </c>
+      <c r="N14">
+        <v>1835000000.0</v>
+      </c>
+      <c r="O14">
+        <v>958000000.0</v>
+      </c>
+      <c r="P14">
+        <v>1158000000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1213000000.0</v>
+      </c>
+      <c r="R14">
+        <v>1491000000.0</v>
+      </c>
+      <c r="S14">
+        <v>1594000000.0</v>
+      </c>
+      <c r="T14">
+        <v>896700000.0</v>
+      </c>
+      <c r="U14">
+        <v>654706431.0</v>
+      </c>
+      <c r="V14">
+        <v>437600000.0</v>
+      </c>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>75000000.0</v>
+      </c>
+      <c r="M15">
+        <v>217000000.0</v>
+      </c>
+      <c r="N15">
+        <v>360000000.0</v>
+      </c>
+      <c r="O15">
+        <v>395000000.0</v>
+      </c>
+      <c r="P15">
+        <v>328000000.0</v>
+      </c>
+      <c r="Q15">
+        <v>591000000.0</v>
+      </c>
+      <c r="R15">
+        <v>799000000.0</v>
+      </c>
+      <c r="S15">
+        <v>1313000000.0</v>
+      </c>
+      <c r="T15">
+        <v>844900189.0</v>
+      </c>
+      <c r="U15">
+        <v>781686859.0</v>
+      </c>
+      <c r="V15">
+        <v>288400000.0</v>
+      </c>
+      <c r="W15">
+        <v>107600000.0</v>
+      </c>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>196</v>
+      </c>
+      <c r="B16">
+        <v>-400000.0</v>
+      </c>
+      <c r="C16">
+        <v>-500000.0</v>
+      </c>
+      <c r="D16">
+        <v>500000.0</v>
+      </c>
+      <c r="E16">
+        <v>800000.0</v>
+      </c>
+      <c r="F16">
+        <v>7300000.0</v>
+      </c>
+      <c r="G16">
+        <v>8100000.0</v>
+      </c>
+      <c r="H16">
+        <v>3000000.0</v>
+      </c>
+      <c r="I16">
+        <v>62000000.0</v>
+      </c>
+      <c r="J16">
+        <v>2000000.0</v>
+      </c>
+      <c r="K16">
+        <v>11000000.0</v>
+      </c>
+      <c r="L16">
+        <v>2000000.0</v>
+      </c>
+      <c r="M16">
+        <v>67000000.0</v>
+      </c>
+      <c r="N16">
+        <v>735000000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
+        <v>-116500149.0</v>
+      </c>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>197</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>198</v>
+      </c>
+      <c r="B18">
+        <v>-63500000.0</v>
+      </c>
+      <c r="C18">
+        <v>-64600000.0</v>
+      </c>
+      <c r="D18">
+        <v>59600000.0</v>
+      </c>
+      <c r="E18">
+        <v>137400000.0</v>
+      </c>
+      <c r="F18">
+        <v>57700000.0</v>
+      </c>
+      <c r="G18">
+        <v>22200000.0</v>
+      </c>
+      <c r="H18">
+        <v>-26400000.0</v>
+      </c>
+      <c r="I18">
+        <v>-69000000.0</v>
+      </c>
+      <c r="J18">
+        <v>-16000000.0</v>
+      </c>
+      <c r="K18">
+        <v>-219000000.0</v>
+      </c>
+      <c r="L18">
+        <v>-295000000.0</v>
+      </c>
+      <c r="M18">
+        <v>116000000.0</v>
+      </c>
+      <c r="N18">
+        <v>223000000.0</v>
+      </c>
+      <c r="O18">
+        <v>-559000000.0</v>
+      </c>
+      <c r="P18">
+        <v>-439000000.0</v>
+      </c>
+      <c r="Q18">
+        <v>30000000.0</v>
+      </c>
+      <c r="R18">
+        <v>681000000.0</v>
+      </c>
+      <c r="S18">
+        <v>1144000000.0</v>
+      </c>
+      <c r="T18">
+        <v>-31599961.0</v>
+      </c>
+      <c r="U18">
+        <v>528400512.0</v>
+      </c>
+      <c r="V18">
+        <v>476100000.0</v>
+      </c>
+      <c r="W18">
+        <v>-38640000.0</v>
+      </c>
+      <c r="X18">
+        <v>-46088000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-73698000.0</v>
+      </c>
+      <c r="Z18">
+        <v>2529000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-430500000.0</v>
+      </c>
+      <c r="D19">
+        <v>-305500000.0</v>
+      </c>
+      <c r="E19">
+        <v>-290800000.0</v>
+      </c>
+      <c r="F19">
+        <v>-156600000.0</v>
+      </c>
+      <c r="G19">
+        <v>-66200000.0</v>
+      </c>
+      <c r="H19">
+        <v>-101000000.0</v>
+      </c>
+      <c r="I19">
+        <v>-161000000.0</v>
+      </c>
+      <c r="J19">
+        <v>-34000000.0</v>
+      </c>
+      <c r="K19">
+        <v>1310000000.0</v>
+      </c>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>200</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>24200000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>201</v>
+      </c>
+      <c r="B21">
+        <v>-160800000.0</v>
+      </c>
+      <c r="C21">
+        <v>112300000.0</v>
+      </c>
+      <c r="D21">
+        <v>-11500000.0</v>
+      </c>
+      <c r="E21">
+        <v>-167400000.0</v>
+      </c>
+      <c r="F21">
+        <v>-67000000.0</v>
+      </c>
+      <c r="G21">
+        <v>-10300000.0</v>
+      </c>
+      <c r="H21">
+        <v>15000000.0</v>
+      </c>
+      <c r="I21">
+        <v>52000000.0</v>
+      </c>
+      <c r="J21">
+        <v>-102000000.0</v>
+      </c>
+      <c r="K21">
+        <v>-1393000000.0</v>
+      </c>
+      <c r="L21">
+        <v>-520000000.0</v>
+      </c>
+      <c r="M21">
+        <v>-465000000.0</v>
+      </c>
+      <c r="N21">
+        <v>-356000000.0</v>
+      </c>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>164</v>
+      </c>
+      <c r="B22">
+        <v>35200000.0</v>
+      </c>
+      <c r="C22">
+        <v>-202600000.0</v>
+      </c>
+      <c r="D22">
+        <v>108000000.0</v>
+      </c>
+      <c r="E22">
+        <v>810100000.0</v>
+      </c>
+      <c r="F22">
+        <v>414000000.0</v>
+      </c>
+      <c r="G22">
+        <v>-771700000.0</v>
+      </c>
+      <c r="H22">
+        <v>-788300000.0</v>
+      </c>
+      <c r="I22">
+        <v>-305000000.0</v>
+      </c>
+      <c r="J22">
+        <v>-84000000.0</v>
+      </c>
+      <c r="K22">
+        <v>-696000000.0</v>
+      </c>
+      <c r="L22">
+        <v>-2646000000.0</v>
+      </c>
+      <c r="M22">
+        <v>-1733000000.0</v>
+      </c>
+      <c r="N22">
+        <v>-809000000.0</v>
+      </c>
+      <c r="O22">
+        <v>125000000.0</v>
+      </c>
+      <c r="P22">
+        <v>638000000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1110000000.0</v>
+      </c>
+      <c r="R22">
+        <v>-144000000.0</v>
+      </c>
+      <c r="S22">
+        <v>1221000000.0</v>
+      </c>
+      <c r="T22">
+        <v>175500050.0</v>
+      </c>
+      <c r="U22">
+        <v>665599953.0</v>
+      </c>
+      <c r="V22">
+        <v>577200000.0</v>
+      </c>
+      <c r="W22">
+        <v>271800000.0</v>
+      </c>
+      <c r="X22">
+        <v>434951000.0</v>
+      </c>
+      <c r="Y22">
+        <v>158440000.0</v>
+      </c>
+      <c r="Z22">
+        <v>245104000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>202</v>
+      </c>
+      <c r="B23">
+        <v>-4100000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="D23">
+        <v>-500000.0</v>
+      </c>
+      <c r="E23">
+        <v>-5100000.0</v>
+      </c>
+      <c r="F23">
+        <v>-100000.0</v>
+      </c>
+      <c r="G23">
+        <v>2200000.0</v>
+      </c>
+      <c r="H23">
+        <v>2600000.0</v>
+      </c>
+      <c r="I23">
+        <v>8000000.0</v>
+      </c>
+      <c r="J23">
+        <v>2000000.0</v>
+      </c>
+      <c r="K23">
+        <v>228000000.0</v>
+      </c>
+      <c r="L23">
+        <v>159000000.0</v>
+      </c>
+      <c r="M23">
+        <v>3000000.0</v>
+      </c>
+      <c r="N23">
+        <v>-335000000.0</v>
+      </c>
+      <c r="O23">
+        <v>-305000000.0</v>
+      </c>
+      <c r="P23">
+        <v>-1633000000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-521000000.0</v>
+      </c>
+      <c r="R23">
+        <v>-31000000.0</v>
+      </c>
+      <c r="S23">
+        <v>-1600000000.0</v>
+      </c>
+      <c r="T23">
+        <v>-1125300427.0</v>
+      </c>
+      <c r="U23">
+        <v>15144455.0</v>
+      </c>
+      <c r="V23">
+        <v>-96800000.0</v>
+      </c>
+      <c r="W23">
+        <v>28600000.0</v>
+      </c>
+      <c r="X23">
+        <v>222000.0</v>
+      </c>
+      <c r="Y23">
+        <v>72000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-219000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>203</v>
+      </c>
+      <c r="B24">
+        <v>73700000.0</v>
+      </c>
+      <c r="C24">
+        <v>-347100000.0</v>
+      </c>
+      <c r="D24">
+        <v>-500000.0</v>
+      </c>
+      <c r="E24">
+        <v>28600000.0</v>
+      </c>
+      <c r="F24">
+        <v>18100000.0</v>
+      </c>
+      <c r="G24">
+        <v>-9100000.0</v>
+      </c>
+      <c r="H24">
+        <v>2100000.0</v>
+      </c>
+      <c r="I24">
+        <v>7000000.0</v>
+      </c>
+      <c r="J24">
+        <v>107000000.0</v>
+      </c>
+      <c r="K24">
+        <v>1392000000.0</v>
+      </c>
+      <c r="L24">
+        <v>666000000.0</v>
+      </c>
+      <c r="M24">
+        <v>619000000.0</v>
+      </c>
+      <c r="N24">
+        <v>440000000.0</v>
+      </c>
+      <c r="O24">
+        <v>1393000000.0</v>
+      </c>
+      <c r="P24">
+        <v>379000000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1940000000.0</v>
+      </c>
+      <c r="R24">
+        <v>322000000.0</v>
+      </c>
+      <c r="S24">
+        <v>92000000.0</v>
+      </c>
+      <c r="T24">
+        <v>148099573.0</v>
+      </c>
+      <c r="U24">
+        <v>-13300326.0</v>
+      </c>
+      <c r="V24">
+        <v>-63200000.0</v>
+      </c>
+      <c r="W24">
+        <v>68280000.0</v>
+      </c>
+      <c r="X24">
+        <v>145073000.0</v>
+      </c>
+      <c r="Y24">
+        <v>15491000.0</v>
+      </c>
+      <c r="Z24">
+        <v>17362000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>-42400000.0</v>
+      </c>
+      <c r="C25">
+        <v>-27200000.0</v>
+      </c>
+      <c r="D25">
+        <v>-38300000.0</v>
+      </c>
+      <c r="E25">
+        <v>-332100000.0</v>
+      </c>
+      <c r="F25">
+        <v>-335900000.0</v>
+      </c>
+      <c r="G25">
+        <v>855600000.0</v>
+      </c>
+      <c r="H25">
+        <v>900200000.0</v>
+      </c>
+      <c r="I25">
+        <v>330000000.0</v>
+      </c>
+      <c r="J25">
+        <v>-28000000.0</v>
+      </c>
+      <c r="K25">
+        <v>449000000.0</v>
+      </c>
+      <c r="L25">
+        <v>258000000.0</v>
+      </c>
+      <c r="M25">
+        <v>2721000000.0</v>
+      </c>
+      <c r="N25">
+        <v>81000000.0</v>
+      </c>
+      <c r="O25">
+        <v>-33000000.0</v>
+      </c>
+      <c r="P25">
+        <v>-188000000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-1241000000.0</v>
+      </c>
+      <c r="R25">
+        <v>407000000.0</v>
+      </c>
+      <c r="S25">
+        <v>-542774162.0</v>
+      </c>
+      <c r="T25">
+        <v>132399950.0</v>
+      </c>
+      <c r="U25">
+        <v>-64206664.0</v>
+      </c>
+      <c r="V25">
+        <v>-79100000.0</v>
+      </c>
+      <c r="W25">
+        <v>440195000.0</v>
+      </c>
+      <c r="X25">
+        <v>273573000.0</v>
+      </c>
+      <c r="Y25">
+        <v>302833000.0</v>
+      </c>
+      <c r="Z25">
+        <v>240618000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>205</v>
+      </c>
+      <c r="B26">
+        <v>-55600000.0</v>
+      </c>
+      <c r="C26">
+        <v>-41700000.0</v>
+      </c>
+      <c r="D26">
+        <v>-47400000.0</v>
+      </c>
+      <c r="E26">
+        <v>1400000.0</v>
+      </c>
+      <c r="F26">
+        <v>24200000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>1000000.0</v>
+      </c>
+      <c r="L26">
+        <v>1000000.0</v>
+      </c>
+      <c r="M26">
+        <v>11000000.0</v>
+      </c>
+      <c r="N26">
+        <v>12000000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26">
+        <v>526000000.0</v>
+      </c>
+      <c r="Q26">
+        <v>481000000.0</v>
+      </c>
+      <c r="R26">
+        <v>269000000.0</v>
+      </c>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
+        <v>-52768000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>206</v>
+      </c>
+      <c r="B27">
+        <v>8300000.0</v>
+      </c>
+      <c r="C27">
+        <v>8200000.0</v>
+      </c>
+      <c r="D27">
+        <v>8000000.0</v>
+      </c>
+      <c r="E27">
+        <v>4700000.0</v>
+      </c>
+      <c r="F27">
+        <v>2300000.0</v>
+      </c>
+      <c r="G27">
+        <v>2100000.0</v>
+      </c>
+      <c r="H27">
+        <v>4500000.0</v>
+      </c>
+      <c r="I27">
+        <v>6000000.0</v>
+      </c>
+      <c r="J27">
+        <v>8000000.0</v>
+      </c>
+      <c r="K27">
+        <v>7000000.0</v>
+      </c>
+      <c r="L27">
+        <v>6000000.0</v>
+      </c>
+      <c r="M27">
+        <v>10000000.0</v>
+      </c>
+      <c r="N27">
+        <v>38000000.0</v>
+      </c>
+      <c r="O27">
+        <v>-18000000.0</v>
+      </c>
+      <c r="P27">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q27">
+        <v>151000000.0</v>
+      </c>
+      <c r="R27">
+        <v>52000000.0</v>
+      </c>
+      <c r="S27">
+        <v>45000000.0</v>
+      </c>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>207</v>
+      </c>
+      <c r="B28">
+        <v>-218400000.0</v>
+      </c>
+      <c r="C28">
+        <v>67600000.0</v>
+      </c>
+      <c r="D28">
+        <v>-59400000.0</v>
+      </c>
+      <c r="E28">
+        <v>-172500000.0</v>
+      </c>
+      <c r="F28">
+        <v>-42900000.0</v>
+      </c>
+      <c r="G28">
+        <v>-8100000.0</v>
+      </c>
+      <c r="H28">
+        <v>26900000.0</v>
+      </c>
+      <c r="I28">
+        <v>60000000.0</v>
+      </c>
+      <c r="J28">
+        <v>-100000000.0</v>
+      </c>
+      <c r="K28">
+        <v>-1164000000.0</v>
+      </c>
+      <c r="L28">
+        <v>-436000000.0</v>
+      </c>
+      <c r="M28">
+        <v>-668000000.0</v>
+      </c>
+      <c r="N28">
+        <v>-704000000.0</v>
+      </c>
+      <c r="O28">
+        <v>-888000000.0</v>
+      </c>
+      <c r="P28">
+        <v>226000000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-696000000.0</v>
+      </c>
+      <c r="R28">
+        <v>-1003000000.0</v>
+      </c>
+      <c r="S28">
+        <v>-1207000000.0</v>
+      </c>
+      <c r="T28">
+        <v>-116500149.0</v>
+      </c>
+      <c r="U28">
+        <v>-514911463.0</v>
+      </c>
+      <c r="V28">
+        <v>-412900000.0</v>
+      </c>
+      <c r="W28">
+        <v>-1200000.0</v>
+      </c>
+      <c r="X28">
+        <v>-98985000.0</v>
+      </c>
+      <c r="Y28">
+        <v>58207000.0</v>
+      </c>
+      <c r="Z28">
+        <v>-19891000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>235700000.0</v>
+      </c>
+      <c r="C29">
+        <v>361900000.0</v>
+      </c>
+      <c r="D29">
+        <v>352700000.0</v>
+      </c>
+      <c r="E29">
+        <v>456800000.0</v>
+      </c>
+      <c r="F29">
+        <v>198700000.0</v>
+      </c>
+      <c r="G29">
+        <v>79400000.0</v>
+      </c>
+      <c r="H29">
+        <v>76800000.0</v>
+      </c>
+      <c r="I29">
+        <v>99000000.0</v>
+      </c>
+      <c r="J29">
+        <v>125000000.0</v>
+      </c>
+      <c r="K29">
+        <v>-137000000.0</v>
+      </c>
+      <c r="L29">
+        <v>175000000.0</v>
+      </c>
+      <c r="M29">
+        <v>848000000.0</v>
+      </c>
+      <c r="N29">
+        <v>968000000.0</v>
+      </c>
+      <c r="O29">
+        <v>1127000000.0</v>
+      </c>
+      <c r="P29">
+        <v>1407000000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1217000000.0</v>
+      </c>
+      <c r="R29">
+        <v>1401000000.0</v>
+      </c>
+      <c r="S29">
+        <v>2256000000.0</v>
+      </c>
+      <c r="T29">
+        <v>1241799583.0</v>
+      </c>
+      <c r="U29">
+        <v>1106300093.0</v>
+      </c>
+      <c r="V29">
+        <v>932800000.0</v>
+      </c>
+      <c r="W29">
+        <v>845068000.0</v>
+      </c>
+      <c r="X29">
+        <v>684493000.0</v>
+      </c>
+      <c r="Y29">
+        <v>503113000.0</v>
+      </c>
+      <c r="Z29">
+        <v>652240000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>209</v>
+      </c>
+      <c r="B30">
+        <v>-17200000.0</v>
+      </c>
+      <c r="C30">
+        <v>-430500000.0</v>
+      </c>
+      <c r="D30">
+        <v>-293600000.0</v>
+      </c>
+      <c r="E30">
+        <v>-290800000.0</v>
+      </c>
+      <c r="F30">
+        <v>-156600000.0</v>
+      </c>
+      <c r="G30">
+        <v>-66200000.0</v>
+      </c>
+      <c r="H30">
+        <v>-101100000.0</v>
+      </c>
+      <c r="I30">
+        <v>-161000000.0</v>
+      </c>
+      <c r="J30">
+        <v>-34000000.0</v>
+      </c>
+      <c r="K30">
+        <v>1310000000.0</v>
+      </c>
+      <c r="L30">
+        <v>196000000.0</v>
+      </c>
+      <c r="M30">
+        <v>-113000000.0</v>
+      </c>
+      <c r="N30">
+        <v>-264000000.0</v>
+      </c>
+      <c r="O30">
+        <v>-305000000.0</v>
+      </c>
+      <c r="P30">
+        <v>-1633000000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-521000000.0</v>
+      </c>
+      <c r="R30">
+        <v>-398000000.0</v>
+      </c>
+      <c r="S30">
+        <v>-1049000000.0</v>
+      </c>
+      <c r="T30">
+        <v>-1125300427.0</v>
+      </c>
+      <c r="U30">
+        <v>-591199907.0</v>
+      </c>
+      <c r="V30">
+        <v>-519900000.0</v>
+      </c>
+      <c r="W30">
+        <v>-815428000.0</v>
+      </c>
+      <c r="X30">
+        <v>-585508000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-561320000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-632349000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:85">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>92</v>
+      </c>
+      <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>98</v>
+      </c>
+      <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>101</v>
+      </c>
+      <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:85">
+      <c r="A2" t="s">
+        <v>182</v>
+      </c>
+      <c r="B2">
+        <v>1500000.0</v>
+      </c>
+      <c r="C2">
+        <v>-400000.0</v>
+      </c>
+      <c r="D2">
+        <v>1000000.0</v>
+      </c>
+      <c r="E2">
+        <v>1600000.0</v>
+      </c>
+      <c r="F2">
+        <v>300000.0</v>
+      </c>
+      <c r="G2">
+        <v>-500000.0</v>
+      </c>
+      <c r="H2">
+        <v>900000.0</v>
+      </c>
+      <c r="I2">
+        <v>300000.0</v>
+      </c>
+      <c r="J2">
+        <v>300000.0</v>
+      </c>
+      <c r="K2">
+        <v>500000.0</v>
+      </c>
+      <c r="L2">
+        <v>900000.0</v>
+      </c>
+      <c r="M2">
+        <v>100000.0</v>
+      </c>
+      <c r="N2">
+        <v>100000.0</v>
+      </c>
+      <c r="O2">
+        <v>800000.0</v>
+      </c>
+      <c r="P2">
+        <v>0.0</v>
+      </c>
+      <c r="Q2">
+        <v>9200000.0</v>
+      </c>
+      <c r="R2">
+        <v>2300000.0</v>
+      </c>
+      <c r="S2">
+        <v>7300000.0</v>
+      </c>
+      <c r="T2">
+        <v>4000000.0</v>
+      </c>
+      <c r="U2">
+        <v>2300000.0</v>
+      </c>
+      <c r="V2">
+        <v>2200000.0</v>
+      </c>
+      <c r="W2">
+        <v>8100000.0</v>
+      </c>
+      <c r="X2">
+        <v>6000000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1600000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1800000.0</v>
+      </c>
+      <c r="AA2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AB2">
+        <v>5000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>-37000000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3000000.0</v>
+      </c>
+      <c r="AG2">
+        <v>1000000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AI2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>4000000.0</v>
+      </c>
+      <c r="AK2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AL2">
+        <v>-7000000.0</v>
+      </c>
+      <c r="AM2">
+        <v>11000000.0</v>
+      </c>
+      <c r="AN2">
+        <v>447000000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1003000000.0</v>
+      </c>
+      <c r="AP2">
+        <v>53000000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2000000.0</v>
+      </c>
+      <c r="AR2">
+        <v>306000000.0</v>
+      </c>
+      <c r="AS2">
+        <v>89000000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5000000.0</v>
+      </c>
+      <c r="AU2">
+        <v>67000000.0</v>
+      </c>
+      <c r="AV2">
+        <v>228000000.0</v>
+      </c>
+      <c r="AW2"/>
+      <c r="AX2"/>
+      <c r="AY2"/>
+      <c r="AZ2"/>
+      <c r="BA2"/>
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+      <c r="BE2"/>
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2">
+        <v>218599695.0</v>
+      </c>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
+      <c r="CG2"/>
+    </row>
+    <row r="3" spans="1:85">
+      <c r="A3" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3">
+        <v>136900000</v>
+      </c>
+      <c r="C3">
+        <v>80300000</v>
+      </c>
+      <c r="D3">
+        <v>65000000</v>
+      </c>
+      <c r="E3">
+        <v>65600000</v>
+      </c>
+      <c r="F3">
+        <v>40200000</v>
+      </c>
+      <c r="G3">
+        <v>128400000</v>
+      </c>
+      <c r="H3">
+        <v>82600000</v>
+      </c>
+      <c r="I3">
+        <v>85500000</v>
+      </c>
+      <c r="J3">
+        <v>144100000</v>
+      </c>
+      <c r="K3">
+        <v>114300000</v>
+      </c>
+      <c r="L3">
+        <v>100000000</v>
+      </c>
+      <c r="M3">
+        <v>46400000</v>
+      </c>
+      <c r="N3">
+        <v>39600000</v>
+      </c>
+      <c r="O3">
+        <v>107100000</v>
+      </c>
+      <c r="P3">
+        <v>97100000</v>
+      </c>
+      <c r="Q3">
+        <v>78300000</v>
+      </c>
+      <c r="R3">
+        <v>40600000</v>
+      </c>
+      <c r="S3">
+        <v>103400000</v>
+      </c>
+      <c r="T3">
+        <v>44900000</v>
+      </c>
+      <c r="U3">
+        <v>45100000</v>
+      </c>
+      <c r="V3">
+        <v>21500000</v>
+      </c>
+      <c r="W3">
+        <v>29500000</v>
+      </c>
+      <c r="X3">
+        <v>11200000</v>
+      </c>
+      <c r="Y3">
+        <v>5000000</v>
+      </c>
+      <c r="Z3">
+        <v>400000</v>
+      </c>
+      <c r="AA3">
+        <v>41000000</v>
+      </c>
+      <c r="AB3">
+        <v>34000000</v>
+      </c>
+      <c r="AC3">
+        <v>27000000</v>
+      </c>
+      <c r="AD3">
+        <v>8000000</v>
+      </c>
+      <c r="AE3">
+        <v>34000000</v>
+      </c>
+      <c r="AF3">
+        <v>41000000</v>
+      </c>
+      <c r="AG3">
+        <v>41000000</v>
+      </c>
+      <c r="AH3">
+        <v>26000000</v>
+      </c>
+      <c r="AI3">
+        <v>60000000</v>
+      </c>
+      <c r="AJ3">
+        <v>36000000</v>
+      </c>
+      <c r="AK3">
+        <v>57000000</v>
+      </c>
+      <c r="AL3">
+        <v>24000000</v>
+      </c>
+      <c r="AM3">
+        <v>26000000</v>
+      </c>
+      <c r="AN3">
+        <v>50000000</v>
+      </c>
+      <c r="AO3">
+        <v>13000000</v>
+      </c>
+      <c r="AP3">
+        <v>1000000</v>
+      </c>
+      <c r="AQ3">
+        <v>18000000</v>
+      </c>
+      <c r="AR3">
+        <v>99000000</v>
+      </c>
+      <c r="AS3">
+        <v>117000000</v>
+      </c>
+      <c r="AT3">
+        <v>64000000</v>
+      </c>
+      <c r="AU3">
+        <v>191000000</v>
+      </c>
+      <c r="AV3">
+        <v>247000000</v>
+      </c>
+      <c r="AW3">
+        <v>225000000</v>
+      </c>
+      <c r="AX3">
+        <v>66000000</v>
+      </c>
+      <c r="AY3">
+        <v>195000000</v>
+      </c>
+      <c r="AZ3">
+        <v>208000000</v>
+      </c>
+      <c r="BA3">
+        <v>75000000</v>
+      </c>
+      <c r="BB3">
+        <v>68000000</v>
+      </c>
+      <c r="BC3">
+        <v>385000000</v>
+      </c>
+      <c r="BD3">
+        <v>348000000</v>
+      </c>
+      <c r="BE3">
+        <v>415000000</v>
+      </c>
+      <c r="BF3">
+        <v>329000000</v>
+      </c>
+      <c r="BG3">
+        <v>660000000</v>
+      </c>
+      <c r="BH3">
+        <v>594000000</v>
+      </c>
+      <c r="BI3">
+        <v>475000000</v>
+      </c>
+      <c r="BJ3">
+        <v>285000000</v>
+      </c>
+      <c r="BK3">
+        <v>492000000</v>
+      </c>
+      <c r="BL3">
+        <v>558000000</v>
+      </c>
+      <c r="BM3">
+        <v>293000000</v>
+      </c>
+      <c r="BN3">
+        <v>231000000</v>
+      </c>
+      <c r="BO3">
+        <v>263000000</v>
+      </c>
+      <c r="BP3">
+        <v>197000000</v>
+      </c>
+      <c r="BQ3">
+        <v>195000000</v>
+      </c>
+      <c r="BR3">
+        <v>141000000</v>
+      </c>
+      <c r="BS3">
+        <v>187000000</v>
+      </c>
+      <c r="BT3">
+        <v>327680663</v>
+      </c>
+      <c r="BU3">
+        <v>237285246</v>
+      </c>
+      <c r="BV3">
+        <v>247226241</v>
+      </c>
+      <c r="BW3">
+        <v>282999691</v>
+      </c>
+      <c r="BX3">
+        <v>343899395</v>
+      </c>
+      <c r="BY3">
+        <v>229999618</v>
+      </c>
+      <c r="BZ3">
+        <v>483601085</v>
+      </c>
+      <c r="CA3">
+        <v>215899446</v>
+      </c>
+      <c r="CB3">
+        <v>159399525</v>
+      </c>
+      <c r="CC3">
+        <v>154699721</v>
+      </c>
+      <c r="CD3">
+        <v>105800335</v>
+      </c>
+      <c r="CE3">
+        <v>158000000</v>
+      </c>
+      <c r="CF3">
+        <v>6300000</v>
+      </c>
+      <c r="CG3">
+        <v>149300000</v>
+      </c>
     </row>
     <row r="4" spans="1:85">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>184</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5158,603 +25691,675 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
     </row>
     <row r="5" spans="1:85">
       <c r="A5" t="s">
-        <v>29</v>
-[...189 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
-[...58 lines deleted...]
-      </c>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
     </row>
     <row r="6" spans="1:85">
       <c r="A6" t="s">
-        <v>30</v>
-[...84 lines deleted...]
-      <c r="CG6"/>
+        <v>186</v>
+      </c>
+      <c r="B6">
+        <v>-1300000.0</v>
+      </c>
+      <c r="C6">
+        <v>1900000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="E6">
+        <v>-600000.0</v>
+      </c>
+      <c r="F6">
+        <v>1300000.0</v>
+      </c>
+      <c r="G6">
+        <v>800000.0</v>
+      </c>
+      <c r="H6">
+        <v>-1400000.0</v>
+      </c>
+      <c r="I6">
+        <v>600000.0</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>-200000.0</v>
+      </c>
+      <c r="L6">
+        <v>-400000.0</v>
+      </c>
+      <c r="M6">
+        <v>800000.0</v>
+      </c>
+      <c r="N6">
+        <v>-700000.0</v>
+      </c>
+      <c r="O6">
+        <v>-700000.0</v>
+      </c>
+      <c r="P6">
+        <v>800000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-9200000.0</v>
+      </c>
+      <c r="R6">
+        <v>6900000.0</v>
+      </c>
+      <c r="S6">
+        <v>-5000000.0</v>
+      </c>
+      <c r="T6">
+        <v>3300000.0</v>
+      </c>
+      <c r="U6">
+        <v>1700000.0</v>
+      </c>
+      <c r="V6">
+        <v>100000.0</v>
+      </c>
+      <c r="W6">
+        <v>-5900000.0</v>
+      </c>
+      <c r="X6">
+        <v>2100000.0</v>
+      </c>
+      <c r="Y6">
+        <v>4200000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-200000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE6">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF6">
+        <v>21000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2000000.0</v>
+      </c>
+      <c r="AL6">
+        <v>2000000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-82000000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-436000000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-556000000.0</v>
+      </c>
+      <c r="AP6">
+        <v>950000000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>51000000.0</v>
+      </c>
+      <c r="AR6">
+        <v>2000000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-51000000.0</v>
+      </c>
+      <c r="AT6">
+        <v>84000000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-62000000.0</v>
+      </c>
+      <c r="AV6">
+        <v>67000000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-180000000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-234000000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-655000000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-189000000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-4000000.0</v>
+      </c>
+      <c r="BC6">
+        <v>144000000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-1365000000.0</v>
+      </c>
+      <c r="BE6">
+        <v>204000000.0</v>
+      </c>
+      <c r="BF6">
+        <v>161000000.0</v>
+      </c>
+      <c r="BG6">
+        <v>112000000.0</v>
+      </c>
+      <c r="BH6">
+        <v>43000000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-138000000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>130000000.0</v>
+      </c>
+      <c r="BK6">
+        <v>191000000.0</v>
+      </c>
+      <c r="BL6">
+        <v>242000000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-319000000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-60000000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-559000000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-468000000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-255000000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-147000000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-133000000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-335063467.0</v>
+      </c>
+      <c r="BU6">
+        <v>-413864430.0</v>
+      </c>
+      <c r="BV6">
+        <v>-276968758.0</v>
+      </c>
+      <c r="BW6">
+        <v>-180999897.0</v>
+      </c>
+      <c r="BX6">
+        <v>-76099672.0</v>
+      </c>
+      <c r="BY6">
+        <v>-162600264.0</v>
+      </c>
+      <c r="BZ6">
+        <v>218599695.0</v>
+      </c>
+      <c r="CA6">
+        <v>-96399908.0</v>
+      </c>
+      <c r="CB6">
+        <v>-77400398.0</v>
+      </c>
+      <c r="CC6">
+        <v>-304799621.0</v>
+      </c>
+      <c r="CD6">
+        <v>-64000167.0</v>
+      </c>
+      <c r="CE6">
+        <v>-68900000.0</v>
+      </c>
+      <c r="CF6">
+        <v>-312000000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-71400000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:85">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>187</v>
       </c>
       <c r="B7">
-        <v>19300000.0</v>
+        <v>-25900000.0</v>
       </c>
       <c r="C7">
-        <v>19500000.0</v>
+        <v>12100000.0</v>
       </c>
       <c r="D7">
-        <v>4200000.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="E7">
-        <v>4500000.0</v>
+        <v>11600000.0</v>
       </c>
       <c r="F7">
-        <v>6600000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="G7">
-        <v>6600000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="H7">
-        <v>7800000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I7">
-        <v>7600000.0</v>
+        <v>-6100000.0</v>
       </c>
       <c r="J7">
-        <v>7600000.0</v>
+        <v>-29700000.0</v>
       </c>
       <c r="K7">
-        <v>8000000.0</v>
+        <v>-13400000.0</v>
       </c>
       <c r="L7">
-        <v>5600000.0</v>
+        <v>30300000.0</v>
       </c>
       <c r="M7">
-        <v>5600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="N7">
-        <v>5500000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="O7">
+        <v>-6600000.0</v>
+      </c>
+      <c r="P7">
+        <v>20900000.0</v>
+      </c>
+      <c r="Q7">
+        <v>21900000.0</v>
+      </c>
+      <c r="R7">
+        <v>-26000000.0</v>
+      </c>
+      <c r="S7">
+        <v>18000000.0</v>
+      </c>
+      <c r="T7">
+        <v>-6200000.0</v>
+      </c>
+      <c r="U7">
+        <v>9100000.0</v>
+      </c>
+      <c r="V7">
+        <v>2300000.0</v>
+      </c>
+      <c r="W7">
+        <v>-10300000.0</v>
+      </c>
+      <c r="X7">
+        <v>-7600000.0</v>
+      </c>
+      <c r="Y7">
+        <v>11100000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-15200000.0</v>
+      </c>
+      <c r="AA7">
+        <v>5100000.0</v>
+      </c>
+      <c r="AB7">
         <v>6000000.0</v>
       </c>
-      <c r="P7">
-[...23 lines deleted...]
-      <c r="X7">
+      <c r="AC7">
         <v>13000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AD7">
+        <v>-32000000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-27000000.0</v>
+      </c>
+      <c r="AF7">
+        <v>22000000.0</v>
+      </c>
+      <c r="AG7">
+        <v>40000000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AI7">
+        <v>32000000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AK7">
+        <v>34000000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AN7">
+        <v>6000000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-16000000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-61000000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-26000000.0</v>
+      </c>
+      <c r="AR7">
+        <v>31000000.0</v>
+      </c>
+      <c r="AS7">
+        <v>54000000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-109000000.0</v>
+      </c>
+      <c r="AU7">
+        <v>55000000.0</v>
+      </c>
+      <c r="AV7">
+        <v>6000000.0</v>
+      </c>
+      <c r="AW7">
+        <v>73000000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-77000000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-34000000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>127000000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-13000000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-72000000.0</v>
+      </c>
+      <c r="BC7">
+        <v>7000000.0</v>
+      </c>
+      <c r="BD7">
+        <v>178000000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-85000000.0</v>
+      </c>
+      <c r="BF7">
+        <v>23000000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-79000000.0</v>
+      </c>
+      <c r="BH7">
+        <v>83000000.0</v>
+      </c>
+      <c r="BI7">
+        <v>97000000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-133000000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-96000000.0</v>
+      </c>
+      <c r="BL7">
+        <v>13000000.0</v>
+      </c>
+      <c r="BM7">
+        <v>77000000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-17000000.0</v>
+      </c>
+      <c r="BO7">
         <v>12000000.0</v>
       </c>
-      <c r="Z7">
-[...68 lines deleted...]
-      <c r="CG7"/>
+      <c r="BP7">
+        <v>88000000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>50000000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-114000000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-51000000.0</v>
+      </c>
+      <c r="BT7">
+        <v>197320673.0</v>
+      </c>
+      <c r="BU7">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-59401080.0</v>
+      </c>
+      <c r="BW7">
+        <v>-250999897.0</v>
+      </c>
+      <c r="BX7">
+        <v>15899752.0</v>
+      </c>
+      <c r="BY7">
+        <v>-48399850.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-899812.0</v>
+      </c>
+      <c r="CA7">
+        <v>-4800507.0</v>
+      </c>
+      <c r="CB7">
+        <v>-32900044.0</v>
+      </c>
+      <c r="CC7">
+        <v>61300324.0</v>
+      </c>
+      <c r="CD7">
+        <v>-43400000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-28600000.0</v>
+      </c>
+      <c r="CF7">
+        <v>62800000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-106000000.0</v>
+      </c>
     </row>
     <row r="8" spans="1:85">
       <c r="A8" t="s">
-        <v>32</v>
-[...60 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5778,51 +26383,51 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
     </row>
     <row r="9" spans="1:85">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>189</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -5867,1294 +26472,1212 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
     </row>
     <row r="10" spans="1:85">
       <c r="A10" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
-[...100 lines deleted...]
-      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10"/>
+      <c r="AI10"/>
+      <c r="AJ10"/>
+      <c r="AK10"/>
       <c r="AL10"/>
-      <c r="AM10">
-[...13 lines deleted...]
-      </c>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
       <c r="AR10"/>
-      <c r="AS10">
-[...7 lines deleted...]
-      </c>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
     </row>
     <row r="11" spans="1:85">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>191</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11"/>
-[...25 lines deleted...]
-      <c r="AN11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
+        <v>0.0</v>
+      </c>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
+      <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
+        <v>0.0</v>
+      </c>
+      <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
     </row>
     <row r="12" spans="1:85">
       <c r="A12" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>192</v>
+      </c>
+      <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...28 lines deleted...]
-      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
       <c r="N12">
-        <v>100000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="O12">
-        <v>800000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="P12">
-        <v>-6800000.0</v>
+        <v>-239000000.0</v>
       </c>
       <c r="Q12">
-        <v>9200000.0</v>
+        <v>-15500000.0</v>
       </c>
       <c r="R12">
-        <v>5600000.0</v>
+        <v>-6300000.0</v>
       </c>
       <c r="S12">
-        <v>7300000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="T12">
-        <v>4000000.0</v>
+        <v>-5100000.0</v>
       </c>
       <c r="U12">
-        <v>2300000.0</v>
+        <v>-4000000.0</v>
       </c>
       <c r="V12">
-        <v>2200000.0</v>
+        <v>-313200000.0</v>
       </c>
       <c r="W12">
-        <v>8100000.0</v>
+        <v>-11800000.0</v>
       </c>
       <c r="X12">
+        <v>748300000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Z12">
         <v>6000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AB12">
         <v>2000000.0</v>
       </c>
-      <c r="Z12">
-[...7 lines deleted...]
-      </c>
       <c r="AC12">
-        <v>-125000000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="AD12">
-        <v>3000000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="AE12">
-        <v>2000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AF12">
-        <v>3000000.0</v>
+        <v>-57000000.0</v>
       </c>
       <c r="AG12">
-        <v>1000000.0</v>
+        <v>-40000000.0</v>
       </c>
       <c r="AH12">
-        <v>2000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="AI12">
-        <v>2000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="AJ12">
-        <v>4000000.0</v>
+        <v>-8000000.0</v>
       </c>
       <c r="AK12">
-        <v>2000000.0</v>
-[...1 lines deleted...]
-      <c r="AL12"/>
+        <v>-7000000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-34000000.0</v>
+      </c>
       <c r="AM12">
-        <v>11000000.0</v>
+        <v>-64000000.0</v>
       </c>
       <c r="AN12">
-        <v>447000000.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>-271000000.0</v>
+      </c>
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
-[...7 lines deleted...]
-      </c>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
-[...1 lines deleted...]
-      </c>
+      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
     </row>
     <row r="13" spans="1:85">
       <c r="A13" t="s">
-        <v>37</v>
-[...36 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
       <c r="N13">
-        <v>2221900000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="O13">
-        <v>2221900000.0</v>
+        <v>-13700000.0</v>
       </c>
       <c r="P13">
-        <v>2221900000.0</v>
+        <v>20900000.0</v>
       </c>
       <c r="Q13">
-        <v>2221600000.0</v>
+        <v>21900000.0</v>
       </c>
       <c r="R13">
-        <v>2221200000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="S13">
-        <v>2213800000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="T13">
-        <v>2189600000.0</v>
+        <v>-6200000.0</v>
       </c>
       <c r="U13">
-        <v>2189500000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="V13">
-        <v>2187000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="W13">
-        <v>2187000000.0</v>
+        <v>-10300000.0</v>
       </c>
       <c r="X13">
-        <v>2187000000.0</v>
+        <v>-7600000.0</v>
       </c>
       <c r="Y13">
-        <v>2187000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="Z13">
-        <v>2187000000.0</v>
+        <v>-16000000.0</v>
       </c>
       <c r="AA13">
-        <v>2187000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AB13">
-        <v>2186000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AC13">
-        <v>2186000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="AD13">
-        <v>2186000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="AE13">
-        <v>2185000000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="AF13">
-        <v>2186000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="AG13">
-        <v>2183000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="AH13">
-        <v>2182000000.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="AI13">
-        <v>2181000000.0</v>
+        <v>32000000.0</v>
       </c>
       <c r="AJ13">
-        <v>2181000000.0</v>
+        <v>-13000000.0</v>
       </c>
       <c r="AK13">
-        <v>2181000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AL13">
-        <v>8999000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="AM13">
-        <v>8997000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="AN13">
-        <v>8996000000.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>6000000.0</v>
+      </c>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
-      <c r="BG13">
-[...1 lines deleted...]
-      </c>
+      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
-      <c r="BK13">
-[...1 lines deleted...]
-      </c>
+      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
+      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
     </row>
     <row r="14" spans="1:85">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>194</v>
       </c>
       <c r="B14">
-        <v>67300000.0</v>
+        <v>46600000.0</v>
       </c>
       <c r="C14">
-        <v>67274326.0</v>
+        <v>47900000.0</v>
       </c>
       <c r="D14">
-        <v>68900000.0</v>
+        <v>20700000.0</v>
       </c>
       <c r="E14">
-        <v>73300000.0</v>
+        <v>44600000.0</v>
       </c>
       <c r="F14">
-        <v>76400000.0</v>
+        <v>46700000.0</v>
       </c>
       <c r="G14">
-        <v>74360313.0</v>
+        <v>55300000.0</v>
       </c>
       <c r="H14">
-        <v>79000000.0</v>
+        <v>481300000.0</v>
       </c>
       <c r="I14">
-        <v>79800000.0</v>
+        <v>73200000.0</v>
       </c>
       <c r="J14">
-        <v>80300000.0</v>
+        <v>60900000.0</v>
       </c>
       <c r="K14">
-        <v>86500000.0</v>
+        <v>55900000.0</v>
       </c>
       <c r="L14">
-        <v>83000000.0</v>
+        <v>55500000.0</v>
       </c>
       <c r="M14">
-        <v>84700000.0</v>
+        <v>58600000.0</v>
       </c>
       <c r="N14">
-        <v>83900000.0</v>
+        <v>56000000.0</v>
       </c>
       <c r="O14">
-        <v>85000000.0</v>
+        <v>51700000.0</v>
       </c>
       <c r="P14">
-        <v>84500000.0</v>
+        <v>21100000.0</v>
       </c>
       <c r="Q14">
-        <v>84600000.0</v>
+        <v>71100000.0</v>
       </c>
       <c r="R14">
-        <v>83600000.0</v>
+        <v>42100000.0</v>
       </c>
       <c r="S14">
-        <v>80753516.0</v>
+        <v>51400000.0</v>
       </c>
       <c r="T14">
-        <v>77300000.0</v>
+        <v>37600000.0</v>
       </c>
       <c r="U14">
-        <v>76300000.0</v>
+        <v>33800000.0</v>
       </c>
       <c r="V14">
-        <v>76000000.0</v>
+        <v>24300000.0</v>
       </c>
       <c r="W14">
-        <v>73516225.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="X14">
-        <v>73500000.0</v>
+        <v>27200000.0</v>
       </c>
       <c r="Y14">
+        <v>29500000.0</v>
+      </c>
+      <c r="Z14">
+        <v>34300000.0</v>
+      </c>
+      <c r="AA14">
+        <v>46600000.0</v>
+      </c>
+      <c r="AB14">
+        <v>583900000.0</v>
+      </c>
+      <c r="AC14">
+        <v>58000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>201000000.0</v>
+      </c>
+      <c r="AE14">
+        <v>69000000.0</v>
+      </c>
+      <c r="AF14">
+        <v>185000000.0</v>
+      </c>
+      <c r="AG14">
+        <v>74000000.0</v>
+      </c>
+      <c r="AH14">
         <v>73000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AI14">
         <v>73000000.0</v>
       </c>
-      <c r="AA14">
-[...25 lines deleted...]
-      </c>
       <c r="AJ14">
-        <v>72042785.0</v>
+        <v>87000000.0</v>
       </c>
       <c r="AK14">
-        <v>72028499.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="AL14">
-        <v>71942856.0</v>
+        <v>49000000.0</v>
       </c>
       <c r="AM14">
-        <v>71809144.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AN14">
-        <v>71757141.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="AO14">
-        <v>71742856.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="AP14">
-        <v>71742785.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="AQ14">
-        <v>71744227.0</v>
+        <v>238000000.0</v>
       </c>
       <c r="AR14">
-        <v>71742856.0</v>
+        <v>1713000000.0</v>
       </c>
       <c r="AS14">
-        <v>71742785.0</v>
+        <v>1024000000.0</v>
       </c>
       <c r="AT14">
-        <v>71628570.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AU14">
-        <v>70999999.0</v>
+        <v>372000000.0</v>
       </c>
       <c r="AV14">
-        <v>70685713.0</v>
+        <v>2089000000.0</v>
       </c>
       <c r="AW14">
-        <v>70371427.0</v>
+        <v>213000000.0</v>
       </c>
       <c r="AX14">
-        <v>70057141.0</v>
+        <v>102000000.0</v>
       </c>
       <c r="AY14">
-        <v>69928501.0</v>
+        <v>339000000.0</v>
       </c>
       <c r="AZ14">
-        <v>69728501.0</v>
+        <v>990000000.0</v>
       </c>
       <c r="BA14">
-        <v>69228502.0</v>
+        <v>246000000.0</v>
       </c>
       <c r="BB14">
-        <v>68814216.0</v>
+        <v>275000000.0</v>
       </c>
       <c r="BC14">
-        <v>68414284.0</v>
+        <v>376000000.0</v>
       </c>
       <c r="BD14">
-        <v>68085713.0</v>
+        <v>337000000.0</v>
       </c>
       <c r="BE14">
-        <v>67771360.0</v>
+        <v>417000000.0</v>
       </c>
       <c r="BF14">
-        <v>67557075.0</v>
+        <v>-26000000.0</v>
       </c>
       <c r="BG14">
-        <v>67557075.0</v>
+        <v>312000000.0</v>
       </c>
       <c r="BH14">
-        <v>67057075.0</v>
+        <v>353000000.0</v>
       </c>
       <c r="BI14">
-        <v>66699933.0</v>
+        <v>292000000.0</v>
       </c>
       <c r="BJ14">
-        <v>66871361.0</v>
+        <v>311000000.0</v>
       </c>
       <c r="BK14">
-        <v>66871361.0</v>
+        <v>247000000.0</v>
       </c>
       <c r="BL14">
-        <v>66042791.0</v>
+        <v>345000000.0</v>
       </c>
       <c r="BM14">
-        <v>63385650.0</v>
+        <v>324000000.0</v>
       </c>
       <c r="BN14">
-        <v>60985653.0</v>
+        <v>327000000.0</v>
       </c>
       <c r="BO14">
-        <v>61185653.0</v>
+        <v>342000000.0</v>
       </c>
       <c r="BP14">
-        <v>59942797.0</v>
+        <v>512000000.0</v>
       </c>
       <c r="BQ14">
-        <v>58714227.0</v>
+        <v>404000000.0</v>
       </c>
       <c r="BR14">
-        <v>57057085.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="BS14">
-        <v>57057085.0</v>
+        <v>385000000.0</v>
       </c>
       <c r="BT14">
-        <v>55699944.0</v>
+        <v>399841104.0</v>
       </c>
       <c r="BU14">
-        <v>53742803.0</v>
+        <v>404637889.0</v>
       </c>
       <c r="BV14">
-        <v>51599948.0</v>
+        <v>393741091.0</v>
       </c>
       <c r="BW14">
-        <v>51599948.0</v>
+        <v>396000411.0</v>
       </c>
       <c r="BX14">
-        <v>34438768.0</v>
+        <v>242200120.0</v>
       </c>
       <c r="BY14">
-        <v>34142823.0</v>
+        <v>221199971.0</v>
       </c>
       <c r="BZ14">
-        <v>34242822.0</v>
+        <v>218400004.0</v>
       </c>
       <c r="CA14">
-        <v>34242822.0</v>
+        <v>214899677.0</v>
       </c>
       <c r="CB14">
-        <v>34142823.0</v>
+        <v>214599966.0</v>
       </c>
       <c r="CC14">
-        <v>24099975.0</v>
+        <v>217699029.0</v>
       </c>
       <c r="CD14">
-        <v>23685690.0</v>
+        <v>109900446.0</v>
       </c>
       <c r="CE14">
-        <v>23685690.0</v>
+        <v>112500000.0</v>
       </c>
       <c r="CF14">
-        <v>23928547.0</v>
+        <v>115000000.0</v>
       </c>
       <c r="CG14">
-        <v>24085690.0</v>
+        <v>109000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:85">
       <c r="A15" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>195</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15"/>
-      <c r="D15"/>
-[...1 lines deleted...]
-      <c r="F15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
+        <v>0.0</v>
+      </c>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15"/>
-      <c r="H15"/>
-[...1 lines deleted...]
-      <c r="J15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-      <c r="W15">
-[...61 lines deleted...]
-      </c>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
       <c r="AR15">
-        <v>8993000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AS15">
-        <v>8993000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AT15">
-        <v>8993000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AU15">
-        <v>8983000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="AV15">
-        <v>8968000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AW15">
-        <v>8954000000.0</v>
+        <v>55000000.0</v>
       </c>
       <c r="AX15">
-        <v>9138000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AY15">
-        <v>9124000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="AZ15">
-        <v>9103000000.0</v>
+        <v>51000000.0</v>
       </c>
       <c r="BA15">
-        <v>9067000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="BB15">
-        <v>9021000000.0</v>
+        <v>104000000.0</v>
       </c>
       <c r="BC15">
-        <v>8985000000.0</v>
-[...7 lines deleted...]
-      <c r="BJ15"/>
+        <v>101000000.0</v>
+      </c>
+      <c r="BD15">
+        <v>98000000.0</v>
+      </c>
+      <c r="BE15">
+        <v>98000000.0</v>
+      </c>
+      <c r="BF15">
+        <v>99000000.0</v>
+      </c>
+      <c r="BG15">
+        <v>100000000.0</v>
+      </c>
+      <c r="BH15">
+        <v>101000000.0</v>
+      </c>
+      <c r="BI15">
+        <v>95000000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>98000000.0</v>
+      </c>
       <c r="BK15">
-        <v>9177000000.0</v>
-[...3 lines deleted...]
-      <c r="BN15"/>
+        <v>34000000.0</v>
+      </c>
+      <c r="BL15">
+        <v>100000000.0</v>
+      </c>
+      <c r="BM15">
+        <v>168000000.0</v>
+      </c>
+      <c r="BN15">
+        <v>161000000.0</v>
+      </c>
       <c r="BO15">
-        <v>8451000000.0</v>
-[...18 lines deleted...]
-      <c r="CG15"/>
+        <v>162000000.0</v>
+      </c>
+      <c r="BP15">
+        <v>163000000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>166000000.0</v>
+      </c>
+      <c r="BR15">
+        <v>193000000.0</v>
+      </c>
+      <c r="BS15">
+        <v>277000000.0</v>
+      </c>
+      <c r="BT15">
+        <v>348084964.0</v>
+      </c>
+      <c r="BU15">
+        <v>337000000.0</v>
+      </c>
+      <c r="BV15">
+        <v>334908409.0</v>
+      </c>
+      <c r="BW15">
+        <v>291999794.0</v>
+      </c>
+      <c r="BX15">
+        <v>202600676.0</v>
+      </c>
+      <c r="BY15">
+        <v>204798982.0</v>
+      </c>
+      <c r="BZ15">
+        <v>218200485.0</v>
+      </c>
+      <c r="CA15">
+        <v>219300046.0</v>
+      </c>
+      <c r="CB15">
+        <v>241300251.0</v>
+      </c>
+      <c r="CC15">
+        <v>216199553.0</v>
+      </c>
+      <c r="CD15">
+        <v>167400056.0</v>
+      </c>
+      <c r="CE15">
+        <v>156900000.0</v>
+      </c>
+      <c r="CF15">
+        <v>143600000.0</v>
+      </c>
+      <c r="CG15">
+        <v>127300000.0</v>
+      </c>
     </row>
     <row r="16" spans="1:85">
       <c r="A16" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-      <c r="I16"/>
+        <v>196</v>
+      </c>
+      <c r="B16">
+        <v>200000.0</v>
+      </c>
+      <c r="C16">
+        <v>1500000.0</v>
+      </c>
+      <c r="D16">
+        <v>-400000.0</v>
+      </c>
+      <c r="E16">
+        <v>1000000.0</v>
+      </c>
+      <c r="F16">
+        <v>1600000.0</v>
+      </c>
+      <c r="G16">
+        <v>300000.0</v>
+      </c>
+      <c r="H16">
+        <v>-500000.0</v>
+      </c>
+      <c r="I16">
+        <v>900000.0</v>
+      </c>
       <c r="J16">
-        <v>26100000.0</v>
-[...1 lines deleted...]
-      <c r="K16"/>
+        <v>300000.0</v>
+      </c>
+      <c r="K16">
+        <v>300000.0</v>
+      </c>
       <c r="L16">
-        <v>-163500000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="M16">
-        <v>-136000000.0</v>
-[...1 lines deleted...]
-      <c r="N16"/>
+        <v>900000.0</v>
+      </c>
+      <c r="N16">
+        <v>100000.0</v>
+      </c>
       <c r="O16">
-        <v>-185600000.0</v>
-[...1 lines deleted...]
-      <c r="P16"/>
+        <v>100000.0</v>
+      </c>
+      <c r="P16">
+        <v>800000.0</v>
+      </c>
       <c r="Q16">
-        <v>-143800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="R16">
-        <v>-189300000.0</v>
+        <v>9200000.0</v>
       </c>
       <c r="S16">
-        <v>-107800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="T16">
-        <v>-103600000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="U16">
-        <v>-87100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="V16">
-        <v>16100000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="W16">
-        <v>-74100000.0</v>
-[...3 lines deleted...]
-      <c r="Z16"/>
+        <v>2200000.0</v>
+      </c>
+      <c r="X16">
+        <v>8100000.0</v>
+      </c>
+      <c r="Y16">
+        <v>5800000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1600000.0</v>
+      </c>
       <c r="AA16">
-        <v>-111000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="AB16">
-        <v>-100000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AC16">
-        <v>-68000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AD16">
-        <v>-123000000.0</v>
-[...1 lines deleted...]
-      <c r="AE16"/>
+        <v>1000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>2000000.0</v>
+      </c>
       <c r="AF16">
-        <v>26000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="AG16">
-        <v>28000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AH16">
-        <v>26000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="AI16">
-        <v>27000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AJ16">
-        <v>30000000.0</v>
-[...1 lines deleted...]
-      <c r="AK16"/>
+        <v>2000000.0</v>
+      </c>
+      <c r="AK16">
+        <v>4000000.0</v>
+      </c>
       <c r="AL16">
-        <v>34000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AM16">
-        <v>35000000.0</v>
+        <v>-71000000.0</v>
       </c>
       <c r="AN16">
-        <v>36000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="AO16">
-        <v>19000000.0</v>
+        <v>447000000.0</v>
       </c>
       <c r="AP16">
-        <v>24000000.0</v>
+        <v>1003000000.0</v>
       </c>
       <c r="AQ16">
-        <v>261000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AR16">
-        <v>35000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AS16">
-        <v>74000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="AT16">
-        <v>63000000.0</v>
+        <v>89000000.0</v>
       </c>
       <c r="AU16">
-        <v>572000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AV16">
-        <v>69000000.0</v>
+        <v>67000000.0</v>
       </c>
       <c r="AW16">
-        <v>69000000.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>228000000.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
-[...7 lines deleted...]
-      </c>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
+      <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
-[...7 lines deleted...]
-      </c>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
+      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16"/>
-[...3 lines deleted...]
-      <c r="BZ16"/>
+      <c r="BV16">
+        <v>-276968758.0</v>
+      </c>
+      <c r="BW16">
+        <v>-180999897.0</v>
+      </c>
+      <c r="BX16">
+        <v>-76099672.0</v>
+      </c>
+      <c r="BY16">
+        <v>-162600264.0</v>
+      </c>
+      <c r="BZ16">
+        <v>218599695.0</v>
+      </c>
       <c r="CA16"/>
-      <c r="CB16"/>
-      <c r="CC16"/>
+      <c r="CB16">
+        <v>-77400398.0</v>
+      </c>
+      <c r="CC16">
+        <v>-304799621.0</v>
+      </c>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
     </row>
     <row r="17" spans="1:85">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>197</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7199,171 +27722,393 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
     </row>
     <row r="18" spans="1:85">
       <c r="A18" t="s">
-        <v>42</v>
-[...84 lines deleted...]
-      <c r="CG18"/>
+        <v>198</v>
+      </c>
+      <c r="B18">
+        <v>-98700000.0</v>
+      </c>
+      <c r="C18">
+        <v>-40300000.0</v>
+      </c>
+      <c r="D18">
+        <v>-25700000.0</v>
+      </c>
+      <c r="E18">
+        <v>-20200000.0</v>
+      </c>
+      <c r="F18">
+        <v>15000000.0</v>
+      </c>
+      <c r="G18">
+        <v>-31700000.0</v>
+      </c>
+      <c r="H18">
+        <v>32400000.0</v>
+      </c>
+      <c r="I18">
+        <v>24800000.0</v>
+      </c>
+      <c r="J18">
+        <v>-67600000.0</v>
+      </c>
+      <c r="K18">
+        <v>-55600000.0</v>
+      </c>
+      <c r="L18">
+        <v>17700000.0</v>
+      </c>
+      <c r="M18">
+        <v>48900000.0</v>
+      </c>
+      <c r="N18">
+        <v>27500000.0</v>
+      </c>
+      <c r="O18">
+        <v>-34500000.0</v>
+      </c>
+      <c r="P18">
+        <v>29400000.0</v>
+      </c>
+      <c r="Q18">
+        <v>43100000.0</v>
+      </c>
+      <c r="R18">
+        <v>84400000.0</v>
+      </c>
+      <c r="S18">
+        <v>-19500000.0</v>
+      </c>
+      <c r="T18">
+        <v>18000000.0</v>
+      </c>
+      <c r="U18">
+        <v>20400000.0</v>
+      </c>
+      <c r="V18">
+        <v>20700000.0</v>
+      </c>
+      <c r="W18">
+        <v>-1400000.0</v>
+      </c>
+      <c r="X18">
+        <v>-800000.0</v>
+      </c>
+      <c r="Y18">
+        <v>29000000.0</v>
+      </c>
+      <c r="Z18">
+        <v>1600000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AB18">
+        <v>15000000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-11000000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AG18">
+        <v>2000000.0</v>
+      </c>
+      <c r="AH18">
+        <v>-46000000.0</v>
+      </c>
+      <c r="AI18">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>-29000000.0</v>
+      </c>
+      <c r="AK18">
+        <v>4000000.0</v>
+      </c>
+      <c r="AL18">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AM18">
+        <v>12000000.0</v>
+      </c>
+      <c r="AN18">
+        <v>-94000000.0</v>
+      </c>
+      <c r="AO18">
+        <v>-111000000.0</v>
+      </c>
+      <c r="AP18">
+        <v>-57000000.0</v>
+      </c>
+      <c r="AQ18">
+        <v>43000000.0</v>
+      </c>
+      <c r="AR18">
+        <v>-72000000.0</v>
+      </c>
+      <c r="AS18">
+        <v>-58000000.0</v>
+      </c>
+      <c r="AT18">
+        <v>-131000000.0</v>
+      </c>
+      <c r="AU18">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AV18">
+        <v>-127000000.0</v>
+      </c>
+      <c r="AW18">
+        <v>67000000.0</v>
+      </c>
+      <c r="AX18">
+        <v>148000000.0</v>
+      </c>
+      <c r="AY18">
+        <v>27000000.0</v>
+      </c>
+      <c r="AZ18">
+        <v>121000000.0</v>
+      </c>
+      <c r="BA18">
+        <v>183000000.0</v>
+      </c>
+      <c r="BB18">
+        <v>102000000.0</v>
+      </c>
+      <c r="BC18">
+        <v>-159000000.0</v>
+      </c>
+      <c r="BD18">
+        <v>93000000.0</v>
+      </c>
+      <c r="BE18">
+        <v>-177000000.0</v>
+      </c>
+      <c r="BF18">
+        <v>-49000000.0</v>
+      </c>
+      <c r="BG18">
+        <v>-426000000.0</v>
+      </c>
+      <c r="BH18">
+        <v>-110000000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-47000000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>-30000000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-252000000.0</v>
+      </c>
+      <c r="BL18">
+        <v>-255000000.0</v>
+      </c>
+      <c r="BM18">
+        <v>40000000.0</v>
+      </c>
+      <c r="BN18">
+        <v>9000000.0</v>
+      </c>
+      <c r="BO18">
+        <v>78000000.0</v>
+      </c>
+      <c r="BP18">
+        <v>241000000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>191000000.0</v>
+      </c>
+      <c r="BR18">
+        <v>154000000.0</v>
+      </c>
+      <c r="BS18">
+        <v>95000000.0</v>
+      </c>
+      <c r="BT18">
+        <v>274021435.0</v>
+      </c>
+      <c r="BU18">
+        <v>378899862.0</v>
+      </c>
+      <c r="BV18">
+        <v>423835734.0</v>
+      </c>
+      <c r="BW18">
+        <v>84000618.0</v>
+      </c>
+      <c r="BX18">
+        <v>-32200180.0</v>
+      </c>
+      <c r="BY18">
+        <v>86801069.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-167101450.0</v>
+      </c>
+      <c r="CA18">
+        <v>80900600.0</v>
+      </c>
+      <c r="CB18">
+        <v>101701060.0</v>
+      </c>
+      <c r="CC18">
+        <v>264099341.0</v>
+      </c>
+      <c r="CD18">
+        <v>112900111.0</v>
+      </c>
+      <c r="CE18">
+        <v>49700000.0</v>
+      </c>
+      <c r="CF18">
+        <v>297000000.0</v>
+      </c>
+      <c r="CG18">
+        <v>73500000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:85">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>199</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19"/>
-[...25 lines deleted...]
-      <c r="AE19"/>
+      <c r="E19">
+        <v>41700000.0</v>
+      </c>
+      <c r="F19">
+        <v>111400000.0</v>
+      </c>
+      <c r="G19">
+        <v>-97700000.0</v>
+      </c>
+      <c r="H19">
+        <v>-95300000.0</v>
+      </c>
+      <c r="I19">
+        <v>-64400000.0</v>
+      </c>
+      <c r="J19">
+        <v>-167700000.0</v>
+      </c>
+      <c r="K19">
+        <v>-103100000.0</v>
+      </c>
+      <c r="L19">
+        <v>-83700000.0</v>
+      </c>
+      <c r="M19">
+        <v>-33600000.0</v>
+      </c>
+      <c r="N19">
+        <v>-70700000.0</v>
+      </c>
+      <c r="O19">
+        <v>-105600000.0</v>
+      </c>
+      <c r="P19">
+        <v>-95600000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-46900000.0</v>
+      </c>
+      <c r="R19">
+        <v>-81700000.0</v>
+      </c>
+      <c r="S19">
+        <v>-66600000.0</v>
+      </c>
+      <c r="T19">
+        <v>-76300000.0</v>
+      </c>
+      <c r="U19">
+        <v>-32700000.0</v>
+      </c>
+      <c r="V19">
+        <v>-24900000.0</v>
+      </c>
+      <c r="W19">
+        <v>-22700000.0</v>
+      </c>
+      <c r="X19">
+        <v>-7200000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-42000000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-13000000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-14000000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-36000000.0</v>
+      </c>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -7377,13138 +28122,51 @@
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
     </row>
     <row r="20" spans="1:85">
       <c r="A20" t="s">
-        <v>44</v>
-[...13086 lines deleted...]
-        <v>168</v>
+        <v>200</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20553,9758 +28211,2365 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
     </row>
     <row r="21" spans="1:85">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>201</v>
       </c>
       <c r="B21">
-        <v>29700000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="C21">
-        <v>29800000.0</v>
+        <v>64100000.0</v>
       </c>
       <c r="D21">
-        <v>2300000.0</v>
+        <v>33200000.0</v>
       </c>
       <c r="E21">
-        <v>17500000.0</v>
+        <v>-79900000.0</v>
       </c>
       <c r="F21">
-        <v>41500000.0</v>
+        <v>-128000000.0</v>
       </c>
       <c r="G21">
-        <v>-373500000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="H21">
-        <v>49400000.0</v>
+        <v>-7500000.0</v>
       </c>
       <c r="I21">
-        <v>51100000.0</v>
-[...7250 lines deleted...]
-      <c r="AD19">
         <v>-36000000.0</v>
       </c>
-      <c r="AE19"/>
-[...167 lines deleted...]
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>14300000.0</v>
       </c>
       <c r="O21">
+        <v>14300000.0</v>
+      </c>
+      <c r="P21">
         <v>-30100000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-77400000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-36600000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-23300000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-31100000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-17100000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-11600000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-1300000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-26000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-15000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-17000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>11000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>36000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>21000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-10000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>36000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-24000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-84000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-452000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:85">
       <c r="A22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B22">
+        <v>42000000.0</v>
+      </c>
+      <c r="C22">
         <v>-18700000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-12300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>15400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-284800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>33200000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>37100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>34300000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>24800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>18400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>30500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>631700000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>40700000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>113900000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>23800000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>21700000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>46600000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>322500000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23200000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>300000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-4000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-21100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-747600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-544000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-28000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-162000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-54000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-113000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-31000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-96000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-65000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-58000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-44000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-9000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-232000000.0</v>
       </c>
       <c r="AN22">
         <v>-232000000.0</v>
       </c>
       <c r="AO22">
+        <v>-232000000.0</v>
+      </c>
+      <c r="AP22">
         <v>-132000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-100000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1606000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-764000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-28000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-248000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1772000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-15000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>143000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-89000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-728000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>34000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-53000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-115000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-53000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-67000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>235000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>59000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-62000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>138000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>271000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>291000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-21000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-25000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>195000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>77000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-12000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>7000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-41000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-98000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>404988128.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1061746260.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-323267863.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>78000206.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>126999603.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>137400553.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-185199691.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>96299585.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>122899607.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>177800179.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>220500167.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>144400000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>241100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>209500000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:85">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>-900000.0</v>
+      </c>
+      <c r="C23">
         <v>-2200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1100000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-600000.0</v>
       </c>
-      <c r="O23">
-[...1 lines deleted...]
-      </c>
       <c r="P23">
+        <v>-1100000.0</v>
+      </c>
+      <c r="Q23">
         <v>-6300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>40200000.0</v>
       </c>
-      <c r="T23">
-[...1 lines deleted...]
-      </c>
       <c r="U23">
+        <v>-1100000.0</v>
+      </c>
+      <c r="V23">
         <v>-100000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>-3700000.0</v>
+      </c>
+      <c r="X23">
         <v>-7200000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-4000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-13000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-38000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AD23">
         <v>3000000.0</v>
       </c>
       <c r="AE23">
+        <v>3000000.0</v>
+      </c>
+      <c r="AF23">
         <v>-43000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>10000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-35000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>79000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>113000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>36000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-17000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>64000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>15000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>74000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>108000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-112000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-257000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-66000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-195000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-400000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>924000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-442000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-441000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-346000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>32000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>59000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-431000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-21000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-14000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-180000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>218000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-31000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-131000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-148000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-149000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-1548166.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-202320678.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-60452.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-186000411.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>994.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-994.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>132599787.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-124499834.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>15500280.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-138800000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>65400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-148900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:85">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24">
+        <v>-9700000.0</v>
+      </c>
+      <c r="C24">
         <v>-1600000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-5000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-49400000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>151600000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>30700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-12700000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>21100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-23600000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11200000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>16300000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>12800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-31100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="O24">
         <v>1500000.0</v>
       </c>
       <c r="P24">
+        <v>1500000.0</v>
+      </c>
+      <c r="Q24">
         <v>31400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-41100000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>36800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2300000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>12400000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-3400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6800000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-13200000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-500000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>14000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AE24">
         <v>-2000000.0</v>
       </c>
       <c r="AF24">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AG24">
         <v>10000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-9000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>30000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>59000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>31000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>82000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1278000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>378000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>20000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>346000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-77000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>355000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>113000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-55000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>207000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>534000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-98000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>15000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1272000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-27000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-112000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>323000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>133000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>227000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>69000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>88000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>13000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>430000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>245000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>615000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>227000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>64000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-7000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>38000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>78439184.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>35210491.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-146866977.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>96999280.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>108298859.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>75800258.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-51499308.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>15499308.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-24300661.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>40700279.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-48899944.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>19200000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>15000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:85">
       <c r="A25" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B25">
+        <v>-40500000.0</v>
+      </c>
+      <c r="C25">
         <v>2400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>11300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-29700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9200000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>68400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-2000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>56500000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-16200000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-301900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>54800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>36100000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>92100000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>46800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9200000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-283400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>15200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>27000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>37900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>773200000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>585400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-12000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>190000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>10000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>112000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-42000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>27000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>88000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-8000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-5000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-8000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>239000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>192000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>4000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>255000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1026000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2083000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>18000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-13000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>152000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-21000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>296000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-14000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-13000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-5000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-94000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>97000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>31000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-31000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>79000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>300000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>269000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>89000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>239000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-81000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>315000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>437000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>419000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-517125312.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1081315442.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>835946773.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>199000103.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>87599680.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>24800756.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-14801660.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>34801660.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-21598802.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-58401207.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>26500335.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-10700000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-65000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-4400000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:85">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26">
+        <v>-2100000.0</v>
+      </c>
+      <c r="C26">
         <v>-18100000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-8700000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-36600000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-9600000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-13200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-8700000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-10500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-22500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-14400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10500000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="P26">
         <v>1400000.0</v>
       </c>
       <c r="Q26">
+        <v>1400000.0</v>
+      </c>
+      <c r="R26">
         <v>1200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>24200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-100000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>268000000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:85">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27">
+        <v>3000000.0</v>
+      </c>
+      <c r="C27">
         <v>2200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2100000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2500000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2100000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1100000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="T27">
         <v>600000.0</v>
       </c>
       <c r="U27">
+        <v>600000.0</v>
+      </c>
+      <c r="V27">
         <v>800000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>300000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>100000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>500000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>700000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AC27">
         <v>1000000.0</v>
       </c>
       <c r="AD27">
         <v>1000000.0</v>
       </c>
       <c r="AE27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AF27">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AG27">
         <v>2000000.0</v>
       </c>
       <c r="AH27">
         <v>2000000.0</v>
       </c>
       <c r="AI27">
         <v>2000000.0</v>
       </c>
       <c r="AJ27">
         <v>2000000.0</v>
       </c>
       <c r="AK27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AL27">
         <v>1000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AO27">
         <v>2000000.0</v>
       </c>
       <c r="AP27">
+        <v>2000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AR27">
         <v>1000000.0</v>
       </c>
       <c r="AS27">
         <v>1000000.0</v>
       </c>
       <c r="AT27">
         <v>1000000.0</v>
       </c>
       <c r="AU27">
+        <v>1000000.0</v>
+      </c>
+      <c r="AV27">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AW27">
         <v>2000000.0</v>
       </c>
       <c r="AX27">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AY27">
         <v>3000000.0</v>
       </c>
       <c r="AZ27">
+        <v>3000000.0</v>
+      </c>
+      <c r="BA27">
         <v>4000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>5000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-11000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-30000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>12000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>61000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-66000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>70000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>11000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>12000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="BO27">
         <v>13000000.0</v>
       </c>
       <c r="BP27">
+        <v>13000000.0</v>
+      </c>
+      <c r="BQ27">
         <v>14000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>13000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>12000000.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>12000000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:85">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>107100000.0</v>
+      </c>
+      <c r="C28">
         <v>43800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>31900000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-87700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-165300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1800000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-21100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-45300000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>89800000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-34400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-60900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>32300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-30100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-83700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-36400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16700000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-31100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-17200000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-11600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-26600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>8000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-13000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-15000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>39000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-10000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>45000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-3000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-24000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-82000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-373000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-527000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-271000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>7000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-304000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-51000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-131000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>50000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-161000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-180000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-93000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-234000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-655000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-189000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>144000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-1365000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>204000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>161000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>112000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>43000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-138000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>130000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>191000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>242000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-319000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-60000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-559000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-468000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-255000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-147000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-133000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-335063467.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-414000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-276968758.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-180999897.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-76099672.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-162600264.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>218599695.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-96399908.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-77400398.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-304799621.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-64000167.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-68900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-312000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-71400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:85">
       <c r="A29" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B29">
+        <v>38200000.0</v>
+      </c>
+      <c r="C29">
         <v>40000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>39300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>45400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>55200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>115000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>110300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>77900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58700000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>117700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>67100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>72600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>126500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>121400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>125000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>83900000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>62900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>65500000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>42200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>28400000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10400000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>34800000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>31400000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>32000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>19000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>43000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-20000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>57000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>61000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>38000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-44000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-98000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-56000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>61000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>27000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>59000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-67000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>156000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>120000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>292000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>214000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>232000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>329000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>258000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>170000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>226000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>441000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>238000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>280000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>234000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>484000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>428000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>255000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>240000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>303000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>333000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>240000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>341000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>438000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>386000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>295000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>282000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>601702098.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>616185108.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>670999691.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>367000309.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>311699215.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>316800687.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>316499635.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>296800046.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>261100585.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>418799062.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>218700446.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>207700000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>303300000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>243200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:85">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>-146600000.0</v>
+      </c>
+      <c r="C30">
         <v>-81900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-72600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>41700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>111400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-97700000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-95300000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-64400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-167700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-103100000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-83700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-33600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-70700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-105600000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-95600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-46900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-81700000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-66600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-76300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-32700000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-24900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-22700000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-13600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-41100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-38000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-13000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-14000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-36000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-43000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-31000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-26000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-61000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-6000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-35000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-26000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>33000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-19000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>69000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1277000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-17000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>279000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-97000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>282000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-268000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>108000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-112000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-121000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>12000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>326000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-69000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-166000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-370000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>924000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-442000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-441000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-346000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-527000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-290000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-385000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-431000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-545000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-14000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-180000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>218000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>30000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-131000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-148000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-149000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-266638631.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-202320678.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-394093218.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-186000411.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-235600536.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-154199360.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-535100393.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-200400138.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-183700186.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-113999442.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-154700279.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-138800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>8700000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-151400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>