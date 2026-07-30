--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -7505,137 +7505,137 @@
       <c r="I2">
         <v>52148000.0</v>
       </c>
       <c r="J2">
         <v>31062000.0</v>
       </c>
       <c r="K2">
         <v>9238000.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>104</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-1217618000.0</v>
       </c>
       <c r="D3">
         <v>-1202676000.0</v>
       </c>
       <c r="E3">
         <v>416035000.0</v>
       </c>
       <c r="F3">
-        <v>123589000.0</v>
+        <v>25817000.0</v>
       </c>
       <c r="G3">
-        <v>212137000.0</v>
+        <v>17202000.0</v>
       </c>
       <c r="H3">
         <v>-637335000.0</v>
       </c>
       <c r="I3">
         <v>185756000.0</v>
       </c>
       <c r="J3">
         <v>56720000.0</v>
       </c>
       <c r="K3">
         <v>11815000.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>105</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>106</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>1824953000.0</v>
       </c>
       <c r="D5">
         <v>2013352000.0</v>
       </c>
       <c r="E5">
         <v>60094000.0</v>
       </c>
       <c r="F5">
-        <v>513906000.0</v>
+        <v>637495000.0</v>
       </c>
       <c r="G5">
-        <v>181308000.0</v>
+        <v>393445000.0</v>
       </c>
       <c r="H5">
         <v>625296000.0</v>
       </c>
       <c r="I5">
         <v>274777000.0</v>
       </c>
       <c r="J5">
         <v>125862000.0</v>
       </c>
       <c r="K5">
         <v>19331000.0</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
         <v>1240079000.0</v>
       </c>
       <c r="C6">
         <v>607335000.0</v>
       </c>
       <c r="D6">
         <v>810676000.0</v>
       </c>
       <c r="E6">
         <v>476129000.0</v>
       </c>
       <c r="F6">
-        <v>637495000.0</v>
+        <v>663312000.0</v>
       </c>
       <c r="G6">
-        <v>393445000.0</v>
+        <v>410647000.0</v>
       </c>
       <c r="H6">
         <v>625296000.0</v>
       </c>
       <c r="I6">
         <v>274777000.0</v>
       </c>
       <c r="J6">
         <v>125862000.0</v>
       </c>
       <c r="K6">
         <v>19331000.0</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>108</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
@@ -8587,92 +8587,94 @@
         <v>8269000.0</v>
       </c>
       <c r="AJ2">
         <v>6620000.0</v>
       </c>
       <c r="AK2">
         <v>4564000.0</v>
       </c>
       <c r="AL2">
         <v>2511000.0</v>
       </c>
       <c r="AM2">
         <v>1687000.0</v>
       </c>
       <c r="AN2">
         <v>655000.0</v>
       </c>
       <c r="AO2"/>
       <c r="AP2"/>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>104</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>8452000.0</v>
+      </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3">
         <v>917547000.0</v>
       </c>
       <c r="H3">
         <v>-309744000.0</v>
       </c>
       <c r="I3">
         <v>-300669000.0</v>
       </c>
       <c r="J3">
         <v>-307134000.0</v>
       </c>
       <c r="K3">
         <v>-315175000.0</v>
       </c>
       <c r="L3">
         <v>-303228000.0</v>
       </c>
       <c r="M3">
         <v>-299073000.0</v>
       </c>
       <c r="N3">
         <v>-285199000.0</v>
       </c>
       <c r="O3">
         <v>-261881000.0</v>
       </c>
       <c r="P3">
         <v>-229588000.0</v>
       </c>
       <c r="Q3">
         <v>-194057000.0</v>
       </c>
       <c r="R3">
         <v>-184542000.0</v>
       </c>
       <c r="S3">
-        <v>-198954000.0</v>
+        <v>6912000.0</v>
       </c>
       <c r="T3">
         <v>-188695000.0</v>
       </c>
       <c r="U3">
         <v>-173771000.0</v>
       </c>
       <c r="V3">
         <v>-151858000.0</v>
       </c>
       <c r="W3">
         <v>-158787000.0</v>
       </c>
       <c r="X3">
         <v>-163660000.0</v>
       </c>
       <c r="Y3">
         <v>-167679000.0</v>
       </c>
       <c r="Z3">
         <v>-182288000.0</v>
       </c>
       <c r="AA3">
         <v>-181026000.0</v>
       </c>
@@ -8751,92 +8753,94 @@
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>106</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>266396000.0</v>
+      </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-262340000.0</v>
       </c>
       <c r="H5">
         <v>309744000.0</v>
       </c>
       <c r="I5">
         <v>529135000.0</v>
       </c>
       <c r="J5">
         <v>617245000.0</v>
       </c>
       <c r="K5">
         <v>508794000.0</v>
       </c>
       <c r="L5">
         <v>514417000.0</v>
       </c>
       <c r="M5">
         <v>309497000.0</v>
       </c>
       <c r="N5">
         <v>589035000.0</v>
       </c>
       <c r="O5">
         <v>548326999.0</v>
       </c>
       <c r="P5">
         <v>496619000.0</v>
       </c>
       <c r="Q5">
         <v>160697000.0</v>
       </c>
       <c r="R5">
         <v>229336000.0</v>
       </c>
       <c r="S5">
-        <v>373964000.0</v>
+        <v>175010000.0</v>
       </c>
       <c r="T5">
         <v>175179000.0</v>
       </c>
       <c r="U5">
         <v>325737000.0</v>
       </c>
       <c r="V5">
         <v>313463000.0</v>
       </c>
       <c r="W5">
         <v>344917000.0</v>
       </c>
       <c r="X5">
         <v>378539000.0</v>
       </c>
       <c r="Y5">
         <v>470630000.0</v>
       </c>
       <c r="Z5">
         <v>-94110000.0</v>
       </c>
       <c r="AA5">
         <v>321447000.0</v>
       </c>
@@ -8866,99 +8870,99 @@
       <c r="AK5">
         <v>44587000.0</v>
       </c>
       <c r="AL5">
         <v>34031000.0</v>
       </c>
       <c r="AM5">
         <v>10743000.0</v>
       </c>
       <c r="AN5">
         <v>14336000.0</v>
       </c>
       <c r="AO5">
         <v>-4676000.0</v>
       </c>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>107</v>
       </c>
       <c r="B6">
         <v>111253000.0</v>
       </c>
       <c r="C6">
-        <v>266396000.0</v>
+        <v>274848000.0</v>
       </c>
       <c r="D6">
         <v>132763000.0</v>
       </c>
       <c r="E6">
         <v>139992000.0</v>
       </c>
       <c r="F6">
         <v>247943000.0</v>
       </c>
       <c r="G6">
         <v>154843000.0</v>
       </c>
       <c r="H6">
         <v>140095000.0</v>
       </c>
       <c r="I6">
         <v>124630000.0</v>
       </c>
       <c r="J6">
         <v>187767000.0</v>
       </c>
       <c r="K6">
         <v>193619000.0</v>
       </c>
       <c r="L6">
         <v>211189000.0</v>
       </c>
       <c r="M6">
         <v>200357000.0</v>
       </c>
       <c r="N6">
         <v>205508000.0</v>
       </c>
       <c r="O6">
         <v>197666000.0</v>
       </c>
       <c r="P6">
         <v>267031000.0</v>
       </c>
       <c r="Q6">
         <v>-33360000.0</v>
       </c>
       <c r="R6">
         <v>44794000.0</v>
       </c>
       <c r="S6">
-        <v>175010000.0</v>
+        <v>181922000.0</v>
       </c>
       <c r="T6">
         <v>148914000.0</v>
       </c>
       <c r="U6">
         <v>151966000.0</v>
       </c>
       <c r="V6">
         <v>161605000.0</v>
       </c>
       <c r="W6">
         <v>186130000.0</v>
       </c>
       <c r="X6">
         <v>214879000.0</v>
       </c>
       <c r="Y6">
         <v>302951000.0</v>
       </c>
       <c r="Z6">
         <v>-310515000.0</v>
       </c>
       <c r="AA6">
         <v>140421000.0</v>
       </c>
@@ -14039,51 +14043,51 @@
       </c>
       <c r="AK22">
         <v>20051000.0</v>
       </c>
       <c r="AL22">
         <v>18218000.0</v>
       </c>
       <c r="AM22">
         <v>13043000.0</v>
       </c>
       <c r="AN22">
         <v>7992000.0</v>
       </c>
       <c r="AO22">
         <v>-2079000.0</v>
       </c>
       <c r="AP22">
         <v>-2319000.0</v>
       </c>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23">
-        <v>-1037697000.0</v>
+        <v>-14445000.0</v>
       </c>
       <c r="C23">
         <v>-1326000.0</v>
       </c>
       <c r="D23">
         <v>189087000.0</v>
       </c>
       <c r="E23">
         <v>-140347000.0</v>
       </c>
       <c r="F23">
         <v>-9464000.0</v>
       </c>
       <c r="G23">
         <v>-10220000.0</v>
       </c>
       <c r="H23">
         <v>-3105000.0</v>
       </c>
       <c r="I23">
         <v>-2574000.0</v>
       </c>
       <c r="J23">
         <v>-17633000.0</v>
       </c>