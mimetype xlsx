--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>2021-02-28</t>
   </si>
   <si>
     <t>2020-02-29</t>
   </si>
   <si>
     <t>2019-02-28</t>
   </si>
   <si>
     <t>2018-02-28</t>
   </si>
@@ -827,9021 +830,9503 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>1328392.0</v>
+      </c>
+      <c r="C2">
         <v>1864835.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1180197.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1250832.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>985838.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>420167.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>377755.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>256797.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>660634.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6"/>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>164366.0</v>
+      </c>
+      <c r="C7">
         <v>135038.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1475715.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>680118.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2487073.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>235711.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>544009.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
-      <c r="I7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>28995034.0</v>
       </c>
       <c r="C8">
         <v>28995034.0</v>
       </c>
       <c r="D8">
-        <v>22463273.0</v>
+        <v>28995034.0</v>
       </c>
       <c r="E8">
         <v>22463273.0</v>
       </c>
       <c r="F8">
         <v>22463273.0</v>
       </c>
       <c r="G8">
         <v>22463273.0</v>
       </c>
       <c r="H8">
+        <v>22463273.0</v>
+      </c>
+      <c r="I8">
         <v>268407.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9"/>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>14612467.0</v>
+      </c>
+      <c r="C10">
         <v>7850163.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7681409.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5669596.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6911225.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7800262.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10242507.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2129428.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40956.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12"/>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>22463273.0</v>
       </c>
       <c r="F13">
         <v>22463273.0</v>
       </c>
       <c r="G13">
         <v>22463273.0</v>
       </c>
       <c r="H13">
+        <v>22463273.0</v>
+      </c>
+      <c r="I13">
         <v>268407.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>267675.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>523316100.0</v>
       </c>
       <c r="C14">
         <v>523316100.0</v>
       </c>
       <c r="D14">
-        <v>500000000.0</v>
+        <v>523316100.0</v>
       </c>
       <c r="E14">
         <v>500000000.0</v>
       </c>
       <c r="F14">
         <v>500000000.0</v>
       </c>
       <c r="G14">
         <v>500000000.0</v>
       </c>
       <c r="H14">
         <v>500000000.0</v>
       </c>
       <c r="I14">
         <v>500000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>500000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15"/>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-    </row>
-    <row r="17" spans="1:9">
+      <c r="J16"/>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20">
+        <v>3474397.0</v>
+      </c>
+      <c r="C20">
         <v>3023271.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2834372.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>29</v>
+      </c>
+      <c r="B21">
+        <v>138975.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>3267053.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21"/>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
-        <v>6176861.0</v>
+        <v>10134339.0</v>
       </c>
       <c r="C22">
-        <v>3135168.0</v>
+        <v>6507051.0</v>
       </c>
       <c r="D22">
+        <v>3291796.0</v>
+      </c>
+      <c r="E22">
         <v>4672007.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3104477.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1029105.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>864727.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>438908.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>222901.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
-    </row>
-    <row r="24" spans="1:9">
+      <c r="J23"/>
+    </row>
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>6717560.0</v>
+      </c>
+      <c r="C24">
         <v>2610666.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1918301.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>7734972.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>15757516.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1301895.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>34359.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>16585.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
-    </row>
-    <row r="26" spans="1:9">
+      <c r="J25"/>
+    </row>
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>36</v>
+      </c>
+      <c r="B28">
+        <v>3498245.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>1176457.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9194904.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15203244.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
-    </row>
-    <row r="29" spans="1:9">
+      <c r="J28"/>
+    </row>
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
-        <v>85271327.0</v>
+        <v>114885527.0</v>
       </c>
       <c r="C29">
-        <v>81102962.0</v>
+        <v>85601517.0</v>
       </c>
       <c r="D29">
+        <v>81259590.0</v>
+      </c>
+      <c r="E29">
         <v>77104385.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>78919700.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50372223.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>29647816.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6348672.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1565783.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>2535170.0</v>
+      </c>
+      <c r="C30">
         <v>6242535.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7205929.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3914647.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1317621.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11208481.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3393708.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2300534.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1026823.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>59229423.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>53538178.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>48417447.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>29575474.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6348672.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1543105.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
-        <v>14222861.0</v>
+        <v>10209291.0</v>
       </c>
       <c r="C32">
-        <v>8173226.0</v>
+        <v>14553051.0</v>
       </c>
       <c r="D32">
+        <v>8329854.0</v>
+      </c>
+      <c r="E32">
         <v>2593172.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2725465.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24845540.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8533264.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3833321.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-12696100.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>100108543.0</v>
+      </c>
+      <c r="C33">
         <v>73181275.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>72050396.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>73235723.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>74263590.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>26284910.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22693813.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>18741588.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14310493.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>14002866.0</v>
+      </c>
+      <c r="C35">
         <v>8531955.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7977030.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>13614193.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20204328.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2721908.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1651603.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>16226237.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>71288.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-    </row>
-    <row r="37" spans="1:9">
+      <c r="J36"/>
+    </row>
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37"/>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>337581.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-    </row>
-    <row r="39" spans="1:9">
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>1466377.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>9000000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-    </row>
-    <row r="40" spans="1:9">
+      <c r="J39"/>
+    </row>
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>3194102.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2770706.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2695799.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>659449.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>920022.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14510912.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>5827088.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3877849.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1384724.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1466788.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>504898.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>54703.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-7964631.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-4192539.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-2452957.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-3615811.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>517879.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>607168.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44"/>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>38033507.0</v>
+      </c>
+      <c r="C45">
         <v>93608067.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>83296764.0</v>
+      </c>
+      <c r="E45">
         <v>87073968.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>82861965.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>33960175.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>26454465.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-    </row>
-    <row r="46" spans="1:9">
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>94542387.0</v>
+      </c>
+      <c r="C46">
         <v>70158004.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>69216024.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70225261.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>70658956.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>26284910.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>22693813.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
-    </row>
-    <row r="47" spans="1:9">
+      <c r="J46"/>
+    </row>
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>70225261.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>70658956.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>26284910.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>22693813.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>18741588.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>14310493.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
-        <v>57921200.0</v>
+        <v>66175706.0</v>
       </c>
       <c r="C48">
-        <v>54639963.0</v>
+        <v>58251390.0</v>
       </c>
       <c r="D48">
+        <v>54796591.0</v>
+      </c>
+      <c r="E48">
         <v>47741243.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>38534497.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>28407131.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>10728012.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5562386.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>668262.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49"/>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>11393152.0</v>
+      </c>
+      <c r="C50">
         <v>3462281.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6939565.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7129528.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>6356953.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>652881.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>37983.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>6093.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="J51"/>
+    </row>
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="J52"/>
+    </row>
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>4687.0</v>
+      </c>
+      <c r="C53">
         <v>1040510.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2196115.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1466377.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53"/>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54"/>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
-        <v>103224462.0</v>
+        <v>137160902.0</v>
       </c>
       <c r="C55">
-        <v>97220983.0</v>
+        <v>103554652.0</v>
       </c>
       <c r="D55">
+        <v>97377611.0</v>
+      </c>
+      <c r="E55">
         <v>93689946.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>92034768.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>59862390.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>39336603.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>25080482.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>17127820.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
-        <v>30043187.0</v>
+        <v>37052359.0</v>
       </c>
       <c r="C56">
-        <v>25170587.0</v>
+        <v>30373377.0</v>
       </c>
       <c r="D56">
+        <v>25327215.0</v>
+      </c>
+      <c r="E56">
         <v>20454223.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>17771178.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>33577480.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16642790.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6338894.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2817327.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>26843068.0</v>
+      </c>
+      <c r="C57">
         <v>15820326.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>16997361.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>17861051.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>15045713.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8731940.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8109526.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2505573.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15513427.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>40845934.0</v>
+      </c>
+      <c r="C58">
         <v>24352281.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>24974391.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>31475244.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>35250041.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11453848.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9761129.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>18731810.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15584715.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59"/>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
-        <v>79198380.0</v>
+        <v>96774815.0</v>
       </c>
       <c r="C60">
-        <v>72245096.0</v>
+        <v>79528570.0</v>
       </c>
       <c r="D60">
+        <v>72401724.0</v>
+      </c>
+      <c r="E60">
         <v>62239885.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>56805231.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>48417447.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>29575474.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6348672.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1543105.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61"/>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="L1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="P1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="T1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>1328392.0</v>
+      </c>
+      <c r="C2">
         <v>1107307.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>810963.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1864835.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2727173.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>996676.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2249109.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1180197.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>557316.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>748964.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1250832.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>606455.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1534588.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1652059.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>985838.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>766203.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1102650.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>607537.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>420167.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>356936.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>380126.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>194541.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>164366.0</v>
+      </c>
+      <c r="C7">
         <v>80235.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>125261.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>135038.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>102080.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>472737.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1780397.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1475715.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1639835.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1431130.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>680118.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1384718.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1390213.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1932024.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2487073.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3028448.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2415997.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>63626.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>235711.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>356298.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>500195.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>508381.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>28995034.0</v>
       </c>
       <c r="C8">
         <v>28995034.0</v>
       </c>
       <c r="D8">
         <v>28995034.0</v>
       </c>
       <c r="E8">
         <v>28995034.0</v>
       </c>
       <c r="F8">
         <v>28995034.0</v>
       </c>
       <c r="G8">
         <v>28995034.0</v>
       </c>
       <c r="H8">
         <v>28995034.0</v>
       </c>
       <c r="I8">
         <v>28995034.0</v>
       </c>
       <c r="J8">
         <v>28995034.0</v>
       </c>
       <c r="K8">
-        <v>22463273.0</v>
+        <v>28995034.0</v>
       </c>
       <c r="L8">
         <v>22463273.0</v>
       </c>
       <c r="M8">
         <v>22463273.0</v>
       </c>
       <c r="N8">
         <v>22463273.0</v>
       </c>
       <c r="O8">
         <v>22463273.0</v>
       </c>
       <c r="P8">
         <v>22463273.0</v>
       </c>
       <c r="Q8">
         <v>22463273.0</v>
       </c>
       <c r="R8">
         <v>22463273.0</v>
       </c>
-      <c r="S8"/>
+      <c r="S8">
+        <v>22463273.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>14612467.0</v>
+      </c>
+      <c r="C10">
         <v>10236120.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9706195.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7850163.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>6361381.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8287738.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8838814.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7681409.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4378505.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4769917.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5669596.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9008559.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5923976.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5944302.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6911225.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12157224.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>8281712.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12827924.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7800262.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16089063.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5773341.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9488139.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>22463273.0</v>
       </c>
       <c r="M13">
         <v>22463273.0</v>
       </c>
       <c r="N13">
         <v>22463273.0</v>
       </c>
       <c r="O13">
         <v>22463273.0</v>
       </c>
       <c r="P13">
         <v>22463273.0</v>
       </c>
       <c r="Q13">
         <v>22463273.0</v>
       </c>
       <c r="R13">
         <v>22463273.0</v>
       </c>
       <c r="S13">
         <v>22463273.0</v>
       </c>
       <c r="T13">
         <v>22463273.0</v>
       </c>
       <c r="U13">
         <v>22463273.0</v>
       </c>
       <c r="V13">
         <v>22463273.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13">
+        <v>22463273.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
         <v>523316100.0</v>
       </c>
       <c r="C14">
         <v>523316100.0</v>
       </c>
       <c r="D14">
         <v>523316100.0</v>
       </c>
       <c r="E14">
         <v>523316100.0</v>
       </c>
       <c r="F14">
         <v>523316100.0</v>
       </c>
       <c r="G14">
         <v>523316100.0</v>
       </c>
       <c r="H14">
         <v>523316100.0</v>
       </c>
       <c r="I14">
         <v>523316100.0</v>
       </c>
       <c r="J14">
         <v>523316100.0</v>
       </c>
       <c r="K14">
-        <v>500000000.0</v>
+        <v>523316100.0</v>
       </c>
       <c r="L14">
         <v>500000000.0</v>
       </c>
       <c r="M14">
         <v>500000000.0</v>
       </c>
       <c r="N14">
         <v>500000000.0</v>
       </c>
       <c r="O14">
         <v>500000000.0</v>
       </c>
       <c r="P14">
         <v>500000000.0</v>
       </c>
       <c r="Q14">
         <v>500000000.0</v>
       </c>
       <c r="R14">
         <v>500000000.0</v>
       </c>
       <c r="S14">
         <v>500000000.0</v>
       </c>
       <c r="T14">
         <v>500000000.0</v>
       </c>
       <c r="U14">
         <v>500000000.0</v>
       </c>
       <c r="V14">
         <v>500000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>500000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>28</v>
+      </c>
+      <c r="B20">
+        <v>3474397.0</v>
+      </c>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>3023271.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>3267053.0</v>
       </c>
-      <c r="N20"/>
+      <c r="N20">
+        <v>3267053.0</v>
+      </c>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>11893776.0</v>
       </c>
       <c r="R20">
+        <v>11893776.0</v>
+      </c>
+      <c r="S20">
         <v>11311094.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>29</v>
+      </c>
+      <c r="B21">
+        <v>138975.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>3267053.0</v>
       </c>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22">
+        <v>10134339.0</v>
+      </c>
+      <c r="C22">
         <v>7801803.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7270577.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>6507051.0</v>
+      </c>
+      <c r="F22">
         <v>8822461.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7107831.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5438847.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3135168.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3322899.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4329314.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4672007.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4014602.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2974018.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2737934.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3104477.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1459189.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>915126.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>721353.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1029105.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1336635.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1330371.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>716584.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
-    </row>
-    <row r="24" spans="1:22">
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24">
+        <v>6717560.0</v>
+      </c>
+      <c r="C24">
         <v>2313321.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2510793.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2610666.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2990743.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2392269.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1223517.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1918301.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5100770.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6097474.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7734972.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9372837.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12205379.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13918151.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>15757516.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>17171303.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>17227590.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17143731.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1301895.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>396341.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>93267.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>23847.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>36</v>
+      </c>
+      <c r="B28">
+        <v>3498245.0</v>
+      </c>
       <c r="C28"/>
       <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>1053684.0</v>
       </c>
-      <c r="F28"/>
       <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>1176457.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7789514.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8336038.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9194904.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7593797.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13099145.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14571313.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>15203244.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11936308.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14655571.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9959064.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
-    </row>
-    <row r="29" spans="1:22">
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>114885527.0</v>
+      </c>
+      <c r="C29">
         <v>100372371.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93296054.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>85601517.0</v>
+      </c>
+      <c r="F29">
         <v>88121196.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>89609561.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>82396988.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>81102962.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82916356.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>82709433.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>77104385.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>79126929.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>78549616.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>79220410.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>78919700.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>81304388.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>77119946.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>73896302.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>50372223.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>42892717.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>37467441.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>31294723.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>2535170.0</v>
+      </c>
+      <c r="C30">
         <v>5118552.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4252813.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6242535.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4872955.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3186727.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3078032.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7205929.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5118370.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4096142.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5136104.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6363381.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8363519.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10635068.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2286674.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8793351.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12484759.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>14325916.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11228884.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9726606.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>15388884.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7345441.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>59229423.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>59257520.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>56259442.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>55437742.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>53538178.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>45317080.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>42288887.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>39798220.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>48417447.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>42310280.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>37301238.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>31233458.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>10209291.0</v>
+      </c>
+      <c r="C32">
         <v>15579299.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15956665.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
+        <v>14553051.0</v>
+      </c>
+      <c r="F32">
         <v>12664581.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10882640.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8362321.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8173226.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7490368.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8967232.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2593172.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1370590.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>894185.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1344442.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2725465.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6432434.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6527415.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>12706339.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24845540.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>20059287.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>16201073.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>10916130.0</v>
       </c>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>100108543.0</v>
+      </c>
+      <c r="C33">
         <v>83812532.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>77108736.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>73181275.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>77555903.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>80081150.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>73674111.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>72050396.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>73823997.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>72267064.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>73235723.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>74657738.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>74662153.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>75405400.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>74263590.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>71899172.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>68908921.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>56737856.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>26284910.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>23908681.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>22767864.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>21843083.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-      <c r="P34">
-[...1 lines deleted...]
-      </c>
+      <c r="P34"/>
       <c r="Q34">
         <v>1811674.0</v>
       </c>
-      <c r="R34"/>
+      <c r="R34">
+        <v>1811674.0</v>
+      </c>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>14002866.0</v>
+      </c>
+      <c r="C35">
         <v>8567932.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8718223.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8531955.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9168264.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9048030.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7266834.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7977030.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10593804.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>11657745.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13614193.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>13524652.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>16046733.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>18073636.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>20204328.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>21146776.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>21268937.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>18344149.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2721908.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1658125.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1667699.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1525755.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
-    </row>
-    <row r="37" spans="1:22">
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>698480.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>600791.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>408618.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>337581.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-1.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>1.0</v>
       </c>
-      <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>1466377.0</v>
       </c>
-      <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>9000000.0</v>
       </c>
-      <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
-    </row>
-    <row r="40" spans="1:22">
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>3194102.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>9087930.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8699105.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>8131953.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2770706.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6146993.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6881774.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>8866518.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2695799.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6217592.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5366475.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3534467.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>5827088.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>3859145.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3768322.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3814847.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3877849.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3088930.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>3085415.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1188334.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1384724.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1237879.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1546223.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1446796.0</v>
       </c>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>-7964631.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-7575324.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-7627476.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-6493576.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4192539.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-3223982.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3410148.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-3196011.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-2452957.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-2484490.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3155044.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-4116171.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>126838702.0</v>
+      </c>
+      <c r="C45">
         <v>25780805.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>25267289.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>93608067.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>24785819.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26392293.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>23637889.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>86540889.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>24039438.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>69342492.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>87073968.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>70692205.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>70794309.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>94542387.0</v>
+      </c>
+      <c r="C46">
         <v>79315800.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>73256732.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>70158004.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>74514789.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>76952647.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>70804555.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>69216024.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>70914615.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>69342492.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>70225261.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>70692205.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>70794309.0</v>
       </c>
-      <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>70225261.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>70692205.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>70794309.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>71729729.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>70658956.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>60005396.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>57015145.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>45426762.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>26284910.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>23908681.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>22767864.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>21843083.0</v>
       </c>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>66175706.0</v>
+      </c>
+      <c r="C48">
         <v>64942574.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>60380163.0</v>
       </c>
-      <c r="D48">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
+        <v>58251390.0</v>
+      </c>
+      <c r="F48">
         <v>59069141.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>58373343.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>56317178.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>54639963.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>51683269.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>50251322.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>47741243.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>47636624.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>44690698.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>42735098.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>38534497.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>37971565.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>35129538.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>31842052.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>28407131.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>22331497.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>17993009.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>12886356.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50">
+        <v>11393152.0</v>
+      </c>
+      <c r="C50">
         <v>6835531.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>6033323.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3462281.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>4424322.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5552436.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6557051.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6939565.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>7067249.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>7008481.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>7129528.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7229519.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6817742.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>6597464.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6356953.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6922229.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5709693.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>5643257.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>652881.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>186096.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>72936.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>37418.0</v>
       </c>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
-    </row>
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
-    </row>
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>4687.0</v>
+      </c>
+      <c r="C53">
         <v>236623.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>988544.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1040510.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1090665.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1971701.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3064341.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>2196115.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>5967483.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5577768.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1466377.0</v>
       </c>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>137160902.0</v>
+      </c>
+      <c r="C55">
         <v>120306071.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>110110269.0</v>
       </c>
-      <c r="D55">
-[...1 lines deleted...]
-      </c>
       <c r="E55">
+        <v>103554652.0</v>
+      </c>
+      <c r="F55">
         <v>107055967.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>107023430.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>99261522.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>97220983.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96864362.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>97693355.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>93689946.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>94044280.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>93924954.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>94722704.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>92034768.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>94308936.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>90590518.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>84613049.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>59862390.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>51060985.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>45260460.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>39393247.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>37052359.0</v>
+      </c>
+      <c r="C56">
         <v>36493539.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>33001533.0</v>
       </c>
-      <c r="D56">
-[...1 lines deleted...]
-      </c>
       <c r="E56">
+        <v>30373377.0</v>
+      </c>
+      <c r="F56">
         <v>29500064.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>26942280.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>25587411.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>25170587.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>23040365.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>25426291.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20454223.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>19386542.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>19262801.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>19317304.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>17771178.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>22409764.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>21681597.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>27875193.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>33577480.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>27152304.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>22492596.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>17550164.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>26843068.0</v>
+      </c>
+      <c r="C57">
         <v>20914240.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>17044868.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>15820326.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16835483.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16059640.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>17225090.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16997361.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15549997.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>16459059.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>17861051.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>18015952.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>18368616.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>17972862.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>15045713.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>15977330.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>15154182.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>15168854.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>8731940.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7093017.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6291523.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6634034.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>40845934.0</v>
+      </c>
+      <c r="C58">
         <v>29482172.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>25763091.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>24352281.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>26003747.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>25107670.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>24491924.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>24974391.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26143801.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>28116804.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>31475244.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>31540604.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>34415349.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>36046498.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>35250041.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>37124106.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>36423119.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>33513003.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11453848.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8751142.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7959222.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8159789.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>96774815.0</v>
+      </c>
+      <c r="C60">
         <v>91223519.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>84751938.0</v>
       </c>
-      <c r="D60">
-[...1 lines deleted...]
-      </c>
       <c r="E60">
+        <v>79528570.0</v>
+      </c>
+      <c r="F60">
         <v>80706131.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>81664856.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>74616420.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>72245096.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>70748337.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>69603478.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>62239885.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>62524573.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>59526495.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>58704795.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>56805231.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>57210856.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>54182663.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>51109314.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>48417447.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>42310280.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>37301238.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>31233458.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
-        <v>23044776.0</v>
+        <v>26945275.0</v>
       </c>
       <c r="C2">
+        <v>22871214.0</v>
+      </c>
+      <c r="D2">
         <v>20671393.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15795541.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9985320.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11251832.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8645043.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7594779.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>0.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>20307897.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>19362710.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>23556301.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9433270.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6815703.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23816.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>23901775.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>23479000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26559660.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12221599.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7148545.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>34904.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7"/>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
-        <v>33209185.0</v>
+        <v>37316012.0</v>
       </c>
       <c r="C9">
+        <v>33382747.0</v>
+      </c>
+      <c r="D9">
         <v>33261570.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>37751609.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33380898.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>36466414.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>17279998.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>13034342.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
-        <v>10493914.0</v>
+        <v>13937079.0</v>
       </c>
       <c r="C10">
+        <v>10667476.0</v>
+      </c>
+      <c r="D10">
         <v>13873717.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>17556572.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18655332.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>23357765.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9536558.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6808760.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-357209.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>5461385.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4774618.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5112441.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3039112.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1914636.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>54184.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>589781.0</v>
+      </c>
+      <c r="C12">
         <v>598005.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>962524.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1012514.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>787993.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62033.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>42721.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7157.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>245117.0</v>
+      </c>
+      <c r="C13">
         <v>162449.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>45866.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>33297.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12992.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>39047.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>146632.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>214.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>192.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>-2508.0</v>
+      </c>
+      <c r="C14">
         <v>549314.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9871.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21489.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8905.0</v>
       </c>
       <c r="G14">
         <v>-8905.0</v>
       </c>
       <c r="H14">
         <v>-8905.0</v>
       </c>
       <c r="I14">
         <v>-8905.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>-8905.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
-        <v>6324165.0</v>
+        <v>9795103.0</v>
       </c>
       <c r="C15">
+        <v>6497727.0</v>
+      </c>
+      <c r="D15">
         <v>10047877.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>12116676.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13892410.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18253936.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6497446.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4894124.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-411393.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>12116676.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>13892410.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>18253936.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6497446.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4894124.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-411393.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
-        <v>5774851.0</v>
+        <v>9797611.0</v>
       </c>
       <c r="C17">
+        <v>5948413.0</v>
+      </c>
+      <c r="D17">
         <v>10038006.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>12095187.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13880714.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18245324.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6497446.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4894124.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-411393.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-344664.0</v>
+      </c>
+      <c r="C18">
         <v>-435556.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-916658.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-979217.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-775001.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22986.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>103911.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6943.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-381658.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
-        <v>12937090.0</v>
+        <v>13162840.0</v>
       </c>
       <c r="C21">
+        <v>13110652.0</v>
+      </c>
+      <c r="D21">
         <v>15136438.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20307897.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>19326490.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>23351065.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9251554.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6815703.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-21479.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22"/>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>9109505.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6781141.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5820257.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3174199.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1020739.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>432883.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>5086523.0</v>
+      </c>
+      <c r="C25">
         <v>5255163.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6381447.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5332689.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4035675.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3139862.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2642320.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>332628.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10263.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>9458123.0</v>
+      </c>
+      <c r="C28">
         <v>7654616.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8261908.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8334207.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5611891.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5897344.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3856272.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6649916.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>398869.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>4139468.0</v>
+      </c>
+      <c r="C29">
         <v>4719063.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3835711.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5461385.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4774618.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5112441.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3039112.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1914636.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>54184.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
-        <v>43316871.0</v>
+        <v>51098447.0</v>
       </c>
       <c r="C30">
+        <v>43143309.0</v>
+      </c>
+      <c r="D30">
         <v>38796525.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33239253.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24039728.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24367181.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16673487.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13813418.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21479.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-    </row>
-    <row r="32" spans="1:9">
+      <c r="J31"/>
+    </row>
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>64261287.0</v>
+      </c>
+      <c r="C32">
         <v>56253961.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>53932963.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>53547150.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43366218.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>47718246.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>25925041.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20629121.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>117</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>5364019.0</v>
+      </c>
+      <c r="C2">
         <v>6300867.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7834449.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>9227434.0</v>
+      </c>
+      <c r="F2">
         <v>5742618.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5251523.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2649639.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6118737.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3711919.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5869999.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4970738.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3558024.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3582844.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4366748.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4287925.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1939406.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2805446.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1862017.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3378451.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3715370.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2569464.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2920742.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2046256.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
-    </row>
-    <row r="4" spans="1:23">
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3697843.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3814605.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>6548267.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>6247182.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1670167.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3914356.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4335964.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9334694.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8023079.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5192190.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7098558.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6">
         <v>4182442.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3683488.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5228366.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8087687.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6902234.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2556490.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5310418.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5289569.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10322522.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8959008.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5946774.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8064970.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3588908.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-    </row>
-    <row r="8" spans="1:23">
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>8089554.0</v>
+      </c>
+      <c r="C9">
         <v>12078207.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8089169.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
+        <v>8731604.0</v>
+      </c>
+      <c r="F9">
         <v>7259039.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10265390.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7126714.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6371529.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7158512.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>11449937.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8281592.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8620760.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7669998.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11150764.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>10310087.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3294400.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8247105.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>8122607.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>13904854.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>13623526.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7734098.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10064689.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5044101.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>1814531.0</v>
+      </c>
+      <c r="C10">
         <v>5758285.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3507609.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>-444920.0</v>
+      </c>
+      <c r="F10">
         <v>1811929.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6017828.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3282639.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1641953.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2856763.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5990133.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3384868.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1667262.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3551751.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6305250.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>6032309.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1373468.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3778005.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4144783.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9359075.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8020433.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5205558.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7221786.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2909988.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>1567335.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>609509.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1444574.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1839967.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>805151.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>946685.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>863301.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2159480.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1952986.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>867495.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1540316.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>751644.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>214148.0</v>
+      </c>
+      <c r="C12">
         <v>140205.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108461.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>121034.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>144268.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>153674.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>179029.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>190242.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>237722.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>263596.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>270964.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>277463.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>267722.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>246906.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>220423.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>377314.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>187543.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>191181.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>31955.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>26829.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12489.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>12535.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10180.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13">
         <v>44140.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>33420.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>18990.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4868.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3889.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5550.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>32007.0</v>
+      </c>
+      <c r="C14">
         <v>-38438.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-18821.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>668954.0</v>
+      </c>
+      <c r="F14">
         <v>-47576.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-77492.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5428.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2663.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-423.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>911.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6720.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4729.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3515.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4986.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8259.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-5384.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10707.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-15264.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-9268.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-8905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-437.0</v>
       </c>
       <c r="V14">
         <v>-437.0</v>
       </c>
       <c r="W14">
         <v>-437.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:23">
+      <c r="X14">
+        <v>-437.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>902953.0</v>
+      </c>
+      <c r="C15">
         <v>4446425.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2458963.0</v>
       </c>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
       <c r="E15">
+        <v>-974379.0</v>
+      </c>
+      <c r="F15">
         <v>695798.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4458851.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2317457.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>629650.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2327044.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4581104.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2510079.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>104656.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2945757.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4865662.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4200601.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>562933.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2842027.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3287486.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7199965.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6075634.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4338488.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5681470.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2158344.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>104656.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2945757.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4865662.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4200601.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>562933.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2842027.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3287486.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7199965.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>6075634.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4338488.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5681470.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2158344.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>870946.0</v>
+      </c>
+      <c r="C17">
         <v>4484863.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2477784.0</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
+        <v>-1643333.0</v>
+      </c>
+      <c r="F17">
         <v>743374.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4536343.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2312029.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>626987.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2327467.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4580193.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2503359.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>99927.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2942242.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>4860676.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>4192342.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>568317.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2831320.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3281482.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7199595.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6067447.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4338063.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5681470.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2158344.0</v>
       </c>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-214148.0</v>
+      </c>
+      <c r="C18">
         <v>-140205.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-108461.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-121034.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-144268.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-153674.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-179029.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-190242.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-237722.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-263596.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-270964.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-258473.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-262854.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-243017.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-214873.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-364322.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-187543.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-191181.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-31955.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>12218.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-12489.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12535.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-10180.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-    </row>
-    <row r="20" spans="1:23">
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>2369872.0</v>
+      </c>
+      <c r="C21">
         <v>5464550.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2607229.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>2919190.0</v>
+      </c>
+      <c r="F21">
         <v>1843532.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4673719.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3346520.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2835205.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2542193.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6206297.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3552743.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3697843.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3814605.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6548267.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>6247182.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1633947.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3965548.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4335964.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9391030.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7978529.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5218047.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7234321.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2920168.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
-    </row>
-    <row r="23" spans="1:23">
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>5365427.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1024718.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1292235.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1427125.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1985696.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1461748.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1731112.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1657945.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3639812.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>892739.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>525691.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>942880.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
-    </row>
-    <row r="25" spans="1:23">
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>1594459.0</v>
+      </c>
+      <c r="C25">
         <v>1680266.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>485599.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2254432.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1214259.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1299893.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>486579.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2038951.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1715174.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2100712.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>526610.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1738763.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1408893.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1535531.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>649502.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>805708.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1344870.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>953605.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>931492.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>911746.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>728727.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>830649.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>668740.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>1539868.0</v>
+      </c>
+      <c r="C28">
         <v>2817616.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2295731.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>2044727.0</v>
+      </c>
+      <c r="F28">
         <v>1832277.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2529798.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1525142.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1480935.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2158311.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2615611.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2007051.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1676398.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2372374.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2218058.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2067377.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>138175.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2399289.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1148680.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2165985.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2174842.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>942335.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1948345.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>786686.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>943585.0</v>
+      </c>
+      <c r="C29">
         <v>1273422.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1029825.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>1198413.0</v>
+      </c>
+      <c r="F29">
         <v>1068555.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1481485.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>970610.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1014966.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>529296.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1409940.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>881509.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1567335.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>609509.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1444574.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1839967.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>805151.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>946685.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>863301.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2159480.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1952986.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>867495.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1540316.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>751644.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>11083701.0</v>
+      </c>
+      <c r="C30">
         <v>12914524.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13316389.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>15039848.0</v>
+      </c>
+      <c r="F30">
         <v>11158125.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10843194.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6429833.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9655061.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8328238.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11113639.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9699587.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8480941.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7438237.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8969245.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8350830.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3599859.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7087003.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5648660.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7892275.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9360367.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5085515.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5751110.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4170189.0</v>
       </c>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
-    </row>
-    <row r="32" spans="1:23">
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>13453573.0</v>
+      </c>
+      <c r="C32">
         <v>18379074.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15923618.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>17959038.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13001657.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15516913.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9776353.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12490266.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10870431.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17319936.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>13252330.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12178784.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11252842.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15517512.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>14598012.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5233806.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>11052551.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>9984624.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>17283305.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>17338896.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>10303562.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12985431.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7090357.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>7850163.0</v>
+      </c>
+      <c r="C2">
         <v>5678660.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3667825.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4910429.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7800262.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10242507.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2129428.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40956.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>45791.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>11044214</v>
+      </c>
+      <c r="C3">
         <v>3389509</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5518533</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8760029</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15263841</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3868047</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6353996</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6436151</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10893023</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>5914386.0</v>
+      </c>
+      <c r="C6">
         <v>1920543.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1794797.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1242604.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2889833.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2442245.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8113079.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2088472.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4835.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>4190224.0</v>
+      </c>
+      <c r="C7">
         <v>-428703.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2156834.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1558235.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5534304.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7010966.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1607800.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>211354.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-226287.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-1944478.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7736450.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-10136277.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1842636.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1453073.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-720514.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-1355506.0</v>
+      </c>
+      <c r="C10">
         <v>-1768539.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2277503.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-807915.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-1678515.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-58035.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-419951.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-188657.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-207043.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>4310628.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-523631.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3183346.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>654787.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1468000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>87636.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>3498403.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-764781.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1402420.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1656046.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>856151.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>170453.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>-637027.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>613634.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>5086523.0</v>
+      </c>
+      <c r="C14">
         <v>5255163.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6381447.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5332689.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4035675.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3139862.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2642320.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1354739.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10263.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
-        <v>-2402686.0</v>
+        <v>1870109.0</v>
       </c>
       <c r="C15">
+        <v>2402686.0</v>
+      </c>
+      <c r="D15">
         <v>3149157.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2894400.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3765044.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>574817.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1331820.0</v>
       </c>
       <c r="H15">
         <v>1331820.0</v>
       </c>
       <c r="I15">
         <v>1331820.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15">
+        <v>1331820.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>14612467.0</v>
+      </c>
+      <c r="C16">
         <v>7850163.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>5678660.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3667825.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4910429.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7800262.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10242507.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2129428.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40956.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>8039543.0</v>
+      </c>
+      <c r="C18">
         <v>9853412.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9153198.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13745974.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7433767.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11917205.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2834016.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-141894.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-11349987.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>648421.0</v>
+      </c>
+      <c r="C19">
         <v>1162853.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-5738828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1448889.0</v>
       </c>
       <c r="E19">
         <v>-1448889.0</v>
       </c>
       <c r="F19">
         <v>-1448889.0</v>
       </c>
       <c r="G19">
         <v>-1448889.0</v>
       </c>
       <c r="H19">
+        <v>-1448889.0</v>
+      </c>
+      <c r="I19">
         <v>-6400845.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-10800699.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>71890.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>6531761.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>11098500.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>733.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>2416211.0</v>
+      </c>
+      <c r="C21">
         <v>-7287214.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-7365432.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9489080.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14914622.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5268891.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3636558.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2196684.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11629882.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
-        <v>6324165.0</v>
+        <v>9795103.0</v>
       </c>
       <c r="C22">
+        <v>5702210.0</v>
+      </c>
+      <c r="D22">
         <v>10047880.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12613670.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14392410.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18253940.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6497446.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4894124.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-411393.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-1012514.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-787988.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-62027.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-592838.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-7157.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-381849.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>15810.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12992.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>39047.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>146632.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>214.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>192.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>847267.0</v>
+      </c>
+      <c r="C25">
         <v>100344.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>980321.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2775083.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>780950.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22837.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-104119.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6943.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>381658.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26"/>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>0.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>786946.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-13395994.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10361590.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5905735.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5537284.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2190260.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11248034.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>19083757.0</v>
+      </c>
+      <c r="C29">
         <v>13242921.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>14671731.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>22506003.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22697608.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15785252.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9188012.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6294257.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-456964.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-10154346.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-36119235.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12698015.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6177828.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6400845.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-10800699.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W30"/>
+  <dimension ref="A1:X30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>71</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
         <v>74</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>117</v>
+        <v>3</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="K1" t="s">
         <v>76</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
         <v>79</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
         <v>82</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:23">
+      <c r="X1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>10236120.0</v>
+      </c>
+      <c r="C2">
         <v>6943510.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7850163.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4325669.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6273342.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6835809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5678660.0</v>
       </c>
       <c r="H2">
         <v>5678660.0</v>
       </c>
       <c r="I2">
+        <v>5678660.0</v>
+      </c>
+      <c r="J2">
         <v>2376243.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2767890.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3667825.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7007018.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5923976.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3943250.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4910429.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10156658.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6281399.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>12827924.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7800262.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>16089063.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5773341.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>9488139.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10242507.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>5383529</v>
+      </c>
+      <c r="C3">
         <v>2256888</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>820790</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>660488</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1398198</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1346648</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1412549</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1068449</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1891958</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1224523</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1239359</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>951572</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1805257</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4763841</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2873198</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1949481</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>10213714</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>227448</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1558659</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1363782</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>672595</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>327274</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
-    </row>
-    <row r="5" spans="1:23">
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
-    </row>
-    <row r="6" spans="1:23">
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>3954972.0</v>
+      </c>
+      <c r="C6">
         <v>3162977.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1621516.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3445389.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1800498.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-888214.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1163866.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>762301.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2529476.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-640653.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-856327.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3339193.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1083042.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1980726.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-967179.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5246229.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3875259.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6546525.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5027662.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8288801.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>10315722.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3714798.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-754368.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>6621154.0</v>
+      </c>
+      <c r="C7">
         <v>-1559702.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-909335.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
+        <v>105943.0</v>
+      </c>
+      <c r="F7">
         <v>-2985174.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-1198026.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3474992.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-2368040.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2549376.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-271442.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2066728.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-786344.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>981957.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1944053.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>208220.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-171907.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>3193105.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2196610.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>316497.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4303147.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6170705.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-7615763.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-1208498.0</v>
       </c>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
-    </row>
-    <row r="9" spans="1:23">
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-2347517.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2186067.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1405758.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3188786.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>967887.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3726658.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1803441.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1238464.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6193577.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5891836.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-7987921.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1846615.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-1127842.0</v>
+      </c>
+      <c r="C10">
         <v>-451258.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>225705.0</v>
       </c>
-      <c r="D10">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
+        <v>1568583.0</v>
+      </c>
+      <c r="F10">
         <v>-1815928.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-839715.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-855041.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1172588.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1238287.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>813370.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1529832.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-736336.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-723486.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-238822.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>890729.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1292842.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-530437.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-153551.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>298315.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>325125.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>46804.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-567029.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>137065.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>2297509.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-480624.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>777117.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2506277.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>153048.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-3116.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>546720.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1220282.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1565305.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>232065.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>939187.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>501052.0</v>
       </c>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1110854.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>136722.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>662018.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>799158.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-583918.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-923852.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-100304.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>847933.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-273510.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>423744.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1158125.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-12279.0</v>
       </c>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-    </row>
-    <row r="14" spans="1:23">
+      <c r="X13"/>
+    </row>
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1594459.0</v>
+      </c>
+      <c r="C14">
         <v>1680266.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>485599.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2254432.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1214259.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1299893.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>486579.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2038951.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1715174.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2100712.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>526610.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1738763.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1408893.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1535531.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>649502.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>805708.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1344870.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>953605.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>931492.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>911746.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>728727.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>830649.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>668740.0</v>
       </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="C15">
         <v>0.0</v>
       </c>
+      <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="F15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>3149157.0</v>
       </c>
-      <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>0.0</v>
       </c>
-      <c r="M15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15"/>
       <c r="O15">
         <v>2894400.0</v>
       </c>
       <c r="P15">
         <v>2894400.0</v>
       </c>
       <c r="Q15">
         <v>2894400.0</v>
       </c>
-      <c r="R15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R15">
+        <v>2894400.0</v>
+      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>3765044.0</v>
       </c>
       <c r="U15">
         <v>3765044.0</v>
       </c>
       <c r="V15">
-        <v>574817.0</v>
+        <v>3765044.0</v>
       </c>
       <c r="W15">
         <v>574817.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:23">
+      <c r="X15">
+        <v>574817.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>14612467.0</v>
+      </c>
+      <c r="C16">
         <v>10236120.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9706195.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7850163.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4325669.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6273342.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6835809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5678660.0</v>
       </c>
       <c r="I16">
         <v>5678660.0</v>
       </c>
       <c r="J16">
+        <v>5678660.0</v>
+      </c>
+      <c r="K16">
         <v>2376243.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2767890.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3667825.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7007018.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5923976.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3943250.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4910429.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10156658.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6281399.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12827924.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7800262.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16089063.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5773341.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9488139.0</v>
       </c>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
-    </row>
-    <row r="18" spans="1:23">
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>4176519.0</v>
+      </c>
+      <c r="C18">
         <v>2894663.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>433992.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2922333.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-766216.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2744371.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4952924.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>53047.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>4335487.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5401703.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-715985.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>928570.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4521757.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7202007.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1093640.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2260382.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4506669.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3876317.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>9068439.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>852064.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10297882.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-618114.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1279033.0</v>
       </c>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>232013.0</v>
+      </c>
+      <c r="C19">
         <v>187125.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-328761.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>50854.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>881413.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1095400.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-864814.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1922669.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-251062.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2159392.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5251043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1448889.0</v>
       </c>
       <c r="M19">
         <v>-1448889.0</v>
       </c>
       <c r="N19">
         <v>-1448889.0</v>
       </c>
       <c r="O19">
         <v>-1448889.0</v>
       </c>
       <c r="P19">
+        <v>-1448889.0</v>
+      </c>
+      <c r="Q19">
         <v>-2857446.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1904860.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-10210829.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-21150742.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10553956.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1248720.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-668821.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-281646.0</v>
       </c>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>71890.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>34625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>6531761.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>5.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-    </row>
-    <row r="21" spans="1:23">
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>549668.0</v>
+      </c>
+      <c r="C21">
         <v>861026.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1531024.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1461543.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1711718.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2302156.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1811797.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-2277290.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3255594.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2020588.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1917053.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-2548063.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-630432.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2569803.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>20662920.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-185720.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-189435.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2777876.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2008655.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>902953.0</v>
+      </c>
+      <c r="C22">
         <v>4446425.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2458963.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
+        <v>-974379.0</v>
+      </c>
+      <c r="F22">
         <v>695798.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4458851.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2317457.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>629650.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2327044.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4581104.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2510079.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>104656.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2945757.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4865662.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4200601.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>562933.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2842027.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3287486.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>7199965.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6075634.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4338488.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5681470.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2158344.0</v>
       </c>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-321342.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-256179.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-233125.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-220423.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-377314.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-187543.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-191181.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-31950.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-26829.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-12483.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-12535.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-10180.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>1503.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4868.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3889.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5550.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>3102.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3348.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2885.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3657.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3871.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2711.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3774.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>28691.0</v>
       </c>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>642760.0</v>
+      </c>
+      <c r="C25">
         <v>89904.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>62708.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-212919.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>95235.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>60215.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>157813.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>234107.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>220630.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>218330.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>269095.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2049921.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>263272.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>248151.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>213739.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>375875.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>190500.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>188296.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26247.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>22809.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9778.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8761.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18511.0</v>
       </c>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-    </row>
-    <row r="27" spans="1:23">
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-    </row>
-    <row r="28" spans="1:23">
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-2598632.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3511773.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5148113.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2137476.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2925377.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-817975.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2760984.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16865926.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-212549.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-201918.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3365228.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2018835.0</v>
       </c>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>9560048.0</v>
+      </c>
+      <c r="C29">
         <v>5151551.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1254782.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3582821.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-782041.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4142569.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6299572.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1465596.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5403936.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7293661.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>508538.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2167929.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5473329.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9007264.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5857481.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>612816.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6456150.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6337397.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>9295887.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2410723.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>11661664.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>54481.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1606307.0</v>
       </c>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-2614056.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1001865.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1780134.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-4758291.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2857446.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1904860.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-10210829.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-21150742.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-10553956.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1248720.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-668821.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-281646.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>