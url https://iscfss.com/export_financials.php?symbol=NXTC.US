--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
@@ -232,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,2390 +854,2569 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I62"/>
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>2011000.0</v>
+      </c>
+      <c r="C2">
         <v>5353000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2330000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4270000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1942000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3901000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1861000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2483000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1141000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
-    </row>
-    <row r="4" spans="1:9">
+      <c r="J3"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>21000.0</v>
+      </c>
+      <c r="C5">
         <v>4000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-222000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1494000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-663000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>779000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-38000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2469000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-792000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:9">
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>5153000.0</v>
+      </c>
+      <c r="C7">
         <v>5949000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6605000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7123000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>135000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>127000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>104000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
-        <v>28000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
         <v>28000.0</v>
       </c>
       <c r="E8">
         <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
+        <v>28000.0</v>
+      </c>
+      <c r="H8">
         <v>27000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>11000.0</v>
       </c>
-      <c r="I8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>430755000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>421047000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>410551000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>402529000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>342000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>25982000.0</v>
+      </c>
+      <c r="C10">
         <v>27727000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13082000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>26630000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12337000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32772000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>34091000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>135173000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8427000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-    </row>
-    <row r="12" spans="1:9">
+      <c r="J11"/>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>41818000.0</v>
+      </c>
+      <c r="C12">
         <v>68621000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>108299000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>159911000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>219591000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>283448000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>334605000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>135173000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8427000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
-        <v>28000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C13">
         <v>28000.0</v>
       </c>
       <c r="D13">
         <v>28000.0</v>
       </c>
       <c r="E13">
         <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
+        <v>28000.0</v>
+      </c>
+      <c r="H13">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="I13">
         <v>11000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>2842448.0</v>
+      </c>
+      <c r="C14">
         <v>2330386.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2319715.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2312017.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2301331.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2294348.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1307955.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1892897.0</v>
       </c>
       <c r="I14">
         <v>1892897.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>1892897.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>28000.0</v>
       </c>
       <c r="F15">
         <v>28000.0</v>
       </c>
       <c r="G15">
+        <v>28000.0</v>
+      </c>
+      <c r="H15">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="I15">
         <v>11000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15">
+        <v>11000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>130000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6428000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4989000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-504000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>2392000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>792000.0</v>
       </c>
-      <c r="G18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:9">
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-700000.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>50183000.0</v>
+      </c>
+      <c r="C23">
         <v>80860000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>128038000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>184161000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>242386000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>306644000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>356168000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>147628000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19467000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>1806000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3333000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>73000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:9">
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1806000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3333000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>73000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>460000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:9">
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
+        <v>-20829000.0</v>
+      </c>
+      <c r="C28">
         <v>-21778000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-6477000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-19507000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-12337000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-29299000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28956000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-134586000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-7463000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>34943000.0</v>
+      </c>
+      <c r="C29">
         <v>65472000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>114421000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>167530000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>233386000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>297194000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>326484000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-46484000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-23552000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30">
+        <v>100000.0</v>
+      </c>
+      <c r="C30">
         <v>300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>700000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
-    </row>
-    <row r="31" spans="1:9">
+      <c r="J30"/>
+    </row>
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>167530000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>233386000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>293721000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>321484000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-46944000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-24412000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>33181000.0</v>
+      </c>
+      <c r="C32">
         <v>62233000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>105842000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>154856000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>221209000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>277653000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>324953000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>125487000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6296000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
+    <row r="33" spans="1:10">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>6436000.0</v>
+      </c>
+      <c r="C33">
         <v>9053000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>15313000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>20178000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14569000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18666000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>16173000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11843000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>10047000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:9">
+    <row r="34" spans="1:10">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>526000.0</v>
+      </c>
+      <c r="C34">
         <v>661000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>785000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>899000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2392000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-    </row>
-    <row r="35" spans="1:9">
+      <c r="J34"/>
+    </row>
+    <row r="35" spans="1:10">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>4674000.0</v>
+      </c>
+      <c r="C35">
         <v>5814000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6734000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7504000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2392000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2598000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19642000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>184274000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>40755000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:9">
+    <row r="36" spans="1:10">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>546000.0</v>
+      </c>
+      <c r="C36">
         <v>332000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1882000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1727000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>577000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2857000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>750000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>436000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:9">
+    <row r="37" spans="1:10">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:9">
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>0.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3265000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>577000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2857000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4083000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>436000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>26000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:9">
+    <row r="39" spans="1:10">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>1829000.0</v>
+      </c>
+      <c r="C39">
         <v>2886000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3626000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4072000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8226000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4530000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5390000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>612000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>993000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:9">
+    <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
+        <v>7550000.0</v>
+      </c>
+      <c r="C40">
         <v>3425000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3897000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4339000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4666000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4627000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4951000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2312000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1479000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:9">
+    <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>899000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2392000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>792000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>16309000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>21978000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>295000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:9">
+    <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>470898000.0</v>
+      </c>
+      <c r="C42">
         <v>445576000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>439097000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>430755000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>421047000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>410551000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>402529000.0</v>
       </c>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
       <c r="I42">
+        <v>-159402000.0</v>
+      </c>
+      <c r="J42">
         <v>-39208000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:9">
+    <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
-    </row>
-    <row r="44" spans="1:9">
+      <c r="J43"/>
+    </row>
+    <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:9">
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>31170000.0</v>
+      </c>
+      <c r="C45">
         <v>31816000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>33660000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>33543000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26729000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15809000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12090000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>11407000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10021000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:9">
+    <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>5890000.0</v>
+      </c>
+      <c r="C46">
         <v>8721000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>13431000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>16913000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13992000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>15809000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12090000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11407000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>10021000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:9">
+    <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>11897000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>13992000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>15809000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>12090000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11407000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>10021000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:9">
+    <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-435980000.0</v>
+      </c>
+      <c r="C48">
         <v>-380136000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-324482000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-261759000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-187026000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-117637000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-81034000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-47297000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-24498000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-261759000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-187026000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-117637000.0</v>
       </c>
-      <c r="G49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>1667000.0</v>
       </c>
       <c r="H50">
+        <v>1667000.0</v>
+      </c>
+      <c r="I50">
         <v>387000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:9">
+    <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
+        <v>5153000.0</v>
+      </c>
+      <c r="C51">
         <v>5949000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6605000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7123000.0</v>
       </c>
-      <c r="E51"/>
-      <c r="F51">
+      <c r="F51"/>
+      <c r="G51">
         <v>3473000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5135000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>587000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>964000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:9">
+    <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B52">
+        <v>1005000.0</v>
+      </c>
+      <c r="C52">
         <v>796000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>656000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>518000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>1667000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1802000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>514000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>504000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:9">
+    <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>15836000.0</v>
+      </c>
+      <c r="C53">
         <v>40894000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>95217000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>133281000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>207254000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>250676000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>300514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>50183000.0</v>
+      </c>
+      <c r="C55">
         <v>80860000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>128038000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>184161000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>242386000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>306644000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>356168000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>147628000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>19467000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:9">
+    <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>43747000.0</v>
+      </c>
+      <c r="C56">
         <v>71807000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>112725000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>163983000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>227817000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>287978000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>339995000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>135785000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9420000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:9">
+    <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>10566000.0</v>
+      </c>
+      <c r="C57">
         <v>9574000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6883000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9127000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6608000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>10325000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>15042000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>10298000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3124000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:9">
+    <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>15240000.0</v>
+      </c>
+      <c r="C58">
         <v>15388000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13617000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16631000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>12923000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>34684000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>194572000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>43879000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:9">
+    <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>34943000.0</v>
+      </c>
+      <c r="C60">
         <v>65472000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>114421000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>167530000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>233386000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>293721000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>321484000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-46944000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-24412000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:9">
+    <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
+      <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B2">
+        <v>3070000.0</v>
+      </c>
+      <c r="C2">
+        <v>2011000.0</v>
+      </c>
+      <c r="D2">
         <v>2391000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2544000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2736000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>5353000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3613000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5075000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4491000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2330000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2602000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2813000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1919000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4270000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1846000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2272000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2801000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1942000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2946000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1351000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2017000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3901000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>186000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2435000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2263000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1861000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2576000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1990000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2938000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2483000.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B5">
+        <v>-2000.0</v>
+      </c>
+      <c r="C5">
+        <v>21000.0</v>
+      </c>
+      <c r="D5">
         <v>17000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="F5"/>
+      <c r="G5">
         <v>4000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>76000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-86000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-182000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-222000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-603000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-925000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-803000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1494000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2396000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2340000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2199000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-663000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-129000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-195000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>179000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>779000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1298000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1935000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-543000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-38000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-58000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3614000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3032000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-2469000.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-24412000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
+        <v>3879000.0</v>
+      </c>
+      <c r="C7">
+        <v>5153000.0</v>
+      </c>
+      <c r="D7">
         <v>4411000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4666000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4913000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5949000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>5388000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>5590000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5773000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>6605000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>6120000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6287000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>6450000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7123000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>135000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
+        <v>4000.0</v>
+      </c>
+      <c r="C8">
+        <v>4000.0</v>
+      </c>
+      <c r="D8">
         <v>3000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>2002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
         <v>28000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>28000.0</v>
       </c>
       <c r="J8">
         <v>28000.0</v>
       </c>
       <c r="K8">
         <v>28000.0</v>
       </c>
       <c r="L8">
         <v>28000.0</v>
       </c>
       <c r="M8">
         <v>28000.0</v>
       </c>
       <c r="N8">
         <v>28000.0</v>
       </c>
       <c r="O8">
         <v>28000.0</v>
       </c>
       <c r="P8">
         <v>28000.0</v>
       </c>
       <c r="Q8">
         <v>28000.0</v>
       </c>
       <c r="R8">
         <v>28000.0</v>
       </c>
       <c r="S8">
         <v>28000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>28000.0</v>
+      </c>
+      <c r="U8">
+        <v>28000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>435041000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>432833000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>430755000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>428368000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>426056000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>423735000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>421047000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>418414000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>415922000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>413122000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>410551000.0</v>
       </c>
-      <c r="V9"/>
-[...1 lines deleted...]
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>403573000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>402529000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>240791000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>240245000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>729000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
+        <v>15167000.0</v>
+      </c>
+      <c r="C10">
+        <v>25982000.0</v>
+      </c>
+      <c r="D10">
         <v>7324000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4892000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21827000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>27727000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>27702000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>20848000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>18358000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>13082000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>19519000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>22019000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>29973000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>26630000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>31050000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>28163000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>10652000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>12337000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>36664000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>34903000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>36527000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>32772000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>22534000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>25050000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>28907000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>34091000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>9935000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>192689000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>125549000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>135173000.0</v>
       </c>
-      <c r="AD10"/>
-[...1 lines deleted...]
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-8427000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
+        <v>29743000.0</v>
+      </c>
+      <c r="C12">
+        <v>41818000.0</v>
+      </c>
+      <c r="D12">
         <v>29110000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35308000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>55860000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>68621000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>75308000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>86436000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>96001000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>108299000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>118206000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>130623000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>145493000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>159911000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>169214000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>185492000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>201324000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>219591000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>235336000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>249520000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>268236000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>283448000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>291206000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>309335000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>322098000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>334605000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>184082000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>192689000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>125549000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>135173000.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>8427000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B13">
+        <v>4000.0</v>
+      </c>
+      <c r="C13">
+        <v>4000.0</v>
+      </c>
+      <c r="D13">
         <v>3000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2002000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
         <v>28000.0</v>
       </c>
       <c r="H13">
         <v>28000.0</v>
       </c>
       <c r="I13">
         <v>28000.0</v>
       </c>
       <c r="J13">
         <v>28000.0</v>
       </c>
       <c r="K13">
         <v>28000.0</v>
       </c>
       <c r="L13">
         <v>28000.0</v>
       </c>
       <c r="M13">
         <v>28000.0</v>
       </c>
@@ -3247,9657 +3432,10253 @@
       <c r="Q13">
         <v>28000.0</v>
       </c>
       <c r="R13">
         <v>28000.0</v>
       </c>
       <c r="S13">
         <v>28000.0</v>
       </c>
       <c r="T13">
         <v>28000.0</v>
       </c>
       <c r="U13">
         <v>28000.0</v>
       </c>
       <c r="V13">
         <v>28000.0</v>
       </c>
       <c r="W13">
         <v>28000.0</v>
       </c>
       <c r="X13">
         <v>28000.0</v>
       </c>
       <c r="Y13">
+        <v>28000.0</v>
+      </c>
+      <c r="Z13">
+        <v>28000.0</v>
+      </c>
+      <c r="AA13">
         <v>27000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>23000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>23000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>11000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>11000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B14">
+        <v>5239236.0</v>
+      </c>
+      <c r="C14">
+        <v>3505621.0</v>
+      </c>
+      <c r="D14">
         <v>2676116.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2374738.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2333890.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2333890.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2331319.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2331061.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2325253.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2325831.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2319997.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>2319061.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2314544.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2314544.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2312403.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2312063.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2309063.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2303473.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2301253.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2300866.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2299785.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2297400.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2295644.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2293177.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>2445717.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2291604.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1892963.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1124866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1892897.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10038582.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10038582.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1890448.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1892897.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>28000.0</v>
       </c>
       <c r="N15">
         <v>28000.0</v>
       </c>
       <c r="O15">
         <v>28000.0</v>
       </c>
       <c r="P15">
         <v>28000.0</v>
       </c>
       <c r="Q15">
         <v>28000.0</v>
       </c>
       <c r="R15">
         <v>28000.0</v>
       </c>
       <c r="S15">
         <v>28000.0</v>
       </c>
       <c r="T15">
         <v>28000.0</v>
       </c>
       <c r="U15">
         <v>28000.0</v>
       </c>
       <c r="V15">
         <v>28000.0</v>
       </c>
       <c r="W15">
         <v>28000.0</v>
       </c>
       <c r="X15">
         <v>28000.0</v>
       </c>
       <c r="Y15">
+        <v>28000.0</v>
+      </c>
+      <c r="Z15">
+        <v>28000.0</v>
+      </c>
+      <c r="AA15">
         <v>27000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>23000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>23000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>11000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>11000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-276000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-536000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-787000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16">
         <v>6428000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>6428000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>6199000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>6524000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>5240000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4989000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18">
         <v>2477000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2477000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>2386000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2392000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2224000.0</v>
       </c>
       <c r="T18">
         <v>2223000.0</v>
       </c>
       <c r="U18">
+        <v>2224000.0</v>
+      </c>
+      <c r="V18">
+        <v>2223000.0</v>
+      </c>
+      <c r="W18">
         <v>792000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-700000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B23">
+        <v>37977000.0</v>
+      </c>
+      <c r="C23">
+        <v>50183000.0</v>
+      </c>
+      <c r="D23">
         <v>39613000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>47689000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>67137000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>80860000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>90345000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>102589000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>115159000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>128038000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>139939000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>153380000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>167791000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>184161000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>189909000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>206370000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>222746000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>242386000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>257825000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>275359000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>290959000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>306644000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>316078000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>333489000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>343472000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>356168000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>205124000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>213050000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>145426000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>147628000.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>15588000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24">
         <v>972000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1389000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1806000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2222000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2639000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3056000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3333000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3750000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4167000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4722000.0</v>
       </c>
-      <c r="AC24"/>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25">
         <v>972000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1389000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1806000.0</v>
       </c>
-      <c r="V25"/>
-[...1 lines deleted...]
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3056000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3333000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3750000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>4167000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>4722000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B28">
-        <v>-2913000.0</v>
+        <v>-10242000.0</v>
       </c>
       <c r="C28">
-        <v>-226000.0</v>
+        <v>-20829000.0</v>
       </c>
       <c r="D28">
-        <v>-16914000.0</v>
+        <v>-2579000.0</v>
       </c>
       <c r="E28">
+        <v>413000.0</v>
+      </c>
+      <c r="F28">
+        <v>-15985000.0</v>
+      </c>
+      <c r="G28">
         <v>-21778000.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="H28">
+        <v>-22030000.0</v>
+      </c>
+      <c r="I28">
         <v>-14690000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-11735000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-6477000.0</v>
       </c>
-      <c r="J28">
-[...2 lines deleted...]
-      <c r="K28">
+      <c r="L28">
+        <v>-13123000.0</v>
+      </c>
+      <c r="M28">
         <v>-15732000.0</v>
       </c>
-      <c r="L28">
-[...2 lines deleted...]
-      <c r="M28">
+      <c r="N28">
+        <v>-22736000.0</v>
+      </c>
+      <c r="O28">
         <v>-19507000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-31050000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-28163000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-10652000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-12337000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-36664000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-32264000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-33471000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-29299000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-18645000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-20744000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-24184000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-28956000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4935000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-187689000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-120549000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-134586000.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>8427000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B29">
+        <v>26716000.0</v>
+      </c>
+      <c r="C29">
+        <v>34943000.0</v>
+      </c>
+      <c r="D29">
         <v>23646000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>31646000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>55855000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>65472000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>75592000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>85441000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>99048000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>114421000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>126452000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>138430000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>154203000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>167530000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>181541000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>198196000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>213936000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>233386000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>248226000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>266237000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>282215000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>297194000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>311228000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>326223000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>336480000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B30"/>
       <c r="C30">
+        <v>100000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>200000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="F30">
         <v>300000.0</v>
       </c>
       <c r="G30">
+        <v>300000.0</v>
+      </c>
+      <c r="H30">
+        <v>300000.0</v>
+      </c>
+      <c r="I30">
         <v>600000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>600000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>800000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>700000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>138430000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>154203000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>167530000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>181541000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>198196000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>213936000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>233386000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>248226000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>263598000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>279159000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>293721000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>307339000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>321917000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>331757000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>321484000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>170649000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>178595000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-52712000.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31">
         <v>-24412000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B32">
+        <v>24850000.0</v>
+      </c>
+      <c r="C32">
+        <v>33181000.0</v>
+      </c>
+      <c r="D32">
         <v>21645000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>29234000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>53157000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>62233000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>70021000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>79622000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>92969000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>105842000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>116132000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>127479000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>142652000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>154856000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>169424000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>187257000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>202509000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>221209000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>235660000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>250067000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>264863000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>277653000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>291240000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>306708000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>318512000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B33">
+        <v>6236000.0</v>
+      </c>
+      <c r="C33">
+        <v>6436000.0</v>
+      </c>
+      <c r="D33">
         <v>6973000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7674000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>8240000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>9053000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>11652000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>12134000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>12607000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>15313000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>17255000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>18081000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>18873000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>20178000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>14594000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>13416000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>13813000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>14569000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>14789000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>16727000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>17908000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>18666000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>19097000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>18419000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>16808000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>16173000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>15976000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>16529000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>13789000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>11843000.0</v>
       </c>
-      <c r="AD33"/>
-[...1 lines deleted...]
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-8427000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B34">
+        <v>491000.0</v>
+      </c>
+      <c r="C34">
+        <v>526000.0</v>
+      </c>
+      <c r="D34">
         <v>561000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>596000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>629000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>661000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>693000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>725000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>755000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>785000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>815000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>7130000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7322000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>899000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B35">
+        <v>4370000.0</v>
+      </c>
+      <c r="C35">
+        <v>4674000.0</v>
+      </c>
+      <c r="D35">
         <v>4972000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5262000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5542000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5814000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>6081000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6315000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6528000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6734000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>6935000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>7130000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>7322000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>7504000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>2477000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2477000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>2386000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2392000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2223000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3196000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3612000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2598000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2998000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3210000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3563000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>19642000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>21868000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>22931000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>187833000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>184274000.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B36">
+        <v>847000.0</v>
+      </c>
+      <c r="C36">
+        <v>546000.0</v>
+      </c>
+      <c r="D36">
         <v>550000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>555000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>328000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>332000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>2070000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1874000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1878000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1882000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2854000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>2858000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>2823000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3265000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>2469000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>801000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>574000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>577000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>581000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2018000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1052000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>2857000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3278000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3588000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>4024000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>4083000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3945000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>4200000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2010000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>436000.0</v>
       </c>
-      <c r="AD36"/>
-[...1 lines deleted...]
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-8427000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-1063000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
-        <v>2858000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
+        <v>2858000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>3265000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2469000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>801000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>574000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>577000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>581000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2018000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>2438000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>2857000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3278000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3588000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>4024000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>4083000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3945000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4200000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2010000.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B39">
+        <v>1998000.0</v>
+      </c>
+      <c r="C39">
+        <v>1829000.0</v>
+      </c>
+      <c r="D39">
         <v>3530000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4707000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3037000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3186000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3385000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3419000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5951000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4426000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4478000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>4676000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3425000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>4072000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6101000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>7462000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7609000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8226000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7700000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>9112000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>4815000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4530000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>5775000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>5735000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>4566000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5390000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>5066000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3832000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6088000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>612000.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B40">
-        <v>8604000.0</v>
+        <v>2775000.0</v>
       </c>
       <c r="C40">
-        <v>8237000.0</v>
+        <v>7550000.0</v>
       </c>
       <c r="D40">
-        <v>3004000.0</v>
+        <v>8270000.0</v>
       </c>
       <c r="E40">
+        <v>7598000.0</v>
+      </c>
+      <c r="F40">
+        <v>2075000.0</v>
+      </c>
+      <c r="G40">
         <v>3425000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="H40">
+        <v>4775000.0</v>
+      </c>
+      <c r="I40">
         <v>5190000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>4242000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>3897000.0</v>
       </c>
-      <c r="J40">
-[...2 lines deleted...]
-      <c r="K40">
+      <c r="L40">
+        <v>3674000.0</v>
+      </c>
+      <c r="M40">
         <v>5007000.0</v>
       </c>
-      <c r="L40">
-[...2 lines deleted...]
-      <c r="M40">
+      <c r="N40">
+        <v>3560000.0</v>
+      </c>
+      <c r="O40">
         <v>4339000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4045000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3425000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3623000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4666000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4430000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>5547000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>4504000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>4757000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>3888000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4260000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>4222000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>4951000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>2582000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>2177000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1849000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2312000.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40"/>
       <c r="AF40"/>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>843000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>899000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>2477000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>2477000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>2386000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>2392000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2224000.0</v>
       </c>
       <c r="T41">
         <v>2223000.0</v>
       </c>
       <c r="U41">
+        <v>2224000.0</v>
+      </c>
+      <c r="V41">
+        <v>2223000.0</v>
+      </c>
+      <c r="W41">
         <v>792000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>776000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>571000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>507000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>16309000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>18118000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>18764000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>20888000.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B42">
+        <v>472490000.0</v>
+      </c>
+      <c r="C42">
+        <v>470898000.0</v>
+      </c>
+      <c r="D42">
         <v>450170000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>447571000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>446939000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>445576000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>444021000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>442492000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>440791000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>439097000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>437042000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>435041000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>432833000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>430755000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>428368000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>426056000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>423735000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>421047000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>418414000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>415922000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>413122000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>410551000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>408189000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>405763000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>403573000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>402529000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>240791000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>240245000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>729000.0</v>
       </c>
-      <c r="AC42">
-[...3 lines deleted...]
-      <c r="AE42"/>
+      <c r="AE42">
+        <v>-159402000.0</v>
+      </c>
       <c r="AF42"/>
-    </row>
-    <row r="43" spans="1:32">
+      <c r="AG42"/>
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B45">
+        <v>5389000.0</v>
+      </c>
+      <c r="C45">
+        <v>31170000.0</v>
+      </c>
+      <c r="D45">
         <v>6423000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>7119000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>7912000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>31816000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9582000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>10260000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>10729000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>33660000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>14401000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>15223000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>16050000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>33543000.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>14709000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>15470000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>15809000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>15819000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>14831000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>12784000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>12090000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>12031000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>12329000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>11779000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>11407000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B46">
+        <v>5389000.0</v>
+      </c>
+      <c r="C46">
+        <v>5890000.0</v>
+      </c>
+      <c r="D46">
         <v>6423000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>7119000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>7912000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>8721000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>9582000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>10260000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>10729000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>13431000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>14401000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>15223000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>16050000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>16913000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>12125000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>12615000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>13239000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>13992000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>14208000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>14709000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>15470000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>15809000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>15819000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>14831000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>12784000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>12090000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>12031000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>12329000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>11779000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>11407000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>10511000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>11185000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>11897000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>12125000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>12615000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>13239000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>13992000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>14208000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>14709000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>15470000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>15809000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>15819000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>14831000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>12784000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>12090000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>12031000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>12329000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>11779000.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B48">
+        <v>-445776000.0</v>
+      </c>
+      <c r="C48">
+        <v>-435980000.0</v>
+      </c>
+      <c r="D48">
         <v>-426544000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-417920000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-391112000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-380136000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-368533000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-356993000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-341589000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-324482000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-310015000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-295714000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-277855000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-261759000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-244459000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-225548000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-207628000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-187026000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-170087000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-152157000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-134170000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-117637000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-102176000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-85809000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-71301000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-81034000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-70107000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-61673000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-53452000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-47297000.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48"/>
       <c r="AF48"/>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-295714000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-277855000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-261759000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-244459000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-225548000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-207628000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-187026000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-170087000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-152157000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-134170000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-117637000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...4 lines deleted...]
-      </c>
+      <c r="S50"/>
+      <c r="T50"/>
       <c r="U50">
         <v>1667000.0</v>
       </c>
       <c r="V50">
         <v>1667000.0</v>
       </c>
       <c r="W50">
         <v>1667000.0</v>
       </c>
       <c r="X50">
         <v>1667000.0</v>
       </c>
       <c r="Y50">
         <v>1667000.0</v>
       </c>
       <c r="Z50">
+        <v>1667000.0</v>
+      </c>
+      <c r="AA50">
+        <v>1667000.0</v>
+      </c>
+      <c r="AB50">
         <v>1250000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>833000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>278000.0</v>
       </c>
-      <c r="AC50"/>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B51">
-        <v>4411000.0</v>
+        <v>4925000.0</v>
       </c>
       <c r="C51">
-        <v>4666000.0</v>
+        <v>5153000.0</v>
       </c>
       <c r="D51">
-        <v>4913000.0</v>
+        <v>4745000.0</v>
       </c>
       <c r="E51">
+        <v>5305000.0</v>
+      </c>
+      <c r="F51">
+        <v>5842000.0</v>
+      </c>
+      <c r="G51">
         <v>5949000.0</v>
       </c>
-      <c r="F51">
-[...2 lines deleted...]
-      <c r="G51">
+      <c r="H51">
+        <v>5672000.0</v>
+      </c>
+      <c r="I51">
         <v>6158000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6623000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6605000.0</v>
       </c>
-      <c r="J51">
-[...2 lines deleted...]
-      <c r="K51">
+      <c r="L51">
+        <v>6396000.0</v>
+      </c>
+      <c r="M51">
         <v>6287000.0</v>
       </c>
-      <c r="L51">
-[...2 lines deleted...]
-      <c r="M51">
+      <c r="N51">
+        <v>7237000.0</v>
+      </c>
+      <c r="O51">
         <v>7123000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51"/>
+      <c r="U51">
         <v>2639000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3056000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3473000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3889000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4306000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4723000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5135000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AB51">
         <v>5000000.0</v>
       </c>
       <c r="AC51">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD51">
+        <v>5000000.0</v>
+      </c>
+      <c r="AE51">
         <v>587000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>60</v>
+      </c>
+      <c r="B52">
+        <v>1046000.0</v>
+      </c>
       <c r="C52">
+        <v>1005000.0</v>
+      </c>
+      <c r="D52">
+        <v>334000.0</v>
+      </c>
+      <c r="E52">
         <v>639000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>929000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>796000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>284000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>568000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>850000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>656000.0</v>
       </c>
-      <c r="J52">
-[...2 lines deleted...]
-      <c r="K52">
+      <c r="L52">
+        <v>276000.0</v>
+      </c>
+      <c r="M52">
         <v>536000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>787000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>518000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
-[...4 lines deleted...]
-      </c>
+      <c r="S52"/>
+      <c r="T52"/>
       <c r="U52">
         <v>1667000.0</v>
       </c>
       <c r="V52">
         <v>1667000.0</v>
       </c>
       <c r="W52">
         <v>1667000.0</v>
       </c>
       <c r="X52">
         <v>1667000.0</v>
       </c>
       <c r="Y52">
+        <v>1667000.0</v>
+      </c>
+      <c r="Z52">
+        <v>1667000.0</v>
+      </c>
+      <c r="AA52">
         <v>1802000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>-1332000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>-1338000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>-1568000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>514000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B53">
+        <v>14576000.0</v>
+      </c>
+      <c r="C53">
+        <v>15836000.0</v>
+      </c>
+      <c r="D53">
         <v>21786000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>30416000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>34033000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>40894000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>47606000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>65588000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>77643000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>95217000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>98687000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>108604000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>115520000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>133281000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>138164000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>157329000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>190672000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>207254000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>198672000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>214617000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>231709000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>250676000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>268672000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>284285000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>293191000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>300514000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>174147000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>16854000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B55">
+        <v>37977000.0</v>
+      </c>
+      <c r="C55">
+        <v>50183000.0</v>
+      </c>
+      <c r="D55">
         <v>39613000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>47689000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>67137000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>80860000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>90345000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>102589000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>115159000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>128038000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>139939000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>153380000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>167791000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>184161000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>189909000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>206370000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>222746000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>242386000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>257825000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>275359000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>290959000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>306644000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>316078000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>333489000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>343472000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>356168000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>205124000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>213050000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>145426000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>147628000.0</v>
       </c>
-      <c r="AD55"/>
-      <c r="AE55"/>
       <c r="AF55"/>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B56">
+        <v>31741000.0</v>
+      </c>
+      <c r="C56">
+        <v>43747000.0</v>
+      </c>
+      <c r="D56">
         <v>32640000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>40015000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>58897000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>71807000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>78693000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>90455000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>102552000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>112725000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>122684000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>135299000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>148918000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>163983000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>175315000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>192954000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>208933000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>227817000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>243036000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>258632000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>273051000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>287978000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>296981000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>315070000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>326664000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>339995000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>189148000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>196521000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>131637000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>135785000.0</v>
       </c>
-      <c r="AD56"/>
-[...1 lines deleted...]
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56">
         <v>8427000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B57">
+        <v>6891000.0</v>
+      </c>
+      <c r="C57">
+        <v>10566000.0</v>
+      </c>
+      <c r="D57">
         <v>10995000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>10781000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5740000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>9574000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>8672000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>10833000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>9583000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>6883000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>6552000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>7820000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>6266000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>9127000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>5891000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>5697000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>6424000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6608000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7376000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>8565000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>8188000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>10325000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>5741000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>8362000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>8152000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>15042000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>12607000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>11524000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>10305000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>10298000.0</v>
       </c>
-      <c r="AD57"/>
-      <c r="AE57"/>
       <c r="AF57"/>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B58">
+        <v>11261000.0</v>
+      </c>
+      <c r="C58">
+        <v>15240000.0</v>
+      </c>
+      <c r="D58">
         <v>15967000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>16043000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>11282000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15388000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>14753000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>17148000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>16111000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>13617000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13487000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>14950000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>13588000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>16631000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8368000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8174000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8810000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9599000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>11761000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>11800000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>12923000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>8739000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>11572000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>11715000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>34684000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>34475000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>34455000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>198138000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>194572000.0</v>
       </c>
-      <c r="AD58"/>
-      <c r="AE58"/>
       <c r="AF58"/>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B60">
+        <v>26716000.0</v>
+      </c>
+      <c r="C60">
+        <v>34943000.0</v>
+      </c>
+      <c r="D60">
         <v>23646000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>31646000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>55855000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>65472000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>75592000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>85441000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>99048000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>114421000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>126452000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>138430000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>154203000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>167530000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>181541000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>198196000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>213936000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>233386000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>248226000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>263598000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>279159000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>293721000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>307339000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>321917000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>331757000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>321484000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>170649000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>178595000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-52712000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>-46944000.0</v>
       </c>
-      <c r="AD60"/>
-[...1 lines deleted...]
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>15588000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B2">
+        <v>2185000.0</v>
+      </c>
+      <c r="C2">
         <v>2865000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3684000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4480000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>46554.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>34216000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1677000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>582000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>2185000.0</v>
+      </c>
+      <c r="C3">
         <v>2865000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3684000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4124000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4177000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3413000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2688000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1677000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>582000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-55844000.0</v>
+      </c>
+      <c r="C5">
         <v>-57206000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>-62723000.0</v>
+      </c>
+      <c r="E5">
         <v>-75909000.0</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5">
+        <v>-69312000.0</v>
+      </c>
+      <c r="G5">
         <v>-41225000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-37482000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22774000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-15549000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-53659000.0</v>
+      </c>
+      <c r="C6">
         <v>-54341000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-59039000.0</v>
+      </c>
+      <c r="E6">
         <v>-71785000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>-65135000.0</v>
+      </c>
+      <c r="G6">
         <v>-37812000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-34794000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21097000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-14967000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:9">
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B9">
+        <v>-2185000.0</v>
+      </c>
+      <c r="C9">
         <v>-2865000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3684000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4480000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4300000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22378000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27869000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1677000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-582000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-55844000.0</v>
+      </c>
+      <c r="C10">
         <v>-55654000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-62723000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-74733000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-69389000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-36603000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-33737000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22799000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15469000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-5300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>6959442.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3413000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2516140.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>397000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>0.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>183000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:9">
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>3745000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
-    </row>
-    <row r="14" spans="1:9">
+      <c r="J13"/>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:9">
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-55844000.0</v>
+      </c>
+      <c r="C15">
         <v>-55654000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-62723000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-69433000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-69389000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-33190000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-33737000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-22799000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-15469000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-74733000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-69389000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-36603000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-33737000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-22799000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-15469000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-55844000.0</v>
+      </c>
+      <c r="C17">
         <v>-55654000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-65556000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-74733000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-69389000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-36603000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-33737000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-22799000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-15469000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-    </row>
-    <row r="19" spans="1:9">
+      <c r="J18"/>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>1176000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>1376000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4622000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
-    </row>
-    <row r="20" spans="1:9">
+      <c r="J19"/>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:9">
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-57616000.0</v>
+      </c>
+      <c r="C21">
         <v>-59748000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-67637000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-75909000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-70765000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-41225000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-37482000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-23196000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-15549000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:9">
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>57616000.0</v>
+      </c>
+      <c r="C23">
         <v>59748000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>67637000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>75909000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>70765000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63603000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43829000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>23196000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15549000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24"/>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>2185000.0</v>
+      </c>
+      <c r="C25">
         <v>2865000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3867000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4124000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7196000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3413000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2688000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1677000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>582000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>44923000.0</v>
+      </c>
+      <c r="C26">
         <v>41488000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>47931000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>54199000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>50192000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>46554000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34216000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>19787000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>12954000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>3684001.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-    </row>
-    <row r="28" spans="1:9">
+      <c r="J27"/>
+    </row>
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>12693000.0</v>
+      </c>
+      <c r="C28">
         <v>15718000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>19706000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21710000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20573000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17049000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9613000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3409000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2595000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
-    </row>
-    <row r="30" spans="1:9">
+      <c r="J29"/>
+    </row>
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>55431000.0</v>
+      </c>
+      <c r="C30">
         <v>59748000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>67637000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>75909000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70765000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63603000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9613000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>23196000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15549000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
+    <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>1772000.0</v>
+      </c>
+      <c r="C31">
         <v>4094000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>4914000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1176000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1376000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4622000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3745000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>397000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>80000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
+    <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>22378000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6347000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>0.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>96</v>
+      </c>
+      <c r="B2">
+        <v>283000.0</v>
+      </c>
       <c r="C2">
+        <v>365000.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>633000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>654000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="G2"/>
+      <c r="H2">
         <v>700000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>701000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>940000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>824000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>946000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1086000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1110000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1363000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1021000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>2097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2103000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2096000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1892000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1105000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12106000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12740000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11130000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10578000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11397000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8663000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7643000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>6513000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>6310000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4854000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4434000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4210000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B3">
+        <v>283000.0</v>
+      </c>
+      <c r="C3">
+        <v>365000.0</v>
+      </c>
+      <c r="D3">
         <v>533000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>633000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>654000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>674000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>700000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>701000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>790000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>824000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>946000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>954000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>960000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1007000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1021000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1038000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1058000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2103000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1742000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>289000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1105000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>990000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>885000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>787000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>751000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>755000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>788000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>582000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>563000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>518000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>396000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>387000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B5">
+        <v>-9796000.0</v>
+      </c>
+      <c r="C5">
+        <v>-9436000.0</v>
+      </c>
+      <c r="D5">
         <v>-8624000.0</v>
       </c>
-      <c r="C5">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-12455000.0</v>
+        <v>-26808000.0</v>
       </c>
       <c r="F5">
-        <v>-12495000.0</v>
+        <v>-10976000.0</v>
       </c>
       <c r="G5">
-        <v>-16494000.0</v>
+        <v>-11603000.0</v>
       </c>
       <c r="H5">
+        <v>-11540000.0</v>
+      </c>
+      <c r="I5">
+        <v>-15404000.0</v>
+      </c>
+      <c r="J5">
         <v>-15762000.0</v>
       </c>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
       <c r="K5">
-        <v>-19158000.0</v>
+        <v>-14467000.0</v>
       </c>
       <c r="L5">
-        <v>-17071000.0</v>
+        <v>-14301000.0</v>
       </c>
       <c r="M5">
-        <v>-17771000.0</v>
+        <v>-17859000.0</v>
       </c>
       <c r="N5">
-        <v>-19239000.0</v>
+        <v>-16096000.0</v>
       </c>
       <c r="O5">
-        <v>-18128000.0</v>
+        <v>-17300000.0</v>
       </c>
       <c r="P5">
-        <v>-20771000.0</v>
+        <v>-18911000.0</v>
       </c>
       <c r="Q5">
-        <v>-17071000.0</v>
+        <v>-17920000.0</v>
       </c>
       <c r="R5">
-        <v>-18508000.0</v>
+        <v>-20602000.0</v>
       </c>
       <c r="S5">
-        <v>-17952000.0</v>
+        <v>-16939000.0</v>
       </c>
       <c r="T5">
+        <v>-17930000.0</v>
+      </c>
+      <c r="U5">
+        <v>-17987000.0</v>
+      </c>
+      <c r="V5">
         <v>-17234000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-16237000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-17399000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-15801000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8212000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-12010000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9702000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8955000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-6815000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-7067000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-5820000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-5300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5009000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B6">
+        <v>-9513000.0</v>
+      </c>
+      <c r="C6">
+        <v>-9071000.0</v>
+      </c>
+      <c r="D6">
         <v>-8091000.0</v>
       </c>
-      <c r="C6">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-11781000.0</v>
+        <v>-26175000.0</v>
       </c>
       <c r="F6">
-        <v>-11795000.0</v>
+        <v>-10322000.0</v>
       </c>
       <c r="G6">
-        <v>-15793000.0</v>
+        <v>-10929000.0</v>
       </c>
       <c r="H6">
+        <v>-10840000.0</v>
+      </c>
+      <c r="I6">
+        <v>-14703000.0</v>
+      </c>
+      <c r="J6">
         <v>-14972000.0</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6">
-        <v>-18204000.0</v>
+        <v>-13643000.0</v>
       </c>
       <c r="L6">
-        <v>-16111000.0</v>
+        <v>-13355000.0</v>
       </c>
       <c r="M6">
-        <v>-16764000.0</v>
+        <v>-16905000.0</v>
       </c>
       <c r="N6">
-        <v>-18218000.0</v>
+        <v>-15136000.0</v>
       </c>
       <c r="O6">
-        <v>-17090000.0</v>
+        <v>-16293000.0</v>
       </c>
       <c r="P6">
-        <v>-19713000.0</v>
+        <v>-17890000.0</v>
       </c>
       <c r="Q6">
-        <v>-14968000.0</v>
+        <v>-16882000.0</v>
       </c>
       <c r="R6">
-        <v>-16766000.0</v>
+        <v>-19544000.0</v>
       </c>
       <c r="S6">
-        <v>-17663000.0</v>
+        <v>-14836000.0</v>
       </c>
       <c r="T6">
+        <v>-16188000.0</v>
+      </c>
+      <c r="U6">
+        <v>-17698000.0</v>
+      </c>
+      <c r="V6">
         <v>-16129000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-15247000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-16514000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-15014000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>8963000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-11255000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-8914000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-8373000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6252000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-6549000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5424000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-4913000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4633000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>103</v>
+      </c>
+      <c r="B9">
+        <v>-283000.0</v>
+      </c>
       <c r="C9">
+        <v>-365000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9">
         <v>-633000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-654000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1641000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-700000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-701000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-940000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>5460000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-946000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1086000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1110000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1363000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1021000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>-2097000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-2103000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2096000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1892000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1105000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-12106000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-12740000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-11130000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>11800000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-9392000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-7080000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-6241000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-5156000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-6310000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-4854000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-4434000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-4210000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B10">
+        <v>-9796000.0</v>
+      </c>
+      <c r="C10">
+        <v>-9436000.0</v>
+      </c>
+      <c r="D10">
         <v>-8624000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-26808000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-10976000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-11603000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-11540000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-15404000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-17107000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14467000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-14301000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-17859000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-16096000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-17300000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-18911000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-17920000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-20602000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-16939000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-17930000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-17987000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-16533000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-15461000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-16367000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-14508000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9733000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-10927000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-8434000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8221000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-6155000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-6862000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-5710000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5231000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4996000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11">
         <v>896724.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>975000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>985586.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>831915.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-975000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-471000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-328000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-207000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-169000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>975000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>975000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>471000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>328000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>207000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>169000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>202000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>56000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>57000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>42000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>155000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>6000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>7000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1521000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1083000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>1268000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>734000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>660000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B15">
+        <v>-9796000.0</v>
+      </c>
+      <c r="C15">
+        <v>-9436000.0</v>
+      </c>
+      <c r="D15">
         <v>-8624000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-26808000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-10976000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-11603000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-11540000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-15404000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-17107000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-14467000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-14301000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-17859000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-16096000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-17300000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-18911000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-17920000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-20602000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-16939000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-17930000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-17987000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-16533000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-15461000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-16367000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-14508000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>9733000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-10927000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-8434000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-8221000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-6155000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-6862000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-5710000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5231000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-4996000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-17859000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-16096000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-17300000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-18911000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-17920000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-20602000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-16939000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-17930000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-17987000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-16533000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-15461000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-16367000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-14508000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>9733000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-10927000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-8434000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-8221000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-6155000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-5710000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-5231000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-4996000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B17">
+        <v>-9796000.0</v>
+      </c>
+      <c r="C17">
+        <v>-9436000.0</v>
+      </c>
+      <c r="D17">
         <v>-8624000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-26808000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-10976000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-11603000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-11540000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-15404000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-17107000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-14467000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-14301000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-17859000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-16096000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-17300000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-18911000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-17920000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-20602000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-16939000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-17930000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-17987000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-16533000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-15461000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-16367000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-14508000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>9733000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-10927000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-8434000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-8221000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-6155000.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-5710000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-5231000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-4996000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1299000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>975000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>471000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>328000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>208000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>169000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>132000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>578000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-35000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>701000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B21">
+        <v>-10105000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9757000.0</v>
+      </c>
+      <c r="D21">
         <v>-8945000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-27292000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-11622000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-12455000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-12495000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-16494000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-18304000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-15790000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-15618000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-19158000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-17071000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-17771000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-19239000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-18128000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-20771000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-17071000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-18508000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-17952000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-17234000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-16237000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-17399000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-15801000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8212000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-12010000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-9702000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8955000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-6815000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7067000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-5820000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-5300000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5009000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23">
+        <v>10105000.0</v>
+      </c>
+      <c r="C23">
+        <v>9757000.0</v>
+      </c>
+      <c r="D23">
         <v>8945000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>27292000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11622000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>12455000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>12495000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>16494000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>18304000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15790000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>15618000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>19158000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>17071000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17771000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19239000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>18128000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>20771000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>17071000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>18508000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>17952000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>17234000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16237000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>17399000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>15801000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14166000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>14015000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>11285000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10357000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8172000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>7067000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5820000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>5009000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B25">
+        <v>283000.0</v>
+      </c>
+      <c r="C25">
+        <v>365000.0</v>
+      </c>
+      <c r="D25">
         <v>533000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>633000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>654000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>674000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>701000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>790000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>824000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>946000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>954000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>960000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1007000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1021000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2097000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2103000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2096000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1892000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1105000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>990000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>885000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>787000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>751000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>755000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>788000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>582000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>563000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>518000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>396000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>387000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B26">
+        <v>6834000.0</v>
+      </c>
+      <c r="C26">
+        <v>6800000.0</v>
+      </c>
+      <c r="D26">
         <v>6136000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>24091000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>7896000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>8902000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>8770000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>12418000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>11398000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>11827000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>11010000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>13447000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>11647000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>12822000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>13528000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>12825000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>15024000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>12264000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>13597000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>11945000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>12386000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>12106000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>12740000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>11130000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>10578000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>11397000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>8663000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>7643000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>6513000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>6248000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4895000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>4434000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>4210000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...2 lines deleted...]
-      <c r="H27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>701000.0</v>
+      </c>
+      <c r="J27">
         <v>3419636.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>824000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B28">
+        <v>3271000.0</v>
+      </c>
+      <c r="C28">
+        <v>2957000.0</v>
+      </c>
+      <c r="D28">
         <v>2809000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3201000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3726000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3553000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>3725000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>4076000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4364000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3963000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4608000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5711000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5424000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4949000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5711000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>5303000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5747000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4807000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4911000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6007000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4848000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4131000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4659000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4671000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3588000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2618000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2622000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2714000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1659000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>819000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>925000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>866000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>799000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B30">
+        <v>9822000.0</v>
+      </c>
+      <c r="C30">
+        <v>9757000.0</v>
+      </c>
+      <c r="D30">
         <v>8945000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>27292000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11622000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>12455000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>12495000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15793000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18304000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>15790000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>15618000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>19158000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17071000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17771000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19239000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>18128000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>20771000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>17071000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>18508000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>17952000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17234000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16237000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>17399000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15801000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>3588000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2618000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11285000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10357000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>8172000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7067000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>5820000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5009000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B31">
+        <v>309000.0</v>
+      </c>
+      <c r="C31">
         <v>321000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
+        <v>321000.0</v>
+      </c>
+      <c r="E31">
         <v>484000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>646000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>852000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>955000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1090000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>1197000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1323000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>1317000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1299000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>975000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>471000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>328000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>208000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>169000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>132000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>578000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-35000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>701000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>776000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1032000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1293000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1521000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1083000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1268000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>734000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>660000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>205000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>110000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>69000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>13000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
-        <v>3282000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
-        <v>0.0</v>
+        <v>3282000.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>6284000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>6284000.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
+        <v>0.0</v>
+      </c>
+      <c r="Y32">
+        <v>0.0</v>
+      </c>
+      <c r="Z32">
         <v>22378000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2005000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1583000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1402000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1357000.0</v>
       </c>
-      <c r="AC32"/>
-      <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I30"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="2" spans="1:9">
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>27727000.0</v>
+      </c>
+      <c r="C2">
         <v>13082000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26630000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12337000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36284000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39130000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>135633000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9287000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5593000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>474000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>820000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2116000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2360000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7132000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3371000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3063000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8652000</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>14293000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-23908000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-2846000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
-    </row>
-    <row r="5" spans="1:9">
+      <c r="J4"/>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>5877000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3994000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-21471000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-    </row>
-    <row r="6" spans="1:9">
+      <c r="J5"/>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-1745000.0</v>
+      </c>
+      <c r="C6">
         <v>14645000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-13548000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14293000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23908000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2846000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-96503000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>126346000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3694000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>954000.0</v>
+      </c>
+      <c r="C7">
         <v>4532000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1940000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3725000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5339000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-19675000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6460000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28851000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>2298000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
-    </row>
-    <row r="9" spans="1:9">
+      <c r="J8"/>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:9">
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:9">
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2328000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2137000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1796000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4969000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28067000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>767000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9595000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>10288000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7911000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1886000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>263000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>1397000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-3380000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>663000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-1491000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>784000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1531000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>1704000.0</v>
+      </c>
+      <c r="C14">
         <v>2865000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3684000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4124000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7196000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3413000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2688000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1677000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>582000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:9">
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>25982000.0</v>
+      </c>
+      <c r="C16">
         <v>27727000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13082000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26630000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12376000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>36284000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>39130000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>135633000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9287000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
-    </row>
-    <row r="18" spans="1:9">
+      <c r="J17"/>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-49613000.0</v>
+      </c>
+      <c r="C18">
         <v>-41279000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-53794000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-56002000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-59604000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-52086000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-38994000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4929000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21166000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>25556000.0</v>
+      </c>
+      <c r="C19">
         <v>55306000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>39578000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>67979000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>38961000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>50655000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-303923000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-300552000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8652000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
+        <v>22276000.0</v>
+      </c>
+      <c r="C20">
         <v>39000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>5000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>103000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>112000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>238503000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>122227000.0</v>
       </c>
-      <c r="I20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:9">
+      <c r="J20"/>
+    </row>
+    <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3473000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1527000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4540000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-140000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-55844000.0</v>
+      </c>
+      <c r="C22">
         <v>-55654000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-62723000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-74733000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-69389000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-36603000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-33737000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-22799000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15469000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>22312000.0</v>
+      </c>
+      <c r="C23">
         <v>105000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>154000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>208000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>43523000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9080000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>121813000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>70095.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38961.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>50655.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-300552.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:9">
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>587000.0</v>
+      </c>
+      <c r="C25">
         <v>1117000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-183000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3490000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23743000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12697000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7262000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3207000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1239000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:9">
+    <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>208000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>112000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>238503000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>122227000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:9">
+    <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>2986000.0</v>
+      </c>
+      <c r="C27">
         <v>6335000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8188000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9508000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10288000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7911000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1886000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>263000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>75000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:9">
+    <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>22312000.0</v>
+      </c>
+      <c r="C28">
         <v>144000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>154000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3265000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1415000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>243043000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>121417000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24860000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
+    <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-49613000.0</v>
+      </c>
+      <c r="C29">
         <v>-40805000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-52974000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-53886000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-57244000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-44954000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-35623000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7992000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12514000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
+    <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>25556000.0</v>
+      </c>
+      <c r="C30">
         <v>55306000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39272000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>67979000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36601000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43523000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-303923000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3063000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8652000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="J1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="N1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="R1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="S1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="V1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="W1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Z1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AD1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>25982000.0</v>
+      </c>
+      <c r="C2">
+        <v>7324000.0</v>
+      </c>
+      <c r="D2">
         <v>4892000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>21827000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>27727000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>27702000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20848000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>18358000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13082000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19519000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22019000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>29973000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>26630000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>31089000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>28202000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10691000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>12376000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>36703000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>37581000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>39619000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>36284000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>26462000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29395000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>33669000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>39130000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11224000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>197728000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>130588000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>135633000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>24335000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>29474000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3919000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9287000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>34000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>170000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>301000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>37000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>279000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>280000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>248000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>865000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>532000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>414000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>305000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>825000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>556000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>213000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>766000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>980000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1873000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2834000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1445000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>814000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>490000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1132000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>935000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1904000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>306000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>388000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>465000</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-7954000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>3343000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-4420000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>2887000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>17511000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-1685000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-24327000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-878000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-2038000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>3335000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>318000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1535000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>2556000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>717000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-102000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2706000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>6860000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>206000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-4297000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1225000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>-10815000.0</v>
+      </c>
+      <c r="C6">
+        <v>18658000.0</v>
+      </c>
+      <c r="D6">
         <v>2432000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-16935000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5900000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>25000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6854000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2490000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5276000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-6437000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2500000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7954000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>3343000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4459000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>2887000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>17511000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1685000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-24327000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-878000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2038000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>3335000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>9822000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2933000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-4274000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5461000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>24573000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-182754000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>67140000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-5045000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>111298000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5139000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>25555000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-5368000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-4289000.0</v>
+      </c>
+      <c r="C7">
+        <v>896000.0</v>
+      </c>
+      <c r="D7">
         <v>1121000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2877000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-3940000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2585000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1948000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3510000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>385000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1166000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-1250000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>97000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1953000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4122000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-111000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-716000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>430000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1123000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>689000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3914000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-991000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5849000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2563000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-875000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-22086000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-386000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-825000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-3378000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1871000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>28690000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>505000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-137000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-207000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:32">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>865000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2378000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2929000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>193000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-615000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-179000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-787000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>483000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-666000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2216000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3715000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2249000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>172000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-21976000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-2220000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-497000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1850000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-402000.0</v>
       </c>
-      <c r="AC11"/>
-      <c r="AD11">
+      <c r="AE11"/>
+      <c r="AF11">
         <v>299000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>548000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-71000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2125000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2078000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2413000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2312000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2242000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2628000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2510000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2483000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2787000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2508000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2344000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2372000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>2187000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1008000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>567000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>524000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>412000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>383000.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>90000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-797000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-797000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1699000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>314000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-187000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-429000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-119000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-906000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-3248000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>893000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2134000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-314000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-1047000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-110000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>1834000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-328000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-1528000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1469000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>206000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-685000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-136000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:32">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>224000.0</v>
+      </c>
+      <c r="C14">
+        <v>553000.0</v>
+      </c>
+      <c r="D14">
         <v>533000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>247000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>654000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>674000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>700000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>701000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>790000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>824000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>946000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>954000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>960000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1363000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1021000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1038000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1058000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2103000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1742000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>289000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1105000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>990000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>885000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>787000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>751000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>755000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>788000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>582000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>563000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>518000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>396000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>387000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>15167000.0</v>
+      </c>
+      <c r="C16">
+        <v>25982000.0</v>
+      </c>
+      <c r="D16">
         <v>7324000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4892000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21827000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>27727000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>27702000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>20848000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>18358000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13082000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>19519000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>22019000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>29973000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26630000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>31089000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>28202000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10691000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12376000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>36703000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>37581000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>39619000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>36284000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>26462000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>29395000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>33669000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>35797000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>14974000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>197728000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>130588000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>135633000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>24335000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>29474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3919000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>-13363000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7638000.0</v>
+      </c>
+      <c r="D18">
         <v>-6268000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-22713000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-12994000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6935000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-11624000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-10077000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12643000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-10683000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13057000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-15027000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-15027000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9814000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-15533000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-14903000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15752000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-14274000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-13218000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-17435000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14677000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7258000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-17546000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-15243000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-12039000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-10805000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-8437000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-11737000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-8015000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>20567000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-5025000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-5345000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5268000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>1300000.0</v>
+      </c>
+      <c r="C19">
+        <v>6003000.0</v>
+      </c>
+      <c r="D19">
         <v>8700000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>3759000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>7094000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>6958000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>18307000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>12160000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>17881000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>4162000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>10278000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>6990000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>18370000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4468000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>18420000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>32335000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>14007000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-10176000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>14970000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>15801000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>18366000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>16498000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>13103000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>8549000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>5373000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-127161000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-174695000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1132000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-935000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>-174205000.0</v>
       </c>
-      <c r="AE19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20">
+        <v>1234000.0</v>
+      </c>
+      <c r="C20">
+        <v>20276000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-      <c r="D20"/>
       <c r="E20">
-        <v>0.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
         <v>9000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>13000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>-2639000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-417000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-416000.0</v>
       </c>
       <c r="V21">
         <v>-417000.0</v>
       </c>
       <c r="W21">
+        <v>-416000.0</v>
+      </c>
+      <c r="X21">
         <v>-417000.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
-        <v>-277000.0</v>
+        <v>-417000.0</v>
       </c>
       <c r="Z21">
         <v>-277000.0</v>
       </c>
       <c r="AA21">
         <v>-277000.0</v>
       </c>
       <c r="AB21">
+        <v>-277000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-277000.0</v>
+      </c>
+      <c r="AD21">
         <v>4540000.0</v>
       </c>
-      <c r="AC21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>-100000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21">
+        <v>-100000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22">
+        <v>-9796000.0</v>
+      </c>
+      <c r="C22">
+        <v>-9436000.0</v>
+      </c>
+      <c r="D22">
         <v>-8624000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-26808000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-10976000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-11603000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-11540000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-15404000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-17107000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-14467000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-14301000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-17859000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-16096000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17300000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-18911000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-17920000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-20602000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-16939000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-17930000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-17987000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-16533000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-15461000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-16367000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-14508000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9733000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-10927000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-8434000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-8221000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-6155000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-6862000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5710000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5231000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-4996000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-      <c r="C23"/>
+        <v>147</v>
+      </c>
+      <c r="B23">
+        <v>1234000.0</v>
+      </c>
+      <c r="C23">
+        <v>20293000.0</v>
+      </c>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="H23">
         <v>1000.0</v>
       </c>
       <c r="I23">
+        <v>106000.0</v>
+      </c>
+      <c r="J23">
+        <v>1000.0</v>
+      </c>
+      <c r="K23">
         <v>71000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>10278000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>83000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>18122000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>61000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>17888000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>79000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>60000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>123000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>14414000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>15588000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>17600000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>16498000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>54000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>8549000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5373000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>161308000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-134000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1574000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3075000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>90827000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-14000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>31000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-465000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>12461.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>17918.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>4175.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>10557.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>6990.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>18370.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>18420.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>32335.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>14007.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-10176.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>14970.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>15801.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>18366.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>17478.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>14976.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>11383.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6818.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-126347.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-174205000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>154000.0</v>
+      </c>
+      <c r="C25">
+        <v>-86000.0</v>
+      </c>
+      <c r="D25">
         <v>102000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>383000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-95000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-144000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-195000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-177000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1633000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3727000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>144000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-64000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>232000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2866000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>688000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>867000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1039000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2510000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>354000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1603000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6602000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-19675000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-2249.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>172.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-21976.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>567000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-497.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-1850.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-402.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>27291.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>299.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>548.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-71.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
-        <v>61000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
+        <v>61000.0</v>
+      </c>
+      <c r="P26"/>
+      <c r="Q26">
         <v>79000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>60000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>123000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>63000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>37000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>238503000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>77329000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>77307000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>122227000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>344000.0</v>
+      </c>
+      <c r="C27">
+        <v>435000.0</v>
+      </c>
+      <c r="D27">
         <v>600000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>588000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1363000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1519000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1529000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1594000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1693000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1984000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2001000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2125000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2078000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2326000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2312000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2242000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2628000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2510000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2483000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2787000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2508000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2344000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2372000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2187000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>1008000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>567000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>524000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>412000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>383000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>125000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>90000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>24000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>24000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
-        <v>0.0</v>
+        <v>1248000.0</v>
       </c>
       <c r="C28">
-        <v>2019000.0</v>
+        <v>20293000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
+        <v>2019000.0</v>
+      </c>
+      <c r="F28">
+        <v>0.0</v>
+      </c>
+      <c r="G28">
         <v>36000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>106000.0</v>
       </c>
       <c r="H28">
         <v>1000.0</v>
       </c>
       <c r="I28">
+        <v>106000.0</v>
+      </c>
+      <c r="J28">
+        <v>1000.0</v>
+      </c>
+      <c r="K28">
         <v>71000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>0.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>83000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>83000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>61000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>61000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>79000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>60000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>123000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2630000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-404000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-354000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-398000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-363000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-414000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-240000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>161308000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-112000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>78877000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2970000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>90731000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-114000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>30900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>-13363000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7638000.0</v>
+      </c>
+      <c r="D29">
         <v>-6268000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-22713000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-12994000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6969000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-11454000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-9776000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12606000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-10670000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-12778000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-14747000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-14779000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8949000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-15001000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-14489000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-15447000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-13449000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12662000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-17222000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-13911000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6278000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-15673000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-12409000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-10594000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-9991000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-7947000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-10605000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7080000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>22471000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-4719000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-4957000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4803000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>1300000.0</v>
+      </c>
+      <c r="C30">
+        <v>6003000.0</v>
+      </c>
+      <c r="D30">
         <v>8700000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>3759000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7094000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6958000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>18307000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12160000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>17881000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4162000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10278000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6710000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>18122000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4468000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17888000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31921000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13702000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-11001000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>14414000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>15588000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17600000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>16498000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13103000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8549000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5373000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-127161000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-174695000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1132000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-935000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-1904000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-306000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-388000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-465000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>