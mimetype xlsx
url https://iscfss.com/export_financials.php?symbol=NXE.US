--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -250,50 +253,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -923,3055 +932,3213 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>40347000.0</v>
+      </c>
+      <c r="C2">
         <v>21359000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26943000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13680.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7441.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6499.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3208.51</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3842.06</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1661.02</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1864.67</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>989.79</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>369.31</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>236542.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>583635.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-      <c r="K3">
-[...2 lines deleted...]
-      <c r="L3"/>
+      <c r="K3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...2 lines deleted...]
-      <c r="L4"/>
+      <c r="K4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>145277511.0</v>
+      </c>
+      <c r="C5">
         <v>154636000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>114893000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>95140000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>70732000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>50600000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>49311975.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>41726724.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>28050059.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17005665.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7530180.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4959329.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2187811.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>99126.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
+      <c r="K6"/>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
-      <c r="O6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15">
+      <c r="O6">
+        <v>0.0</v>
+      </c>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>697000.0</v>
+      </c>
+      <c r="C7">
         <v>1017000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1942000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2463000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3169000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4031015.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2644967.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
-[...2 lines deleted...]
-      <c r="L7"/>
+      <c r="K7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>2377951000.0</v>
+      </c>
+      <c r="C8">
         <v>1405968000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1009130000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>712603000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>695856000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>255953457.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>218787664.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>208711135.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
-[...2 lines deleted...]
-      <c r="L9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>0.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>801923951.0</v>
+      </c>
+      <c r="C10">
         <v>476587000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>290743000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>134447000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>201804000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>74022000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>52117581.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>125059189.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164943850.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>31090313.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34303982.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>13840457.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7562633.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1056823.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>703135.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>1122746289.0</v>
+      </c>
+      <c r="C12">
         <v>476587000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>290743000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>140222000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>211119000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>74022000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>52117581.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>125059189.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>164943850.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>78545413.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>34303982.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13840457.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7562633.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1056823.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>703135.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>2376013126.0</v>
+      </c>
+      <c r="C13">
         <v>1405968000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1009130000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>712603000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>695856000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>255953000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>218787664.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>208711135.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>196311184.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>125735515.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>110024398.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>62850418.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>39599737.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1166186.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>730000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:15">
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>588395935.0</v>
+      </c>
+      <c r="C14">
         <v>554755000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>529214000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>479680000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>459287000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>370531000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>402676421.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>393952000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>321921938.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>300298973.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>232517000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>140188000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>96884000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4274000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1432000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>255953457.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>218787664.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>208711135.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>196311184.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>125735515.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>110024398.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>62850418.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>39599737.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16455476.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>730000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-26943.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-13680.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-7441.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-6499.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3208.51</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-369.3</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-      <c r="K17">
-[...2 lines deleted...]
-      <c r="L17"/>
+      <c r="K17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
-      <c r="O18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:15">
+      <c r="O18">
+        <v>0.0</v>
+      </c>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>65.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>144.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>312.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>219.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>287.89</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>333.88</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>142.79</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>158.39</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>55.47</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15.97</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>9.64</v>
       </c>
-      <c r="N21">
-[...4 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="O21">
+        <v>0.0</v>
+      </c>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
+        <v>0.0</v>
+      </c>
+      <c r="O22">
         <v>-26416.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>2470917721.0</v>
+      </c>
+      <c r="C23">
         <v>1657243000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1007425000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>554560000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>546563000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>357392000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>313525914.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>326867565.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>323079350.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>192496385.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>101155424.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>57004236.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39120694.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1066163.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>819935.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>158478000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>80021000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>72011000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>226853084.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>119581190.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>138190880.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>171369970.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>70811800.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24">
         <v>1275534.22</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1365652.09</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>74474000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>230106510.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>121667200.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>138190880.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>171369970.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>70811800.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>153845000.0</v>
+      </c>
+      <c r="C26">
         <v>229594000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>240116000.0</v>
       </c>
-      <c r="D26">
-[...2 lines deleted...]
-      <c r="E26"/>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:15">
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
-[...2 lines deleted...]
-      <c r="L27"/>
+      <c r="K27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-215491246.0</v>
+      </c>
+      <c r="C28">
         <v>-19787000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28155000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>28058000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-126624000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>156862000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70108578.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13131695.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6426116.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>39721488.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-34303982.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-12485793.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-7561278.34</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1056823.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-703135.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>2418322000.0</v>
+      </c>
+      <c r="C29">
         <v>1634824000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>978497000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>497897000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>505619000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>321104380.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>284279871.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>303485654.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>307692819.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>2741762.0</v>
+      </c>
+      <c r="C30">
         <v>2239000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2452000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1801000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1178000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>304000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>610121.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>386939.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>548069.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>807447.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>306300.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>91127.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>221311.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9340.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1200.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>417732000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>433608000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>94032883.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>161551854.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>164960888.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>136180064.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>109839171.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>19705954.12</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>47364390.33</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>35206240.23</v>
       </c>
-      <c r="N31">
-[...4 lines deleted...]
-    <row r="32" spans="1:15">
+      <c r="O31">
+        <v>0.0</v>
+      </c>
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>517250000.0</v>
+      </c>
+      <c r="C32">
         <v>15073000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>279053000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>127621000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>205120000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67684005.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48677217.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>119195168.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>162636364.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1324226961.0</v>
+      </c>
+      <c r="C33">
         <v>1164059000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>700460000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>410372000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>333238000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>282386000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>260063902.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>201155084.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>157428556.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>113070950.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>66341444.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>42914205.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>31208303.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14534443.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>48</v>
+      </c>
+      <c r="B34">
+        <v>8840000.0</v>
+      </c>
+      <c r="C34">
+        <v>91000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
-[...2 lines deleted...]
-      <c r="L34"/>
+      <c r="K34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>10440483.0</v>
+      </c>
+      <c r="C35">
         <v>91000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1016000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2555000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>77010000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>230818000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>122392265.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>138423662.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>171724215.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>71061995.0</v>
       </c>
-      <c r="K35">
-[...1 lines deleted...]
-      </c>
       <c r="L35">
+        <v>0.0</v>
+      </c>
+      <c r="M35">
         <v>212144.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1460144.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1354664.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>1154955019.0</v>
+      </c>
+      <c r="C36">
         <v>344222000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="E36">
         <v>76000.0</v>
       </c>
       <c r="F36">
+        <v>76000.0</v>
+      </c>
+      <c r="G36">
         <v>85000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>95547.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>514377.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-142.79</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-158.39</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>17400.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-15.97</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-9.64</v>
       </c>
-      <c r="N36"/>
       <c r="O36"/>
-    </row>
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
-[...1 lines deleted...]
-      </c>
+      <c r="K37"/>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
-      <c r="O37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:15">
+      <c r="O37">
+        <v>0.0</v>
+      </c>
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...1 lines deleted...]
-      </c>
+      <c r="D38"/>
       <c r="E38">
         <v>76000.0</v>
       </c>
       <c r="F38">
+        <v>76000.0</v>
+      </c>
+      <c r="G38">
         <v>85369.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>95835.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>514711.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>32927.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>22852.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>17400.0</v>
       </c>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
       <c r="M38">
         <v>0.0</v>
       </c>
       <c r="N38">
+        <v>0.0</v>
+      </c>
+      <c r="O38">
         <v>-14534443.0</v>
       </c>
-      <c r="O38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>21202709.0</v>
+      </c>
+      <c r="C39">
         <v>14358000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13770000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2165000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1028000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>680000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>734310.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>266353.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>158875.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>72575.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>203698.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>158447.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>128447.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>26416.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>115600.0</v>
       </c>
     </row>
-    <row r="40" spans="1:15">
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>2385579.0</v>
+      </c>
+      <c r="C40">
         <v>43000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>26986000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15792000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7499000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6544000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4225835.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6513470.94</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3012768.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2426259.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>998797.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>378935.7</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>251126.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>57000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:15">
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>867000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>2536000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>711587.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>725066.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>232778.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>354249.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>250194.0</v>
       </c>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
       <c r="L41">
+        <v>0.0</v>
+      </c>
+      <c r="M41">
         <v>182428.36</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>99783.49</v>
       </c>
-      <c r="N41">
-[...4 lines deleted...]
-    <row r="42" spans="1:15">
+      <c r="O41">
+        <v>0.0</v>
+      </c>
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>95140000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>70732000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>58576159.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>51311975.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>45079701.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>29888281.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>17005665.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1482408.9</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>4267557.87</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>2059503.91</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1248723.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-      <c r="K43">
-[...2 lines deleted...]
-      <c r="L43"/>
+      <c r="K43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
-[...1 lines deleted...]
-      </c>
+      <c r="K44"/>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
-      <c r="O44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:15">
+      <c r="O44">
+        <v>0.0</v>
+      </c>
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>835372000.0</v>
+      </c>
+      <c r="C45">
         <v>603580000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>469924000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>421861000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>342900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>282300663.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>265713444.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>113048098.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>66324044.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>42914205.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>31208303.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>14534443.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>7558835.0</v>
+      </c>
+      <c r="C46">
         <v>590243000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>456760000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>410296000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>333162000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>282301000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>259968067.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>200640373.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>157395629.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>113048098.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>66324044.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>42914205.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>31208303.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>14534443.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>410152000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>333162000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>282082250.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>259680173.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>200306491.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>157252840.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>112889705.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>66324040.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>36927975.22</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>29378706.58</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>14649264.26</v>
       </c>
-      <c r="O47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-690675684.0</v>
+      </c>
+      <c r="C48">
         <v>-381563000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-304004000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-389867000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-332980000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-212302000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-103400960.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-85143089.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-88038390.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-32743616.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-17398941.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-12751624.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-4378324.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-256731.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-20065.0</v>
       </c>
     </row>
-    <row r="49" spans="1:15">
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
-[...1 lines deleted...]
-      </c>
+      <c r="K49"/>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
-      <c r="O49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:15">
+      <c r="O49">
+        <v>0.0</v>
+      </c>
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>586214000.0</v>
+      </c>
+      <c r="C50">
         <v>455783000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>158478000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>80021000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>171369966.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>70811801.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>1165703.47</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>1275217.92</v>
       </c>
-      <c r="N50">
-[...4 lines deleted...]
-    <row r="51" spans="1:15">
+      <c r="O50">
+        <v>0.0</v>
+      </c>
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>586432705.0</v>
+      </c>
+      <c r="C51">
         <v>456800000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>318898000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>162505000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>75180000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>230884000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>122226160.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>138190884.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>342739936.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>141623601.0</v>
       </c>
-      <c r="K51">
-[...1 lines deleted...]
-      </c>
       <c r="L51">
+        <v>0.0</v>
+      </c>
+      <c r="M51">
         <v>1354664.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1354.66</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>587129705.0</v>
+      </c>
+      <c r="C52">
         <v>456709000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>159404000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>80796000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>706000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>778000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>558960.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>171369966.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>70811801.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
+        <v>0.0</v>
+      </c>
+      <c r="M52">
         <v>1354664.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1275217.92</v>
       </c>
-      <c r="N52">
-[...4 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="O52">
+        <v>0.0</v>
+      </c>
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53">
-        <v>0.0</v>
+        <v>320822336.0</v>
       </c>
       <c r="C53">
         <v>0.0</v>
       </c>
       <c r="D53">
+        <v>0.0</v>
+      </c>
+      <c r="E53">
         <v>5775000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>9315000.0</v>
       </c>
-      <c r="F53">
-[...2 lines deleted...]
-      <c r="G53"/>
+      <c r="G53">
+        <v>0.0</v>
+      </c>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>47455100.0</v>
       </c>
-      <c r="K53">
-[...1 lines deleted...]
-      </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:15">
+      <c r="O53">
+        <v>0.0</v>
+      </c>
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-      <c r="K54">
-[...1 lines deleted...]
-      </c>
+      <c r="K54"/>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
-      <c r="O54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:15">
+      <c r="O54">
+        <v>0.0</v>
+      </c>
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>2470917721.0</v>
+      </c>
+      <c r="C55">
         <v>1657243000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1007425000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>554560000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>546563000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>357392000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>313525914.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>326867565.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>323079350.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>192496385.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>101155424.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>57004236.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>39120694.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1066163.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>819935.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>1146690760.0</v>
+      </c>
+      <c r="C56">
         <v>493184000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>306965000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>144188000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>213325000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>75006000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>53462012.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>125712481.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>165650794.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>79425435.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>34813980.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>14090031.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7912391.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1066163.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>819935.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>629862284.0</v>
+      </c>
+      <c r="C57">
         <v>478111000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>186390000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>96588000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8205000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7322000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4784795.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6517313.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3014430.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2428124.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>999787.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1733969.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>251326.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>57582.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:15">
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>640302769.0</v>
+      </c>
+      <c r="C58">
         <v>478202000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>187406000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>99143000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>85215000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>238140000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>127177060.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>144940975.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>174738645.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>73490119.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>999787.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1946113.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1711470.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>57582.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>110000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:15">
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-      <c r="K59">
-[...1 lines deleted...]
-      </c>
+      <c r="K59"/>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
-      <c r="O59"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:15">
+      <c r="O59">
+        <v>0.0</v>
+      </c>
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1830614952.0</v>
+      </c>
+      <c r="C60">
         <v>1179041000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>820019000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>417876000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>433608000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>94251000.0</v>
       </c>
-      <c r="G60">
-[...1 lines deleted...]
-      </c>
       <c r="H60">
+        <v>186348854.0</v>
+      </c>
+      <c r="I60">
         <v>165294770.0</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
-        <v>109997564.0</v>
+        <v>148340705.0</v>
       </c>
       <c r="K60">
+        <v>119006266.0</v>
+      </c>
+      <c r="L60">
         <v>100155637.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>55058123.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>37409224.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1008581.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>709935.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-      <c r="K61">
-[...1 lines deleted...]
-      </c>
+      <c r="K61"/>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
-      <c r="O61"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:15">
+      <c r="O61">
+        <v>0.0</v>
+      </c>
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
-      <c r="K62">
-[...2 lines deleted...]
-      <c r="L62"/>
+      <c r="K62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>59699000.0</v>
+      </c>
+      <c r="C2">
+        <v>29724000.0</v>
+      </c>
+      <c r="D2">
+        <v>40347000.0</v>
+      </c>
+      <c r="E2">
         <v>31217000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>17605000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>35773000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>21359000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>37606000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>20416000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>26556000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>26943.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>27383.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>16887.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>11654.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>13680.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>17338.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>12691.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>15201.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>7441.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>14192.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>4975.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>4724.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>6499.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>1327.64</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>1866.5</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>3095.75</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>3208.51</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>6300.13</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>4720.93</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>5537.23</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>3842.06</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>6945.76</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>3449.83</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>6942.81</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>1661.02</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>4695.78</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1375.82</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>3347.1</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1864.67</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>3536.06</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>7904.6</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>2671.22</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>989.79</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>2468.05</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>1386.8</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>1509.57</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>369.31</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>406.47</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>797.09</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>853.82</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>199.11</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>1225.66</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>1015.29</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>181.28</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>581.13</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-      <c r="BD2"/>
       <c r="BE2"/>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...4 lines deleted...]
-      </c>
+      <c r="AC3"/>
+      <c r="AD3"/>
       <c r="AE3"/>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>137304000.0</v>
+      </c>
+      <c r="C5">
+        <v>150107918.0</v>
+      </c>
+      <c r="D5">
+        <v>145277511.0</v>
+      </c>
+      <c r="E5">
         <v>130194000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>123843000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>129078000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>154636000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>141936000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>132490000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>120745000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>114893000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>106817000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>99280000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>100755000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>95140000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>89802000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>81469000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>76552000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>70732000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>63489000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>57135000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>55165000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>50599606.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>47949265.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>50076455.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>58656122.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>49311975.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>48446864.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>46283965.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>43864606.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>41726724.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>37356428.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>34744067.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>28596646.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>28050059.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>22563531.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>21582334.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>19593610.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>17005665.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>12660897.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>11390751.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>7149537.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>7530180.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>6368803.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>5961263.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>5288829.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>4959329.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>4288420.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>4085799.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>3459692.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>2187811.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>1683241.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>845924.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>690.8</v>
       </c>
-      <c r="BA5">
+      <c r="BD5">
         <v>99126.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...4 lines deleted...]
-      </c>
+      <c r="AC6"/>
+      <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6">
-[...4 lines deleted...]
-      </c>
+      <c r="AH6"/>
+      <c r="AI6"/>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
@@ -3982,508 +4149,547 @@
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-      <c r="BD6"/>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6">
+        <v>0.0</v>
+      </c>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>697000.0</v>
+      </c>
+      <c r="C7">
+        <v>697000.0</v>
+      </c>
+      <c r="D7">
+        <v>697000.0</v>
+      </c>
+      <c r="E7">
         <v>437000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>560000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>678000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>1017000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>1256000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>1491000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>1717000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>1942000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>1889000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>2086000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>2278000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>2463000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>2645000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>2823000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>2997000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>3169000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>3339000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>3648000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>3843000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>4031015.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>4217808.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>4441225.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>4617499.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>2644967.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>2803785.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>2958024.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>3109713.0</v>
       </c>
-      <c r="AC7">
-[...7 lines deleted...]
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
+        <v>2479708000.0</v>
+      </c>
+      <c r="C8">
+        <v>2395479000.0</v>
+      </c>
+      <c r="D8">
+        <v>2377951000.0</v>
+      </c>
+      <c r="E8">
         <v>1437017000.0</v>
       </c>
-      <c r="C8">
+      <c r="F8">
         <v>1421237000.0</v>
       </c>
-      <c r="D8">
+      <c r="G8">
         <v>1406831000.0</v>
       </c>
-      <c r="E8">
+      <c r="H8">
         <v>1405968000.0</v>
       </c>
-      <c r="F8">
+      <c r="I8">
         <v>1388054000.0</v>
       </c>
-      <c r="G8">
+      <c r="J8">
         <v>1385500000.0</v>
       </c>
-      <c r="H8">
+      <c r="K8">
         <v>1146736000.0</v>
       </c>
-      <c r="I8">
+      <c r="L8">
         <v>1009130000.0</v>
       </c>
-      <c r="J8">
+      <c r="M8">
         <v>995390000.0</v>
       </c>
-      <c r="K8">
+      <c r="N8">
         <v>758463000.0</v>
       </c>
-      <c r="L8">
+      <c r="O8">
         <v>741256000.0</v>
       </c>
-      <c r="M8">
+      <c r="P8">
         <v>712603000.0</v>
       </c>
-      <c r="N8">
+      <c r="Q8">
         <v>697874000.0</v>
       </c>
-      <c r="O8">
+      <c r="R8">
         <v>697067000.0</v>
       </c>
-      <c r="P8">
+      <c r="S8">
         <v>696673000.0</v>
       </c>
-      <c r="Q8">
+      <c r="T8">
         <v>695856000.0</v>
       </c>
-      <c r="R8">
+      <c r="U8">
         <v>684290000.0</v>
       </c>
-      <c r="S8">
+      <c r="V8">
         <v>681575000.0</v>
       </c>
-      <c r="T8"/>
-[...1 lines deleted...]
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...4 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9"/>
-      <c r="AG9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>756173000.0</v>
+      </c>
+      <c r="C10">
+        <v>657130822.0</v>
+      </c>
+      <c r="D10">
+        <v>801923951.0</v>
+      </c>
+      <c r="E10">
         <v>305985000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>371556000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>434640000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>476587000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>537766000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>572363000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>383159000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>290743000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>370444000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>100571000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>135909000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>134447000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>140582000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>161237000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>187495000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>201804000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>227844000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>234192000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>226798000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>74021706.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>78622079.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>75801658.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>43942030.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>52117581.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>72112073.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>84323653.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>103853612.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>125059189.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>132713083.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>142929234.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>157655177.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>164943850.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>180725909.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>46302691.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>53535035.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>31090313.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>89267191.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>101436773.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>33321404.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>34303982.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>20749898.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>28561636.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>7797982.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>13840457.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>5783685.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>11519091.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>15078947.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>7562633.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>6912330.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>5082954.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>4130830.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>1056823.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>1117350.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>882684.0</v>
       </c>
-      <c r="BD10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:57">
+      <c r="BG10"/>
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4497,915 +4703,948 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>970253000.0</v>
+      </c>
+      <c r="C12">
+        <v>1020983689.0</v>
+      </c>
+      <c r="D12">
+        <v>1122746289.0</v>
+      </c>
+      <c r="E12">
         <v>305985000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>371556000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>434640000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>476587000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>537766000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>572363000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>383159000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>290743000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>377684000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>107783000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>141294000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>140222000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>147486000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>167270000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>195887000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>211119000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>237745000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>237193000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>226798000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>74021706.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>78622079.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>75801658.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>43942030.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>52117581.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>72112073.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>84323653.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>103853612.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>125059189.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>132713083.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>142929234.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>157655177.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>164943850.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>180725909.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>59279691.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>66857035.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>78545413.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>89267191.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>101436773.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>33321404.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>34303982.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>20749898.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>28561636.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>7797982.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>13840457.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>5783685.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>11519091.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>15078947.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>7562633.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>6912330.0</v>
       </c>
-      <c r="AY12">
+      <c r="BB12">
         <v>5082954.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BC12">
         <v>4130830.0</v>
       </c>
-      <c r="BA12">
+      <c r="BD12">
         <v>1056823.0</v>
       </c>
-      <c r="BB12">
+      <c r="BE12">
         <v>1117350.0</v>
       </c>
-      <c r="BC12">
+      <c r="BF12">
         <v>882684.0</v>
       </c>
-      <c r="BD12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:57">
+      <c r="BG12"/>
+      <c r="BH12"/>
+    </row>
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
+        <v>2479708000.0</v>
+      </c>
+      <c r="C13">
+        <v>2401669550.0</v>
+      </c>
+      <c r="D13">
+        <v>2376013126.0</v>
+      </c>
+      <c r="E13">
         <v>1437017000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>1421237000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>1406831000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>1405968000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>1388054000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>1385500000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>1146736000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>1009130000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>995390000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>758463000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>741256000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>712603000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>697874000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>697067000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>696673000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>695856000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>684290000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>681575000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>653882000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>255953457.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>245554564.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>244779344.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>218787664.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>218787664.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>214596888.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>214560948.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>210450776.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>208711135.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>204957719.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>202819275.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>199606846.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>196311184.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>193732328.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>130609420.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>126006242.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>125735515.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>123435626.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>122856519.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>120497233.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>110024398.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>90441279.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AT13">
         <v>88792128.0</v>
       </c>
-      <c r="AR13">
+      <c r="AU13">
         <v>62961923.0</v>
       </c>
-      <c r="AS13">
+      <c r="AV13">
         <v>62850418.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>52363356.0</v>
       </c>
-      <c r="AU13">
+      <c r="AX13">
         <v>52215405.0</v>
       </c>
-      <c r="AV13">
+      <c r="AY13">
         <v>52095969.0</v>
       </c>
-      <c r="AW13">
+      <c r="AZ13">
         <v>39599737.0</v>
       </c>
-      <c r="AX13">
+      <c r="BA13">
         <v>36849688.0</v>
       </c>
-      <c r="AY13">
+      <c r="BB13">
         <v>23349746.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BC13">
         <v>19961876.0</v>
       </c>
-      <c r="BA13">
+      <c r="BD13">
         <v>1166186.0</v>
       </c>
-      <c r="BB13">
+      <c r="BE13">
         <v>1205.68</v>
       </c>
-      <c r="BC13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>705270006.0</v>
+      </c>
+      <c r="C14">
+        <v>660738446.0</v>
+      </c>
+      <c r="D14">
+        <v>611842857.0</v>
+      </c>
+      <c r="E14">
         <v>573112000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>570022148.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>569092000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>613813000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>613813000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>613813000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>536646000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>525341000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>491274000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>486577000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>485400000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>482530000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>479504000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>504256000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>479268000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>472338000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>472338000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>471861000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>407467000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>378385000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>376701000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>366251490.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>360251000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>360250571.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>403862428.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>353802907.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>399743000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>351660000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>346777000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>343884000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>407144000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>342627000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>332703000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>309364000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>306388000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>303572343.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>303572000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>302212000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>290333000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>253433000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>253433000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>209202000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>195805000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>144364000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>144363604.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>156519311.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>142422000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>95592000.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>74395000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>83377000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>64780547.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>22806000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>5904347.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>3721978.0</v>
       </c>
-      <c r="BD14">
+      <c r="BG14">
         <v>3722000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BH14">
         <v>3721978.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>681575000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>653882000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>255953457.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>245554564.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>244779344.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>218787664.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>218787664.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>214596888.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>214560948.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>210450776.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>208711135.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>204957719.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>202819275.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>199606846.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>196311184.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>193732328.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>130609420.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>126006242.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>125735515.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>123435626.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>122856519.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>120497233.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>110024398.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>90441279.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>88792128.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>62961923.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>62850418.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>52363356.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>52215405.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>52095969.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>39599737.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>36849688.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>23349746.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>19961876.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>16455476.0</v>
       </c>
-      <c r="BB15"/>
-[...1 lines deleted...]
-      <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16">
         <v>-20438000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>-26556000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>-26943.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>-27383.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-16887.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-11654.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-13680.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-17338.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>-12691.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-15201.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-7441.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-14192.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-4975.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-4724.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-6499.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-1327.64</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-1866.5</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-3095.75</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-3208.51</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-6300.13</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-4720.93</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>-5537.23</v>
       </c>
-      <c r="AC16"/>
-[...1 lines deleted...]
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16">
         <v>-1386.8</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>-1509.57</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>-369.3</v>
       </c>
-      <c r="AT16"/>
-[...1 lines deleted...]
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...4 lines deleted...]
-      </c>
+      <c r="AC18"/>
+      <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18">
-[...4 lines deleted...]
-      </c>
+      <c r="AH18"/>
+      <c r="AI18"/>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
@@ -5416,58 +5655,67 @@
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-      <c r="BD18"/>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5481,99 +5729,96 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20">
-[...4 lines deleted...]
-      </c>
+      <c r="AH20"/>
+      <c r="AI20"/>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
@@ -5584,260 +5829,266 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
-[...1 lines deleted...]
-      <c r="BD20"/>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
         <v>56000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>56000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>65.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>85.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>105.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>124.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>144.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>188.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>229.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>272.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>312.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>334.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>331.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>287.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>219.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>251.02</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>345.95</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>332.79</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>287.89</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>336.86</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>394.79</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>435.59</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>333.88</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>290.55</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>322.81</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>206.73</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>142.79</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>154.64</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>154.64</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>197.57</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>158.39</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>172.52</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>119.89</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>58.73</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>55.47</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>24.79</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>28.32</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>27.34</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>15.97</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>16.67</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>18.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>8.31</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>9.64</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>11.28</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>12.2</v>
       </c>
-      <c r="AZ21">
-[...7 lines deleted...]
-      <c r="BD21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22">
-[...4 lines deleted...]
-      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
@@ -5846,532 +6097,556 @@
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
         <v>-26416.0</v>
       </c>
-      <c r="BB22"/>
-[...1 lines deleted...]
-      <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>2528326000.0</v>
+      </c>
+      <c r="C23">
+        <v>2472282563.0</v>
+      </c>
+      <c r="D23">
+        <v>2470917721.0</v>
+      </c>
+      <c r="E23">
         <v>1566177000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>1546228000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>1566970000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>1657243000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>1683654000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>1679176000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>1133070000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>1007425000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>884564000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>581473000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>574282000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>554560000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>545269000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>542209000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>550516000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>546563000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>551579000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>534869000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>515343000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>357392071.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>353996343.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>348010080.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>314044178.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>313525914.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>320248916.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>321328785.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>327478652.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>326867565.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>326419298.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>325030895.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>331094068.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>323079350.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>328444240.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>191478953.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>192575943.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>192496385.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>194433790.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>192889905.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>111479694.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>101155424.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>83618599.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>82703366.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>57632692.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>57004236.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>51902835.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>52687299.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>52849808.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>39120694.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>37678125.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>23963218.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>20553381.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>1066163.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>1120175.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>901109.0</v>
       </c>
-      <c r="BD23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:57">
+      <c r="BG23"/>
+      <c r="BH23"/>
+    </row>
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>158478000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>189206000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>78986000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>76290000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>80021000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>74754000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>61716000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>90416000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>72011000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>73614000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>61766000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>55857000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>226853084.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>176962300.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>155403790.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>116499810.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>119581190.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>118315670.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>125266150.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>122233440.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>29290444.64</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>98504587.44</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>150666483.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>136146330.0</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>136604224.79</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>118259653.05</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>63784805.24</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>68332457.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>52695341.57</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>48366973.87</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>57297485.49</v>
       </c>
-      <c r="AN24">
-[...7 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>1209036.52</v>
       </c>
-      <c r="AU24">
+      <c r="AX24">
         <v>1268859.53</v>
       </c>
-      <c r="AV24">
+      <c r="AY24">
         <v>1226244.34</v>
       </c>
-      <c r="AW24">
+      <c r="AZ24">
         <v>1275534.22</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>1314258.0</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>1290845.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BC24">
         <v>1332612.12</v>
       </c>
-      <c r="BA24">
+      <c r="BD24">
         <v>1365652.09</v>
       </c>
-      <c r="BB24"/>
-[...1 lines deleted...]
-      <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25">
         <v>74474000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>76259000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>64646000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>58833000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>230106510.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>180401460.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>159053200.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>120351810.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>121667200.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>120520170.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>127586460.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>124705720.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>29290443.79</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>98504585.01</v>
       </c>
-      <c r="AE25"/>
-[...1 lines deleted...]
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>180707000.0</v>
+      </c>
+      <c r="C26">
+        <v>177146000.0</v>
+      </c>
+      <c r="D26">
+        <v>153845000.0</v>
+      </c>
+      <c r="E26">
         <v>158131000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>156601000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>146982000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>229594000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>239436000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>238501000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>241137000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>240116000.0</v>
       </c>
-      <c r="J26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
+      <c r="AH26"/>
+      <c r="AI26"/>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
@@ -6382,1433 +6657,1516 @@
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
-[...1 lines deleted...]
-      <c r="BD26"/>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...4 lines deleted...]
-      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>-143105000.0</v>
+      </c>
+      <c r="C28">
+        <v>59338952.0</v>
+      </c>
+      <c r="D28">
+        <v>-215491246.0</v>
+      </c>
+      <c r="E28">
         <v>286753000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>117524000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-9649000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-19787000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>-106586000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-106187000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-205534000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>28155000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-179349000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-19499000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-57341000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-51963000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-63183000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-96698000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-94082000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-126624000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-150891000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-168778000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-167098000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>156862393.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>102558025.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>84043356.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>77175279.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>70108578.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>49007385.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>43900518.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>21489545.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>13131695.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>28979581.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>7737249.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-21508847.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>6426116.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-32794806.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>36393887.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>37436714.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>39721488.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-25766483.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-27379138.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-33321404.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-34303982.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-20749898.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-27206972.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-6443318.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-12485793.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-4429021.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-11517736.34</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>-15077592.34</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-6207969.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-6910975.34</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>-5081599.34</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>-4129475.34</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>-1056823.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>-1117350.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>-882684.0</v>
       </c>
-      <c r="BD28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:57">
+      <c r="BG28"/>
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>2456658000.0</v>
+      </c>
+      <c r="C29">
+        <v>2411856000.0</v>
+      </c>
+      <c r="D29">
+        <v>2418322000.0</v>
+      </c>
+      <c r="E29">
         <v>1511102000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>1514409000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>1527724000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>1634824000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>1644738000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>1657247000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>1104765000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>978497000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>823379000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>521183000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>521903000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>497897000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>495735000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>495452000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>505198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>505619000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>504241000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>500188000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>482774000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>321104380.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>316828473.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>318666639.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>280603918.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>3102000.0</v>
+      </c>
+      <c r="C30">
+        <v>2630781.0</v>
+      </c>
+      <c r="D30">
+        <v>2741762.0</v>
+      </c>
+      <c r="E30">
         <v>2764000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>1489000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1457000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>2239000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>1750000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>1835000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>4139000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>2452000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>2016000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>1461000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>1917000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>1801000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>1017000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>862000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>864000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>1178000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>665000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>370000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>258000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>304606.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>237061.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>378433.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>491853.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>610121.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>607005.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>771672.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1259839.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>386939.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>499576.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>359695.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>566745.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>548069.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>836483.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>836483.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>861987.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>807447.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>739535.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>756600.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>849514.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>306300.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>435317.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>220375.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>312762.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>91127.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>286564.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>280179.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>152390.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>221311.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>187907.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>101608.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>69153.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>9340.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>2825.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>2825.0</v>
       </c>
-      <c r="BD30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:57">
+      <c r="BG30"/>
+      <c r="BH30"/>
+    </row>
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...4 lines deleted...]
-      </c>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>634088000.0</v>
+      </c>
+      <c r="N31">
+        <v>442092000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>417732000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>420981000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>433736000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>414510000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>433608000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>430293000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>438091000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>426630000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>94032883.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>139615158.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>162916897.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>163771322.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>164410785.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>171952457.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>170229587.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>175970342.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>34964518.77</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>85612816.86</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>154750404.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>170031588.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>108553259.47</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>128035557.6</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>75127488.62</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>65485979.12</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>81737737.01</v>
       </c>
-      <c r="AL31">
-[...7 lines deleted...]
-      </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>72321486.16</v>
       </c>
-      <c r="AP31">
-[...7 lines deleted...]
-      </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>47364390.33</v>
       </c>
-      <c r="AT31">
-[...7 lines deleted...]
-      </c>
       <c r="AW31">
+        <v>0.0</v>
+      </c>
+      <c r="AX31">
+        <v>0.0</v>
+      </c>
+      <c r="AY31">
+        <v>0.0</v>
+      </c>
+      <c r="AZ31">
         <v>35206240.23</v>
       </c>
-      <c r="AX31">
-[...7 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
-      <c r="BB31"/>
-[...1 lines deleted...]
-      <c r="BD31"/>
+      <c r="BB31">
+        <v>0.0</v>
+      </c>
+      <c r="BC31">
+        <v>0.0</v>
+      </c>
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>311867000.0</v>
+      </c>
+      <c r="C32">
+        <v>277476000.0</v>
+      </c>
+      <c r="D32">
+        <v>517250000.0</v>
+      </c>
+      <c r="E32">
         <v>-319990000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>-126861000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>-12934000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>15073000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>76139000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>96611000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>194979000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>279053000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>357848000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>102397000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>132933000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>127621000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>132332000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>157417000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>182253000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>205120000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>224917000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>233314000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>221756000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>67684005.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>72859542.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>73181984.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>37841954.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1541010000.0</v>
+      </c>
+      <c r="C33">
+        <v>1433591228.0</v>
+      </c>
+      <c r="D33">
+        <v>1324226961.0</v>
+      </c>
+      <c r="E33">
         <v>1248306000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>1163791000.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>1119108000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>1164059000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>1138941000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>1096474000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>734650000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>700460000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>498450000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>461355000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>428300000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>410372000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>394832000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>371317000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>352271000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>333238000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>311704000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>295768000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>287963000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>282386032.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>274765646.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>271230529.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>268985306.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>260063902.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>246784094.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>235281520.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>221775484.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>201155084.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>192829072.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>181219514.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>172694710.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>157428556.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>146578879.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>131353683.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>124685332.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>113070950.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>104253434.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>90558997.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>77208776.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>66341444.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>62110151.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>53632506.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>49363501.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>42914205.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>45824139.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>40737082.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>37477524.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>31208303.0</v>
       </c>
-      <c r="AX33">
+      <c r="BA33">
         <v>30508749.0</v>
       </c>
-      <c r="AY33">
+      <c r="BB33">
         <v>18770206.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BC33">
         <v>16223847.0</v>
       </c>
-      <c r="BA33">
+      <c r="BD33">
         <v>14534443.0</v>
       </c>
-      <c r="BB33">
+      <c r="BE33">
         <v>1868.23</v>
       </c>
-      <c r="BC33"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:57">
+      <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
+    </row>
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34">
+        <v>8590000.0</v>
+      </c>
+      <c r="C34">
+        <v>8716000.0</v>
+      </c>
+      <c r="D34">
+        <v>8840000.0</v>
+      </c>
+      <c r="E34">
         <v>7979000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>8017000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>2763000.0</v>
       </c>
-      <c r="E34"/>
-[...2 lines deleted...]
-      <c r="H34"/>
+      <c r="H34">
+        <v>91000.0</v>
+      </c>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
+      <c r="AC34"/>
+      <c r="AD34"/>
       <c r="AE34"/>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>8590000.0</v>
+      </c>
+      <c r="C35">
+        <v>9466399.0</v>
+      </c>
+      <c r="D35">
+        <v>10440483.0</v>
+      </c>
+      <c r="E35">
         <v>9515000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>11041000.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>2763000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>91000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>266000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>523000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>772000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>1016000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>191645000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>81865000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>79312000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>82576000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>78107000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>65379000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>94854000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>77010000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>79042000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>65679000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>59225000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>230818100.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>181627558.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>160144891.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>121517851.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>122392265.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>121395391.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>128183466.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>125174869.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>138423662.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>162169223.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>151100546.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>136590954.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>171724215.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>148265764.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>83123475.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>91526904.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>71061995.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>63624338.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>74191289.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>143678.0</v>
       </c>
-      <c r="AO35"/>
-[...9 lines deleted...]
-      </c>
+      <c r="AR35"/>
+      <c r="AS35"/>
       <c r="AT35">
         <v>1354664.0</v>
       </c>
       <c r="AU35">
+        <v>73018.0</v>
+      </c>
+      <c r="AV35">
+        <v>212144.0</v>
+      </c>
+      <c r="AW35">
         <v>1354664.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1460144.0</v>
       </c>
       <c r="AX35">
         <v>1354664.0</v>
       </c>
       <c r="AY35">
-        <v>1535664.0</v>
+        <v>1354664.0</v>
       </c>
       <c r="AZ35">
-        <v>1535664.0</v>
+        <v>1460144.0</v>
       </c>
       <c r="BA35">
         <v>1354664.0</v>
       </c>
       <c r="BB35">
+        <v>1535664.0</v>
+      </c>
+      <c r="BC35">
+        <v>1535664.0</v>
+      </c>
+      <c r="BD35">
+        <v>1354664.0</v>
+      </c>
+      <c r="BE35">
         <v>1354.66</v>
       </c>
-      <c r="BC35"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:57">
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+    </row>
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>362905000.0</v>
+      </c>
+      <c r="C36">
+        <v>492166612.0</v>
+      </c>
+      <c r="D36">
+        <v>1154955019.0</v>
+      </c>
+      <c r="E36">
         <v>351869000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>351816000.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>350926000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>344222000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>344350000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>344478000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>3456000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>3584000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>3712000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>3834000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>76000.0</v>
       </c>
       <c r="O36">
         <v>76000.0</v>
       </c>
       <c r="P36">
         <v>76000.0</v>
       </c>
       <c r="Q36">
-        <v>75688.0</v>
+        <v>76000.0</v>
       </c>
       <c r="R36">
         <v>76000.0</v>
       </c>
       <c r="S36">
+        <v>76000.0</v>
+      </c>
+      <c r="T36">
+        <v>75688.0</v>
+      </c>
+      <c r="U36">
+        <v>76000.0</v>
+      </c>
+      <c r="V36">
         <v>85000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>85000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>85150.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>85494.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>85149.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>95565.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>95547.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>119498.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>119440.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>119402.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>514377.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>94420.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>94388.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>36541.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>32784.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>32772.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>32927.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>32729.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>22693.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>22679.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>17280.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>17341.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>17344.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>-24.79</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>-28.32</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>-27.34</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>-15.97</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>-16.67</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>-17.99</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>-8.31</v>
       </c>
-      <c r="AW36">
+      <c r="AZ36">
         <v>-9.64</v>
       </c>
-      <c r="AX36">
+      <c r="BA36">
         <v>-11.28</v>
       </c>
-      <c r="AY36">
+      <c r="BB36">
         <v>-12.2</v>
       </c>
-      <c r="AZ36">
-[...3 lines deleted...]
-      <c r="BB36">
+      <c r="BC36">
+        <v>0.0</v>
+      </c>
+      <c r="BD36"/>
+      <c r="BE36">
         <v>-1868.23</v>
       </c>
-      <c r="BC36"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:57">
+      <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
+    </row>
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...4 lines deleted...]
-      </c>
+      <c r="AC37"/>
+      <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37">
-[...4 lines deleted...]
-      </c>
+      <c r="AH37"/>
+      <c r="AI37"/>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
@@ -7819,957 +8177,990 @@
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
-      <c r="BB37"/>
-[...1 lines deleted...]
-      <c r="BD37"/>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...4 lines deleted...]
-      </c>
+      <c r="G38"/>
+      <c r="H38"/>
       <c r="I38"/>
       <c r="J38">
-        <v>3712000.0</v>
+        <v>1.0</v>
       </c>
       <c r="K38">
-        <v>3834000.0</v>
+        <v>1.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
-        <v>76000.0</v>
+        <v>3712000.0</v>
       </c>
       <c r="N38">
-        <v>76000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3834000.0</v>
+      </c>
+      <c r="O38"/>
       <c r="P38">
         <v>76000.0</v>
       </c>
       <c r="Q38">
         <v>76000.0</v>
       </c>
       <c r="R38">
         <v>76000.0</v>
       </c>
       <c r="S38">
+        <v>76000.0</v>
+      </c>
+      <c r="T38">
+        <v>76000.0</v>
+      </c>
+      <c r="U38">
+        <v>76000.0</v>
+      </c>
+      <c r="V38">
         <v>85000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>85000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>85369.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>85494.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>85495.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>95565.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>95835.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>119840.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>119840.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>119840.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>109096.3</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>57698.77</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>94711.0</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>36748.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>26305.3</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>26381.01</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>25453.14</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>24787.8</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>17115.64</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>17518.47</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>13152.8</v>
       </c>
-      <c r="AN38">
+      <c r="AQ38">
         <v>13070.89</v>
       </c>
-      <c r="AO38">
+      <c r="AR38">
         <v>12282.35</v>
       </c>
-      <c r="AP38">
-[...7 lines deleted...]
-      </c>
       <c r="AS38">
         <v>0.0</v>
       </c>
       <c r="AT38">
         <v>0.0</v>
       </c>
       <c r="AU38">
         <v>0.0</v>
       </c>
       <c r="AV38">
         <v>0.0</v>
       </c>
       <c r="AW38">
         <v>0.0</v>
       </c>
       <c r="AX38">
         <v>0.0</v>
       </c>
       <c r="AY38">
         <v>0.0</v>
       </c>
       <c r="AZ38">
         <v>0.0</v>
       </c>
       <c r="BA38">
+        <v>0.0</v>
+      </c>
+      <c r="BB38">
+        <v>0.0</v>
+      </c>
+      <c r="BC38">
+        <v>0.0</v>
+      </c>
+      <c r="BD38">
         <v>-14534443.0</v>
       </c>
-      <c r="BB38">
+      <c r="BE38">
         <v>-1868.23</v>
       </c>
-      <c r="BC38"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:57">
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38"/>
+    </row>
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>13961000.0</v>
+      </c>
+      <c r="C39">
+        <v>15076862.0</v>
+      </c>
+      <c r="D39">
+        <v>21202709.0</v>
+      </c>
+      <c r="E39">
         <v>9122000.0</v>
       </c>
-      <c r="C39">
+      <c r="F39">
         <v>9392000.0</v>
       </c>
-      <c r="D39">
+      <c r="G39">
         <v>11765000.0</v>
       </c>
-      <c r="E39">
+      <c r="H39">
         <v>14358000.0</v>
       </c>
-      <c r="F39">
+      <c r="I39">
         <v>5197000.0</v>
       </c>
-      <c r="G39">
+      <c r="J39">
         <v>8504000.0</v>
       </c>
-      <c r="H39">
+      <c r="K39">
         <v>11122000.0</v>
       </c>
-      <c r="I39">
+      <c r="L39">
         <v>13770000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>6414000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>10874000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>2771000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>2165000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>1934000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>2760000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>1494000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>1028000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>1465000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>1538000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>324000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>679727.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>371557.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>599460.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>624989.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>734310.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>745744.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>951940.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>589717.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>266353.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>377567.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>522452.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>177436.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>158875.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>302969.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>383040.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>171589.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>72575.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>173630.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>137535.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>100000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>203698.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>323233.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>288849.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>158447.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>158447.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>8447.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>150947.0</v>
       </c>
-      <c r="AV39">
+      <c r="AY39">
         <v>140947.0</v>
       </c>
-      <c r="AW39">
+      <c r="AZ39">
         <v>128447.0</v>
       </c>
-      <c r="AX39">
+      <c r="BA39">
         <v>69139.0</v>
       </c>
-      <c r="AY39">
+      <c r="BB39">
         <v>8450.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BC39">
         <v>129551.0</v>
       </c>
-      <c r="BA39">
+      <c r="BD39">
         <v>26416.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>15600.0</v>
       </c>
-      <c r="BD39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:57">
+      <c r="BG39"/>
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>2682000.0</v>
+      </c>
+      <c r="C40">
+        <v>13607487.0</v>
+      </c>
+      <c r="D40">
+        <v>2385579.0</v>
+      </c>
+      <c r="E40">
         <v>13906000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>20218000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>35805000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>43000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>54000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>20438000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>26588000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>26986000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>27437000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>16909000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>12255000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>15792000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>17349000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>12738000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>15273000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>7491559.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>14264000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>5019000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>4757000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>6537949.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>5592513.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>2803881.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>6451423.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>4222626.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>10043682.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>5714758.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>8880963.77</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>6513470.94</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>8754157.24</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>3973412.17</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>10501129.19</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>3012768.98</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>7698453.22</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>1567083.18</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>4887321.91</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>2426259.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>5471782.94</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>8228874.4</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>2678548.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>998797.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>2475578.95</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>1395411.2</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>1518061.43</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>378935.7</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>416164.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>823329.92</v>
       </c>
-      <c r="AV40">
+      <c r="AY40">
         <v>868270.0</v>
       </c>
-      <c r="AW40">
+      <c r="AZ40">
         <v>251126.0</v>
       </c>
-      <c r="AX40">
+      <c r="BA40">
         <v>1224432.34</v>
       </c>
-      <c r="AY40">
+      <c r="BB40">
         <v>1014272.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BC40">
         <v>181093.0</v>
       </c>
-      <c r="BA40">
+      <c r="BD40">
         <v>57000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BE40">
         <v>17500.0</v>
       </c>
-      <c r="BC40">
+      <c r="BF40">
         <v>10000.0</v>
       </c>
-      <c r="BD40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:57">
+      <c r="BG40"/>
+      <c r="BH40"/>
+    </row>
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
-[...4 lines deleted...]
-      </c>
+      <c r="J41"/>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1379000.0</v>
+      </c>
+      <c r="N41">
+        <v>1605000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>867000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>1464000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>1577000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>2160000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>2536000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>2783000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>1033000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>392000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>711587.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>1226096.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>1091696.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>1166037.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>725066.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>875224.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>597007.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>469149.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>49338.79</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>290323.92</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>434063.0</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>444624.0</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>58190.51</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>67151.65</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>72502.89</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>78119.13</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>84089.89</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>94447.41</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>103675.05</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>110718.13</v>
       </c>
-      <c r="AO41">
-[...7 lines deleted...]
-      </c>
       <c r="AR41">
+        <v>0.0</v>
+      </c>
+      <c r="AS41">
+        <v>0.0</v>
+      </c>
+      <c r="AT41">
+        <v>0.0</v>
+      </c>
+      <c r="AU41">
         <v>58322.82</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>182428.36</v>
       </c>
-      <c r="AT41">
-[...7 lines deleted...]
-      </c>
       <c r="AW41">
+        <v>0.0</v>
+      </c>
+      <c r="AX41">
+        <v>0.0</v>
+      </c>
+      <c r="AY41">
+        <v>0.0</v>
+      </c>
+      <c r="AZ41">
         <v>99783.49</v>
       </c>
-      <c r="AX41">
-[...2 lines deleted...]
-      <c r="AY41">
+      <c r="BA41">
+        <v>0.0</v>
+      </c>
+      <c r="BB41">
         <v>172430.22</v>
       </c>
-      <c r="AZ41">
+      <c r="BC41">
         <v>178009.44</v>
       </c>
-      <c r="BA41">
-[...4 lines deleted...]
-      <c r="BD41"/>
+      <c r="BD41">
+        <v>0.0</v>
+      </c>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42"/>
       <c r="I42"/>
       <c r="J42">
-        <v>106817000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000.0</v>
+      </c>
+      <c r="K42"/>
       <c r="L42"/>
       <c r="M42">
+        <v>106817000.0</v>
+      </c>
+      <c r="N42">
+        <v>99280000.0</v>
+      </c>
+      <c r="O42"/>
+      <c r="P42">
         <v>95140000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>89802000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>81469000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>76552000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>70732000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>63489000.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>57135000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>63684000.0</v>
       </c>
-      <c r="U42">
-[...2 lines deleted...]
-      <c r="V42">
+      <c r="X42">
+        <v>0.0</v>
+      </c>
+      <c r="Y42">
         <v>51949265.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>50076455.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>58656122.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>49311975.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>-716200.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>-716200.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>97680.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>8844246.91</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>22757863.21</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>34744067.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>28596646.0</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>22359552.81</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>18037837.56</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>16646613.19</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>14717651.92</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>12654907.72</v>
       </c>
-      <c r="AL42">
-[...7 lines deleted...]
-      </c>
       <c r="AO42">
+        <v>0.0</v>
+      </c>
+      <c r="AP42">
+        <v>0.0</v>
+      </c>
+      <c r="AQ42">
+        <v>0.0</v>
+      </c>
+      <c r="AR42">
         <v>5440488.4</v>
       </c>
-      <c r="AP42">
-[...7 lines deleted...]
-      </c>
       <c r="AS42">
+        <v>0.0</v>
+      </c>
+      <c r="AT42">
+        <v>0.0</v>
+      </c>
+      <c r="AU42">
+        <v>0.0</v>
+      </c>
+      <c r="AV42">
         <v>4267557.87</v>
       </c>
-      <c r="AT42">
-[...7 lines deleted...]
-      </c>
       <c r="AW42">
+        <v>0.0</v>
+      </c>
+      <c r="AX42">
+        <v>0.0</v>
+      </c>
+      <c r="AY42">
+        <v>0.0</v>
+      </c>
+      <c r="AZ42">
         <v>2059503.91</v>
       </c>
-      <c r="AX42">
-[...5 lines deleted...]
-      <c r="AZ42">
+      <c r="BA42">
+        <v>0.0</v>
+      </c>
+      <c r="BB42">
+        <v>0.0</v>
+      </c>
+      <c r="BC42">
         <v>690110.0</v>
       </c>
-      <c r="BA42">
+      <c r="BD42">
         <v>1248723.0</v>
       </c>
-      <c r="BB42">
+      <c r="BE42">
         <v>1181980.0</v>
       </c>
-      <c r="BC42">
+      <c r="BF42">
         <v>930000.0</v>
       </c>
-      <c r="BD42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:57">
+      <c r="BG42"/>
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...4 lines deleted...]
-      </c>
+      <c r="AC43"/>
+      <c r="AD43"/>
       <c r="AE43"/>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...4 lines deleted...]
-      </c>
+      <c r="AC44"/>
+      <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44">
-[...4 lines deleted...]
-      </c>
+      <c r="AH44"/>
+      <c r="AI44"/>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
@@ -8780,721 +9171,754 @@
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
-      <c r="BB44"/>
-[...1 lines deleted...]
-      <c r="BD44"/>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>1013780000.0</v>
+      </c>
+      <c r="C45">
+        <v>913594000.0</v>
+      </c>
+      <c r="D45">
+        <v>835372000.0</v>
+      </c>
+      <c r="E45">
         <v>753279000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>669790000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>635086000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>603580000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>567900000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>525660000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>503737000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>469924000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>507543000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>469920000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>440193000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>421861000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>405862000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>295683000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>287878000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>282300663.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>274429133.0</v>
       </c>
-      <c r="W45"/>
-[...1 lines deleted...]
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
-[...4 lines deleted...]
-      </c>
+      <c r="AC45"/>
+      <c r="AD45"/>
       <c r="AE45"/>
-      <c r="AF45"/>
-      <c r="AG45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
       <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45">
         <v>124652405.0</v>
       </c>
-      <c r="AK45">
+      <c r="AN45">
         <v>113048098.0</v>
       </c>
-      <c r="AL45">
+      <c r="AO45">
         <v>104230582.0</v>
       </c>
-      <c r="AM45">
+      <c r="AP45">
         <v>90541597.0</v>
       </c>
-      <c r="AN45">
+      <c r="AQ45">
         <v>77191376.0</v>
       </c>
-      <c r="AO45">
+      <c r="AR45">
         <v>66324044.0</v>
       </c>
-      <c r="AP45">
+      <c r="AS45">
         <v>62110151.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AT45">
         <v>53632506.0</v>
       </c>
-      <c r="AR45">
+      <c r="AU45">
         <v>49363501.0</v>
       </c>
-      <c r="AS45">
+      <c r="AV45">
         <v>42914205.0</v>
       </c>
-      <c r="AT45">
+      <c r="AW45">
         <v>45824139.0</v>
       </c>
-      <c r="AU45">
+      <c r="AX45">
         <v>40737082.0</v>
       </c>
-      <c r="AV45">
+      <c r="AY45">
         <v>37477524.0</v>
       </c>
-      <c r="AW45">
+      <c r="AZ45">
         <v>31208303.0</v>
       </c>
-      <c r="AX45">
+      <c r="BA45">
         <v>30508749.0</v>
       </c>
-      <c r="AY45">
+      <c r="BB45">
         <v>18770206.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BC45">
         <v>16223847.0</v>
       </c>
-      <c r="BA45">
+      <c r="BD45">
         <v>14534443.0</v>
       </c>
-      <c r="BB45"/>
-[...1 lines deleted...]
-      <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+    </row>
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>997398000.0</v>
+      </c>
+      <c r="C46">
+        <v>757598788.0</v>
+      </c>
+      <c r="D46">
+        <v>7558835.0</v>
+      </c>
+      <c r="E46">
         <v>738306000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>655374000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>621200000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>590243000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>555155000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>513495000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>490057000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>456760000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>494738000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>457521000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>428224000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>410296000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>394756000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>371241000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>352195000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>333162000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>311628000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>295683000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>287878000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>282300663.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>274680152.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>271145034.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>268889741.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>259968067.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>246664259.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>235161685.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>221655646.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>200640373.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>192734361.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>181124803.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>172657962.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>157395629.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>146545952.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>131320756.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>124652405.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>113048098.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>104230582.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>90541597.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>77191376.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>66324044.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>62110151.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>53632506.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>49363501.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>42914205.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>45824139.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>40737082.0</v>
       </c>
-      <c r="AV46">
+      <c r="AY46">
         <v>37477524.0</v>
       </c>
-      <c r="AW46">
+      <c r="AZ46">
         <v>31208303.0</v>
       </c>
-      <c r="AX46">
+      <c r="BA46">
         <v>30508749.0</v>
       </c>
-      <c r="AY46">
+      <c r="BB46">
         <v>18770206.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BC46">
         <v>16223847.0</v>
       </c>
-      <c r="BA46">
+      <c r="BD46">
         <v>14534443.0</v>
       </c>
-      <c r="BB46">
+      <c r="BE46">
         <v>1868.23</v>
       </c>
-      <c r="BC46"/>
-[...3 lines deleted...]
-    <row r="47" spans="1:57">
+      <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
+    </row>
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
-[...4 lines deleted...]
-      </c>
+      <c r="J47"/>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>494653000.0</v>
+      </c>
+      <c r="N47">
+        <v>457416000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
         <v>410152000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>394756000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>371241000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>351923000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>333162000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>311294000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>295352000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>287591000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>282082250.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>274429133.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>270799081.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>268556955.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>259680173.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>246664260.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>235161690.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>221655650.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>42456246.14</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>117238453.76</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>180801989.0</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>172451234.0</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>125464328.42</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>117152450.24</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>101288854.61</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>93631788.48</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>84125613.93</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>79389900.22</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>70051837.52</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>59351068.74</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>47918503.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>46646639.13</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>42929640.6</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>38906052.96</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>36927975.22</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>40917939.1</v>
       </c>
-      <c r="AU47">
+      <c r="AX47">
         <v>38175428.73</v>
       </c>
-      <c r="AV47">
+      <c r="AY47">
         <v>33916742.08</v>
       </c>
-      <c r="AW47">
+      <c r="AZ47">
         <v>29378706.58</v>
       </c>
-      <c r="AX47">
+      <c r="BA47">
         <v>29591658.58</v>
       </c>
-      <c r="AY47">
+      <c r="BB47">
         <v>17881299.42</v>
       </c>
-      <c r="AZ47">
+      <c r="BC47">
         <v>15955940.2</v>
       </c>
-      <c r="BA47">
+      <c r="BD47">
         <v>14649264.26</v>
       </c>
-      <c r="BB47"/>
-[...1 lines deleted...]
-      <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-772725000.0</v>
+      </c>
+      <c r="C48">
+        <v>-849459569.0</v>
+      </c>
+      <c r="D48">
+        <v>-690675684.0</v>
+      </c>
+      <c r="E48">
         <v>-648410000.0</v>
       </c>
-      <c r="C48">
+      <c r="F48">
         <v>-519191000.0</v>
       </c>
-      <c r="D48">
+      <c r="G48">
         <v>-432498000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>-381563000.0</v>
       </c>
-      <c r="F48">
+      <c r="I48">
         <v>-315176000.0</v>
       </c>
-      <c r="G48">
+      <c r="J48">
         <v>-325428000.0</v>
       </c>
-      <c r="H48">
+      <c r="K48">
         <v>-338624000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>-304004000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>-468034000.0</v>
       </c>
-      <c r="K48">
+      <c r="N48">
         <v>-415546000.0</v>
       </c>
-      <c r="L48">
+      <c r="O48">
         <v>-396398000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>-389867000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>-366695000.0</v>
       </c>
-      <c r="O48">
+      <c r="R48">
         <v>-344800000.0</v>
       </c>
-      <c r="P48">
+      <c r="S48">
         <v>-358443000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>-332980000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>-317152000.0</v>
       </c>
-      <c r="S48">
+      <c r="V48">
         <v>-300288000.0</v>
       </c>
-      <c r="T48">
+      <c r="W48">
         <v>-282130000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>-212301767.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>-153637652.0</v>
       </c>
-      <c r="W48">
+      <c r="Z48">
         <v>-131592949.0</v>
       </c>
-      <c r="X48">
+      <c r="AA48">
         <v>-113339678.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>-103400960.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>-90754440.0</v>
       </c>
-      <c r="AA48">
+      <c r="AD48">
         <v>-90220533.0</v>
       </c>
-      <c r="AB48">
+      <c r="AE48">
         <v>-77909447.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>-85143089.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>-101492429.0</v>
       </c>
-      <c r="AE48">
+      <c r="AH48">
         <v>-82490124.0</v>
       </c>
-      <c r="AF48">
+      <c r="AI48">
         <v>-57965176.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>-88038390.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>-55981539.0</v>
       </c>
-      <c r="AI48">
+      <c r="AL48">
         <v>-54788965.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AM48">
         <v>-58220798.0</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>-32743616.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>-18104475.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>-26213554.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-18991974.0</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-17398941.0</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-15669530.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AT48">
         <v>-14801487.0</v>
       </c>
-      <c r="AR48">
+      <c r="AU48">
         <v>-13565313.0</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-12751624.0</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-6520176.0</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-5792696.0</v>
       </c>
-      <c r="AV48">
+      <c r="AY48">
         <v>-4929641.0</v>
       </c>
-      <c r="AW48">
+      <c r="AZ48">
         <v>-4378324.0</v>
       </c>
-      <c r="AX48">
+      <c r="BA48">
         <v>-3435126.0</v>
       </c>
-      <c r="AY48">
+      <c r="BB48">
         <v>-2783404.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BC48">
         <v>-1816235.0</v>
       </c>
-      <c r="BA48">
+      <c r="BD48">
         <v>-256731.0</v>
       </c>
-      <c r="BB48">
+      <c r="BE48">
         <v>-79305.0</v>
       </c>
-      <c r="BC48">
+      <c r="BF48">
         <v>-38891.0</v>
       </c>
-      <c r="BD48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:57">
+      <c r="BG48"/>
+      <c r="BH48"/>
+    </row>
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...4 lines deleted...]
-      </c>
+      <c r="AC49"/>
+      <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49">
-[...4 lines deleted...]
-      </c>
+      <c r="AH49"/>
+      <c r="AI49"/>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
@@ -9505,691 +9929,730 @@
       </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
       <c r="AU49">
         <v>0.0</v>
       </c>
       <c r="AV49">
         <v>0.0</v>
       </c>
       <c r="AW49">
         <v>0.0</v>
       </c>
       <c r="AX49">
         <v>0.0</v>
       </c>
       <c r="AY49">
         <v>0.0</v>
       </c>
       <c r="AZ49">
         <v>0.0</v>
       </c>
       <c r="BA49">
         <v>0.0</v>
       </c>
-      <c r="BB49"/>
-[...1 lines deleted...]
-      <c r="BD49"/>
+      <c r="BB49">
+        <v>0.0</v>
+      </c>
+      <c r="BC49">
+        <v>0.0</v>
+      </c>
+      <c r="BD49">
+        <v>0.0</v>
+      </c>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>612371000.0</v>
+      </c>
+      <c r="C50">
+        <v>713926000.0</v>
+      </c>
+      <c r="D50">
+        <v>586214000.0</v>
+      </c>
+      <c r="E50">
         <v>592301000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>488520000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>424313000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>455783000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>429924000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>464685000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>175908000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>158478000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>637437.0</v>
       </c>
-      <c r="AC50">
-[...5 lines deleted...]
-      <c r="AE50">
+      <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>150666483.0</v>
       </c>
-      <c r="AF50">
+      <c r="AI50">
         <v>136146330.0</v>
       </c>
-      <c r="AG50">
+      <c r="AJ50">
         <v>136604197.69</v>
       </c>
-      <c r="AH50">
+      <c r="AK50">
         <v>118259735.39</v>
       </c>
-      <c r="AI50">
+      <c r="AL50">
         <v>63784479.75</v>
       </c>
-      <c r="AJ50">
+      <c r="AM50">
         <v>68333019.6</v>
       </c>
-      <c r="AK50">
+      <c r="AN50">
         <v>52695193.48</v>
       </c>
-      <c r="AL50">
-[...7 lines deleted...]
-      </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
         <v>0.0</v>
       </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
+        <v>0.0</v>
+      </c>
+      <c r="AT50">
+        <v>0.0</v>
+      </c>
+      <c r="AU50">
+        <v>0.0</v>
+      </c>
+      <c r="AV50">
         <v>1165703.47</v>
       </c>
-      <c r="AT50">
-[...7 lines deleted...]
-      </c>
       <c r="AW50">
+        <v>0.0</v>
+      </c>
+      <c r="AX50">
+        <v>0.0</v>
+      </c>
+      <c r="AY50">
+        <v>0.0</v>
+      </c>
+      <c r="AZ50">
         <v>1275217.92</v>
       </c>
-      <c r="AX50">
-[...7 lines deleted...]
-      </c>
       <c r="BA50">
         <v>0.0</v>
       </c>
-      <c r="BB50"/>
-[...1 lines deleted...]
-      <c r="BD50"/>
+      <c r="BB50">
+        <v>0.0</v>
+      </c>
+      <c r="BC50">
+        <v>0.0</v>
+      </c>
+      <c r="BD50">
+        <v>0.0</v>
+      </c>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>613068000.0</v>
+      </c>
+      <c r="C51">
+        <v>716469774.0</v>
+      </c>
+      <c r="D51">
+        <v>586432705.0</v>
+      </c>
+      <c r="E51">
         <v>592738000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>489080000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>424991000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>456800000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>431180000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>466176000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>177625000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>318898000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>191095000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>81072000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>78568000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>82484000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>77399000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>64539000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>93413000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>75180000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>76953000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>65414000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>59700000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>230884099.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>181180104.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>159845019.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>121117309.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>122226160.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>121119461.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>128224172.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>125343157.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>138190884.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>161692664.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>150666483.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>136146330.0</v>
       </c>
-      <c r="AG51">
+      <c r="AJ51">
         <v>171369966.0</v>
       </c>
-      <c r="AH51">
+      <c r="AK51">
         <v>147931103.0</v>
       </c>
-      <c r="AI51">
+      <c r="AL51">
         <v>82696578.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AM51">
         <v>90971749.0</v>
       </c>
-      <c r="AK51">
+      <c r="AN51">
         <v>70811801.0</v>
       </c>
-      <c r="AL51">
+      <c r="AO51">
         <v>63500708.0</v>
       </c>
-      <c r="AM51">
+      <c r="AP51">
         <v>74057635.0</v>
       </c>
-      <c r="AN51"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AQ51"/>
+      <c r="AR51"/>
+      <c r="AS51"/>
       <c r="AT51">
         <v>1354664.0</v>
       </c>
       <c r="AU51">
-        <v>1354.66</v>
+        <v>1354664.0</v>
       </c>
       <c r="AV51">
-        <v>1354.66</v>
+        <v>1354664.0</v>
       </c>
       <c r="AW51">
         <v>1354664.0</v>
       </c>
       <c r="AX51">
         <v>1354.66</v>
       </c>
       <c r="AY51">
         <v>1354.66</v>
       </c>
       <c r="AZ51">
+        <v>1354664.0</v>
+      </c>
+      <c r="BA51">
         <v>1354.66</v>
       </c>
-      <c r="BA51"/>
-[...1 lines deleted...]
-      <c r="BC51"/>
+      <c r="BB51">
+        <v>1354.66</v>
+      </c>
+      <c r="BC51">
+        <v>1354.66</v>
+      </c>
       <c r="BD51"/>
       <c r="BE51"/>
-    </row>
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>613068000.0</v>
+      </c>
+      <c r="C52">
+        <v>717166774.0</v>
+      </c>
+      <c r="D52">
+        <v>587129705.0</v>
+      </c>
+      <c r="E52">
         <v>592738000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>489080000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>424991000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>456709000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>430914000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>465653000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>176853000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>159404000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>829000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>812000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>794000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>775000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>756000.0</v>
       </c>
-      <c r="O52">
+      <c r="R52">
         <v>737000.0</v>
       </c>
-      <c r="P52">
+      <c r="S52">
         <v>719000.0</v>
       </c>
-      <c r="Q52">
+      <c r="T52">
         <v>706000.0</v>
       </c>
-      <c r="R52">
+      <c r="U52">
         <v>694000.0</v>
       </c>
-      <c r="S52">
+      <c r="V52">
         <v>768000.0</v>
       </c>
-      <c r="T52">
+      <c r="W52">
         <v>867000.0</v>
       </c>
-      <c r="U52">
+      <c r="X52">
         <v>777586.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>778642.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>791819.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>765495.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>558960.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>599291.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>637712.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>637437.0</v>
       </c>
-      <c r="AC52">
-[...5 lines deleted...]
-      <c r="AE52">
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
+        <v>0.0</v>
+      </c>
+      <c r="AH52">
         <v>150666483.0</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>136146330.0</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>136604197.69</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>118259735.39</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>63784479.75</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>68333019.6</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>52695193.48</v>
       </c>
-      <c r="AL52">
-[...7 lines deleted...]
-      </c>
       <c r="AO52">
         <v>0.0</v>
       </c>
       <c r="AP52">
         <v>0.0</v>
       </c>
       <c r="AQ52">
+        <v>0.0</v>
+      </c>
+      <c r="AR52">
+        <v>0.0</v>
+      </c>
+      <c r="AS52">
+        <v>0.0</v>
+      </c>
+      <c r="AT52">
         <v>1354664.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>1354664.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>1354664.0</v>
       </c>
-      <c r="AT52">
-[...7 lines deleted...]
-      </c>
       <c r="AW52">
+        <v>0.0</v>
+      </c>
+      <c r="AX52">
+        <v>0.0</v>
+      </c>
+      <c r="AY52">
+        <v>0.0</v>
+      </c>
+      <c r="AZ52">
         <v>1275217.92</v>
       </c>
-      <c r="AX52">
-[...7 lines deleted...]
-      </c>
       <c r="BA52">
         <v>0.0</v>
       </c>
-      <c r="BB52"/>
-[...1 lines deleted...]
-      <c r="BD52"/>
+      <c r="BB52">
+        <v>0.0</v>
+      </c>
+      <c r="BC52">
+        <v>0.0</v>
+      </c>
+      <c r="BD52">
+        <v>0.0</v>
+      </c>
       <c r="BE52"/>
-    </row>
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
-        <v>66</v>
-[...12 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="B53">
+        <v>214080000.0</v>
+      </c>
+      <c r="C53">
+        <v>363852867.0</v>
+      </c>
+      <c r="D53">
+        <v>320822336.0</v>
+      </c>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+      <c r="M53">
         <v>7240000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>7212000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>5385000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>5775000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>6904000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>6033000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>8392000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>9315000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>9901000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>3001000.0</v>
       </c>
-      <c r="T53"/>
-[...1 lines deleted...]
-      <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...4 lines deleted...]
-      </c>
+      <c r="AC53"/>
+      <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53">
-[...2 lines deleted...]
-      <c r="AI53">
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
+      <c r="AL53">
         <v>12977000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>13322000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>47455100.0</v>
       </c>
-      <c r="AL53">
-[...7 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
-      <c r="BB53"/>
-[...1 lines deleted...]
-      <c r="BD53"/>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
+      <c r="BD53">
+        <v>0.0</v>
+      </c>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...4 lines deleted...]
-      </c>
+      <c r="AC54"/>
+      <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54">
-[...4 lines deleted...]
-      </c>
+      <c r="AH54"/>
+      <c r="AI54"/>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
@@ -10200,779 +10663,818 @@
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
-      <c r="BB54"/>
-[...1 lines deleted...]
-      <c r="BD54"/>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>2528326000.0</v>
+      </c>
+      <c r="C55">
+        <v>2472282563.0</v>
+      </c>
+      <c r="D55">
+        <v>2470917721.0</v>
+      </c>
+      <c r="E55">
         <v>1566177000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>1546228000.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>1566970000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>1657243000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>1683654000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>1679176000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>1133070000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>1007425000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>884564000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>581473000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>574282000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>554560000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>545269000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>542209000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>550516000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>546563000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>551579000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>534869000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>515343000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>357392071.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>353996343.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>348010080.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>314044178.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>313525914.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>320248916.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>321328785.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>327478652.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>326867565.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>326419298.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>325030895.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>331094068.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>323079350.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>328444240.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>191478953.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>192575943.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>192496385.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>194433790.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>192889905.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>111479694.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>101155424.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>83618599.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>82703366.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>57632692.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>57004236.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>51902835.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>52687299.0</v>
       </c>
-      <c r="AV55">
+      <c r="AY55">
         <v>52849808.0</v>
       </c>
-      <c r="AW55">
+      <c r="AZ55">
         <v>39120694.0</v>
       </c>
-      <c r="AX55">
+      <c r="BA55">
         <v>37678125.0</v>
       </c>
-      <c r="AY55">
+      <c r="BB55">
         <v>23963218.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BC55">
         <v>20553381.0</v>
       </c>
-      <c r="BA55">
+      <c r="BD55">
         <v>1066163.0</v>
       </c>
-      <c r="BB55">
+      <c r="BE55">
         <v>1120175.0</v>
       </c>
-      <c r="BC55">
+      <c r="BF55">
         <v>901109.0</v>
       </c>
-      <c r="BD55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:57">
+      <c r="BG55"/>
+      <c r="BH55"/>
+    </row>
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>987316000.0</v>
+      </c>
+      <c r="C56">
+        <v>1038691332.0</v>
+      </c>
+      <c r="D56">
+        <v>1146690760.0</v>
+      </c>
+      <c r="E56">
         <v>317871000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>382437000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>447862000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>493184000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>544713000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>582702000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>398420000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>306965000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>386114000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>120118000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>145982000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>144188000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>150437000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>170892000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>198245000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>213325000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>239875000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>239101000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>227380000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>75006039.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>79230697.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>76779551.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>45058872.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>53462012.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>73464822.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>86047265.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>105703168.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>125712481.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>133590226.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>143811381.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>158399358.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>165650794.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>181865361.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>60125270.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>67890611.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>79425435.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>90180356.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>102330908.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>34270918.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>34813980.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>21508448.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>29070860.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>8269191.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>14090031.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>6078696.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>11950217.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>15372284.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>7912391.0</v>
       </c>
-      <c r="AX56">
+      <c r="BA56">
         <v>7169376.0</v>
       </c>
-      <c r="AY56">
+      <c r="BB56">
         <v>5193012.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BC56">
         <v>4329534.0</v>
       </c>
-      <c r="BA56">
+      <c r="BD56">
         <v>1066163.0</v>
       </c>
-      <c r="BB56">
+      <c r="BE56">
         <v>1120175.0</v>
       </c>
-      <c r="BC56">
+      <c r="BF56">
         <v>901109.0</v>
       </c>
-      <c r="BD56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:57">
+      <c r="BG56"/>
+      <c r="BH56"/>
+    </row>
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>675449000.0</v>
+      </c>
+      <c r="C57">
+        <v>760498261.0</v>
+      </c>
+      <c r="D57">
+        <v>629862284.0</v>
+      </c>
+      <c r="E57">
         <v>637861000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>509298000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>460796000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>478111000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>468574000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>486091000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>203441000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>186390000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>28266000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>17721000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>13049000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>16567000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>18105000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>13475000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>15992000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>8205000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>14958000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>5787000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>5624000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>7322034.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>6371155.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>3597567.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>7216918.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>4784795.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>10649274.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>6357191.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>9523938.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>6517313.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>8761103.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>3976862.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>10508072.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>3014430.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>7703149.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>1568459.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>4890669.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>2428124.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>5475319.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>8236779.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>2681220.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>999787.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>2478047.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>2751462.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>2874235.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>1733969.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>416571.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>824127.0</v>
       </c>
-      <c r="AV57">
+      <c r="AY57">
         <v>869124.0</v>
       </c>
-      <c r="AW57">
+      <c r="AZ57">
         <v>251326.0</v>
       </c>
-      <c r="AX57">
+      <c r="BA57">
         <v>1225658.0</v>
       </c>
-      <c r="AY57">
+      <c r="BB57">
         <v>1015288.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BC57">
         <v>181275.0</v>
       </c>
-      <c r="BA57">
+      <c r="BD57">
         <v>57582.0</v>
       </c>
-      <c r="BB57">
+      <c r="BE57">
         <v>17500.0</v>
       </c>
-      <c r="BC57">
+      <c r="BF57">
         <v>10000.0</v>
       </c>
-      <c r="BD57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:57">
+      <c r="BG57"/>
+      <c r="BH57"/>
+    </row>
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>684039000.0</v>
+      </c>
+      <c r="C58">
+        <v>769964662.0</v>
+      </c>
+      <c r="D58">
+        <v>640302769.0</v>
+      </c>
+      <c r="E58">
         <v>647376000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>520339000.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>463559000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>478202000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>468840000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>486614000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>204213000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>187406000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>219911000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>99586000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>92361000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>99143000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>96212000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>78854000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>110846000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>85215000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>94000000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>71466000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>64849000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>238140134.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>187998713.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>163742458.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>128734769.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>127177060.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>132044665.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>134540657.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>134698807.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>144940975.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>170930326.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>155077408.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>147099026.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>174738645.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>155968913.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>84691934.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>96417573.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>73490119.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>69099657.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>82428068.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>2824898.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>999787.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>2478047.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>2751462.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>2947253.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>1946113.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>1771235.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>2178791.0</v>
       </c>
-      <c r="AV58">
+      <c r="AY58">
         <v>2223788.0</v>
       </c>
-      <c r="AW58">
+      <c r="AZ58">
         <v>1711470.0</v>
       </c>
-      <c r="AX58">
+      <c r="BA58">
         <v>2580322.0</v>
       </c>
-      <c r="AY58">
+      <c r="BB58">
         <v>2550952.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BC58">
         <v>1716939.0</v>
       </c>
-      <c r="BA58">
+      <c r="BD58">
         <v>57582.0</v>
       </c>
-      <c r="BB58">
+      <c r="BE58">
         <v>17500.0</v>
       </c>
-      <c r="BC58">
+      <c r="BF58">
         <v>10000.0</v>
       </c>
-      <c r="BD58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:57">
+      <c r="BG58"/>
+      <c r="BH58"/>
+    </row>
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...4 lines deleted...]
-      </c>
+      <c r="AC59"/>
+      <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59">
-[...4 lines deleted...]
-      </c>
+      <c r="AH59"/>
+      <c r="AI59"/>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
@@ -10983,272 +11485,284 @@
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
-      <c r="BB59"/>
-[...1 lines deleted...]
-      <c r="BD59"/>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>1844287000.0</v>
+      </c>
+      <c r="C60">
+        <v>1702317899.0</v>
+      </c>
+      <c r="D60">
+        <v>1830614952.0</v>
+      </c>
+      <c r="E60">
         <v>918801000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>1025889000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>1103411000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>1179041000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>1214814000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>1192562000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>928857000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>820019000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>634173000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>442197000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>445613000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>417876000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>420981000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>433736000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>414782000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>433608000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>430627000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>438422000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>426917000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>94251296.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>139866177.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>163262850.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>164104108.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>164698679.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>172289312.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>170624380.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>176405935.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>165294770.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>140821718.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>155073218.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>170238316.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>136322853.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>160314320.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>97402789.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>87379054.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>109997564.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>117992048.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>108033716.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>108654796.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>100155637.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>81140552.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>79951904.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>54685439.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>55058123.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>50131600.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>50508508.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>50626020.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>37409224.0</v>
       </c>
-      <c r="AX60">
+      <c r="BA60">
         <v>35097803.0</v>
       </c>
-      <c r="AY60">
+      <c r="BB60">
         <v>21412266.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BC60">
         <v>18836442.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>1008581.0</v>
       </c>
-      <c r="BB60">
+      <c r="BE60">
         <v>1102675.0</v>
       </c>
-      <c r="BC60">
+      <c r="BF60">
         <v>891109.0</v>
       </c>
-      <c r="BD60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:57">
+      <c r="BG60"/>
+      <c r="BH60"/>
+    </row>
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...4 lines deleted...]
-      </c>
+      <c r="AC61"/>
+      <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61">
-[...4 lines deleted...]
-      </c>
+      <c r="AH61"/>
+      <c r="AI61"/>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
@@ -11259,1929 +11773,2035 @@
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
-      <c r="BB61"/>
-[...1 lines deleted...]
-      <c r="BD61"/>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...4 lines deleted...]
-      </c>
+      <c r="AC62"/>
+      <c r="AD62"/>
       <c r="AE62"/>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>122</v>
+      </c>
+      <c r="B2">
+        <v>2198207.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>1804000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1814000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2126000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1790752.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1837807.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1534000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>758063.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>626964.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>246130.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3295550.81</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12243.0</v>
       </c>
-      <c r="N2">
-[...3 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>2198207.0</v>
+      </c>
+      <c r="C3">
         <v>1462000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1804000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1814000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2126000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1790752.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1837807.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1353000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>731445.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1511000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>246130.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>135000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19011.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>557.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
+      <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>-248634212.0</v>
+      </c>
+      <c r="C5">
         <v>-78238000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>75007000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-58924000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-121832000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-78620649.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2765278.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-25947000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17891445.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-15421000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5238130.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1647000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-3539011.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-236666.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>-246436005.0</v>
+      </c>
+      <c r="C6">
         <v>-76776000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>76811000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-57110000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-119706000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-76829897.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-927471.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-24594000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-17160000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13910000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4992000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1782000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3520000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-236109.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
-[...1 lines deleted...]
-      </c>
+      <c r="K7"/>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>129</v>
+      </c>
+      <c r="B9">
+        <v>-2198207.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>-1804000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1814000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2126000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1790752.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1837807.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1534000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-758000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-627000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-246000.0</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
+        <v>0.0</v>
+      </c>
+      <c r="N9">
         <v>-12243.0</v>
       </c>
-      <c r="N9">
-[...3 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>-295327129.0</v>
+      </c>
+      <c r="C10">
         <v>-82126000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68756000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-61310000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-125826000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-89315386.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12042238.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1182000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-56864000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-17242000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4647000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-8373000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3374000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-236666.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>14096502.0</v>
+      </c>
+      <c r="C11">
         <v>-4567000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-1412000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-1042000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1122000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>551277.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>718938.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-309000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-33312.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>290028.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-591000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10021000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-99490.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-557.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>46692917.0</v>
+      </c>
+      <c r="C12">
         <v>32607000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6251000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2386000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3994000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13625000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12030000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11954000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8694000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3487000.0</v>
       </c>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B13">
+        <v>17818000.0</v>
+      </c>
+      <c r="C13">
         <v>21726000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4855000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2787000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>910000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>410498.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>10214310.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9467580.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>7388070.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3020490.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>193340.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>134</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>9366000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3681000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7861000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25000641.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24509106.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16631820.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12017852.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9008702.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2454665.65</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5740262.03</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7514856.24</v>
       </c>
-      <c r="N14">
-[...3 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>-309423634.0</v>
+      </c>
+      <c r="C15">
         <v>-77559000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>80816000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-56587000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-119087000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-86207392.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-11977567.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2270000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-56038000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16893000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4647000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-8373000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3374000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-236666.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-56587000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-119087000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-109828218.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-15531911.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2269689.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-56038329.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-16893468.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-4647320.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-5335389.73</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2814359.63</v>
       </c>
-      <c r="N16">
-[...3 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>-309676000.0</v>
+      </c>
+      <c r="C17">
         <v>-77559000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-109956000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-60268000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-126948000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-114490129.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16548056.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1491606.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-56830610.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-17531665.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1266287.8</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-5335389.73</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2814359.63</v>
       </c>
-      <c r="N17">
-[...3 lines deleted...]
-    <row r="18" spans="1:14">
+      <c r="O17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-28913000.0</v>
+      </c>
+      <c r="C18">
         <v>-10881000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1728000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>401000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3084000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-13214597.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-10214306.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-9467581.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10199209.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7072894.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
+      <c r="K19"/>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-89762789.0</v>
+      </c>
+      <c r="C21">
         <v>-75986000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-84735000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-59780000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-51175000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18537516.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19730582.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1182000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-46832000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-17456000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5238000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3371000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-3517000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-236666.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>89762789.0</v>
+      </c>
+      <c r="C23">
         <v>75986000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>84735000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59780000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51175000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18537516.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19730582.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>25947000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56864000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14477000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5146000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3506000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3529000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>236666.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>2200000.0</v>
+      </c>
+      <c r="C25">
         <v>2252000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1763000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1814000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2126000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2281419.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2383177.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1533634.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>758063.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>147</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>43365000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>49846000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>87636000.0</v>
+      </c>
+      <c r="C28">
         <v>32621000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>82931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57966000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>49049000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21335000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>23202000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24414000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17045000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13850000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4900000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3371000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3517000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>181903.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>14108000.0</v>
+      </c>
+      <c r="C29">
         <v>-4567000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1852000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1042000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1122000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>702327.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>932280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-309300.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33310.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>290030.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>87564582.0</v>
+      </c>
+      <c r="C30">
         <v>75986000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>84735000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59780000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>51175000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16746763.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17892775.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1182000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>56864000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17456000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5146000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3506000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3529000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>236666.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>-205564340.0</v>
+      </c>
+      <c r="C31">
         <v>-6140000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>153491000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1530000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-74651000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-70777869.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7688343.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>36597258.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-10032000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>214252.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>591150.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5003000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>142785.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-727559.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
+        <v>0.0</v>
+      </c>
+      <c r="N32">
         <v>12243.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>118</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
-      <c r="D2"/>
+      <c r="C2">
+        <v>429105.0</v>
+      </c>
+      <c r="D2">
+        <v>563539.0</v>
+      </c>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2">
         <v>564000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>516000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>496000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>483000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>426000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>399000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>455000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>475000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>446000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>438000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>534000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>508000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>540000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>544000.0</v>
       </c>
-      <c r="U2"/>
-[...1 lines deleted...]
-      <c r="W2">
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2">
         <v>405418.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>376366.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>462077.0</v>
       </c>
-      <c r="Z2"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
+        <v>0.0</v>
+      </c>
+      <c r="AJ2">
         <v>70147.47</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>210308.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>210308.0</v>
       </c>
-      <c r="AJ2">
-[...2 lines deleted...]
-      <c r="AK2">
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
+      <c r="AN2">
         <v>718112.81</v>
       </c>
-      <c r="AL2">
-[...7 lines deleted...]
-      </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2">
+        <v>0.0</v>
+      </c>
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
+      <c r="AV2">
         <v>4450563.63</v>
       </c>
-      <c r="AT2">
-[...7 lines deleted...]
-      </c>
       <c r="AW2">
+        <v>0.0</v>
+      </c>
+      <c r="AX2">
+        <v>0.0</v>
+      </c>
+      <c r="AY2">
+        <v>0.0</v>
+      </c>
+      <c r="AZ2">
         <v>7879.0</v>
       </c>
-      <c r="AX2">
-[...7 lines deleted...]
-      </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
-      <c r="BE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:57">
+      <c r="BE2">
+        <v>0.0</v>
+      </c>
+      <c r="BF2">
+        <v>0.0</v>
+      </c>
+      <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>417000.0</v>
+      </c>
+      <c r="C3">
+        <v>429105.0</v>
+      </c>
+      <c r="D3">
+        <v>563539.0</v>
+      </c>
+      <c r="E3">
         <v>558000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>530000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>549000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>592000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>580000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>564000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>516000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>496000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>483000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>426000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>399000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>455000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>475000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>446000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>438000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>534000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>508000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>540000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>544000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>334842.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>603000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>405418.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>376366.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>462077.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>596321.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>598995.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>588662.0</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>463377.0</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>266500.0</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>339970.0</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>283599.0</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>176643.0</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>210308.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>158835.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>212277.0</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>171750.0</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>234774.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>147812.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>72628.0</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>88401.0</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>53604.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>54192.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>49933.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>58014.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>17094.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>44383.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>15511.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>7879.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>2960.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>1018.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>0.39</v>
       </c>
-      <c r="BA3">
-[...2 lines deleted...]
-      <c r="BB3">
+      <c r="BD3">
+        <v>260.0</v>
+      </c>
+      <c r="BE3">
         <v>0.15</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>149.0</v>
       </c>
-      <c r="BD3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:57">
+      <c r="BG3"/>
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...7 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -13213,436 +13833,457 @@
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-      <c r="BE4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:57">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>81372000.0</v>
+      </c>
+      <c r="C5">
+        <v>-145492020.0</v>
+      </c>
+      <c r="D5">
+        <v>-31856018.0</v>
+      </c>
+      <c r="E5">
         <v>-115651000.0</v>
       </c>
-      <c r="C5">
+      <c r="F5">
         <v>-72661000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>-28644000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>-55606000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>21061000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>15928000.0</v>
       </c>
-      <c r="H5">
+      <c r="K5">
         <v>-30902000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>163892000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-24636000.0</v>
       </c>
-      <c r="K5">
+      <c r="N5">
         <v>-15381000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>-9151000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-19796000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-26935000.0</v>
       </c>
-      <c r="O5">
+      <c r="R5">
         <v>-11584000.0</v>
       </c>
-      <c r="P5">
+      <c r="S5">
         <v>-30079000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-18708000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>-18330000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>-15081000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>-66085000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>-8576000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>-17830000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>-8422884.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>-6858163.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>-5028571.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>2284679.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>-9448995.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>10100338.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>18163623.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>-16404500.0</v>
       </c>
-      <c r="AE5">
+      <c r="AH5">
         <v>-21323970.0</v>
       </c>
-      <c r="AF5">
+      <c r="AI5">
         <v>32881401.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>-29019643.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>368060.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>4508165.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>-24027277.0</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-12370921.0</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>8791226.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>-7503812.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>-1592628.0</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-1841401.0</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-989604.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-1236192.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>-978933.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-1148014.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-750999.0</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-902850.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-704511.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-916879.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-818960.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-977018.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-815489.39</v>
       </c>
-      <c r="BA5">
-[...2 lines deleted...]
-      <c r="BB5">
+      <c r="BD5">
+        <v>-177000.0</v>
+      </c>
+      <c r="BE5">
         <v>-40414.15</v>
       </c>
-      <c r="BC5">
-[...7 lines deleted...]
-    <row r="6" spans="1:57">
+      <c r="BF5">
+        <v>-18668.0</v>
+      </c>
+      <c r="BG5">
+        <v>0.0</v>
+      </c>
+      <c r="BH5"/>
+    </row>
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>81789000.0</v>
+      </c>
+      <c r="C6">
+        <v>-145062915.0</v>
+      </c>
+      <c r="D6">
+        <v>-31292479.0</v>
+      </c>
+      <c r="E6">
         <v>-115093000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-72131000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-28095000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-55014000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>21641000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>16492000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>-30386000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>164388000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>-24153000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-14955000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-8752000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-19341000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-26460000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-11138000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-29641000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-18174000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-17822000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-14541000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>-65541000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-8241158.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>-17227000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>-8017466.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-6481797.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-4566494.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>2881000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-8850000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>10689000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>18627000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-16138000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-20984000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>33165000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-28843000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>578368.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>4667000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>-23815000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-12199171.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>9026000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>-7356000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-1520000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>-1753000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-936000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>-1182000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-929000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>-1090000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-733905.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-858467.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-689000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-909000.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-816000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-976000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-815489.0</v>
       </c>
-      <c r="BA6">
-[...2 lines deleted...]
-      <c r="BB6">
+      <c r="BD6">
+        <v>-176740.0</v>
+      </c>
+      <c r="BE6">
         <v>-40414.0</v>
       </c>
-      <c r="BC6">
-[...2 lines deleted...]
-      <c r="BD6">
+      <c r="BF6">
+        <v>-18519.0</v>
+      </c>
+      <c r="BG6">
         <v>-151000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BH6">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...7 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13674,92 +14315,95 @@
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-      <c r="BE7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:57">
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...7 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13791,1719 +14435,1801 @@
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-      <c r="BE8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:57">
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B9"/>
-      <c r="C9"/>
-      <c r="D9"/>
+      <c r="C9">
+        <v>-429105.0</v>
+      </c>
+      <c r="D9">
+        <v>-563539.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9">
         <v>-564000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-516000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-496000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-483000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-426000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-399000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-455000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-475000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-446000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>-438000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-534000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-508000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-540000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-544000.0</v>
       </c>
-      <c r="U9"/>
-[...1 lines deleted...]
-      <c r="W9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>-405418.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-376366.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-462077.0</v>
       </c>
-      <c r="Z9"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9">
         <v>-210308.0</v>
       </c>
-      <c r="AI9">
-[...7 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>-7879.0</v>
       </c>
-      <c r="AX9">
-[...7 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-      <c r="BE9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:57">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>73170000.0</v>
+      </c>
+      <c r="C10">
+        <v>-156753045.0</v>
+      </c>
+      <c r="D10">
+        <v>-43950152.0</v>
+      </c>
+      <c r="E10">
         <v>-126914000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>-84385000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>-40284000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>-67398000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>9741000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>9841000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>-34310000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>160131000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>-63512000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>-17980000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>-9883000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>-20433000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>-27527000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>17302000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>-30654000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>-19258000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-18912000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-19273000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-68385000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-64921000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-21361000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-10773419.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-9015787.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>-7266273.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>-737000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>-12509000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>7053000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>14963000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-19344000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>-24472000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>30036000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>-32209000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-2147000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>3018000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-25526000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>-15218757.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>7397000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>-7826000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-1593000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>-1729000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-868000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>-1236000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-814000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-6231000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>-727480.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-863055.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-551000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>-943000.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>-652000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-967000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>-811725.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>-177000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BE10">
         <v>-40414.0</v>
       </c>
-      <c r="BC10">
+      <c r="BF10">
         <v>-18806.0</v>
       </c>
-      <c r="BD10">
+      <c r="BG10">
         <v>-151000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BH10">
         <v>-10012.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>-1375000.0</v>
+      </c>
+      <c r="C11">
+        <v>-318821.0</v>
+      </c>
+      <c r="D11">
+        <v>-1156056.0</v>
+      </c>
+      <c r="E11">
         <v>2306000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>2308000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>10651000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>-1011000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>-511000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>-3355000.0</v>
       </c>
-      <c r="H11">
+      <c r="K11">
         <v>310000.0</v>
       </c>
-      <c r="I11">
+      <c r="L11">
         <v>162000.0</v>
       </c>
-      <c r="J11">
+      <c r="M11">
         <v>-315999.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>-481999.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>-776000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-278000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-229000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-282999.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-252000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-152000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>1017000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>526000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-269000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-803999.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>154000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>2789245.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-1718983.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>594679.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>71718.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>12134.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>77281.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-127000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>-129000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-62605.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>9032.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-8702.0</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>-95885.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>-109000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>180622.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>905453.0</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>-72199.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>-1089000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>-83423.0</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>-120000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>-217000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>-101000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>-154000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>10253000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>-18471.0</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-34508.0</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>-180000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>67281.0</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>-150000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>-12752.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-4150.0</v>
       </c>
-      <c r="BA11">
+      <c r="BD11">
         <v>-260.0</v>
       </c>
-      <c r="BB11">
+      <c r="BE11">
         <v>-148.0</v>
       </c>
-      <c r="BC11">
+      <c r="BF11">
         <v>-149.0</v>
       </c>
-      <c r="BD11">
-[...4 lines deleted...]
-    <row r="12" spans="1:57">
+      <c r="BG11">
+        <v>0.0</v>
+      </c>
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>8202000.0</v>
+      </c>
+      <c r="C12">
+        <v>11261025.0</v>
+      </c>
+      <c r="D12">
+        <v>12094134.0</v>
+      </c>
+      <c r="E12">
         <v>11263000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>11724000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>11640000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>11792000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>11320000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>6087000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>3408000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>3761000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>1028000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>730000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>732000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>637000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>592000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>583000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>575000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>550000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>582000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>562000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>2300000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>2999553.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>3531000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>3201000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>3071000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>2902000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>3022000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>3060000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>3047000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>3021000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>2939000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>3148000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>2846000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>3189000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>2515000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>1491000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>1499000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>1698111.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>1467000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>322175.0</v>
       </c>
-      <c r="AN12">
-[...2 lines deleted...]
-      <c r="AO12">
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>5447149.05</v>
       </c>
-      <c r="AP12">
-[...7 lines deleted...]
-      </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>6487736.86</v>
       </c>
-      <c r="AT12">
-[...7 lines deleted...]
-      </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>7097240.89</v>
       </c>
-      <c r="AX12">
-[...7 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+      <c r="BF12">
         <v>138.0</v>
       </c>
-      <c r="BD12">
-[...2 lines deleted...]
-      <c r="BE12">
+      <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>12.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B13">
+        <v>6862000.0</v>
+      </c>
+      <c r="C13">
+        <v>7658000.0</v>
+      </c>
+      <c r="D13">
+        <v>7316000.0</v>
+      </c>
+      <c r="E13">
         <v>2912000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>3505000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>4085000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>6021000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>6277000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>5923000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>3505000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>2324000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>1103000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>1247000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>1356000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>1149000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>896000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>491000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>251000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>246000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>259000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>280000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>125000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>84242.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>3444570.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>3146710.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>2886130.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>2610470.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>2614750.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>2548410.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>13516770.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...7 lines deleted...]
-      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
+        <v>0.0</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-1068000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>11061000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>-1794000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>2449000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>-2350000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>5403000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>-4101000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>4729000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>2830000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>2102000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>24981000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>23577000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>25000641.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>26131453.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>21004772.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>21205301.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>21650175.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>15914939.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>16163748.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>16373910.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>3525220.98</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>8935419.63</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>14880269.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>13756726.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>7848536.47</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>8271056.84</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>-13076527.57</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>6594543.68</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>6703900.88</v>
       </c>
-      <c r="AL14">
-[...7 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>6508707.46</v>
       </c>
-      <c r="AP14">
-[...7 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>7752088.46</v>
       </c>
-      <c r="AT14">
-[...7 lines deleted...]
-      </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>8480374.66</v>
       </c>
-      <c r="AX14">
-[...7 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
-      <c r="BE14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:57">
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>74545000.0</v>
+      </c>
+      <c r="C15">
+        <v>-156434224.0</v>
+      </c>
+      <c r="D15">
+        <v>-42794096.0</v>
+      </c>
+      <c r="E15">
         <v>-129220000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-86693000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>-50935000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>-66387000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>10252000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>13196000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>-34620000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>158901000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>-52135000.0</v>
       </c>
-      <c r="K15">
+      <c r="N15">
         <v>-19292000.0</v>
       </c>
-      <c r="L15">
+      <c r="O15">
         <v>-6658000.0</v>
       </c>
-      <c r="M15">
+      <c r="P15">
         <v>-22505000.0</v>
       </c>
-      <c r="N15">
+      <c r="Q15">
         <v>-21895000.0</v>
       </c>
-      <c r="O15">
+      <c r="R15">
         <v>13484000.0</v>
       </c>
-      <c r="P15">
+      <c r="S15">
         <v>-25673000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-16276000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>-17827000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>-18894000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>-66090000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>-59965000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>-21680000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>-13396262.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>-6981743.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>-7661240.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>-520000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>-12311000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>7234000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>15335000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>-19002000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>-24305000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>30242000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>-32057000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>-1829000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>3324000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>-25477000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>-14974485.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>7480000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>-7806000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>-1593000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>-1729000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AS15">
         <v>-868000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AT15">
         <v>-1236000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>-814000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>-6231000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>-727480.0</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>-863055.0</v>
       </c>
-      <c r="AV15">
+      <c r="AY15">
         <v>-551000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AZ15">
         <v>-943000.0</v>
       </c>
-      <c r="AX15">
+      <c r="BA15">
         <v>-652000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BB15">
         <v>-967000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>-811725.0</v>
       </c>
-      <c r="BA15">
+      <c r="BD15">
         <v>-177000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BE15">
         <v>-40414.0</v>
       </c>
-      <c r="BC15">
+      <c r="BF15">
         <v>-18806.0</v>
       </c>
-      <c r="BD15">
+      <c r="BG15">
         <v>-151000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BH15">
         <v>-10012.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-52135000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>-19292000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>-19292000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>-22505000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>-21895000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>13484000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>-25673000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-16276000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>-17827000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>-18894000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>-66090000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>-59964652.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>-21680392.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>-18245709.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>-9937465.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>-9934713.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>-519750.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>-12311090.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>7233640.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>3250282.13</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>-11576371.28</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>-24304876.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>30242199.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>-17603563.97</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>-29801469.34</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>2563825.68</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>-19137070.53</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>-18137719.9</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>5697311.3</v>
       </c>
-      <c r="AM16">
-[...5 lines deleted...]
-      <c r="AO16">
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-3357645.4</v>
       </c>
-      <c r="AP16">
-[...7 lines deleted...]
-      </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-7205317.96</v>
       </c>
-      <c r="AT16">
-[...7 lines deleted...]
-      </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-3175952.18</v>
       </c>
-      <c r="AX16">
-[...7 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
-      <c r="BE16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:57">
+      <c r="BE16">
+        <v>0.0</v>
+      </c>
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+      <c r="BG16">
+        <v>0.0</v>
+      </c>
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>74545000.0</v>
+      </c>
+      <c r="C17">
+        <v>-156031000.0</v>
+      </c>
+      <c r="D17">
+        <v>-42829000.0</v>
+      </c>
+      <c r="E17">
         <v>-129220000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-86693000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>-50935000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>-66387000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>10252000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>13196000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>-34620000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>159969000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>-63196000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>-17498000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>-9107000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>-20155000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>-27298000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>17585000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>-30402000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-19106000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>-19929000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>-19799000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>-68116000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>-64116928.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>-21514946.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>-18472349.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>-10385906.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>-10193690.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>-808850.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>-12521249.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>6975732.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>3198356.2</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>-11706141.28</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>-24409654.0</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>30026892.0</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>-18189354.32</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>-70790913.74</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>61894991.9</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>-19309372.79</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>-13046335.02</v>
       </c>
-      <c r="AL17">
-[...7 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-3357645.4</v>
       </c>
-      <c r="AP17">
-[...7 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-7205317.96</v>
       </c>
-      <c r="AT17">
-[...7 lines deleted...]
-      </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-3175952.18</v>
       </c>
-      <c r="AX17">
-[...7 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
-      <c r="BE17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:57">
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>-1340000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3574000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4788000.0</v>
+      </c>
+      <c r="E18">
         <v>-8351000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-8219000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-7555000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-5771000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-5043000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-164000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>97000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-1437000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>75000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>517000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>624000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>512000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>304000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-92000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-324000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-304000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-323000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-282000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-2175000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-3737188.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-3444573.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-3146708.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-2886128.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-2610476.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-2614749.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-2548411.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-2440669.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
+      <c r="AC19"/>
+      <c r="AD19"/>
       <c r="AE19"/>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...7 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -15535,265 +16261,277 @@
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-      <c r="BE20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:57">
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>-27279000.0</v>
+      </c>
+      <c r="C21">
+        <v>-24615447.0</v>
+      </c>
+      <c r="D21">
+        <v>-36618133.0</v>
+      </c>
+      <c r="E21">
         <v>-21428000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-14948000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-16257000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-24416000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-18712000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>-17612000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>-17498000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>-30506000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>-24153000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-14955000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-14212000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-20823000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-15702000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-11138000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-11672000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-20588000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-8484000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-14541000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-7023000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>-7986000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>-4083000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>-4663429.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-3236257.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-5813999.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-737000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-12509000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>7053000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>14963000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>-19344000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>-24472000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>30036000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>-6359000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>-2147000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>-3376000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>-25526000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>-12370921.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>-2677000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>-8574000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>-1593000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>-1849000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-990000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>-1336000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>-979000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>-1148000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>-750999.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>-897563.0</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>-704000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>-909000.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>-819000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>-977000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>-815875.0</v>
       </c>
-      <c r="BA21">
+      <c r="BD21">
         <v>-177000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BE21">
         <v>-40414.0</v>
       </c>
-      <c r="BC21">
+      <c r="BF21">
         <v>-18668.0</v>
       </c>
-      <c r="BD21">
+      <c r="BG21">
         <v>-151000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BH21">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...7 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15825,499 +16563,523 @@
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-      <c r="BE22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:57">
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>27279000.0</v>
+      </c>
+      <c r="C23">
+        <v>24615447.0</v>
+      </c>
+      <c r="D23">
+        <v>36618133.0</v>
+      </c>
+      <c r="E23">
         <v>21428000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>14948000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>16257000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>24416000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>18712000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>17612000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>17498000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>30506000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>24153000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>14955000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>14212000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>20823000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>15702000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>11138000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>11672000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>20588000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>8484000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>14541000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>7023000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>7986000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>4083000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>4663429.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>3236257.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>5813999.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>5370000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>12509000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>5507000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>8043000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>5208000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>24472000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>4258000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>6359000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>4015000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>3534000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>25526000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>5473856.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>2677000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>7826000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>1673000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>1841000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>989581.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>1336000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>978992.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>1148000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>751000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>902850.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>704104.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>916875.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>819273.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>976819.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>815875.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>177426.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>40414.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>18668.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>151066.0</v>
       </c>
-      <c r="BE23">
+      <c r="BH23">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
+      <c r="AC24"/>
+      <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>417000.0</v>
+      </c>
+      <c r="C25">
+        <v>428000.0</v>
+      </c>
+      <c r="D25">
+        <v>564000.0</v>
+      </c>
+      <c r="E25">
         <v>558000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>530000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>549000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>592000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>580000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>564000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>516000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>496000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>483000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>426000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>399000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>455000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>475000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>446000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>438000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>534000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>508000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>540000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>544000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>590861.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>602677.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>552180.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>535701.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>599199.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>596321.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>598995.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>588662.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>643565.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>266500.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>339970.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>283599.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>176643.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>210308.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>158835.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>212277.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>171750.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>234774.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>147812.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>72628.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>88401.0</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>53604.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>54192.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>49933.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>58014.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>17094.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>44383.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>15511.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>7879.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>2960.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>1018.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>386.0</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>260.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>148.0</v>
       </c>
-      <c r="BC25">
+      <c r="BF25">
         <v>149.0</v>
       </c>
-      <c r="BD25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:57">
+      <c r="BG25"/>
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...7 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -16349,778 +17111,826 @@
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-      <c r="BE26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:57">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>144</v>
-[...3 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27"/>
+      <c r="E27">
+        <v>13371000.0</v>
+      </c>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
+        <v>8646000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27">
         <v>13086000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>8459000.0</v>
       </c>
-      <c r="L27"/>
-[...4 lines deleted...]
-      </c>
+      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="R27">
+        <v>8207000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27">
         <v>13407000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="W27"/>
+      <c r="X27">
         <v>6469000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>2562000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>3660000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>2858000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>5638536.0</v>
       </c>
-      <c r="Z27"/>
-[...1 lines deleted...]
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27">
         <v>815354.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>215000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>213507.0</v>
       </c>
-      <c r="BC27">
+      <c r="BF27">
         <v>227842.0</v>
       </c>
-      <c r="BD27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:57">
+      <c r="BG27"/>
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>18539000.0</v>
+      </c>
+      <c r="C28">
+        <v>24124000.0</v>
+      </c>
+      <c r="D28">
+        <v>36083000.0</v>
+      </c>
+      <c r="E28">
         <v>8057000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>14418000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>15708000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>23824000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>18132000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>17048000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>16982000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>30010000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>11067000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>6496000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>13813000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>20368000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>15227000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>2931000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>11234000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>20054000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>7976000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>1134000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>6479000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1517000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>3480000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>2139000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>1213000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>1271264.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>4773000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>6571000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>4918000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>7399000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>4941000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>8099000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>3974000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>6182000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>3805000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>3376000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>3683000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>5302106.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>2442000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>4506000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>1600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>1753000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>935977.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>1282000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>929059.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>1090000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>733905.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>858467.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>688593.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>908996.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>816313.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>975801.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>135.16</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>337801.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>253921.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>246510.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>151066.0</v>
       </c>
-      <c r="BE28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:57">
+      <c r="BH28"/>
+    </row>
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-1375000.0</v>
+      </c>
+      <c r="C29">
+        <v>-318000.0</v>
+      </c>
+      <c r="D29">
+        <v>-1157000.0</v>
+      </c>
+      <c r="E29">
         <v>2306000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>2308000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>10651000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-1011000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-511000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-3355000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>310000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>162000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-316000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-482000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-776000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-278000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-229000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-283000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-252000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-152000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>1017000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>526000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-269000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-803783.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>153870.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>3798950.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-2446720.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>771150.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>71720.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>12130.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>77280.0</v>
       </c>
-      <c r="AC29"/>
-[...1 lines deleted...]
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>27279000.0</v>
+      </c>
+      <c r="C30">
+        <v>24186342.0</v>
+      </c>
+      <c r="D30">
+        <v>36054592.0</v>
+      </c>
+      <c r="E30">
         <v>21428000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>14948000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>16257000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>24416000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>18712000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>17612000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>16982000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>30506000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>24153000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>14955000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>14212000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>20823000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>15227000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>11138000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>11234000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>20588000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>7976000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>14541000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>6479000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>7986000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>4083000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>4258011.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>2859891.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>5351922.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>5370000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>7170000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>5507000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>8043000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>5208000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>8439000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>4258000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>6359000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>4015000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>3534000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>3895000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>5473856.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>2677000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>4654000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>1673000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>1841000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>989581.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>1336000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>978992.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>1148000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>751000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>902850.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>704104.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>916875.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>819273.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>976819.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>815875.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>177426.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>40414.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>18668.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>151066.0</v>
       </c>
-      <c r="BE30">
+      <c r="BH30">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>100449000.0</v>
+      </c>
+      <c r="C31">
+        <v>-132137597.0</v>
+      </c>
+      <c r="D31">
+        <v>-7332019.0</v>
+      </c>
+      <c r="E31">
         <v>-105486000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>-69437000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>-24027000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>-42982000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>28453000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>27453000.0</v>
       </c>
-      <c r="H31">
+      <c r="K31">
         <v>-16812000.0</v>
       </c>
-      <c r="I31">
+      <c r="L31">
         <v>190637000.0</v>
       </c>
-      <c r="J31">
+      <c r="M31">
         <v>-39359000.0</v>
       </c>
-      <c r="K31">
+      <c r="N31">
         <v>-3025000.0</v>
       </c>
-      <c r="L31">
+      <c r="O31">
         <v>4329000.0</v>
       </c>
-      <c r="M31">
+      <c r="P31">
         <v>390000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>-11825000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>28440000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>-18982000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>1330000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>-10428000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>-4732000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>-61362000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>-56935000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>-17278000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>-6109989.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>-5779529.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>-1452273.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>7247328.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>-2791031.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>15000629.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>25365421.0</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>-3726000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>-13502001.0</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>36546944.0</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>-25850000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>-4294000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>6393000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>-2848000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>-8318765.0</v>
       </c>
-      <c r="AL31">
+      <c r="AO31">
         <v>10001000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AP31">
         <v>747102.0</v>
       </c>
-      <c r="AN31">
+      <c r="AQ31">
         <v>3643.0</v>
       </c>
-      <c r="AO31">
+      <c r="AR31">
         <v>111557.0</v>
       </c>
-      <c r="AP31">
+      <c r="AS31">
         <v>121538.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AT31">
         <v>99921.0</v>
       </c>
-      <c r="AR31">
+      <c r="AU31">
         <v>153746.0</v>
       </c>
-      <c r="AS31">
+      <c r="AV31">
         <v>-5142000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>18471.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>34508.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>152787.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>-1860000.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>164591.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>9650.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>4.15</v>
       </c>
-      <c r="BA31">
+      <c r="BD31">
         <v>13.15</v>
       </c>
-      <c r="BB31">
+      <c r="BE31">
         <v>9.23</v>
       </c>
-      <c r="BC31">
+      <c r="BF31">
         <v>-138.0</v>
       </c>
-      <c r="BD31">
+      <c r="BG31">
         <v>-151066.0</v>
       </c>
-      <c r="BE31">
+      <c r="BH31">
         <v>-12.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -17175,64 +17985,64 @@
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
+        <v>0.0</v>
+      </c>
+      <c r="AI32">
+        <v>0.0</v>
+      </c>
+      <c r="AJ32">
+        <v>0.0</v>
+      </c>
+      <c r="AK32">
         <v>210308.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>210308.0</v>
       </c>
-      <c r="AJ32">
-[...7 lines deleted...]
-      </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
         <v>0.0</v>
       </c>
       <c r="AQ32">
         <v>0.0</v>
       </c>
       <c r="AR32">
         <v>0.0</v>
       </c>
       <c r="AS32">
         <v>0.0</v>
       </c>
       <c r="AT32">
         <v>0.0</v>
       </c>
       <c r="AU32">
@@ -17243,2566 +18053,2703 @@
       </c>
       <c r="AW32">
         <v>0.0</v>
       </c>
       <c r="AX32">
         <v>0.0</v>
       </c>
       <c r="AY32">
         <v>0.0</v>
       </c>
       <c r="AZ32">
         <v>0.0</v>
       </c>
       <c r="BA32">
         <v>0.0</v>
       </c>
       <c r="BB32">
         <v>0.0</v>
       </c>
       <c r="BC32">
         <v>0.0</v>
       </c>
       <c r="BD32">
         <v>0.0</v>
       </c>
-      <c r="BE32"/>
+      <c r="BE32">
+        <v>0.0</v>
+      </c>
+      <c r="BF32">
+        <v>0.0</v>
+      </c>
+      <c r="BG32">
+        <v>0.0</v>
+      </c>
+      <c r="BH32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>454422433.0</v>
+      </c>
+      <c r="C2">
         <v>290743000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>134447000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>201804000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>74022000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52118000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>125059189.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>164943850.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>31090313.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>34303982.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13840457.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7562633.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2729746.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>703135.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>504588</v>
+      </c>
+      <c r="C3">
         <v>130683000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>115807000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>354000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>46914000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18243000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>57679454</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37767642</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>37820571</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>44032415</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22639334</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12918537</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5557131</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1531629</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
+      <c r="K4"/>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
+      <c r="K5"/>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>347501517.0</v>
+      </c>
+      <c r="C6">
         <v>185844000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>156296000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-67357000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>127782000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21904000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-72941608.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-39884661.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>133853537.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3213669.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>20463525.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6277824.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4832887.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>353688.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>-12778576.0</v>
+      </c>
+      <c r="C7">
         <v>-6089000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-12698000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-143000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-51000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>195000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1711094.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-340538.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-253296.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>265919.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-98321.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-134865.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-560589.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>55042.0</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
+      <c r="K8"/>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-502589.0</v>
+      </c>
+      <c r="C9">
         <v>127000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-132000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-623000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-873000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>306000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>28355.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>161130.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>259378.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-501147.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-215173.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>130.18</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>122549.19</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-8140.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
+      <c r="K10"/>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1617000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1151000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-165960.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1690368.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>87594.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-416299.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>641395.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>31911.98</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-149771.06</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-365171.8</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>585567.43</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>34740000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>100224000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>96370119.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2039588.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-11914853.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>44301316.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7010775.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>354684.13</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>747097.29</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>961421.44</v>
       </c>
-      <c r="N12">
-[...3 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-1137000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1202000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>65049.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-49081.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-589262.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-96375.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>125671.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-8908.22</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-19115.72</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-162540.71</v>
       </c>
-      <c r="N13">
-[...3 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>2198207.0</v>
+      </c>
+      <c r="C14">
         <v>2252000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1804000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1814000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2126000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2281000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2383177.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1533634.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>758063.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>626964.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>246130.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>135002.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12243.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>557.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>801923951.0</v>
+      </c>
+      <c r="C16">
         <v>476587000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>290743000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>134447000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>201804000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>74022000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52117581.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>125059189.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>164943850.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>31090313.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>34303982.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>13840457.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7562633.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1056823.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-      <c r="K17">
-[...1 lines deleted...]
-      </c>
+      <c r="K17"/>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-77688636.0</v>
+      </c>
+      <c r="C18">
         <v>-154770000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-168423000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-20530000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-63702000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-28871000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-70485340.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-46219710.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-48965068.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-52057367.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25337156.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-14947456.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-8447551.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1629921.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>-320000000.0</v>
+      </c>
+      <c r="C19">
         <v>-130683000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-95308000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-68053000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-46713000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18242773.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-57679454.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-37767642.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>9634529.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-91293716.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9342122.33</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-30237953.12</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-44672032.38</v>
       </c>
-      <c r="N19">
-[...3 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="O19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>346017000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>183499000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6244000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>164329000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>24585307.0</v>
       </c>
-      <c r="G20"/>
-[...3 lines deleted...]
-      <c r="I20"/>
+      <c r="H20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-1037000.0</v>
+      </c>
+      <c r="C21">
         <v>-1035000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>147027000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4383000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1003000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27835069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-784399.0</v>
       </c>
       <c r="H21">
         <v>-784399.0</v>
       </c>
       <c r="I21">
+        <v>-784399.0</v>
+      </c>
+      <c r="J21">
         <v>73035180.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>74123520.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14592130.06</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>47230824.98</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>69776447.33</v>
       </c>
-      <c r="N21">
-[...3 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="O21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>-309423634.0</v>
+      </c>
+      <c r="C22">
         <v>-77559000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>70168000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-60268000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-126948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-114490000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16548056.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1491606.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-56830610.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17531665.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4647317.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-8373300.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3373814.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-236666.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-8208460.0</v>
+      </c>
+      <c r="C23">
         <v>-342000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>24400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9228000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>28025000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1194000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-4043842.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2429425.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-414262.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18723915.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>811853.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1814970.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1334976.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-48020.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-128322000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-109741000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-67699000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>9000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-18047000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-57050294.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>47455.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>193799.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>208600.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>132917.99</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>930802.0</v>
       </c>
-      <c r="N24">
-[...3 lines deleted...]
-    <row r="25" spans="1:14">
+      <c r="O24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>228723453.0</v>
+      </c>
+      <c r="C25">
         <v>32342000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-147620000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4317000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>75574000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>90936000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-8729363.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-24563771.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36030991.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>223589.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-212144.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-143336.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-181000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-557.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>195317000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>7421690.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3964800.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5074330.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>66469360.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12875710.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>48575830.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>14353958.91</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>12910899.93</v>
       </c>
-      <c r="N26">
-[...3 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>38222000.0</v>
+      </c>
+      <c r="C27">
         <v>29534000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>37142000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>35146000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>31389000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9748000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10867167.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>13736299.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9183667.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8100213.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2112952.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1315822.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1202318.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>83332.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>928420780.0</v>
+      </c>
+      <c r="C28">
         <v>344640000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>368890000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19855000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>191351000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>51227000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1408050.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2429425.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>135105106.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>95139915.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>45592081.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21225280.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12349636.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>451980.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-77184048.0</v>
+      </c>
+      <c r="C29">
         <v>-24087000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-52616000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-20176000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16788000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10628000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12805886.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8452068.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-11144497.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-8024952.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2697822.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2028919.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2890420.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-98292.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-523422096.0</v>
+      </c>
+      <c r="C30">
         <v>-130683000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-160136000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-68053000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-46713000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-18233000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-57679454.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-37767642.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9634529.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-91293716.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-22430734.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12918537.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4626329.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1531629.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:59">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AE1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AM1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AQ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AU1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AY1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BC1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:59">
       <c r="A2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>655437000.0</v>
+      </c>
+      <c r="C2">
+        <v>815038724.0</v>
+      </c>
+      <c r="D2">
+        <v>301453160.0</v>
+      </c>
+      <c r="E2">
         <v>371556000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>434640000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>476587000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>537766000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>572363000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>383159000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>290743000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>370444000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>100571000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>135909000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>134447000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>140582000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>161237000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>187495000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>201804000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>227844000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>234192000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>226798000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>74022000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>78622079.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>75802000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>43942000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>52117000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>72112073.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>84323653.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>103853612.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>125059189.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>132713083.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>142929234.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>157655177.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>164943850.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>180725909.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>46302691.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>53535035.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>31090313.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>89267191.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>101436773.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>33321404.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>34303982.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>20749898.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>28561636.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>7797982.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>13840457.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>5783685.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>11519091.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>15078947.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>7562633.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>6912330.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>5082954.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>4130830.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>2729746.0</v>
       </c>
-      <c r="BA2">
+      <c r="BD2">
         <v>1117350.0</v>
       </c>
-      <c r="BB2">
+      <c r="BE2">
         <v>882684.0</v>
       </c>
-      <c r="BC2">
+      <c r="BF2">
         <v>15802.0</v>
       </c>
-      <c r="BD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:56">
+      <c r="BG2"/>
+    </row>
+    <row r="3" spans="1:59">
       <c r="A3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>74055000</v>
+      </c>
+      <c r="C3">
+        <v>29379729</v>
+      </c>
+      <c r="D3">
+        <v>164865</v>
+      </c>
+      <c r="E3">
         <v>66106000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>25906000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>28067000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>128409000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>529000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>687000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>33951000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>411000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>1207000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>4418000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>30000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>12000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>67000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>20189000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>10902000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>25115000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>395000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>5213000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>8256000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>2988041</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>14000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>3336000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>7665000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>16460827</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>10168088</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>14491252</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>16559287</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>8873359</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>9629733</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>11095283</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>8169267</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>12520264</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>8064252</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>7588499</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>9647556</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>10451107</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>13990203</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>10244594</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>9346511</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>5655401</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>7316934</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>4287776</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>5379223</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>1997646</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>5432126</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>2473879</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>3014886</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>1107252</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>2203790</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>556299</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>1689790</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>743776</v>
       </c>
-      <c r="BB3">
+      <c r="BE3">
         <v>230959</v>
       </c>
-      <c r="BC3">
+      <c r="BF3">
         <v>555111</v>
       </c>
-      <c r="BD3">
+      <c r="BG3">
         <v>1783</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:59">
       <c r="A4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+    </row>
+    <row r="5" spans="1:59">
       <c r="A5" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...4 lines deleted...]
-      </c>
+      <c r="AC5"/>
+      <c r="AD5"/>
       <c r="AE5"/>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+    </row>
+    <row r="6" spans="1:59">
       <c r="A6" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>100736000.0</v>
+      </c>
+      <c r="C6">
+        <v>-157907901.0</v>
+      </c>
+      <c r="D6">
+        <v>500470790.0</v>
+      </c>
+      <c r="E6">
         <v>-65571000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-63084000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-41947000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>-61179000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-34597000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>189204000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>92416000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>-79701000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>269873000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-35338000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>1462000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>-6135000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-20655000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-26258000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-14309000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-26040000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>-6348000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>7394000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>152776000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>-4600373.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>2820000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>31860000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>-8175000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-19994492.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>-12211580.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-19529959.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>-21205577.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>-7653894.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-10216151.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>-14725943.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-7288673.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>-15782059.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>134423218.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>-7232344.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>22444722.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>-58176878.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>-12169582.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>68115369.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>-982578.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>13554084.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-7811738.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>20763654.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-6042475.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>8056772.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-5735406.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-3559856.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>7516314.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>650303.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>1829376.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>952124.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>1401084.0</v>
       </c>
-      <c r="BA6">
+      <c r="BD6">
         <v>-60527.0</v>
       </c>
-      <c r="BB6">
+      <c r="BE6">
         <v>234666.0</v>
       </c>
-      <c r="BC6">
+      <c r="BF6">
         <v>1416055.0</v>
       </c>
-      <c r="BD6">
+      <c r="BG6">
         <v>15802.0</v>
       </c>
     </row>
-    <row r="7" spans="1:56">
+    <row r="7" spans="1:59">
       <c r="A7" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B7">
-        <v>-4064000.0</v>
+        <v>3067000.0</v>
       </c>
       <c r="C7">
+        <v>-192495.0</v>
+      </c>
+      <c r="D7">
+        <v>-12968421.0</v>
+      </c>
+      <c r="E7">
+        <v>-3115000.0</v>
+      </c>
+      <c r="F7">
         <v>-3531000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>6837000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>-7487000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>603000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>2727000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-1933000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-8688000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>4515000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>-6915000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>-1608000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>1523000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>212000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-1536000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-341000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>-1002000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>1387000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-1417000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>982000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>-446075.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>104000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>394000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>154000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>-29792.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>91630.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>927341.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>-2700273.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>294429.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>401632.0</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>-300112.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-736487.0</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>908196.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>-250686.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>-1858043.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>947237.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>-1756732.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>-2413793.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>4404877.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>31567.0</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>301034.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>-324014.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>56564.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-131905.0</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>-46879.0</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>118100.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>-702984.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>496898.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>-582094.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>68760.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>395333.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>-442588.0</v>
       </c>
-      <c r="BA7">
+      <c r="BD7">
         <v>33567.0</v>
       </c>
-      <c r="BB7">
+      <c r="BE7">
         <v>23100.0</v>
       </c>
-      <c r="BC7">
+      <c r="BF7">
         <v>-119045.0</v>
       </c>
-      <c r="BD7">
+      <c r="BG7">
         <v>143651.0</v>
       </c>
     </row>
-    <row r="8" spans="1:56">
+    <row r="8" spans="1:59">
       <c r="A8" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+    </row>
+    <row r="9" spans="1:59">
       <c r="A9" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>-990000.0</v>
+      </c>
+      <c r="C9">
+        <v>119306.0</v>
+      </c>
+      <c r="D9">
+        <v>24979.0</v>
+      </c>
+      <c r="E9">
         <v>-1276000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-33000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>782000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-490000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>87000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>2303000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>-1773000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-388000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>-428000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>798000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-114000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>-785000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>-154000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>4000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>312000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>-701000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-195000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-18000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>48000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>-66.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>142000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>113.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>118000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>-3116.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>164667.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>488167.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>-621363.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>112637.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-139881.0</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>207050.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>-18676.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>288414.0</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>-373944.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>399448.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>-54540.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-67912.0</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>17065.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-100885.0</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-349415.0</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>129.02</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-214942.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>92387.0</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-221635.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>130.18</v>
       </c>
-      <c r="AT9">
-[...5 lines deleted...]
-      <c r="AV9">
+      <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
         <v>62443.44</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>122549.19</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>-86299.0</v>
       </c>
-      <c r="AY9">
-[...5 lines deleted...]
-      <c r="BA9">
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>-6515.0</v>
       </c>
-      <c r="BB9">
+      <c r="BE9">
         <v>21562.0</v>
       </c>
-      <c r="BC9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:56">
+      <c r="BF9"/>
+      <c r="BG9"/>
+    </row>
+    <row r="10" spans="1:59">
       <c r="A10" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...4 lines deleted...]
-      </c>
+      <c r="AC10"/>
+      <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10"/>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10">
-[...4 lines deleted...]
-      </c>
+      <c r="AH10"/>
+      <c r="AI10"/>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
@@ -19813,762 +20760,787 @@
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
-      <c r="BB10"/>
-[...3 lines deleted...]
-    <row r="11" spans="1:56">
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+    </row>
+    <row r="11" spans="1:59">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1016000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>391000.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11">
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>2539000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-461000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-273000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-188000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>-729000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>1480000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>-186000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>579000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>-70486.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-266649.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>245787.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-74612.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>-62110.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-279233.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>801394.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>-2150419.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>103981.16</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>241629.25</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>-104183.0</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>-695429.0</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>-331844.56</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>34524.74</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>-1578125.72</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>834522.65</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>477005.51</v>
       </c>
-      <c r="AL11">
+      <c r="AO11">
         <v>1832584.36</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>3729980.66</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>212978.63</v>
       </c>
-      <c r="AO11">
+      <c r="AR11">
         <v>117043.57</v>
       </c>
-      <c r="AP11">
+      <c r="AS11">
         <v>81862.56</v>
       </c>
-      <c r="AQ11">
+      <c r="AT11">
         <v>147282.48</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>70933.17</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>-202262.28</v>
       </c>
-      <c r="AT11">
-[...5 lines deleted...]
-      <c r="AV11">
+      <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
+        <v>0.0</v>
+      </c>
+      <c r="AY11">
         <v>398190.05</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>-365171.8</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>98933.07</v>
       </c>
-      <c r="AY11">
-[...5 lines deleted...]
-      <c r="BA11">
+      <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
+        <v>0.0</v>
+      </c>
+      <c r="BD11">
         <v>585567.43</v>
       </c>
-      <c r="BB11"/>
-[...3 lines deleted...]
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+    </row>
+    <row r="12" spans="1:59">
       <c r="A12" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>39849000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>10703000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>10703000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>14411000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>16919000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>-18237000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>21648000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>9033000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>14308000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>15492000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>61389000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>55280692.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>19264688.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>14788609.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>7036130.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>5377766.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>-2353563.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>8727781.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>-9712396.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>-4013608.41</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>10516854.29</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>22028078.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>-32270060.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>35313922.68</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>-2106950.2</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>-2766220.59</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>16710463.46</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>5217126.8</v>
       </c>
-      <c r="AL12">
-[...7 lines deleted...]
-      </c>
       <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>1301702.19</v>
       </c>
-      <c r="AP12">
-[...7 lines deleted...]
-      </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>1008937.27</v>
       </c>
-      <c r="AT12">
-[...7 lines deleted...]
-      </c>
       <c r="AW12">
+        <v>0.0</v>
+      </c>
+      <c r="AX12">
+        <v>0.0</v>
+      </c>
+      <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>961421.44</v>
       </c>
-      <c r="AX12">
-[...7 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
-      <c r="BB12"/>
-[...3 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+      <c r="BE12"/>
+      <c r="BF12"/>
+      <c r="BG12"/>
+    </row>
+    <row r="13" spans="1:59">
       <c r="A13" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>3927000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>-8104000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-8104000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>-231000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>827000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-1267000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-465000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>-445000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>102000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-1213000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>355000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>-308044.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>227903.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>35600.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>109590.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>35434.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>206196.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>-362220.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>71509.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>-65449.17</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>88265.21</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>-402979.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-22382.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-76823.44</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>64010.71</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>-163093.71</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>-81941.71</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>93519.12</v>
       </c>
-      <c r="AL13">
-[...7 lines deleted...]
-      </c>
       <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-32693.45</v>
       </c>
-      <c r="AP13">
-[...7 lines deleted...]
-      </c>
       <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>-25815.33</v>
       </c>
-      <c r="AT13">
-[...7 lines deleted...]
-      </c>
       <c r="AW13">
+        <v>0.0</v>
+      </c>
+      <c r="AX13">
+        <v>0.0</v>
+      </c>
+      <c r="AY13">
+        <v>0.0</v>
+      </c>
+      <c r="AZ13">
         <v>-162540.71</v>
       </c>
-      <c r="AX13">
-[...7 lines deleted...]
-      </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
-      <c r="BB13"/>
-[...3 lines deleted...]
-    <row r="14" spans="1:56">
+      <c r="BB13">
+        <v>0.0</v>
+      </c>
+      <c r="BC13">
+        <v>0.0</v>
+      </c>
+      <c r="BD13">
+        <v>0.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+    </row>
+    <row r="14" spans="1:59">
       <c r="A14" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>417000.0</v>
+      </c>
+      <c r="C14">
+        <v>429105.0</v>
+      </c>
+      <c r="D14">
+        <v>563539.0</v>
+      </c>
+      <c r="E14">
         <v>558000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>530000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>549000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>592000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>580000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>564000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>516000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>496000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>483000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>426000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>399000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>455000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>475000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>446000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>438000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>534000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>508000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>540000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>544000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>590861.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>603000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>552000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>535000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>599199.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>596321.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>598995.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>588662.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>643565.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>266500.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>339970.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>283599.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>176643.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>210308.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>158835.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>212277.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>171750.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>234774.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>147812.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>72628.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>88401.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>53604.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>54192.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>49933.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>58014.0</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>17094.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>44383.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>15511.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>7879.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>2960.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>1018.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>386.0</v>
       </c>
-      <c r="BA14">
+      <c r="BD14">
         <v>260.0</v>
       </c>
-      <c r="BB14">
+      <c r="BE14">
         <v>148.0</v>
       </c>
-      <c r="BC14">
+      <c r="BF14">
         <v>149.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BG14"/>
+    </row>
+    <row r="15" spans="1:59">
       <c r="A15" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
+      <c r="C15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="G15">
-[...2 lines deleted...]
-      <c r="H15"/>
+      <c r="G15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15">
-[...2 lines deleted...]
-      <c r="L15"/>
+      <c r="K15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
         <v>0.0</v>
       </c>
       <c r="AA15">
         <v>0.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AE15"/>
-      <c r="AF15"/>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15">
-[...4 lines deleted...]
-      </c>
+      <c r="AH15"/>
+      <c r="AI15"/>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
@@ -20579,2333 +21551,2455 @@
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
-      <c r="BB15"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+    </row>
+    <row r="16" spans="1:59">
       <c r="A16" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>756173000.0</v>
+      </c>
+      <c r="C16">
+        <v>657130822.0</v>
+      </c>
+      <c r="D16">
+        <v>801923951.0</v>
+      </c>
+      <c r="E16">
         <v>305985000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>371556000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>434640000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>476587000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>537766000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>572363000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>383159000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>290743000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>370444000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>100571000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>135909000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>134447000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>140582000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>161237000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>187495000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>201804000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>227844000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>234192000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>226798000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>74021706.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>78622000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>75802000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>43942000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>52117581.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>72112073.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>84323653.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>103853612.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>125059189.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>132713083.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>142929234.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>157655177.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>164943850.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>180725909.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>46302691.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>53535035.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>31090313.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>89267191.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>101436773.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>33321404.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>34303982.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>20749898.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>28561636.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>7797982.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>13840457.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>5783685.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>11519091.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>15078947.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>7562633.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>6912330.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>5082954.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>4130830.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>1056823.0</v>
       </c>
-      <c r="BB16">
+      <c r="BE16">
         <v>1117350.0</v>
       </c>
-      <c r="BC16">
+      <c r="BF16">
         <v>1431857.0</v>
       </c>
-      <c r="BD16">
+      <c r="BG16">
         <v>15802.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:59">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...4 lines deleted...]
-      </c>
+      <c r="AC17"/>
+      <c r="AD17"/>
       <c r="AE17"/>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+    </row>
+    <row r="18" spans="1:59">
       <c r="A18" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>-84063000.0</v>
+      </c>
+      <c r="C18">
+        <v>-39911876.0</v>
+      </c>
+      <c r="D18">
+        <v>-40092300.0</v>
+      </c>
+      <c r="E18">
         <v>-76542999.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>-36833000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>-29210000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>-137937000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>-3365000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>-3067000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>-43295000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>-23018000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>-8495000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>-19496000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>-7672000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>-6128000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>-4356000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>-26032000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>-14830000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>-32826000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>-2019000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-9492000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>-11431000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>-7356842.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>-1724000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>-5662000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>-9877000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>-20434013.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>-12353454.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>-16548221.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>-21149652.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>-11536701.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>-10700769.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>-13332224.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>-10650016.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>-15127862.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>-12568905.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>-9549717.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>-11718584.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>-12122778.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>-17294664.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>-12208677.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>-10431248.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>-6176129.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>-8167694.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>-4831535.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>-6161798.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>-2622159.0</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-5832072.0</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-3559856.0</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>-2933369.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-2242203.0</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-2839077.0</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-979129.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-2387142.0</v>
       </c>
-      <c r="BA18">
+      <c r="BD18">
         <v>-804303.0</v>
       </c>
-      <c r="BB18">
+      <c r="BE18">
         <v>-248273.0</v>
       </c>
-      <c r="BC18">
+      <c r="BF18">
         <v>-917422.0</v>
       </c>
-      <c r="BD18">
+      <c r="BG18">
         <v>-9198.0</v>
       </c>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:59">
       <c r="A19" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>150000000.0</v>
+      </c>
+      <c r="C19">
+        <v>-40000000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>-66106000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-37906000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>-34317000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>-37963000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-32028000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>-26741000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>-33951000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>-84164000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>-28323000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>-29147000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>-18502000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>-19336000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>-17626000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>-20189000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>-10902000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>-25010000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>-8330000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>-5117000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-8256000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>-2988041.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-4254064.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>-3335355.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-7665313.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-16460827.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-10168088.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-14491252.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-16559287.0</v>
       </c>
-      <c r="AC19">
-[...6 lines deleted...]
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19">
+        <v>0.0</v>
+      </c>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>37827899.56</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>10374130.63</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>266101.04</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>25638924.36</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>-35314109.24</v>
       </c>
-      <c r="AL19">
-[...7 lines deleted...]
-      </c>
       <c r="AO19">
+        <v>0.0</v>
+      </c>
+      <c r="AP19">
+        <v>0.0</v>
+      </c>
+      <c r="AQ19">
+        <v>0.0</v>
+      </c>
+      <c r="AR19">
         <v>-34285889.75</v>
       </c>
-      <c r="AP19">
-[...7 lines deleted...]
-      </c>
       <c r="AS19">
+        <v>0.0</v>
+      </c>
+      <c r="AT19">
+        <v>0.0</v>
+      </c>
+      <c r="AU19">
+        <v>0.0</v>
+      </c>
+      <c r="AV19">
         <v>-40835642.37</v>
       </c>
-      <c r="AT19">
-[...7 lines deleted...]
-      </c>
       <c r="AW19">
+        <v>0.0</v>
+      </c>
+      <c r="AX19">
+        <v>0.0</v>
+      </c>
+      <c r="AY19">
+        <v>0.0</v>
+      </c>
+      <c r="AZ19">
         <v>-44672032.38</v>
       </c>
-      <c r="AX19">
-[...7 lines deleted...]
-      </c>
       <c r="BA19">
         <v>0.0</v>
       </c>
-      <c r="BB19"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:56">
+      <c r="BB19">
+        <v>0.0</v>
+      </c>
+      <c r="BC19">
+        <v>0.0</v>
+      </c>
+      <c r="BD19">
+        <v>0.0</v>
+      </c>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+    </row>
+    <row r="20" spans="1:59">
       <c r="A20" t="s">
-        <v>168</v>
-[...6 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>216321000.0</v>
       </c>
-      <c r="H20">
+      <c r="K20">
         <v>130237000.0</v>
       </c>
-      <c r="I20">
+      <c r="L20">
         <v>20208000.0</v>
       </c>
-      <c r="J20">
+      <c r="M20">
         <v>150217000.0</v>
       </c>
-      <c r="K20">
-[...2 lines deleted...]
-      <c r="L20">
+      <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>27037000.0</v>
       </c>
-      <c r="M20">
+      <c r="P20">
         <v>6244000.0</v>
       </c>
-      <c r="N20">
-[...7 lines deleted...]
-      </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
         <v>186000.0</v>
       </c>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20">
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>1501000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+    </row>
+    <row r="21" spans="1:59">
       <c r="A21" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-247000.0</v>
+      </c>
+      <c r="C21">
+        <v>-247000.0</v>
+      </c>
+      <c r="D21">
+        <v>-250000.0</v>
+      </c>
+      <c r="E21">
         <v>-265000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-262000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-260000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>-260000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>-260000.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>147721000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-232000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-232000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>5067000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-229000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-227000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>-229000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>-230000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>-249000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>-264000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>-261000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>366234.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>7633121.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>19997061.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>-161347.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>-206356.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>-204906.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>-260470.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-68637.72</v>
       </c>
       <c r="AE21">
         <v>-112667.0</v>
       </c>
-      <c r="AF21"/>
+      <c r="AF21">
+        <v>-23880.49</v>
+      </c>
       <c r="AG21">
+        <v>-68637.72</v>
+      </c>
+      <c r="AH21">
+        <v>-112667.0</v>
+      </c>
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>58218557.19</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>58386106.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>56332572.31</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>54860046.57</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>55159636.85</v>
       </c>
-      <c r="AL21">
-[...7 lines deleted...]
-      </c>
       <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>53553587.17</v>
       </c>
-      <c r="AP21">
-[...7 lines deleted...]
-      </c>
       <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>63784114.96</v>
       </c>
-      <c r="AT21">
-[...7 lines deleted...]
-      </c>
       <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>69776447.33</v>
       </c>
-      <c r="AX21">
-[...7 lines deleted...]
-      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
-      <c r="BB21"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:56">
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+    </row>
+    <row r="22" spans="1:59">
       <c r="A22" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>74545000.0</v>
+      </c>
+      <c r="C22">
+        <v>-156434224.0</v>
+      </c>
+      <c r="D22">
+        <v>-42794096.0</v>
+      </c>
+      <c r="E22">
         <v>-129220000.0</v>
       </c>
-      <c r="C22">
+      <c r="F22">
         <v>-86693000.0</v>
       </c>
-      <c r="D22">
+      <c r="G22">
         <v>-50935000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>-66387000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>10252000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>13196000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>-34620000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>159969000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>-63196000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>-17498000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>-9107000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>-20155000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>-27298000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>17585000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>-30402000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-19106000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>-19929000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>-19799000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>-68116000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>-64116928.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>-21515000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>-18472000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>-10386000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>-10193690.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>-808850.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>-12521248.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>6975732.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>15089688.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>-19215321.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>-24409653.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>30026892.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>-32200006.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>-2051191.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>3127155.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>-25706568.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>-15508785.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>7396613.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>-7826460.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>-1593033.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>-1729411.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-868043.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>-1236174.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>-813689.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-6231448.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>-727480.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>-863055.0</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>-551317.0</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>-943198.0</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>-651722.0</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>-967169.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>-811725.0</v>
       </c>
-      <c r="BA22">
+      <c r="BD22">
         <v>-177426.0</v>
       </c>
-      <c r="BB22">
+      <c r="BE22">
         <v>-40414.0</v>
       </c>
-      <c r="BC22">
+      <c r="BF22">
         <v>-243415.0</v>
       </c>
-      <c r="BD22">
+      <c r="BG22">
         <v>-151066.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:59">
       <c r="A23" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B23">
-        <v>10545000.0</v>
+        <v>-14194000.0</v>
       </c>
       <c r="C23">
-        <v>-11530000.0</v>
+        <v>-640.0</v>
       </c>
       <c r="D23">
-        <v>-6277000.0</v>
+        <v>-183646.0</v>
       </c>
       <c r="E23">
-        <v>-9402000.0</v>
+        <v>-180000.0</v>
       </c>
       <c r="F23">
+        <v>-15798000.0</v>
+      </c>
+      <c r="G23">
+        <v>-6834000.0</v>
+      </c>
+      <c r="H23">
+        <v>-15966000.0</v>
+      </c>
+      <c r="I23">
         <v>1859000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2220000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>4982000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>6796000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>7357000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>9410000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>837000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>13480000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>540000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-473000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>7164000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>3887000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>16250000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>723000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>1099062.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>837000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-2505000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>2000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>930815.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>49134.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>-2596765.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>993165.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>1441595.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>1306002.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-2295507.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>1977335.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>-3017904.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>180367.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>2247942.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>175332.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1032994.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>6163750.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>78494501.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>9448670.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>-1340094.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>253686.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-1705811.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>83300.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>10678931.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>96666.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>-2473879.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>-1121716.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>2892.51</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>4668453.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>1000451.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>3788226.0</v>
       </c>
-      <c r="BA23">
+      <c r="BD23">
         <v>1930099.0</v>
       </c>
-      <c r="BB23">
+      <c r="BE23">
         <v>-48020.0</v>
       </c>
-      <c r="BC23">
+      <c r="BF23">
         <v>911018.0</v>
       </c>
-      <c r="BD23">
+      <c r="BG23">
         <v>-1783.0</v>
       </c>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:59">
       <c r="A24" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>174</v>
+      </c>
+      <c r="B24">
+        <v>-31527000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24">
         <v>-37876000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-31499000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>-26054000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>-32894000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>-83753000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>-27116000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>-22729000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-18472000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>-19324000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>-17559000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>-20121000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>-24707000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>9000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>-7935000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>-4858000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>10.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-4954000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-4240000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-7566000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-16447062.0</v>
       </c>
-      <c r="Z24"/>
-[...1 lines deleted...]
-      <c r="AB24">
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
         <v>-16022858.0</v>
       </c>
-      <c r="AC24">
-[...6 lines deleted...]
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24">
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>12977.0</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>345.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>34133.0</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>144366.72</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>147764.49</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>193799.0</v>
       </c>
-      <c r="AN24">
-[...2 lines deleted...]
-      <c r="AO24">
+      <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>70307.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>102270.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AT24">
         <v>28816.14</v>
       </c>
-      <c r="AR24">
+      <c r="AU24">
         <v>36023.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>179502.62</v>
       </c>
-      <c r="AT24">
-[...7 lines deleted...]
-      </c>
       <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
+        <v>0.0</v>
+      </c>
+      <c r="AZ24">
         <v>875458.91</v>
       </c>
-      <c r="AX24">
+      <c r="BA24">
         <v>903006.79</v>
       </c>
-      <c r="AY24">
+      <c r="BB24">
         <v>930802.0</v>
       </c>
-      <c r="AZ24">
-[...9 lines deleted...]
-    <row r="25" spans="1:56">
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+    </row>
+    <row r="25" spans="1:59">
       <c r="A25" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>111223000.0</v>
+        <v>-94985000.0</v>
       </c>
       <c r="C25">
+        <v>145984289.0</v>
+      </c>
+      <c r="D25">
+        <v>16427599.0</v>
+      </c>
+      <c r="E25">
+        <v>107968000.0</v>
+      </c>
+      <c r="F25">
         <v>72644000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>28091000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>55551000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-21996000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-21530000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>20317000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-188614000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>40325000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>3701000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>-3033000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>759000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>12721000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-28395000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>19233000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>-1091000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>10687000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>4490000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>61487000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>56497635.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>17484000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>8700000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>8254000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>2068293.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>-4226554.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>5403038.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>-11974140.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>-22331378.0</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>14776943.0</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>16762006.0</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>-33771342.0</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>24367132.0</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>-3610931.0</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>-5020260.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>20295050.0</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>10948898.0</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>-10639150.0</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>-75909.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-10024.0</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>79.58</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>-99122.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-73018.0</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>-139126.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>-37856.0</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>-18.02</v>
       </c>
-      <c r="AU25">
-[...2 lines deleted...]
-      <c r="AV25">
+      <c r="AX25">
+        <v>-565.2</v>
+      </c>
+      <c r="AY25">
         <v>-105480.0</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>10422.0</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>-181000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>285.56</v>
       </c>
-      <c r="AZ25">
+      <c r="BC25">
         <v>-399.85</v>
       </c>
-      <c r="BA25">
+      <c r="BD25">
         <v>183072.0</v>
       </c>
-      <c r="BB25">
+      <c r="BE25">
         <v>-100148.0</v>
       </c>
-      <c r="BC25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:56">
+      <c r="BF25"/>
+      <c r="BG25"/>
+    </row>
+    <row r="26" spans="1:59">
       <c r="A26" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26"/>
+      <c r="I26">
+        <v>-541000.0</v>
+      </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>195317000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-462000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-446000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>166212000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>7421690.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>24129040.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>22623770.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>2310.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>3964800.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>2469800.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>2420670.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>1048670.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>1075536.81</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>2407184.85</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>1977335.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26">
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>50095575.19</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>2511487.85</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>131699.84</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>9581567.2</v>
       </c>
-      <c r="AL26">
-[...7 lines deleted...]
-      </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>35483601.62</v>
       </c>
-      <c r="AP26">
-[...7 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
         <v>19384682.9</v>
       </c>
-      <c r="AT26">
-[...7 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
         <v>12910899.93</v>
       </c>
-      <c r="AX26">
-[...7 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
-      <c r="BB26"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:56">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+    </row>
+    <row r="27" spans="1:59">
       <c r="A27" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>8323000.0</v>
+      </c>
+      <c r="C27">
+        <v>8065000.0</v>
+      </c>
+      <c r="D27">
+        <v>19677000.0</v>
+      </c>
+      <c r="E27">
         <v>11066000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>3815000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>3664000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>9214000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>8236000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>6018000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>6066000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>14068000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>10901000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>5690000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>6483000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>11580000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>9830000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>6340000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>7396000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>13106000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>4706000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>11381000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>2197000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>3909489.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>1460000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>2701000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>1678000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>2811654.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>2090369.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>3522771.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>2442373.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>3767223.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>2828066.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>5433453.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>1707557.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>4149139.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>1293732.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>1740442.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>2000354.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>3586318.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>1078427.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>3021343.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>414125.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>819248.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>386815.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>654677.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>252212.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>461898.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>192340.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>435679.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>225905.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>372040.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>289222.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>-15519.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>556575.0</v>
       </c>
-      <c r="BA27">
+      <c r="BD27">
         <v>-100.0</v>
       </c>
-      <c r="BB27">
+      <c r="BE27">
         <v>100000.0</v>
       </c>
-      <c r="BC27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BF27"/>
+      <c r="BG27"/>
+    </row>
+    <row r="28" spans="1:59">
       <c r="A28" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>35415000.0</v>
+      </c>
+      <c r="C28">
+        <v>9238812.0</v>
+      </c>
+      <c r="D28">
+        <v>921695266.0</v>
+      </c>
+      <c r="E28">
         <v>10280000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-11792000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-6537000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-9662000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>1058000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>218284000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>134961000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>26771000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>305295000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>9178000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>27645000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>19495000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>311000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-700000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>748000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>6748000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>3176000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>17041000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>164385000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>3694376.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>9138000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>38598000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-204000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>724459.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-155772.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-2857235.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>880498.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>1441595.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>1306002.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-2295507.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>1977335.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-3017904.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>135699735.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>2247943.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>175332.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>1032994.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>6163750.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>78494501.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>9448670.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>19659906.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>253686.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>25595189.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>83300.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>10678931.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>96666.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>9791959.52</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>10449683.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>2892506.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>4668453.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>1000451.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>3788226.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>1930099.0</v>
       </c>
-      <c r="BB28">
+      <c r="BE28">
         <v>251980.0</v>
       </c>
-      <c r="BC28">
+      <c r="BF28">
         <v>2333477.0</v>
       </c>
-      <c r="BD28">
+      <c r="BG28">
         <v>25000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:59">
       <c r="A29" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>-10008000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10532146.0</v>
+      </c>
+      <c r="D29">
+        <v>-39927435.0</v>
+      </c>
+      <c r="E29">
         <v>-10437000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>-10927000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>-1143000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>-9528000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>-2836000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>-2380000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>-9344000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>-22607000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>-7288000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>-15078000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>-7642000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>-6116000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>-4289000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>-5843000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>-3928000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>-7711000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>-1624000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-4279000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>-3175000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>-4368801.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>-1710000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>-2326000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>-2212000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>-3973186.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>-2185366.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>-2056969.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>-4590365.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>-2663342.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>-1071036.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>-2236941.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>-2480749.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>-2607598.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>-4504653.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>-1961218.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>-2071028.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>-1671671.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>-3304461.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>-1964083.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>-1084737.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>-520728.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>-850760.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>-543759.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>-782575.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>-624513.0</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>-399946.0</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>-1085977.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>81517.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-1134951.0</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>-635287.0</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>-422830.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>-697352.0</v>
       </c>
-      <c r="BA29">
+      <c r="BD29">
         <v>-60527.0</v>
       </c>
-      <c r="BB29">
+      <c r="BE29">
         <v>-17314.0</v>
       </c>
-      <c r="BC29">
+      <c r="BF29">
         <v>-362311.0</v>
       </c>
-      <c r="BD29">
+      <c r="BG29">
         <v>-7415.0</v>
       </c>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:59">
       <c r="A30" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>75078000.0</v>
+      </c>
+      <c r="C30">
+        <v>-146432443.0</v>
+      </c>
+      <c r="D30">
+        <v>-385205826.0</v>
+      </c>
+      <c r="E30">
         <v>-66106000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-37906000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>-34317000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>-37963000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>-32028000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>-26741000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>-33951000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>-84164000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>-28323000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>-29147000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>-18502000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>-19336000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-17626000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>-20189000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-10902000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>-25010000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>-8330000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-5117000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-8256000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-2988041.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-4254000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>-3336000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-7665000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-16460827.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-10168088.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-14491252.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-16559287.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-8873359.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-9629733.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-11095283.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-8169267.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>-12520264.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>4912748.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-7243499.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>24485544.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-67936981.69</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-13990203.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-10050795.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>-9346511.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-5585094.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>-7214664.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-4287776.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-5343200.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-1997646.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-5432126.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-2473879.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-3014886.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-1107252.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-2203790.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>374503.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-1689790.0</v>
       </c>
-      <c r="BA30">
+      <c r="BD30">
         <v>-743776.0</v>
       </c>
-      <c r="BB30">
+      <c r="BE30">
         <v>-230959.0</v>
       </c>
-      <c r="BC30">
+      <c r="BF30">
         <v>-555111.0</v>
       </c>
-      <c r="BD30">
+      <c r="BG30">
         <v>-1783.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>