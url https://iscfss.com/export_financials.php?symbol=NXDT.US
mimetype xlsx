--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -914,78 +920,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -993,2443 +1000,2576 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>39437000.0</v>
+      </c>
+      <c r="C2">
         <v>31463000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10031000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13865000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63222.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3112.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6614923.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9412368.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4135113.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1050220.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10168750.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>17073549.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5107792.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>13168554.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>23413505.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4506646.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11060518.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>-2711779.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-391609047.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-255348833.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>767711173.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>592308994.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>414799706.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>366078149.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>20432000.0</v>
+      </c>
+      <c r="C8">
         <v>46000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>41000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>40000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>83251723.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
+        <v>0.0</v>
+      </c>
+      <c r="I8">
         <v>32342.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>8166000.0</v>
+      </c>
+      <c r="C10">
         <v>8791000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>20608000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13360000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2238121.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1966953.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>329810.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>598693.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>22226469.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>45582701.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2157600.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2886963.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>69415.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>8166000.0</v>
+      </c>
+      <c r="C12">
         <v>8791000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>20608000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13360000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2238121.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1966953.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>329810.0</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>598693.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22226469.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45582701.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2157600.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2886963.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>69415.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>50000.0</v>
+      </c>
+      <c r="C13">
         <v>43000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>37000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>913920192.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1182433738.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1228988136.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>32342.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>22766.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>63880.0</v>
       </c>
       <c r="N13">
         <v>63880.0</v>
       </c>
       <c r="O13">
+        <v>63880.0</v>
+      </c>
+      <c r="P13">
         <v>63881.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>63829.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>55526.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>46252000.0</v>
+      </c>
+      <c r="C14">
         <v>40229000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37334000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37172000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37303227.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45668261.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>40605646.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32342416.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23109776.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19377267.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>15969655.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15970368.0</v>
       </c>
       <c r="M14">
         <v>15970368.0</v>
       </c>
       <c r="N14">
         <v>15970368.0</v>
       </c>
-      <c r="O14"/>
+      <c r="O14">
+        <v>15970368.0</v>
+      </c>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-10031000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-129434000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-46815.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-44996888.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-141325037.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-136100611.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-10915968.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-251672582.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-445811029.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>36</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>8353000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2896000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>10979000.0</v>
+      </c>
+      <c r="C21">
         <v>2626000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4181000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10979000.0</v>
       </c>
-      <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>-46032000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10256279.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>47140554.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-691938352.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-584235725.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-673168866.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>1074652000.0</v>
+      </c>
+      <c r="C23">
         <v>1224839000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1098336000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1222902000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1048014271.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>854102810.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1353008793.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1045616915.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>691938352.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>124983081.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>215925315.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1368521939.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1160742071.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23"/>
+      <c r="O23">
+        <v>746500599.0</v>
+      </c>
       <c r="P23"/>
       <c r="Q23"/>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26">
+        <v>636022000.0</v>
+      </c>
+      <c r="C26">
         <v>728579000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>757501000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>893277000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1041984657.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>842317160.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1305672262.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1038967734.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>679567348.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>301468000.0</v>
+      </c>
+      <c r="C28">
         <v>349124000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>180846000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>163955000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>40261905.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43033047.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>328047936.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>239507979.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31334801.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-21531941.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-45519647.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>383178855.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>317532851.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-69415.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>1007111000.0</v>
+      </c>
+      <c r="C29">
         <v>1190560000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1081958000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1189117000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>953708439.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>835824691.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1302017049.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1007219152.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>624242488.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>2868000.0</v>
+      </c>
+      <c r="C30">
         <v>9958000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10425000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1903000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1314374.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1252041.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26786538.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3198162.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5564803.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7834360.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>28176882.0</v>
       </c>
-      <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>10849886.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>7030751.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7621946.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>48622655.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>911208413.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>790824691.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>973639303.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>724484996.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>443047748.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>492752791.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>361210505.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>13475000.0</v>
+      </c>
+      <c r="C33">
         <v>1206090000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1067303000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1161607000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1043951978.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>842317160.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1305672262.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1042365552.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>685668068.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>554174896.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>599409283.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1312586538.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1071566994.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>699851720.0</v>
       </c>
-      <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>310474000.0</v>
+      </c>
+      <c r="C35">
         <v>359838000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>203231000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>34702000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>53490913.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>45000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>328377746.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>268493374.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>95494245.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>125639281.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>219716964.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>396933685.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>334611466.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>225000000.0</v>
       </c>
-      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>-67412000.0</v>
+      </c>
+      <c r="C36">
         <v>730932000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>734230000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-10979000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1043951978.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-854102810.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-1353008794.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1042365552.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>685668068.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-562703784.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-570450589.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>23100578.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>86215.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-699851720.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>1050143000.0</v>
+      </c>
+      <c r="C38">
         <v>1195812000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1098336000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>43977000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2477119.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8566656.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>20220183.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3451019.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>6207508.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>86215.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>14417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>108254.0</v>
       </c>
       <c r="P38">
         <v>108254.0</v>
       </c>
       <c r="Q38">
+        <v>108254.0</v>
+      </c>
+      <c r="R38">
         <v>58976.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>49070000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>46032000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>509798.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8703900.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20669286.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>53201.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>106788.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>694528.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>63054.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>53777801.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>86288114.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>46565047.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1767093.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5892233.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11411234.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>-39437000.0</v>
+      </c>
+      <c r="C40">
         <v>-481000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-587000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1369000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-63248.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-3112.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-154554883.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-9412368.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-4135113.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21214577.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31685356.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>93637308.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>94618003.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>32068659.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>110631.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>691711.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>126776.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>110037.0</v>
       </c>
-      <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>8262237.0</v>
       </c>
-      <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>16111466.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>500834.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3419217.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9363299.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>1062114000.0</v>
+      </c>
+      <c r="C42">
         <v>1039280000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1011613000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>999845000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>913920192.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1182433738.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1228988136.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1080280615.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>594243946.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1039280251.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1605853673.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1138318778.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1139462715.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1139566518.0</v>
       </c>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>412983000.0</v>
+      </c>
+      <c r="C45">
         <v>411416000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>273460000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>262262000.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>1998000.0</v>
+      </c>
+      <c r="C46">
         <v>384767000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>259733000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>266083000.0</v>
       </c>
-      <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-362076000.0</v>
+      </c>
+      <c r="C48">
         <v>-202818000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-126580000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>17947000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2711779.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-391609047.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-255348833.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-312601784.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1957718.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>414799706.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>366078149.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-277505262.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-415041600.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-663367012.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-699948778.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-661066155.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-650472988.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>309634000.0</v>
+      </c>
+      <c r="C51">
         <v>357915000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>201454000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>177315000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>42500026.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>45000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>328377746.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>239507979.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>31933494.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>694528.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>63054.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>385336455.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>320419814.0</v>
       </c>
-      <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>171186000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>144414000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>147939960.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>1919814.0</v>
       </c>
-      <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>1074652000.0</v>
+      </c>
+      <c r="C55">
         <v>1224839000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1098336000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1222902000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1048014271.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>854102810.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1353008793.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1045616915.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>691938352.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>562703784.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>627649219.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1368521939.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1160742071.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>746500599.0</v>
       </c>
-      <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>11034000.0</v>
+      </c>
+      <c r="C56">
         <v>18749000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>31033000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>61295000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4062293.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3218994.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>27116348.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>3251363.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>6270284.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8528888.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>28239936.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>55935401.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>89175077.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>46634462.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>9498346.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>51382856.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>60447470.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>273000.0</v>
+      </c>
+      <c r="C57">
         <v>31463000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10031000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>170368000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>63222.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3112.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6614923.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9412368.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4135113.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>22264797.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>41854106.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>110710857.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>101645609.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>45237213.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>25377805.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>12875020.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>18286093.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>353873000.0</v>
+      </c>
+      <c r="C58">
         <v>391301000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>213262000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>205070000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>53554135.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>63278119.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>379369490.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>277905742.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>99629358.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16022.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>15970.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>507644542.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>436257075.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>270237213.0</v>
       </c>
-      <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>720470000.0</v>
+      </c>
+      <c r="C60">
         <v>836508000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>885074000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1017832000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>994460136.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>790824691.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>973639303.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>767711173.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>592308994.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>562703784.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>627649219.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>860877397.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>724484996.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>476263386.0</v>
       </c>
-      <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
-    </row>
-    <row r="61" spans="1:17">
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="X1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AB1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>99</v>
       </c>
       <c r="AE1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AF1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>102</v>
       </c>
       <c r="AI1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AJ1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>105</v>
       </c>
       <c r="AM1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AN1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>108</v>
       </c>
       <c r="AQ1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AR1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>111</v>
       </c>
       <c r="AU1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AV1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>114</v>
       </c>
       <c r="AY1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="AZ1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:52">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>40846000.0</v>
+      </c>
+      <c r="C2">
+        <v>39437000.0</v>
+      </c>
+      <c r="D2">
         <v>34613000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31512000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32015000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>31463000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>30282000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>27867000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8464000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10031000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>10413000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9769000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13640000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13865000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12341000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>78813.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="R2"/>
+      <c r="S2">
         <v>63222.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>205792.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3112.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1843670.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3042756.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1489607.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6614923.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>5132663.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2740211.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2539059.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9412368.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2196531.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>25262364.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>24734669.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4002652.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4002652.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>6133855.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>6133855.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1050220.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1050220.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3718450.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3718450.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>10168750.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>10168750.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>23161018.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>23161018.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>17073549.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>17073549.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>67720354.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>67720354.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5107792.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5107792.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>104982744.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>104982744.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>13168554.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>13168554.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3438,54 +3578,56 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3494,190 +3636,194 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>166119000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-38000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>103734000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>28952000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-      <c r="S5">
+      <c r="Q5">
         <v>0.0</v>
       </c>
-      <c r="T5">
+      <c r="R5">
         <v>0.0</v>
       </c>
+      <c r="S5"/>
+      <c r="T5"/>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>-246444458.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-246444458.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-374101077.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-374101077.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-443135678.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-443135678.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-446887790.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-446887790.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-359336445.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-359336445.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1123635.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1123635.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
       <c r="AT5">
         <v>0.0</v>
       </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5"/>
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3686,54 +3832,56 @@
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -3742,342 +3890,358 @@
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>28121000.0</v>
+      </c>
+      <c r="C8">
+        <v>20432000.0</v>
+      </c>
+      <c r="D8">
         <v>10886000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>3221000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>248000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>46000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>45000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>44000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>42000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>41000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>41000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>40000.0</v>
       </c>
-      <c r="L8">
-[...2 lines deleted...]
-      <c r="M8"/>
       <c r="N8">
         <v>40000.0</v>
       </c>
-      <c r="O8">
-[...2 lines deleted...]
-      <c r="P8"/>
+      <c r="O8"/>
+      <c r="P8">
+        <v>40000.0</v>
+      </c>
       <c r="Q8">
         <v>83251723.0</v>
       </c>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
+        <v>83251723.0</v>
+      </c>
+      <c r="T8">
         <v>82507627.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1000281000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>999845000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>998465000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>9428000.0</v>
+      </c>
+      <c r="C10">
+        <v>8166000.0</v>
+      </c>
+      <c r="D10">
         <v>5310000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4730000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9469000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8791000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>8519000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>28372000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>20173000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>20608000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3713000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10590000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8348000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>13360000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>29211000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>5044234.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>5044234.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2238121.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>1966953.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1966953.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3128905.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3128905.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>329810.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>329810.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>43413014.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>46584720.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>48215684.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>48215684.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>600433.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>600433.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>67697176.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>67697176.0</v>
       </c>
-      <c r="AI10"/>
-[...1 lines deleted...]
-      <c r="AK10">
+      <c r="AK10"/>
+      <c r="AL10"/>
+      <c r="AM10">
         <v>621588.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>621588.0</v>
       </c>
-      <c r="AM10"/>
-      <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10">
         <v>2157600.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2157600.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>51241908.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>51241908.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2886963.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2886963.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2967207.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2967207.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>69415.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>69415.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4086,628 +4250,652 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>9428000.0</v>
+      </c>
+      <c r="C12">
+        <v>8166000.0</v>
+      </c>
+      <c r="D12">
         <v>5310000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4730000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9469000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>8791000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>8519000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>28372000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>20173000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>20608000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3713000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>10590000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8348000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13360000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>733686000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5044234.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5044234.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2238121.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1966953.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1966953.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3128905.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3128905.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>329810.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>329810.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>43413014.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>46584720.0</v>
       </c>
-      <c r="AA12"/>
-[...1 lines deleted...]
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12">
         <v>48215684.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>48215684.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>600433.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>600433.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>67697176.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>67697176.0</v>
       </c>
-      <c r="AI12"/>
-[...1 lines deleted...]
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12"/>
+      <c r="AM12">
         <v>621588.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>621588.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12"/>
+      <c r="AS12">
         <v>2157600.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2157600.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>51241908.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>51241908.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2886963.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2886963.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2967207.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2967207.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>69415.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>69415.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>52000.0</v>
+      </c>
+      <c r="C13">
+        <v>50000.0</v>
+      </c>
+      <c r="D13">
         <v>49000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>47000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>45000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>43000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>42000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>41000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>39000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>38000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>38000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37000.0</v>
       </c>
       <c r="M13">
         <v>37000.0</v>
       </c>
       <c r="N13">
         <v>37000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
+      <c r="O13">
+        <v>37000.0</v>
+      </c>
+      <c r="P13">
+        <v>37000.0</v>
+      </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13">
         <v>32342.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>32342.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>32293.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>32293.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>22766.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>22766.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>22732.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>22732.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>16022.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>16022.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>15989.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>15989.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>15970.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>15970.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63880.0</v>
       </c>
       <c r="AQ13">
         <v>63880.0</v>
       </c>
       <c r="AR13">
         <v>63880.0</v>
       </c>
       <c r="AS13">
         <v>63880.0</v>
       </c>
       <c r="AT13">
         <v>63880.0</v>
       </c>
       <c r="AU13">
         <v>63880.0</v>
       </c>
       <c r="AV13">
         <v>63880.0</v>
       </c>
       <c r="AW13">
         <v>63880.0</v>
       </c>
       <c r="AX13">
         <v>63880.0</v>
       </c>
       <c r="AY13">
         <v>63880.0</v>
       </c>
       <c r="AZ13">
         <v>63880.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13">
+        <v>63880.0</v>
+      </c>
+      <c r="BB13">
+        <v>63880.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>50084000.0</v>
+      </c>
+      <c r="C14">
+        <v>46252000.0</v>
+      </c>
+      <c r="D14">
         <v>47436000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>45687000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>42899000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>40229000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>40786000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>39616000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>38572000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>38329088.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>37187000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37171807.0</v>
       </c>
       <c r="M14">
         <v>37172000.0</v>
       </c>
       <c r="N14">
+        <v>37171807.0</v>
+      </c>
+      <c r="O14">
         <v>37172000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
+        <v>37172000.0</v>
+      </c>
+      <c r="Q14">
         <v>37171807.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>37171807.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>37079740.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36992606.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>45668261.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>45668261.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>45634716.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>45634716.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>45851224.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>45851224.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>45951911.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>45951911.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>32342416.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>32342416.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>32293311.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>32293311.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>22766436.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>22766436.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>22732208.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>22732208.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>16022326.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>16022326.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>15989110.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>15989110.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>15969655.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>15969655.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15970368.0</v>
       </c>
       <c r="AQ14">
         <v>15970368.0</v>
       </c>
       <c r="AR14">
         <v>15970368.0</v>
       </c>
       <c r="AS14">
         <v>15970368.0</v>
       </c>
       <c r="AT14">
         <v>15970368.0</v>
       </c>
       <c r="AU14">
         <v>15970368.0</v>
       </c>
       <c r="AV14">
         <v>15970368.0</v>
       </c>
       <c r="AW14">
         <v>15970368.0</v>
       </c>
       <c r="AX14">
         <v>15970368.0</v>
       </c>
       <c r="AY14">
         <v>15970368.0</v>
       </c>
       <c r="AZ14">
         <v>15970368.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>15970368.0</v>
+      </c>
+      <c r="BB14">
+        <v>15970368.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>37000.0</v>
       </c>
-      <c r="L15">
-[...2 lines deleted...]
-      <c r="M15"/>
       <c r="N15">
         <v>37000.0</v>
       </c>
       <c r="O15"/>
-      <c r="P15"/>
+      <c r="P15">
+        <v>37000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>-27867000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-14959000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>161274000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-144896000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-148487000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-152078000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="O16"/>
+      <c r="P16">
         <v>2077000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
+      <c r="U16"/>
       <c r="V16"/>
       <c r="W16">
-        <v>-141325037.0</v>
+        <v>-89989244.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16">
-        <v>-108107876.0</v>
+        <v>-141325037.0</v>
       </c>
       <c r="Z16"/>
       <c r="AA16">
-        <v>-84582632.0</v>
+        <v>-108107876.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16">
+        <v>-84582632.0</v>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16">
         <v>8549255.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4716,112 +4904,116 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>11641000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -4830,644 +5022,672 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>7801000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
         <v>10979000.0</v>
       </c>
       <c r="C21">
         <v>10979000.0</v>
       </c>
       <c r="D21">
+        <v>10979000.0</v>
+      </c>
+      <c r="E21">
+        <v>10979000.0</v>
+      </c>
+      <c r="F21">
         <v>2403000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2626000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3178000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>3591000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3862000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4181000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4824000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>5644000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6801000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10979000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>9534000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22">
         <v>39687000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>46489000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>46720000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="O22"/>
+      <c r="P22">
         <v>-47965000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-2342246.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22"/>
       <c r="U22">
-        <v>-12483116.0</v>
+        <v>-8703900.0</v>
       </c>
       <c r="V22"/>
       <c r="W22">
-        <v>-20669286.0</v>
+        <v>-12483116.0</v>
       </c>
       <c r="X22"/>
       <c r="Y22">
+        <v>-20669286.0</v>
+      </c>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>-2044451.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>1026646000.0</v>
+      </c>
+      <c r="C23">
+        <v>1074652000.0</v>
+      </c>
+      <c r="D23">
         <v>1106669000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1110990000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1179554000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1224839000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1240714000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1249733000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1074550000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1098336000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1101035000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1173542000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1191237000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1222902000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1254879000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1137619383.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1137619383.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1048014271.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>960514953.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>854102810.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>854102810.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>978262267.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>977999190.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1353008793.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1353008794.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1281708212.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1281708211.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1045616915.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1045616915.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>917260974.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>917260974.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>691938352.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>691938352.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>691047563.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>691047563.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>562703784.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>562703784.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>588402555.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>588402555.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>627649219.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>627649219.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>935620729.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>935620729.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1368521939.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1368521939.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1425363884.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1425363884.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1160742071.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1160742071.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>888143977.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>888143977.0</v>
       </c>
-      <c r="AY23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>181323000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>165168000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="O24"/>
+      <c r="P24">
         <v>172163000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>181323000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>165168000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>172163000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26">
+        <v>622967000.0</v>
+      </c>
+      <c r="C26">
+        <v>636022000.0</v>
+      </c>
+      <c r="D26">
         <v>661533000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>660288000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>695790000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>728579000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>737902000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>719977000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>733066000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>757501000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>781771000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>77721000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>75144000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="O26"/>
+      <c r="P26">
         <v>911998000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1129586374.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>1041984657.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>955130814.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>842317160.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5476,494 +5696,516 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>269127000.0</v>
+      </c>
+      <c r="C28">
+        <v>301468000.0</v>
+      </c>
+      <c r="D28">
         <v>310048000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>315015000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>336878000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>349124000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>353636000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>330617000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>179212000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>180846000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>180521000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>172851000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>157556000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>163955000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>153011000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>10955766.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10955766.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>40261905.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>81147248.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>43033047.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>43033047.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>145303095.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>145303095.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>328047936.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>328047936.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>196562693.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>193390987.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>239507979.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>239507979.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>41849608.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>41849608.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>31333061.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>31333061.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>30053905.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>30053905.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>124983081.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>124983081.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>164216495.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>164216495.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>215925315.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>215925315.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>261850000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>261850000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>383178855.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>383178855.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>349768005.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>349768005.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>317532851.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>317532851.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>233028271.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>233028271.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-69415.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-69415.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>952702000.0</v>
+      </c>
+      <c r="C29">
+        <v>1007111000.0</v>
+      </c>
+      <c r="D29">
         <v>1053138000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1069162000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1145511000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1190560000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1203218000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1209098000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1058131000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1081958000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1080948000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1154767000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1157482000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="O29"/>
+      <c r="P29">
         <v>1229276000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1045660105.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="R29"/>
+      <c r="S29">
         <v>953708439.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>872570588.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>835824691.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>2292000.0</v>
+      </c>
+      <c r="C30">
+        <v>2868000.0</v>
+      </c>
+      <c r="D30">
         <v>3196000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7870000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9113000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>9958000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8962000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8575000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9880000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>10425000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6559000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>9829000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7211000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1903000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11931000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>646529.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>424935.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1314374.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>4922808.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1252041.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1114797.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3522282.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3258331.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>26786538.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>26337435.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4058327.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>4058327.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3198162.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3160824.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>20528408.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>17812176.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5564803.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>5564803.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6345869.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6345869.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30"/>
+      <c r="AW30">
         <v>10849886.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>901627000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>971326000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>991578000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>1047054000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1029660105.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1029660105.0</v>
       </c>
-      <c r="Q31"/>
-      <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31">
         <v>724484996.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -5972,568 +6214,590 @@
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>11820000.0</v>
+      </c>
+      <c r="C33">
+        <v>13475000.0</v>
+      </c>
+      <c r="D33">
         <v>15629000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1098390000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1160972000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1206090000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1223233000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1212786000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1044497000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1067303000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1090763000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>12962000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>13342000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1161607000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>163331000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1130861344.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1129807968.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1041984657.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>955130814.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>849670224.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>842317160.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>971178523.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>959128838.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>1325696468.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>1305672263.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>1234171332.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>1229020714.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>1042365552.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>1038967734.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>843723349.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>830851065.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>679565608.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>679565608.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>615150273.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>615150273.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>554174896.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>554174896.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>581221971.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>581221971.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>599409283.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>599409283.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>876804831.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>876804831.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1312586538.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1312586538.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1353685749.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1353685749.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1071566994.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1071566994.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>818251602.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>818251602.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>699851720.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>699851720.0</v>
       </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>5284000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5656000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34">
+      <c r="O34"/>
+      <c r="P34">
         <v>6399000.0</v>
       </c>
-      <c r="O34"/>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>162405000.0</v>
+      </c>
+      <c r="C35">
+        <v>310474000.0</v>
+      </c>
+      <c r="D35">
         <v>314959000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>323263000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>349539000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>359838000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>367518000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>362800000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>203063000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>203231000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>188992000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>199951000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>188015000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>34702000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>168663000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>24628742.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>16000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>42500026.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>81147248.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>63275007.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>45000000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>170075109.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>55400000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>372754567.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>188700023.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>259824008.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>130825191.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>268493374.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>153367285.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>101858451.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>73405128.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>15051081.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>15051081.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>97751080.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>97751080.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>125639281.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>125639281.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>164840639.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>164840639.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>219716964.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>219716964.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>305001979.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>305001979.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>396933685.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>396933685.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>400010331.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>400010331.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>334611466.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>334611466.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>235000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>235000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>225000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>225000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:52">
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>-965472000.0</v>
+      </c>
+      <c r="C36">
+        <v>-67412000.0</v>
+      </c>
+      <c r="D36">
         <v>-1039228000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>645392000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>703276000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>730932000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>713577000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>714327000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>715645000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>734230000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>758033000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-1098453000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-1120924000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-10979000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-1009747000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1130861344.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>221594.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-1041984657.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-955130814.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>849670224.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="V36"/>
+      <c r="W36">
         <v>971178523.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>1433.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>1325696468.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>196828783.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>1234171332.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AB36"/>
+      <c r="AC36">
         <v>1042365552.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>176709680.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>843723349.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36"/>
+      <c r="AO36">
         <v>57198630.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>57198630.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>27544514.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>27544514.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>23100578.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>23100578.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>137434.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>137434.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>86215.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>86215.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>200000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>200000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-699851720.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-699851720.0</v>
       </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -6542,686 +6806,710 @@
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>1003106000.0</v>
+      </c>
+      <c r="C38">
+        <v>1050143000.0</v>
+      </c>
+      <c r="D38">
         <v>1082534000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1150763000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1195812000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1213082000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1201802000.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>1038697000.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1098336000.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>1083839000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1148292000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1167628000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>2247000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>349584000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2342246.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>474996.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2477119.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>461331.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>8566656.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>12483675.0</v>
       </c>
       <c r="V38"/>
       <c r="W38">
-        <v>20220183.0</v>
+        <v>12483675.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38">
-        <v>2044451.0</v>
+        <v>20220183.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38">
-        <v>3451019.0</v>
+        <v>2044451.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38">
+        <v>3451019.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38">
         <v>17665817.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
-      <c r="AU38">
+      <c r="AU38"/>
+      <c r="AV38"/>
+      <c r="AW38">
         <v>86215.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>14417.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>14417.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
+      <c r="E39"/>
       <c r="F39"/>
       <c r="G39">
+        <v>-9958000.0</v>
+      </c>
+      <c r="H39"/>
+      <c r="I39">
         <v>-82882000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>54194000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>49070000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>-44393000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-54620000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-52012000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>46032000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>44312000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1067276.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2342246.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>509798.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>418587.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1213592.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>8703900.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>432557.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>12483116.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>195977.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>20669286.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>65539.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2044451.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>53201.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3488357.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4793533.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>20382049.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>6207508.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>6207508.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1854246.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1854246.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>8528888.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>8528888.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>6558996.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>6558996.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>28239936.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>28239936.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>58815898.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>58815898.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>53777801.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>53777801.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>20436227.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>20436227.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>86288114.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>86288114.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>66925168.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>66925168.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>46565047.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>46565047.0</v>
       </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>-41316000.0</v>
+      </c>
+      <c r="C40">
+        <v>-39437000.0</v>
+      </c>
+      <c r="D40">
         <v>-34697000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>-2630000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>-2166000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>-481000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>-4386000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-2035000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>-2545000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-587000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-3389000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-7507000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-1999000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1369000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>-8909000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-78813.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>8707555.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>-63222.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>-205792.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>-3112.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>16434449.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>-3042756.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>22933181.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>-6614923.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>37596845.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-2740211.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>18351881.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-9412368.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>28346926.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>-25262364.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>12267909.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>63693212.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>63693212.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>28120899.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>28120899.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>21214577.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>21214577.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>38552985.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>38552985.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>31685356.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>31685356.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>81080187.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>81080187.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>93637308.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>93637308.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>80652732.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>80652732.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>94618003.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>94618003.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1584038.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>1584038.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>32068659.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>32068659.0</v>
       </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>1369000.0</v>
       </c>
-      <c r="K41"/>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41">
         <v>16111466.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>1067551999.0</v>
+      </c>
+      <c r="C42">
+        <v>1062114000.0</v>
+      </c>
+      <c r="D42">
         <v>1056240000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1048828000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1046414000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1039280000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1031915000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1025144000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1018136000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1011613000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1005364000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>971329000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>999845000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>999845000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>998465000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>915345361.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>915345361.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>913920192.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>1031013481.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1182433738.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>1182433738.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>1224517939.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1224517939.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1228988136.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1228988136.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1409558424.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1409558424.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>1080280615.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>1080280615.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>808792543.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>1168902784.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>966387305.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>966387305.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>1002154675.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>1002154675.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>861671474.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>861671474.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>856668902.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>856668902.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>856288042.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>856288042.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>941655463.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>941655463.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>1138318778.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>1138318778.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1139462715.0</v>
       </c>
       <c r="AU42">
         <v>1139462715.0</v>
       </c>
       <c r="AV42">
         <v>1139462715.0</v>
       </c>
       <c r="AW42">
-        <v>1139566518.0</v>
+        <v>1139462715.0</v>
       </c>
       <c r="AX42">
-        <v>1139566518.0</v>
+        <v>1139462715.0</v>
       </c>
       <c r="AY42">
         <v>1139566518.0</v>
       </c>
       <c r="AZ42">
         <v>1139566518.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42">
+        <v>1139566518.0</v>
+      </c>
+      <c r="BB42">
+        <v>1139566518.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7230,550 +7518,576 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-      <c r="K44">
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44">
         <v>3000.0</v>
       </c>
-      <c r="L44">
-[...2 lines deleted...]
-      <c r="M44"/>
       <c r="N44">
         <v>3000.0</v>
       </c>
       <c r="O44"/>
-      <c r="P44"/>
+      <c r="P44">
+        <v>3000.0</v>
+      </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>382868000.0</v>
+      </c>
+      <c r="C45">
+        <v>412983000.0</v>
+      </c>
+      <c r="D45">
         <v>412952000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>412477000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>412262000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>411416000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>432574000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>447184000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>274609000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>273460000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>271188000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>269610000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>267435000.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45">
+      <c r="O45"/>
+      <c r="P45">
         <v>253730000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>488000.0</v>
+      </c>
+      <c r="C46">
+        <v>1998000.0</v>
+      </c>
+      <c r="D46">
         <v>2044000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>369930000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>382044000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>384767000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>409377000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>427449000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>258554000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>259733000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>259670000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>260922000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>261010000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>266083000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>251546000.0</v>
       </c>
-      <c r="O46"/>
-      <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>264494000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>266566000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>267811000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>261079000.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-    </row>
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-392957000.0</v>
+      </c>
+      <c r="C48">
+        <v>-362076000.0</v>
+      </c>
+      <c r="D48">
         <v>-317327000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-296170000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-243747000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-202818000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-187487000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-171101000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-155155000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-126580000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-103775000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-28992000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-8304000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>17947000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>48552000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>114314744.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>114314744.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-2711779.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-239590141.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-391609047.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-391609047.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-419373537.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-419373537.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-255348833.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-255348833.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-390414431.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-390414431.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-312601784.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-312601784.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-18684677.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-132350460.0</v>
       </c>
-      <c r="AE48"/>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
       <c r="AI48"/>
       <c r="AJ48"/>
-      <c r="AK48">
+      <c r="AK48"/>
+      <c r="AL48"/>
+      <c r="AM48">
         <v>-116057965.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-116057965.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-489102227.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-489102227.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-415341799.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-415341799.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-277505262.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-277505262.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-263556042.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-263556042.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-415041600.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-415041600.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-594048681.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-594048681.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-663367012.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-663367012.0</v>
       </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-28992000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-8304000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>48552000.0</v>
       </c>
-      <c r="O49"/>
-      <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -7782,384 +8096,398 @@
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>278555000.0</v>
+      </c>
+      <c r="C51">
+        <v>309634000.0</v>
+      </c>
+      <c r="D51">
         <v>315358000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>319745000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>346347000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>357915000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>362155000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>358989000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>199385000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>201454000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>184234000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>329810000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>317246000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>177315000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>205812000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>16000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>16000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>42500026.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>81147248.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>45000000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>45000000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>148432000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>148432000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>328377746.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>328377746.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>239975707.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>239975707.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>239507979.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>239507979.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>90065292.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>90065292.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>31933494.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>31933494.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>97751081.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>97751081.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>124983081.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>124983081.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>164838083.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>164838083.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>215925315.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>215925315.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>261850000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>261850000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>385336455.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>385336455.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>401009913.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>401009913.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>320419814.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>320419814.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>235995478.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>235995478.0</v>
       </c>
-      <c r="AY51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>161229000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>41583000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>54833000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>79454000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>265620999.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>265742000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>266072999.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>154964000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>171305000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>144896000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>148487000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>152078000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>144414000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>33649000.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52"/>
       <c r="X52">
-        <v>147939960.0</v>
+        <v>93032000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52">
-        <v>110848087.0</v>
+        <v>147939960.0</v>
       </c>
       <c r="AA52"/>
       <c r="AB52">
-        <v>93995000.0</v>
+        <v>110848087.0</v>
       </c>
       <c r="AC52"/>
       <c r="AD52">
+        <v>93995000.0</v>
+      </c>
+      <c r="AE52"/>
+      <c r="AF52">
         <v>16713109.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>16882413.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>16882413.0</v>
       </c>
-      <c r="AG52"/>
-      <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1009913.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1009913.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1919814.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1919814.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>995478.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>995478.0</v>
       </c>
-      <c r="AY52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>397000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>470911000.0</v>
       </c>
-      <c r="H53"/>
-[...1 lines deleted...]
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-499604000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-562277000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-585678000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="O53"/>
+      <c r="P53">
         <v>704475000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-    </row>
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -8168,686 +8496,712 @@
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>1026646000.0</v>
+      </c>
+      <c r="C55">
+        <v>1074652000.0</v>
+      </c>
+      <c r="D55">
         <v>1106669000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1110990000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1179554000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1224839000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1240714000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1249733000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1074550000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1098336000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1101035000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1173542000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1191237000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1222902000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1254879000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1137619383.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1137619383.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1048014271.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>960514953.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>854102810.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>854102810.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>978262267.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>977999190.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1353008793.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1353008794.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1281708212.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1281708212.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1045616915.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1045616915.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>917260974.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>917260974.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>691938352.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>691938352.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>691047564.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>691047564.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>562703784.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>562703784.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>588402555.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>588402555.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>627649219.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>627649219.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>935620729.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>935620729.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1368521939.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1368521939.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1425363884.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1425363884.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1160742071.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1160742071.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>888143977.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>888143977.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>746500599.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>746500599.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>11720000.0</v>
+      </c>
+      <c r="C56">
+        <v>11034000.0</v>
+      </c>
+      <c r="D56">
         <v>8506000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>12600000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>18582000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>18749000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>17481000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>36947000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>30053000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>31033000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>10272000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>12288000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>10267000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>61295000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>741964000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>6758039.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>7811415.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3552495.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>4922808.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>4432586.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>11785650.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>7083744.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>18870352.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>27312325.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>47336531.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>47536880.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>52687498.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>3251363.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>6649181.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>73537625.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>86409909.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>12372744.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>12372744.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>75897291.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>75897291.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>8528888.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>8528888.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>7180584.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>7180584.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>28239936.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>28239936.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>58815898.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>58815898.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>55935401.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>55935401.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>71678135.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>71678135.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>89175077.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>89175077.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>69892375.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>69892375.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>46634462.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>46634462.0</v>
       </c>
     </row>
-    <row r="57" spans="1:52">
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>161229000.0</v>
+      </c>
+      <c r="C57">
+        <v>273000.0</v>
+      </c>
+      <c r="D57">
         <v>41583000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>31512000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>32015000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>31463000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>30282000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>27867000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>8464000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>10031000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>10413000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>2262000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>11641000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>170368000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>39158000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>78813.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>8707555.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>63222.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>205792.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3112.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>18278119.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3042756.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>117454788.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>6614923.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>190669468.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2740211.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>131739027.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>9412368.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>124538457.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>25262364.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>53715687.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>84578277.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>84578277.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>34254754.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>34254754.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>22264797.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>22264797.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>42271435.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>42271435.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>41854106.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>41854106.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>104241205.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>104241205.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>110710857.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>110710857.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>149383000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>149383000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>101645609.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>101645609.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>107562260.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>107562260.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>45237213.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>45237213.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>323634000.0</v>
+      </c>
+      <c r="C58">
+        <v>353873000.0</v>
+      </c>
+      <c r="D58">
         <v>356542000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>354775000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>381554000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>391301000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>397800000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>390667000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>211527000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>213262000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>199405000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>202213000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>199656000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>205070000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>207822000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>24707555.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>24707555.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>53554135.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>86583986.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>63278119.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>63278119.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>173117865.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>172854788.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>379369490.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>379369491.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>262564219.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>262564218.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>277905742.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>277905742.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>127120815.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>127120815.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>99629358.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>99629358.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>132005834.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>132005834.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>147904078.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>147904078.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>207112074.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>207112074.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>261571070.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>261571070.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>409243184.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>409243184.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>507644542.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>507644542.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>549393330.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>549393330.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>436257075.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>436257075.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>342562260.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>342562260.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>270237213.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>270237213.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -8856,212 +9210,220 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>702716000.0</v>
+      </c>
+      <c r="C60">
+        <v>720470000.0</v>
+      </c>
+      <c r="D60">
         <v>749799000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>755879000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>802915000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>836508000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>844473000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>854087000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>863023000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>885074000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>901630000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>971329000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>991581000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1017832000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1047057000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1112911828.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1112911828.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>994460136.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>873930967.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>790824691.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>790824691.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>805144402.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>805144402.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>973639303.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>973639303.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1019143993.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1019143993.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>767711173.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>767711173.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>790140159.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>790140159.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>592308994.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>592308994.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>559041729.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>559041729.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>414799706.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>414799706.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>381290481.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>381290481.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>366078149.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>366078149.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>526377545.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>526377545.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>860877397.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>860877397.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>875970554.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>875970554.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>724484996.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>724484996.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>545581717.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>545581717.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>476263386.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>476263386.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -9070,54 +9432,56 @@
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -9126,100 +9490,103 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -9227,4557 +9594,4786 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>84151000.0</v>
+      </c>
+      <c r="C2">
         <v>28352000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15902000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6455015.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18790102.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13313464.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16073851.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11082731.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7633141.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7250921.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12744718.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>17739000.0</v>
+      </c>
+      <c r="C3">
         <v>15600000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>13937000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>7175000.0</v>
+      </c>
+      <c r="F3">
         <v>-78085706.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-22915560.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-37852924.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43985754.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-114947216.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-68534534.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>296406598.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-57557511.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-43484303.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-31793332.0</v>
       </c>
-      <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>-127148000.0</v>
+      </c>
+      <c r="C5">
         <v>-55201000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-114510000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
+        <v>51701959.0</v>
+      </c>
+      <c r="F5">
         <v>250009795.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-120766791.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>65781147.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46175493.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>87605897.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>92316655.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-558847432.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>43484303.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>60365264.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34370459.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>41795449.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>85595819.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-109409000.0</v>
+      </c>
+      <c r="C6">
         <v>-39601000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-100573000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>58876959.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>250009795.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-120766791.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>65781147.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>46175493.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>87605897.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23782121.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-262440834.0</v>
       </c>
-      <c r="L6"/>
       <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>28571932.0</v>
       </c>
-      <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>7808000.0</v>
+      </c>
+      <c r="C9">
         <v>9406000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-75273000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>84498684.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>256510721.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-114439213.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>72165648.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>43554042.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>87777323.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>16531200.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>167495989.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>72875519.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>55517790.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41679888.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-127148000.0</v>
+      </c>
+      <c r="C10">
         <v>-55201000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-114510000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48901959.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>250009795.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-120766791.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>65781147.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>39819973.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>84126475.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>92396847.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-116738128.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>180790025.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>283292539.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>60365264.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>-111000.0</v>
+      </c>
+      <c r="C11">
         <v>1372000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2731000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9975000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4554561.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>18312769.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25975692.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-161141.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>87613220.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>95832700.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-112101020.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>123232514.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>239808236.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28571932.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B12">
+        <v>26604000.0</v>
+      </c>
+      <c r="C12">
         <v>28352000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15902000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6455015.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2434515.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4649508.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10935851.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6355520.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3479422.0</v>
       </c>
-      <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>9383000.0</v>
+      </c>
+      <c r="C13">
         <v>7216000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7029000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8420883.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7581650.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>8724323.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12861324.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>19938443.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12343719.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>1986000.0</v>
+      </c>
+      <c r="C14">
         <v>9843000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-125051000.0</v>
+      </c>
+      <c r="C15">
         <v>-46730000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-117241000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>48901959.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>250009795.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-120766791.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>65781147.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>39819973.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>84126475.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>92396847.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-116738128.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>180790025.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>283292539.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>60365264.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>245455234.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-120766791.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>65781147.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>283292539.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-16418687.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73173768.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-485862721.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-127037000.0</v>
+      </c>
+      <c r="C17">
         <v>-56573000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-117241000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>48901959.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>250009795.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-120766791.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>65781147.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>39819973.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>84126475.0</v>
       </c>
-      <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-17221000.0</v>
+      </c>
+      <c r="C18">
         <v>-21136000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8873000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1965868.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5147135.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4074815.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1925473.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13582923.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8864297.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-96964000.0</v>
+      </c>
+      <c r="C21">
         <v>-55201000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-114510000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>58876959.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>250009795.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-120766791.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>65781147.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>46175493.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>87605897.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>69330379.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>145702706.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>57557511.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43484303.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31793332.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>188923000.0</v>
+      </c>
+      <c r="C23">
         <v>92959000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>55139000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32076740.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6500926.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6327578.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6384501.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3734069.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3650848.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18895471.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>272259381.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>111985006.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>231187518.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22851739.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>87949.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>346586.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>253605.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>17739000.0</v>
+      </c>
+      <c r="C25">
         <v>15600000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13937000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>1.86</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>4.54</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5.95</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1.17</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.47</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2.73</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3.89</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26"/>
+      <c r="L26">
+        <v>0.65</v>
+      </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>143</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>1362000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
-[...3 lines deleted...]
-      <c r="L27">
+      <c r="J27"/>
+      <c r="K27">
+        <v>7539665.11</v>
+      </c>
+      <c r="L27"/>
+      <c r="M27">
         <v>123606.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>50561.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>220351.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>23779000.0</v>
+      </c>
+      <c r="C28">
         <v>20208000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13434000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20855220.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6386604.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6086947.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6014222.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3657899.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3461338.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7539669.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12709759.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15181423.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11908297.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>9484481.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-111000.0</v>
+      </c>
+      <c r="C29">
         <v>1372000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2731000.0</v>
       </c>
-      <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>104772000.0</v>
+      </c>
+      <c r="C30">
         <v>64607000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39237000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25621725.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6500926.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6327578.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6384501.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3734069.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3650848.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18895471.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>272259381.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111985006.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>231187518.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>22851739.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-30184000.0</v>
+      </c>
+      <c r="C31">
         <v>-51050000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-30145000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-9975000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2434515.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4649508.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10935851.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6355520.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3479422.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>22982893.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-262440834.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>123232514.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>239808236.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>28571932.0</v>
       </c>
-      <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>91959000.0</v>
+      </c>
+      <c r="C32">
         <v>37758000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-59371000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>90953699.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>256510721.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-114439213.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>72165648.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>43554042.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>87777323.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>23782121.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>180240707.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>72875519.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>55517790.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41679888.0</v>
       </c>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX32"/>
+  <dimension ref="A1:AZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:50">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>18031000.0</v>
+      </c>
+      <c r="C2">
+        <v>68924000.0</v>
+      </c>
+      <c r="D2">
         <v>1314000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6637000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7276000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7682000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8288000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>7851000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4531000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>4505000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>4173000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3762000.0</v>
       </c>
-      <c r="L2">
-[...2 lines deleted...]
-      <c r="M2">
+      <c r="N2">
+        <v>3462000.0</v>
+      </c>
+      <c r="O2">
         <v>3218000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2541000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>373015.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>323000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>3715000.0</v>
+      </c>
+      <c r="C3">
+        <v>6441000.0</v>
+      </c>
+      <c r="D3">
         <v>3858000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3531000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3909000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4192000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5035000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>3577000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2796000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3009000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3820000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3584000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3524000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3532000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3643000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>-35546678.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>-35546678.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-891269.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-891269.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-10566511.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-10566511.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>-12242531.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>-12242531.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-6683931.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-6683931.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>-6610184.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>-6610184.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>-7421528.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>-7421528.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-1849260.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-1849260.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-9319665.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-9319665.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>-9344316.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-9344316.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-25320874.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-25320874.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>-1107471.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-1107471.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-71743882.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-71743882.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-13148614.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-13148614.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-15630142.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-15630142.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-10623422.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-10623422.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-11118730.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-11118730.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-8025337.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-8025337.0</v>
       </c>
     </row>
-    <row r="4" spans="1:50">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B5">
+        <v>-14672000.0</v>
+      </c>
+      <c r="C5">
+        <v>-42117000.0</v>
+      </c>
+      <c r="D5">
         <v>-6409000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-44729000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-33893000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-9264000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-14720000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-10219000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-20998000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-14608000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-67628000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13559000.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5">
+      <c r="N5">
+        <v>-18715000.0</v>
+      </c>
+      <c r="O5">
         <v>-12611000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-58987000.0</v>
       </c>
-      <c r="O5">
-[...6 lines deleted...]
-      <c r="R5"/>
+      <c r="Q5">
+        <v>106590637.0</v>
+      </c>
+      <c r="R5">
+        <v>94977678.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
-      <c r="AS5">
-[...1 lines deleted...]
-      </c>
+      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5">
+        <v>10623422.0</v>
+      </c>
+      <c r="AV5"/>
+      <c r="AW5">
         <v>42612409.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>42612409.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>22584253.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>22584253.0</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-10957000.0</v>
+      </c>
+      <c r="C6">
+        <v>-35676000.0</v>
+      </c>
+      <c r="D6">
         <v>-2551000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-41198000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-29984000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-5072000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9685000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6642000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-18202000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11599000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-63808000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9975000.0</v>
       </c>
-      <c r="L6">
-[...2 lines deleted...]
-      <c r="M6">
+      <c r="N6">
+        <v>-15191000.0</v>
+      </c>
+      <c r="O6">
         <v>-9079000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-55344000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>71043959.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>59431000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
-      <c r="AU6">
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6">
         <v>31493679.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>31493679.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>14558916.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>14558916.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
-    </row>
-    <row r="8" spans="1:50">
+      <c r="AY7"/>
+      <c r="AZ7"/>
+    </row>
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>2057000.0</v>
+      </c>
+      <c r="C9">
+        <v>38896000.0</v>
+      </c>
+      <c r="D9">
         <v>16145000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-30969000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-16264000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10788000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2668000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>7834000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-11884000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-5387000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-58403000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1557000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-9926000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-8937000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-41856000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>74316684.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>60975000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4682985.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>4682985.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>14544807.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14544807.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16598578.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>16598578.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>10975255.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>10975255.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>9943390.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>9943390.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>10035842.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10035842.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4355012.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>4355012.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>11369527.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>11369527.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>11294548.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>11294548.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>27214163.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>27214163.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>4231347.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>4231347.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>75561717.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>75561717.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>16889618.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>16889618.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>19548142.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>19548142.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>13978785.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>13978785.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>13780110.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>13780110.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>10646437.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>10646437.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B10">
+        <v>-20361000.0</v>
+      </c>
+      <c r="C10">
+        <v>-35214000.0</v>
+      </c>
+      <c r="D10">
         <v>-13312000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-44729000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-33893000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9264000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-14720000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10219000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-20998000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14608000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-67628000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-13559000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-18715000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-22586000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-58987000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>71043959.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>59431000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3328683.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3328683.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-63712079.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-63712079.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>6159891.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6159891.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>26730683.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>26730683.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>7636546.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>7636546.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>12273441.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>12273441.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>29896645.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>29896645.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>12166593.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>12166593.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>27279996.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>27279996.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>18918428.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>18918428.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-68645915.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-68645915.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>10276851.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10276851.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>3952087.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3952087.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>86442926.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>86442926.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>99033861.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>99033861.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>42612409.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>42612409.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>22584253.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>22584253.0</v>
       </c>
     </row>
-    <row r="11" spans="1:50">
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B11">
+        <v>909000.0</v>
+      </c>
+      <c r="C11">
+        <v>-1678000.0</v>
+      </c>
+      <c r="D11">
         <v>995000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-641000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1213000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-181000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>700000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>303000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>550000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1287000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>330000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>308000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>806000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
+        <v>2459000.0</v>
+      </c>
+      <c r="P11">
+        <v>7516000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1154758.0</v>
+      </c>
+      <c r="R11">
+        <v>1155000.0</v>
+      </c>
+      <c r="S11">
+        <v>2437414.0</v>
+      </c>
+      <c r="T11">
+        <v>2437414.0</v>
+      </c>
+      <c r="U11">
+        <v>-74278590.0</v>
+      </c>
+      <c r="V11">
+        <v>-74278590.0</v>
+      </c>
+      <c r="W11">
+        <v>-6082640.0</v>
+      </c>
+      <c r="X11">
+        <v>-6082640.0</v>
+      </c>
+      <c r="Y11">
+        <v>20046752.0</v>
+      </c>
+      <c r="Z11">
+        <v>20046752.0</v>
+      </c>
+      <c r="AA11">
+        <v>1026362.0</v>
+      </c>
+      <c r="AB11">
+        <v>1026362.0</v>
+      </c>
+      <c r="AC11">
+        <v>4851913.0</v>
+      </c>
+      <c r="AD11">
+        <v>4851913.0</v>
+      </c>
+      <c r="AE11">
+        <v>28047385.0</v>
+      </c>
+      <c r="AF11">
+        <v>28047385.0</v>
+      </c>
+      <c r="AG11">
+        <v>2846928.0</v>
+      </c>
+      <c r="AH11">
+        <v>2846928.0</v>
+      </c>
+      <c r="AI11">
+        <v>17935680.0</v>
+      </c>
+      <c r="AJ11">
+        <v>17935680.0</v>
+      </c>
+      <c r="AK11">
+        <v>-6402446.0</v>
+      </c>
+      <c r="AL11">
+        <v>-6402446.0</v>
+      </c>
+      <c r="AM11">
+        <v>-69753386.0</v>
+      </c>
+      <c r="AN11">
+        <v>-69753386.0</v>
+      </c>
+      <c r="AO11">
+        <v>-61467031.0</v>
+      </c>
+      <c r="AP11">
+        <v>-61467031.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-9196527.0</v>
+      </c>
+      <c r="AR11">
+        <v>-9196527.0</v>
+      </c>
+      <c r="AS11">
+        <v>70812784.0</v>
+      </c>
+      <c r="AT11">
+        <v>70812784.0</v>
+      </c>
+      <c r="AU11">
+        <v>88410439.0</v>
+      </c>
+      <c r="AV11">
+        <v>88410439.0</v>
+      </c>
+      <c r="AW11">
+        <v>31493679.0</v>
+      </c>
+      <c r="AX11">
+        <v>31493679.0</v>
+      </c>
+      <c r="AY11">
+        <v>14558916.0</v>
+      </c>
+      <c r="AZ11">
+        <v>14558916.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
+      <c r="A12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>5689000.0</v>
+      </c>
+      <c r="C12">
+        <v>5788000.0</v>
+      </c>
+      <c r="D12">
+        <v>6903000.0</v>
+      </c>
+      <c r="E12">
+        <v>6637000.0</v>
+      </c>
+      <c r="F12">
+        <v>7276000.0</v>
+      </c>
+      <c r="G12">
+        <v>7682000.0</v>
+      </c>
+      <c r="H12">
+        <v>8288000.0</v>
+      </c>
+      <c r="I12">
+        <v>7851000.0</v>
+      </c>
+      <c r="J12">
+        <v>4531000.0</v>
+      </c>
+      <c r="K12">
+        <v>4505000.0</v>
+      </c>
+      <c r="L12">
+        <v>4173000.0</v>
+      </c>
+      <c r="M12">
+        <v>3762000.0</v>
+      </c>
+      <c r="N12">
+        <v>3462000.0</v>
+      </c>
+      <c r="O12">
         <v>3218000.0</v>
       </c>
-      <c r="N11">
+      <c r="P12">
         <v>2541000.0</v>
       </c>
-      <c r="O11">
-[...151 lines deleted...]
-      <c r="O12">
+      <c r="Q12">
         <v>373015.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>323000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B13">
+        <v>3394000.0</v>
+      </c>
+      <c r="C13">
+        <v>2543000.0</v>
+      </c>
+      <c r="D13">
         <v>2443000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2295000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2102000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2173000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1653000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1708000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1682000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1397000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1863000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1751000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2018000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>31714000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>36142000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3054883.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>938000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>9000.0</v>
+      </c>
+      <c r="C14">
+        <v>16000.0</v>
+      </c>
+      <c r="D14">
         <v>5000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>20000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1945000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1411000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6538000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1894000.0</v>
       </c>
-      <c r="H14"/>
-[...1 lines deleted...]
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14">
         <v>0.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B15">
+        <v>-21261000.0</v>
+      </c>
+      <c r="C15">
+        <v>-35510000.0</v>
+      </c>
+      <c r="D15">
         <v>-12312000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-44068000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-33161000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-7672000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-8882000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-8628000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-21548000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-15895000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-67958000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-13867000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-19521000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-22586000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-58987000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>71043959.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>59431000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>3328683.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3328683.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-63712079.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-63712079.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>6159891.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>6159891.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>26730683.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>26730683.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>7636546.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>7636546.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>12273441.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>12273441.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>29896645.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>29896645.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>12166593.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>12166593.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>27279996.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>27279996.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>18918428.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>18918428.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-68645915.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-68645915.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>10276851.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>10276851.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>3952087.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3952087.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>86442926.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>86442926.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>99033861.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>99033861.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>42612409.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>42612409.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>22584253.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>22584253.0</v>
       </c>
     </row>
-    <row r="16" spans="1:50">
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-69113000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-16752000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-20928000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-69113000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-60142000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>64082601.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>64082601.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>99033861.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AY16"/>
+      <c r="AZ16"/>
+    </row>
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B17">
+        <v>-21270000.0</v>
+      </c>
+      <c r="C17">
+        <v>-35526000.0</v>
+      </c>
+      <c r="D17">
         <v>-12317000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-44088000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-35106000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9083000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-15420000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-10522000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-21548000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-15895000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-67958000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-15597000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-19773000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-22586000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-58987000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>71043959.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>59431000.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-2295000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3245000.0</v>
+      </c>
+      <c r="D18">
         <v>-4460000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4342000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5174000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-5509000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6635000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-6143000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2849000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3108000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2310000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2011000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1444000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-34932000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>33601000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>2681868.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>615000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+    </row>
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-9332000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-18640000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-78238000.0</v>
       </c>
-      <c r="O19"/>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B21">
+        <v>-14665000.0</v>
+      </c>
+      <c r="C21">
+        <v>-28346000.0</v>
+      </c>
+      <c r="D21">
         <v>-5828000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-44729000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-33893000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9264000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-14720000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-10219000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-20998000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-14608000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-67628000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13559000.0</v>
       </c>
-      <c r="L21">
-[...2 lines deleted...]
-      <c r="M21">
+      <c r="N21">
+        <v>-18715000.0</v>
+      </c>
+      <c r="O21">
         <v>-12611000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-58987000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>71043959.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>59431000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>891269.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>891269.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10566511.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10566511.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>12242531.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>12242531.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>6683931.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6683931.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>6610184.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>6610184.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>7421528.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7421528.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1849260.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1849260.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>9319665.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>9319665.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>9344316.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>9344316.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>25320874.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>25320874.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1107471.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1107471.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>71743882.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>71743882.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>13148614.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>13148614.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>15630142.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>15630142.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>10623422.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>10623422.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>11118730.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>11118730.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>8025337.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>8025337.0</v>
       </c>
     </row>
-    <row r="22" spans="1:50">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AY22"/>
+      <c r="AZ22"/>
+    </row>
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>34753000.0</v>
+      </c>
+      <c r="C23">
+        <v>47714000.0</v>
+      </c>
+      <c r="D23">
         <v>23293000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>20397000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>24905000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>27734000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>25676000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>25904000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>13645000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>13726000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>13398000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>15764000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>9926000.0</v>
+      </c>
+      <c r="O23">
         <v>6892000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>19672000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3645740.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1867000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>119044.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>119044.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>77405479.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>77405479.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6149529.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>6149529.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>16831383.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16831383.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>158834.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>158834.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>3267349.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>3267349.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>26537712.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26537712.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1540698.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1540698.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16929567.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>16929567.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>7481831.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7481831.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>71932656.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>71932656.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>64197034.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>64197034.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>11843481.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11843481.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>67835985.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>67835985.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>85756622.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>85756622.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>29837137.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>29837137.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>13043798.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>13043798.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
         <v>1155000.0</v>
       </c>
-      <c r="L24">
-[...2 lines deleted...]
-      <c r="M24"/>
       <c r="N24">
         <v>1155000.0</v>
       </c>
       <c r="O24"/>
-      <c r="P24"/>
+      <c r="P24">
+        <v>1155000.0</v>
+      </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>3715000.0</v>
+      </c>
+      <c r="C25">
+        <v>6688000.0</v>
+      </c>
+      <c r="D25">
         <v>3611000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3531000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3909000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4192000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4510000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4102000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2796000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3009000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3820000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3584000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3524000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3160000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3272000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AY25"/>
+      <c r="AZ25"/>
+    </row>
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>5206000.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>44438.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>44438.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>52518.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>52518.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>29753.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>29753.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>24386.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>24386.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>16416.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>16416.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>14758.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>14758.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>15475.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>15475.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>19012.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>19012.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>17482.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>17482.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>14417.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>14417.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>21722.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>21722.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>31431.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>31431.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>31429.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>31429.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>30374.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>30374.0</v>
       </c>
-      <c r="AS27">
-[...4 lines deleted...]
-      </c>
       <c r="AU27">
+        <v>3284.0</v>
+      </c>
+      <c r="AV27">
+        <v>3284.0</v>
+      </c>
+      <c r="AW27">
         <v>28564.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>28564.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>55314.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>55314.0</v>
       </c>
     </row>
-    <row r="28" spans="1:50">
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>4755000.0</v>
+      </c>
+      <c r="C28">
+        <v>11699000.0</v>
+      </c>
+      <c r="D28">
         <v>4526000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2636000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4918000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6386000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5420000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3502000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3956000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2518000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>4558000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3908000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4457000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2796000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1231220.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>3639220.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3639220.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3864684.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3864684.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4878755.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4878755.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3476496.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3476496.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3267405.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3267405.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2568805.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2568805.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2318339.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2318339.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1911846.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1911846.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1911222.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1911222.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1858613.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1858613.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2707419.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2707419.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3647461.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3647461.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3728753.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>3728753.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3861959.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3861959.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3359060.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3359060.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>2595089.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2595089.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2499773.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2499773.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>909000.0</v>
+      </c>
+      <c r="C29">
+        <v>312000.0</v>
+      </c>
+      <c r="D29">
         <v>-995000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-641000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1213000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-181000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>700000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>303000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>550000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1287000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>330000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>308000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>806000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AY29"/>
+      <c r="AZ29"/>
+    </row>
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>16722000.0</v>
+      </c>
+      <c r="C30">
+        <v>25043000.0</v>
+      </c>
+      <c r="D30">
         <v>5153000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>13760000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17629000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>20052000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>17388000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>18053000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9114000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9221000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>9225000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>12002000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-9926000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3674000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>17131000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3272725.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1544000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>119044.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>119044.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>77405479.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>77405479.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>6149529.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6149529.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16831383.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16831383.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>158834.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>158834.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3267349.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>3267349.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>26537712.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>26537712.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1540698.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1540698.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>16929567.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>16929567.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>7481831.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>7481831.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>71932656.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>71932656.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>64197034.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>64197034.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>11843481.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>11843481.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>67835985.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>67835985.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>85756622.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>85756622.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>29837137.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>29837137.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13043798.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>13043798.0</v>
       </c>
     </row>
-    <row r="31" spans="1:50">
+    <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31">
+        <v>-5696000.0</v>
+      </c>
+      <c r="C31">
+        <v>-6868000.0</v>
+      </c>
+      <c r="D31">
         <v>-7484000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-44596000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-39425000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-28936000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-8774000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-10023000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-8481000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-7797000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-67107000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-13586000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-18715000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-9975000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-58987000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>34336327.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>22723368.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2329356.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2329356.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-74278590.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-74278590.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-6082640.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-6082640.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>19256310.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>19256310.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1026362.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1026362.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>4851913.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>4851913.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>27875447.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>27875447.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2727924.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>2727924.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>17914152.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>17914152.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-6402446.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-6402446.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-70148121.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-70148121.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-61467031.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-61467031.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-9196527.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-9196527.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>70812784.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>70812784.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>88410439.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>88410439.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>31493679.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>31493679.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>14558916.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>14558916.0</v>
       </c>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B32">
+        <v>20088000.0</v>
+      </c>
+      <c r="C32">
+        <v>19368000.0</v>
+      </c>
+      <c r="D32">
         <v>17459000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-24332000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-8988000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>18470000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>10956000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>15685000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-7353000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-882000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-54230000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>2205000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-9926000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-5719000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-39315000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>74689699.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>61298000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4682985.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4682985.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14544807.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>14544807.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>16598578.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>16598578.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>10975255.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10975255.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>9943390.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>9943390.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>10035842.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>10035842.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4355012.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>4355012.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>11369527.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>11369527.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>11294548.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>11294548.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>27214163.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>27214163.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4231347.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>4231347.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>75561717.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>75561717.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>16889618.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>16889618.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>19548142.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>19548142.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>13978785.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>13978785.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>13780110.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>13780110.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>10646437.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>10646437.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -13785,1473 +14381,1557 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>48901000.0</v>
+      </c>
+      <c r="C2">
         <v>53169000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48649000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53454571.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9003679.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20353457.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3397818.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6137299.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-656200.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-3791649.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>-9439630.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>-12984147.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>69415.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>700502.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>2506000.0</v>
+      </c>
+      <c r="C6">
         <v>-4268000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4520000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>238663.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6325108.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11349778.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16955639.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2739481.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6793499.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3135449.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5647981.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3544517.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13053562.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-631087.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-37168175.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>28371592.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2548512.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>14788000.0</v>
+      </c>
+      <c r="C7">
         <v>2134000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24387000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11412363.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6307558.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>8041842.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-18825790.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-27353013.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>45149521.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>23185541.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-38424585.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>99448703.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-67764383.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-34415214.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>156</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-1305000.0</v>
       </c>
-      <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>741406.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>201858.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25142468.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-22715443.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2366641.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2269557.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>20342522.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25600919.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-42927915.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4992569.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-34415214.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-34435.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2956917.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1049287.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>110063.0</v>
       </c>
-      <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
-[...1 lines deleted...]
-      </c>
+      <c r="E11"/>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-201081297.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>454620837.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-257950349.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>-287017817.0</v>
       </c>
-      <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-57087929.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-20044556.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>580348549.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-6509416.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-17100626.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3889653.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-62771814.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>19528570.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3237491.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-50877774.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>17739000.0</v>
+      </c>
+      <c r="C14">
         <v>15600000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13937000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-41619000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-9560000.0</v>
+        <v>10629000.0</v>
       </c>
       <c r="C15">
-        <v>-18027000.0</v>
+        <v>9560000.0</v>
       </c>
       <c r="D15">
+        <v>18027000.0</v>
+      </c>
+      <c r="E15">
         <v>23176509.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>20070058.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>53436157.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>91731300.0</v>
       </c>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
       <c r="I15">
-        <v>-46490252.0</v>
+        <v>66184396.0</v>
       </c>
       <c r="J15">
-        <v>-43675290.0</v>
+        <v>46490252.0</v>
       </c>
       <c r="K15">
-        <v>-45994164.0</v>
+        <v>43675290.0</v>
       </c>
       <c r="L15">
-        <v>-44397624.0</v>
+        <v>45994164.0</v>
       </c>
       <c r="M15">
-        <v>-35070929.0</v>
+        <v>44397624.0</v>
       </c>
       <c r="N15">
-        <v>-27182629.0</v>
+        <v>35070929.0</v>
       </c>
       <c r="O15">
+        <v>27182629.0</v>
+      </c>
+      <c r="P15">
         <v>33408519.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>38952028.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>90675442.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>51407000.0</v>
+      </c>
+      <c r="C16">
         <v>48901000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>53169000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>53693234.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2678571.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9003679.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20353457.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3397818.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6137299.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-656200.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-3791649.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-9439630.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-12984147.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>69415.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>700502.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>9166000.0</v>
+      </c>
+      <c r="C18">
         <v>-11665000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24266000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>70052979.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>38066379.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>341895888.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-210994992.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-353686116.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6467938.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>98255148.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19944273.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-18656750.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-71489661.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25225702.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>12587000.0</v>
+      </c>
+      <c r="C19">
         <v>25974000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>21990000.0</v>
       </c>
-      <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>167</v>
+      </c>
+      <c r="B20">
+        <v>20379000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>83251723.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>323924.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>236816819.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>201766602.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-49515000.0</v>
+      </c>
+      <c r="C21">
         <v>-8352000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25794000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-31798000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-283377747.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>88869767.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>93500000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>53000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-107000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-125051000.0</v>
+      </c>
+      <c r="C22">
         <v>-46730000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-117241000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>46592201.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>245455234.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-120766791.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>65781147.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>39819973.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>84126475.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>92396847.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-116738128.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>180790025.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>283292539.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>60365264.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-16418687.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>73173768.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-485862721.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>18923000.0</v>
+      </c>
+      <c r="C23">
         <v>-463000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-971000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-32219807.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>83251723.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-156130698.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>124131005.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84966893.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16882413.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39417633.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>201691781.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-71698.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>52000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-71698.0</v>
       </c>
       <c r="P23">
         <v>-71698.0</v>
       </c>
       <c r="Q23">
         <v>-71698.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23">
+        <v>-71698.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-3925000.0</v>
+      </c>
+      <c r="C24">
         <v>15694000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>16945000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-14418000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>101690000.0</v>
+      </c>
+      <c r="C25">
         <v>14043000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>103425000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>53667415.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-201081297.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>454620837.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-257950349.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-366153076.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-122808058.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-41556290.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>213243779.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-298895478.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-287017817.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-85590966.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-2407000.0</v>
+      </c>
+      <c r="C26">
         <v>-202000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-7998348.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-105073152.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-8611664.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-5399704.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>260923796.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-10532.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3010000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1344000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-43628000.0</v>
+      </c>
+      <c r="C28">
         <v>-18577000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6796000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-55396316.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-44391487.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-353292382.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>228892013.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>351010997.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>332881.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-134617524.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-215415836.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>22438831.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>58429071.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>24817371.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19591481.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-30952028.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-45107279.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>9166000.0</v>
+      </c>
+      <c r="C29">
         <v>-11665000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-24266000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>70052979.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>38066379.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>341895888.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-210994992.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-353686116.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6467938.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>98255148.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19944273.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-18656750.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-71489661.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25225702.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-54012481.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>59323620.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>42558767.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>36968000.0</v>
+      </c>
+      <c r="C30">
         <v>25974000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21990000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-77585000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26040749.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>293672688.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-221300130.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-367474523.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-52848271.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>39417633.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>201691781.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
+      <c r="R30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AX30"/>
+  <dimension ref="A1:AZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50">
+    <row r="1" spans="1:52">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="T1" t="s">
         <v>93</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="V1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="W1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="X1" t="s">
         <v>96</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="Z1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AB1" t="s">
         <v>99</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AD1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AE1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AH1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AI1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AL1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AM1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AP1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AQ1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AT1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="AX1" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:50">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>51407000.0</v>
+      </c>
+      <c r="C2">
+        <v>50160000.0</v>
+      </c>
+      <c r="D2">
         <v>48871000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>50919000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>48901000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>53240000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>74307000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>53689000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>53169000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>37834000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>44791000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>44801000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>48649000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>63698000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>50776000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>36150000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2678000.0</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2"/>
       <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2">
         <v>2020805.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2020805.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>6457015.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6457015.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-      <c r="Z2">
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2">
         <v>3400501.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3400501.0</v>
       </c>
-      <c r="AB2"/>
-[...1 lines deleted...]
-      <c r="AD2">
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2">
         <v>34176688.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>34176688.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>1910731.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1910731.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>19680164.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>19680164.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>32113028.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>32113028.0</v>
       </c>
-      <c r="AR2"/>
-[...1 lines deleted...]
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2"/>
+      <c r="AV2">
         <v>1448895.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1448895.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2"/>
       <c r="AX2"/>
-    </row>
-    <row r="3" spans="1:50">
+      <c r="AY2"/>
+      <c r="AZ2"/>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -15356,2834 +16036,2966 @@
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
       <c r="AX3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:50">
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-15912000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-23080000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
-    </row>
-    <row r="5" spans="1:50">
+      <c r="AY4"/>
+      <c r="AZ4"/>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
-    </row>
-    <row r="6" spans="1:50">
+      <c r="AY5"/>
+      <c r="AZ5"/>
+    </row>
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-2258000.0</v>
+      </c>
+      <c r="C6">
+        <v>1247000.0</v>
+      </c>
+      <c r="D6">
         <v>1289000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-2048000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2018000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4339000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21067000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>20618000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>520000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>15335000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-6957000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-10000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-3848000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-15049000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>12922000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-31105766.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>33472000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3087613.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3087613.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2587276.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2587276.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2020805.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>2020805.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>6457015.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6457015.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4770241.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-4770241.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3400501.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3400501.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-30779938.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-30779938.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>34176688.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>34176688.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-343006.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-343006.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1910731.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1910731.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>19680164.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>19680164.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-16856175.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-16856175.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-30340769.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-30340769.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>32113028.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>32113028.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-7975676.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-7975676.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1448895.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>1448895.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-32750.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-32750.0</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-59000.0</v>
+      </c>
+      <c r="C7">
+        <v>1466000.0</v>
+      </c>
+      <c r="D7">
         <v>8553000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-158000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4428000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2533000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4556000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>768000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-439000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-9301000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3906000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-19357000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>365000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>7260000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5664000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-10078637.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8567000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-2851220.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2851220.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6872141.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6872141.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-1956642.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1956642.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-7456253.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-7456253.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>11478194.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>11478194.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-25154700.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-25154700.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>17482493.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>17482493.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>5092268.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>5092268.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-8473917.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-8473917.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>20066688.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>20066688.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-3453489.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-3453489.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-5591598.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-5591598.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-16199872.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-16199872.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>65924223.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>65924223.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-43222292.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-43222292.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>9340100.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>9340100.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-6741839.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-6741839.0</v>
       </c>
     </row>
-    <row r="8" spans="1:50">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
-    </row>
-    <row r="9" spans="1:50">
+      <c r="AY8"/>
+      <c r="AZ8"/>
+    </row>
+    <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9">
         <v>-1305000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9">
         <v>-516325.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>684000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1130290.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1130290.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>11440944.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>11440944.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-11913687.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-11913687.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>555965.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>555965.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>8665124.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>8665124.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-7481803.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-7481803.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>390534.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>390534.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-124085.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-124085.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>199732.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>199732.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>672654.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>672654.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>25100907.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>25100907.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-2133242.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-2133242.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-16670787.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-16670787.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-4793171.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-4793171.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>454117.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>454117.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-2950402.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-2950402.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-6741839.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-6741839.0</v>
       </c>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AY10"/>
+      <c r="AZ10"/>
+    </row>
+    <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>1332000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
+      <c r="R11">
+        <v>0.0</v>
+      </c>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11">
         <v>0.0</v>
       </c>
-      <c r="AT11"/>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+    </row>
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>63182000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-10246000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-17505000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>63182000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>77624000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-44015793.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-44015793.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-95968555.0</v>
       </c>
-      <c r="AT12"/>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+    </row>
+    <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
-[...4 lines deleted...]
-      </c>
+      <c r="J13"/>
+      <c r="K13"/>
       <c r="L13">
         <v>2574000.0</v>
       </c>
       <c r="M13">
         <v>2574000.0</v>
       </c>
       <c r="N13">
+        <v>2574000.0</v>
+      </c>
+      <c r="O13">
+        <v>2574000.0</v>
+      </c>
+      <c r="P13">
         <v>5664000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1126522.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1126522.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-43676409.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AY13"/>
+      <c r="AZ13"/>
+    </row>
+    <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>3465000.0</v>
+      </c>
+      <c r="C14">
+        <v>-11300000.0</v>
+      </c>
+      <c r="D14">
         <v>3611000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3531000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3660000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4192000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5035000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>3577000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2796000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3009000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3820000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3584000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3524000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3160000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3272000.0</v>
       </c>
       <c r="P14">
         <v>3272000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
+      <c r="Q14">
+        <v>3272000.0</v>
+      </c>
+      <c r="R14">
+        <v>3272000.0</v>
+      </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14">
         <v>3272000.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AY14"/>
+      <c r="AZ14"/>
+    </row>
+    <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B15">
-        <v>-2548000.0</v>
+        <v>2972000.0</v>
       </c>
       <c r="C15">
-        <v>-2729000.0</v>
+        <v>2726000.0</v>
       </c>
       <c r="D15">
-        <v>-2626000.0</v>
+        <v>2548000.0</v>
       </c>
       <c r="E15">
-        <v>-2412000.0</v>
+        <v>2729000.0</v>
       </c>
       <c r="F15">
-        <v>-2382000.0</v>
+        <v>2626000.0</v>
       </c>
       <c r="G15">
-        <v>-2453000.0</v>
+        <v>2412000.0</v>
       </c>
       <c r="H15">
-        <v>-2313000.0</v>
+        <v>2382000.0</v>
       </c>
       <c r="I15">
-        <v>-2102000.0</v>
+        <v>2453000.0</v>
       </c>
       <c r="J15">
+        <v>2313000.0</v>
+      </c>
+      <c r="K15">
+        <v>2102000.0</v>
+      </c>
+      <c r="L15">
         <v>2374000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6821000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6730000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6731000.0</v>
       </c>
-      <c r="N15">
-[...4 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-5119000.0</v>
+        <v>6732000.0</v>
       </c>
       <c r="Q15">
-        <v>-9625118.0</v>
+        <v>4594509.0</v>
       </c>
       <c r="R15">
-        <v>-9625118.0</v>
+        <v>5119000.0</v>
       </c>
       <c r="S15">
-        <v>-17092961.0</v>
+        <v>9625118.0</v>
       </c>
       <c r="T15">
-        <v>-17092961.0</v>
+        <v>9625118.0</v>
       </c>
       <c r="U15">
-        <v>-26212383.0</v>
+        <v>17092961.0</v>
       </c>
       <c r="V15">
-        <v>-26212383.0</v>
+        <v>17092961.0</v>
       </c>
       <c r="W15">
-        <v>-19653267.0</v>
+        <v>26212383.0</v>
       </c>
       <c r="X15">
-        <v>-19653267.0</v>
+        <v>26212383.0</v>
       </c>
       <c r="Y15">
-        <v>-18851038.0</v>
+        <v>19653267.0</v>
       </c>
       <c r="Z15">
-        <v>-18851038.0</v>
+        <v>19653267.0</v>
       </c>
       <c r="AA15">
-        <v>-14241160.0</v>
+        <v>18851038.0</v>
       </c>
       <c r="AB15">
-        <v>-14241160.0</v>
+        <v>18851038.0</v>
       </c>
       <c r="AC15">
-        <v>-13263184.0</v>
+        <v>14241160.0</v>
       </c>
       <c r="AD15">
-        <v>-13263184.0</v>
+        <v>14241160.0</v>
       </c>
       <c r="AE15">
-        <v>-9981942.0</v>
+        <v>13263184.0</v>
       </c>
       <c r="AF15">
-        <v>-9981942.0</v>
+        <v>13263184.0</v>
       </c>
       <c r="AG15">
-        <v>-10335016.0</v>
+        <v>9981942.0</v>
       </c>
       <c r="AH15">
-        <v>-10335016.0</v>
+        <v>9981942.0</v>
       </c>
       <c r="AI15">
-        <v>-11502629.0</v>
+        <v>10335016.0</v>
       </c>
       <c r="AJ15">
-        <v>-11502629.0</v>
+        <v>10335016.0</v>
       </c>
       <c r="AK15">
-        <v>-11498417.0</v>
+        <v>11502629.0</v>
       </c>
       <c r="AL15">
-        <v>-11498417.0</v>
+        <v>11502629.0</v>
       </c>
       <c r="AM15">
-        <v>-11498665.0</v>
+        <v>11498417.0</v>
       </c>
       <c r="AN15">
-        <v>-11498665.0</v>
+        <v>11498417.0</v>
       </c>
       <c r="AO15">
-        <v>-11498665.0</v>
+        <v>11498665.0</v>
       </c>
       <c r="AP15">
-        <v>-11498665.0</v>
+        <v>11498665.0</v>
       </c>
       <c r="AQ15">
-        <v>-10700147.0</v>
+        <v>11498665.0</v>
       </c>
       <c r="AR15">
-        <v>-10700147.0</v>
+        <v>11498665.0</v>
       </c>
       <c r="AS15">
-        <v>-9582221.0</v>
+        <v>10700147.0</v>
       </c>
       <c r="AT15">
-        <v>-9582221.0</v>
+        <v>10700147.0</v>
       </c>
       <c r="AU15">
-        <v>-7953244.0</v>
+        <v>9582221.0</v>
       </c>
       <c r="AV15">
-        <v>-7953244.0</v>
+        <v>9582221.0</v>
       </c>
       <c r="AW15">
-        <v>-6715626.0</v>
+        <v>7953244.0</v>
       </c>
       <c r="AX15">
-        <v>-6715626.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:50">
+        <v>7953244.0</v>
+      </c>
+      <c r="AY15">
+        <v>6715626.0</v>
+      </c>
+      <c r="AZ15">
+        <v>6715626.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>49149000.0</v>
+      </c>
+      <c r="C16">
+        <v>51407000.0</v>
+      </c>
+      <c r="D16">
         <v>50160000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>48871000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>50919000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>48901000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>53240000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>74307000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>53689000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>53169000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>37834000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>44791000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>44801000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>48649000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>63698000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5044234.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>36150000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3087613.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-3087613.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2587276.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2587276.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2020805.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2020805.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>6457015.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6457015.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4770241.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-4770241.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3400501.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3400501.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-30779938.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-30779938.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>34176688.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>34176688.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-343006.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-343006.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1910731.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1910731.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>19680164.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>19680164.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-16856175.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-16856175.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-30340769.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-30340769.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>32113028.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>32113028.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-7975676.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-7975676.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1448895.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1448895.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-32750.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-32750.0</v>
       </c>
     </row>
-    <row r="17" spans="1:50">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AY17"/>
+      <c r="AZ17"/>
+    </row>
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>-854000.0</v>
+      </c>
+      <c r="C18">
+        <v>1054000.0</v>
+      </c>
+      <c r="D18">
         <v>835000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>75000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7076000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4115000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>497000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5492000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2555000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-5792000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2375000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-21354000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>505000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3858000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>27573000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-8471021.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>47093000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>59030215.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>59030215.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>111917729.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>111917729.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-22672644.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-22672644.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-82824852.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-82824852.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-64560590.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-64560590.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-112282468.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-112282468.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>15394568.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>15394568.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-12160599.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-12160599.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>30109914.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>30109914.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>38726477.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>38726477.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-111797402.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-111797402.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>222615429.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>222615429.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-11646966.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-11646966.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2318591.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>2318591.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-40156986.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-40156986.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>4412155.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>4412155.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-20824320.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-20824320.0</v>
       </c>
     </row>
-    <row r="19" spans="1:50">
+    <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>25235000.0</v>
+      </c>
+      <c r="C19">
+        <v>27691000.0</v>
+      </c>
+      <c r="D19">
         <v>-243000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>25334000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>9526000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>7514000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-23762000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>34786000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>7436000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>5999000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-2642000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>10399000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>8234000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1244000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6793000.0</v>
       </c>
       <c r="P19">
         <v>6793000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
+      <c r="Q19">
+        <v>6793000.0</v>
+      </c>
+      <c r="R19">
+        <v>6793000.0</v>
+      </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19">
         <v>6793000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AY19"/>
+      <c r="AZ19"/>
+    </row>
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B20">
+        <v>7687000.0</v>
+      </c>
+      <c r="C20">
+        <v>9545000.0</v>
+      </c>
+      <c r="D20">
         <v>7663000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>2968000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>203000.0</v>
       </c>
-      <c r="E20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20">
         <v>6457540.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1498000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AY20"/>
+      <c r="AZ20"/>
+    </row>
+    <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-29200000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7633000.0</v>
+      </c>
+      <c r="D21">
         <v>-2864000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-27299000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-11719000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5426000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>4628000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...4 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
         <v>-3948000.0</v>
       </c>
       <c r="M21">
         <v>-3948000.0</v>
       </c>
       <c r="N21">
+        <v>-3948000.0</v>
+      </c>
+      <c r="O21">
+        <v>-3948000.0</v>
+      </c>
+      <c r="P21">
         <v>5726000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-13250000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-13250000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>41750000.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+    </row>
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>-21270000.0</v>
+      </c>
+      <c r="C22">
+        <v>91511000.0</v>
+      </c>
+      <c r="D22">
         <v>-13105000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-44088000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-35106000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7672000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-15420000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-10522000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-21548000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-15895000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-67958000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-13867000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-19521000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-22586000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-58987000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>69889201.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>58276000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3328683.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3328683.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-63712079.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-63712079.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6159891.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6159891.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>26730683.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>26730683.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>7636546.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>7636546.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12273441.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>12273441.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>29896645.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>29896645.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12166593.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>12166593.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>27279996.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>27279996.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>18918428.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>18918428.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-68645915.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-68645915.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>10276851.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>10276851.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>3952087.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3952087.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>86442926.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>86442926.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>99033861.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>99033861.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>42612409.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>42612409.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>22584253.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>22584253.0</v>
       </c>
     </row>
-    <row r="23" spans="1:50">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-869000.0</v>
+      </c>
+      <c r="C23">
+        <v>9432000.0</v>
+      </c>
+      <c r="D23">
         <v>-754000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2571000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>83000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>100000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-48000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-352000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-365000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-200000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1602000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>23501000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6018000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>15023540.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-471000.0</v>
       </c>
-      <c r="O23">
-[...4 lines deleted...]
-      </c>
       <c r="Q23">
+        <v>-9272229.0</v>
+      </c>
+      <c r="R23">
+        <v>-9272229.0</v>
+      </c>
+      <c r="S23">
         <v>-51652647.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-51652647.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-93969633.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-93969633.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>52795778.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>52795778.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>110290385.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>110290385.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>78648496.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>78648496.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>129949201.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>129949201.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-32908794.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-32908794.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>56320361.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>56320361.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-19927500.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-19927500.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-25353177.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-25353177.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>143065769.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>143065769.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-227771340.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-227771340.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-7331773.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-7331773.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>40750000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>40750000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>41750000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>41750000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>27500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>27500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:50">
+    <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>965000.0</v>
+      </c>
+      <c r="C24">
+        <v>30619000.0</v>
+      </c>
+      <c r="D24">
         <v>2583000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>42997000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>17381000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-13906000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-3369000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>41606000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>7478000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>7186000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-3993000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2999000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-4851000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1039832000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>25950000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-3022000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-3022000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24">
         <v>-3022000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-    </row>
-    <row r="25" spans="1:50">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+    </row>
+    <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>15763000.0</v>
+      </c>
+      <c r="C25">
+        <v>-75944000.0</v>
+      </c>
+      <c r="D25">
         <v>398000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>40790000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>32791000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1021000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6326000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>685000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>16636000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>16395000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>62607000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8286000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>16253000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>16024000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>77624000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-68281585.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-19750000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>58552752.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>58552752.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>168757667.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>168757667.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-26875893.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-26875893.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-102099282.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-102099282.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-83675330.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-83675330.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-99401209.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-99401209.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-31984570.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-31984570.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-29419460.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-29419460.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>11303835.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>11303835.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-258639.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-258639.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-39697998.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-39697998.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>217930176.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>217930176.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>600819.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>600819.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-150048558.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-150048558.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-95968555.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-95968555.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-47540354.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-47540354.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-43408573.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-43408573.0</v>
       </c>
     </row>
-    <row r="26" spans="1:50">
+    <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>-2250000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1357000.0</v>
+      </c>
+      <c r="D26">
         <v>-800000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-322000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26">
+        <v>-322000.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>130000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-332000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
-        <v>-3999174.0</v>
+        <v>-1.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
+        <v>-3999174.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26">
         <v>-863421.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-863421.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-3442411.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3442411.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2774506.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2774506.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-190440.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-190440.0</v>
       </c>
-      <c r="AI26"/>
-[...1 lines deleted...]
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-5266.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-5266.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+    </row>
+    <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>1102000.0</v>
+      </c>
+      <c r="C27">
+        <v>-5268000.0</v>
+      </c>
+      <c r="D27">
         <v>1138000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="E27"/>
+      <c r="F27">
         <v>804000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>817000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>414000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1232000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>547000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>431000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-1332000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>436000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AY27"/>
+      <c r="AZ27"/>
+    </row>
+    <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-27604000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2284000.0</v>
+      </c>
+      <c r="D28">
         <v>697000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-27457000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-14584000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-7738000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2198000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-8676000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-4361000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15128000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-6690000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10945000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-12587000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-17663000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1477000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-22635316.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-13621000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-62141186.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-62141186.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-114505005.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-114505005.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>23808889.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>23808889.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>90637118.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>90637118.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>59797458.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>59797458.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>115708041.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>115708041.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-46171978.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-46171978.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>46338419.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>46338419.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-30452956.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-30452956.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-36855806.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-36855806.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>131562086.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>131562086.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-239270005.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-239270005.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-18830438.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-18830438.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>30049854.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>30049854.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>32167780.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>32167780.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2953244.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2953244.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20784375.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>20784375.0</v>
       </c>
     </row>
-    <row r="29" spans="1:50">
+    <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>-854000.0</v>
+      </c>
+      <c r="C29">
+        <v>1180000.0</v>
+      </c>
+      <c r="D29">
         <v>835000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>75000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7076000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-4115000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>497000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-5492000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2555000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5792000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2375000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-21354000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>505000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3858000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>27573000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-8471021.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>47093000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>59030215.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>59030215.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>111917729.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>111917729.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-22672644.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-22672644.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-82824852.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-82824852.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-64560590.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-64560590.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-112282468.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-112282468.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>15394568.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>15394568.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-12160599.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-12160599.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>30109914.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>30109914.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>38726477.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>38726477.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-111797402.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-111797402.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>222615429.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>222615429.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-11646966.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-11646966.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2318591.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>2318591.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-40156986.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-40156986.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4412155.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>4412155.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-20824320.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-20824320.0</v>
       </c>
     </row>
-    <row r="30" spans="1:50">
+    <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>26200000.0</v>
+      </c>
+      <c r="C30">
+        <v>2351000.0</v>
+      </c>
+      <c r="D30">
         <v>-243000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>25334000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9526000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7514000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-23762000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34786000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7436000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5999000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2642000.0</v>
       </c>
       <c r="L30">
         <v>-2642000.0</v>
       </c>
       <c r="M30">
         <v>-2642000.0</v>
       </c>
       <c r="N30">
-        <v>-13174000.0</v>
+        <v>-2642000.0</v>
       </c>
       <c r="O30">
-        <v>-13174000.0</v>
+        <v>-2642000.0</v>
       </c>
       <c r="P30">
         <v>-13174000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30"/>
+      <c r="Q30">
+        <v>-13174000.0</v>
+      </c>
+      <c r="R30">
+        <v>-13174000.0</v>
+      </c>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30"/>
+      <c r="AU30">
         <v>-13174000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
+      <c r="AY30"/>
+      <c r="AZ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>