--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7423,54 +7423,54 @@
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
     </row>
     <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
-        <v>671000000.0</v>
+        <v>758000000.0</v>
       </c>
       <c r="C28">
-        <v>797000000.0</v>
+        <v>872000000.0</v>
       </c>
       <c r="D28">
         <v>729000000.0</v>
       </c>
       <c r="E28">
         <v>537000000.0</v>
       </c>
       <c r="F28">
         <v>828000000.0</v>
       </c>
       <c r="G28">
         <v>1172000000.0</v>
       </c>
       <c r="H28">
         <v>2273000000.0</v>
       </c>
       <c r="I28">
         <v>2093000000.0</v>
       </c>
       <c r="J28">
         <v>2121000000.0</v>
       </c>
       <c r="K28">
         <v>2519000000.0</v>
       </c>
@@ -8675,51 +8675,51 @@
       <c r="BC35">
         <v>1812000000.0</v>
       </c>
       <c r="BD35">
         <v>1699000000.0</v>
       </c>
       <c r="BE35">
         <v>1704000000.0</v>
       </c>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
     </row>
     <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>1274000000.0</v>
       </c>
       <c r="C36">
         <v>1238000000.0</v>
       </c>
       <c r="D36">
-        <v>1425000000.0</v>
+        <v>1192000000.0</v>
       </c>
       <c r="E36">
         <v>1000000000.0</v>
       </c>
       <c r="F36">
         <v>949000000.0</v>
       </c>
       <c r="G36">
         <v>935000000.0</v>
       </c>
       <c r="H36">
         <v>1174000000.0</v>
       </c>
       <c r="I36">
         <v>1170000000.0</v>
       </c>
       <c r="J36">
         <v>1330000000.0</v>
       </c>
       <c r="K36">
         <v>1320000000.0</v>
       </c>
       <c r="L36">
         <v>1289000000.0</v>
       </c>
@@ -9321,57 +9321,57 @@
       </c>
       <c r="BB39">
         <v>849000000.0</v>
       </c>
       <c r="BC39">
         <v>767000000.0</v>
       </c>
       <c r="BD39">
         <v>690000000.0</v>
       </c>
       <c r="BE39">
         <v>367000000.0</v>
       </c>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39">
         <v>227000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
-        <v>1750000000.0</v>
+        <v>1663000000.0</v>
       </c>
       <c r="C40">
-        <v>1598000000.0</v>
+        <v>1523000000.0</v>
       </c>
       <c r="D40">
-        <v>2073000000.0</v>
+        <v>1569000000.0</v>
       </c>
       <c r="E40">
         <v>1676000000.0</v>
       </c>
       <c r="F40">
         <v>3108000000.0</v>
       </c>
       <c r="G40">
         <v>2831000000.0</v>
       </c>
       <c r="H40">
         <v>2027000000.0</v>
       </c>
       <c r="I40">
         <v>2019000000.0</v>
       </c>
       <c r="J40">
         <v>2057000000.0</v>
       </c>
       <c r="K40">
         <v>1851000000.0</v>
       </c>
       <c r="L40">
         <v>1911000000.0</v>
       </c>
@@ -10950,54 +10950,54 @@
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
     </row>
     <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
-        <v>2842000000.0</v>
+        <v>2929000000.0</v>
       </c>
       <c r="C51">
-        <v>2848000000.0</v>
+        <v>2923000000.0</v>
       </c>
       <c r="D51">
         <v>2927000000.0</v>
       </c>
       <c r="E51">
         <v>2940000000.0</v>
       </c>
       <c r="F51">
         <v>2923000000.0</v>
       </c>
       <c r="G51">
         <v>2923000000.0</v>
       </c>
       <c r="H51">
         <v>4051000000.0</v>
       </c>
       <c r="I51">
         <v>4053000000.0</v>
       </c>
       <c r="J51">
         <v>4064000000.0</v>
       </c>
       <c r="K51">
         <v>4243000000.0</v>
       </c>
@@ -11118,53 +11118,55 @@
       <c r="AX51">
         <v>647000000.0</v>
       </c>
       <c r="AY51">
         <v>472000000.0</v>
       </c>
       <c r="AZ51">
         <v>473000000.0</v>
       </c>
       <c r="BA51">
         <v>1108000000.0</v>
       </c>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
     </row>
     <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>67</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>87000000.0</v>
+      </c>
       <c r="C52">
-        <v>25000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="D52">
         <v>96000000.0</v>
       </c>
       <c r="E52">
         <v>99000000.0</v>
       </c>
       <c r="F52">
         <v>101000000.0</v>
       </c>
       <c r="G52">
         <v>103000000.0</v>
       </c>
       <c r="H52">
         <v>309000000.0</v>
       </c>
       <c r="I52">
         <v>171000000.0</v>
       </c>
       <c r="J52">
         <v>167000000.0</v>
       </c>
       <c r="K52">
         <v>169000000.0</v>
       </c>
@@ -12978,110 +12980,110 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>15000000.0</v>
       </c>
       <c r="L4">
         <v>-445000000.0</v>
       </c>
       <c r="M4">
         <v>-142000000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5">
-        <v>956000000.0</v>
+        <v>933000000.0</v>
       </c>
       <c r="C5">
-        <v>801000000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="D5">
-        <v>674000000.0</v>
+        <v>464000000.0</v>
       </c>
       <c r="E5">
         <v>911000000.0</v>
       </c>
       <c r="F5">
         <v>503000000.0</v>
       </c>
       <c r="G5">
         <v>-1499000000.0</v>
       </c>
       <c r="H5">
         <v>413000000.0</v>
       </c>
       <c r="I5">
         <v>599000000.0</v>
       </c>
       <c r="J5">
         <v>433000000.0</v>
       </c>
       <c r="K5">
         <v>337000000.0</v>
       </c>
       <c r="L5">
         <v>447000000.0</v>
       </c>
       <c r="M5">
         <v>-310000000.0</v>
       </c>
       <c r="N5">
         <v>140000000.0</v>
       </c>
       <c r="O5">
         <v>299000000.0</v>
       </c>
       <c r="P5">
         <v>783000000.0</v>
       </c>
       <c r="Q5">
         <v>399000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>1415000000.0</v>
+        <v>1392000000.0</v>
       </c>
       <c r="C6">
-        <v>1241000000.0</v>
+        <v>1060000000.0</v>
       </c>
       <c r="D6">
-        <v>1089000000.0</v>
+        <v>879000000.0</v>
       </c>
       <c r="E6">
         <v>1599000000.0</v>
       </c>
       <c r="F6">
         <v>1183000000.0</v>
       </c>
       <c r="G6">
         <v>-855000000.0</v>
       </c>
       <c r="H6">
         <v>1072000000.0</v>
       </c>
       <c r="I6">
         <v>1071000000.0</v>
       </c>
       <c r="J6">
         <v>882000000.0</v>
       </c>
       <c r="K6">
         <v>842000000.0</v>
       </c>
       <c r="L6">
         <v>945000000.0</v>
       </c>
@@ -14905,75 +14907,75 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5">
-        <v>219000000.0</v>
+        <v>189000000.0</v>
       </c>
       <c r="C5">
-        <v>472000000.0</v>
+        <v>270000000.0</v>
       </c>
       <c r="D5">
         <v>218000000.0</v>
       </c>
       <c r="E5">
-        <v>202000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="F5">
-        <v>176000000.0</v>
+        <v>152000000.0</v>
       </c>
       <c r="G5">
         <v>433000000.0</v>
       </c>
       <c r="H5">
-        <v>213000000.0</v>
+        <v>228000000.0</v>
       </c>
       <c r="I5">
         <v>128000000.0</v>
       </c>
       <c r="J5">
-        <v>145000000.0</v>
+        <v>105000000.0</v>
       </c>
       <c r="K5">
         <v>292000000.0</v>
       </c>
       <c r="L5">
         <v>118000000.0</v>
       </c>
       <c r="M5">
         <v>5000000.0</v>
       </c>
       <c r="N5">
         <v>116000000.0</v>
       </c>
       <c r="O5">
         <v>181000000.0</v>
       </c>
       <c r="P5">
         <v>128000000.0</v>
       </c>
       <c r="Q5">
         <v>11000000.0</v>
       </c>
       <c r="R5">
         <v>158000000.0</v>
       </c>
@@ -15090,75 +15092,75 @@
       </c>
       <c r="BD5">
         <v>-36000000.0</v>
       </c>
       <c r="BE5">
         <v>55000000.0</v>
       </c>
       <c r="BF5">
         <v>44000000.0</v>
       </c>
       <c r="BG5">
         <v>117000000.0</v>
       </c>
       <c r="BH5">
         <v>83000000.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>341000000.0</v>
+        <v>311000000.0</v>
       </c>
       <c r="C6">
-        <v>630000000.0</v>
+        <v>428000000.0</v>
       </c>
       <c r="D6">
         <v>335000000.0</v>
       </c>
       <c r="E6">
-        <v>322000000.0</v>
+        <v>234000000.0</v>
       </c>
       <c r="F6">
-        <v>290000000.0</v>
+        <v>266000000.0</v>
       </c>
       <c r="G6">
         <v>546000000.0</v>
       </c>
       <c r="H6">
-        <v>325000000.0</v>
+        <v>340000000.0</v>
       </c>
       <c r="I6">
         <v>320000000.0</v>
       </c>
       <c r="J6">
-        <v>259000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="K6">
         <v>332000000.0</v>
       </c>
       <c r="L6">
         <v>289000000.0</v>
       </c>
       <c r="M6">
         <v>183000000.0</v>
       </c>
       <c r="N6">
         <v>299000000.0</v>
       </c>
       <c r="O6">
         <v>355000000.0</v>
       </c>
       <c r="P6">
         <v>307000000.0</v>
       </c>
       <c r="Q6">
         <v>194000000.0</v>
       </c>
       <c r="R6">
         <v>330000000.0</v>
       </c>
@@ -22957,51 +22959,51 @@
       <c r="N14">
         <v>183000000.0</v>
       </c>
       <c r="O14">
         <v>174000000.0</v>
       </c>
       <c r="P14">
         <v>179000000.0</v>
       </c>
       <c r="Q14">
         <v>183000000.0</v>
       </c>
       <c r="R14">
         <v>172000000.0</v>
       </c>
       <c r="S14">
         <v>168000000.0</v>
       </c>
       <c r="T14">
         <v>165000000.0</v>
       </c>
       <c r="U14">
         <v>176000000.0</v>
       </c>
       <c r="V14">
-        <v>173000000.0</v>
+        <v>205000000.0</v>
       </c>
       <c r="W14">
         <v>167000000.0</v>
       </c>
       <c r="X14">
         <v>164000000.0</v>
       </c>
       <c r="Y14">
         <v>160000000.0</v>
       </c>
       <c r="Z14">
         <v>160000000.0</v>
       </c>
       <c r="AA14">
         <v>162000000.0</v>
       </c>
       <c r="AB14">
         <v>162000000.0</v>
       </c>
       <c r="AC14">
         <v>165000000.0</v>
       </c>
       <c r="AD14">
         <v>168000000.0</v>
       </c>
@@ -24674,51 +24676,51 @@
       <c r="N25">
         <v>23000000.0</v>
       </c>
       <c r="O25">
         <v>66000000.0</v>
       </c>
       <c r="P25">
         <v>53000000.0</v>
       </c>
       <c r="Q25">
         <v>68000000.0</v>
       </c>
       <c r="R25">
         <v>50000000.0</v>
       </c>
       <c r="S25">
         <v>48000000.0</v>
       </c>
       <c r="T25">
         <v>-101000000.0</v>
       </c>
       <c r="U25">
         <v>78000000.0</v>
       </c>
       <c r="V25">
-        <v>-29000000.0</v>
+        <v>-32000000.0</v>
       </c>
       <c r="W25">
         <v>-16000000.0</v>
       </c>
       <c r="X25">
         <v>20000000.0</v>
       </c>
       <c r="Y25">
         <v>369000000.0</v>
       </c>
       <c r="Z25">
         <v>1144000000.0</v>
       </c>
       <c r="AA25">
         <v>66000000.0</v>
       </c>
       <c r="AB25">
         <v>316000000.0</v>
       </c>
       <c r="AC25">
         <v>90000000.0</v>
       </c>
       <c r="AD25">
         <v>13000000.0</v>
       </c>