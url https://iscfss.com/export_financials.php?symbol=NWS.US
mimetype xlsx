--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -2616,53 +2616,59 @@
       </c>
       <c r="L36">
         <v>396000000.0</v>
       </c>
       <c r="M36">
         <v>472000000.0</v>
       </c>
       <c r="N36">
         <v>536000000.0</v>
       </c>
       <c r="O36">
         <v>459000000.0</v>
       </c>
       <c r="P36">
         <v>470000000.0</v>
       </c>
       <c r="Q36">
         <v>336000000.0</v>
       </c>
       <c r="R36"/>
     </row>
     <row r="37" spans="1:18">
       <c r="A37" t="s">
         <v>53</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>710000000.0</v>
+      </c>
+      <c r="C37">
+        <v>615000000.0</v>
+      </c>
+      <c r="D37">
+        <v>891000000.0</v>
+      </c>
       <c r="E37">
         <v>881000000.0</v>
       </c>
       <c r="F37">
         <v>921000000.0</v>
       </c>
       <c r="G37">
         <v>935000000.0</v>
       </c>
       <c r="H37">
         <v>807000000.0</v>
       </c>
       <c r="I37">
         <v>1167000000.0</v>
       </c>
       <c r="J37">
         <v>1186000000.0</v>
       </c>
       <c r="K37">
         <v>284000000.0</v>
       </c>
       <c r="L37">
         <v>218000000.0</v>
       </c>
       <c r="M37">
@@ -9111,55 +9117,65 @@
         <v>483000000.0</v>
       </c>
       <c r="BB36">
         <v>459000000.0</v>
       </c>
       <c r="BC36">
         <v>550000000.0</v>
       </c>
       <c r="BD36">
         <v>563000000.0</v>
       </c>
       <c r="BE36">
         <v>552000000.0</v>
       </c>
       <c r="BF36">
         <v>470000000.0</v>
       </c>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
     </row>
     <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>53</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>710000000.0</v>
+      </c>
+      <c r="C37">
+        <v>697000000.0</v>
+      </c>
+      <c r="D37">
+        <v>670000000.0</v>
+      </c>
+      <c r="E37">
+        <v>606000000.0</v>
+      </c>
+      <c r="F37">
+        <v>615000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>881000000.0</v>
       </c>
       <c r="O37">
         <v>907000000.0</v>
       </c>
       <c r="P37">
         <v>941000000.0</v>
       </c>
       <c r="Q37">
         <v>856000000.0</v>
       </c>
       <c r="R37">
         <v>921000000.0</v>
       </c>
       <c r="S37">
         <v>991000000.0</v>
       </c>
@@ -23787,75 +23803,75 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17">
         <v>-38000000.0</v>
       </c>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17">
         <v>16000000.0</v>
       </c>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
     </row>
     <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>171</v>
       </c>
       <c r="B18">
-        <v>539000000.0</v>
+        <v>276000000.0</v>
       </c>
       <c r="C18">
         <v>399000000.0</v>
       </c>
       <c r="D18">
         <v>131000000.0</v>
       </c>
       <c r="E18">
         <v>-1000000.0</v>
       </c>
       <c r="F18">
         <v>31000000.0</v>
       </c>
       <c r="G18">
         <v>485000000.0</v>
       </c>
       <c r="H18">
         <v>242000000.0</v>
       </c>
       <c r="I18">
         <v>-31000000.0</v>
       </c>
       <c r="J18">
-        <v>111000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="K18">
         <v>447000000.0</v>
       </c>
       <c r="L18">
         <v>329000000.0</v>
       </c>
       <c r="M18">
         <v>-179000000.0</v>
       </c>
       <c r="N18">
         <v>273000000.0</v>
       </c>
       <c r="O18">
         <v>376000000.0</v>
       </c>
       <c r="P18">
         <v>79000000.0</v>
       </c>
       <c r="Q18">
         <v>-135000000.0</v>
       </c>
       <c r="R18">
         <v>142000000.0</v>
       </c>
@@ -25554,51 +25570,51 @@
       </c>
       <c r="BD28">
         <v>1617000000.0</v>
       </c>
       <c r="BE28">
         <v>244000000.0</v>
       </c>
       <c r="BF28">
         <v>-22000000.0</v>
       </c>
       <c r="BG28">
         <v>-101000000.0</v>
       </c>
       <c r="BH28">
         <v>-695000000.0</v>
       </c>
       <c r="BI28">
         <v>-188000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>181</v>
       </c>
       <c r="B29">
-        <v>685000000.0</v>
+        <v>422000000.0</v>
       </c>
       <c r="C29">
         <v>499000000.0</v>
       </c>
       <c r="D29">
         <v>230000000.0</v>
       </c>
       <c r="E29">
         <v>80000000.0</v>
       </c>
       <c r="F29">
         <v>188000000.0</v>
       </c>
       <c r="G29">
         <v>578000000.0</v>
       </c>
       <c r="H29">
         <v>304000000.0</v>
       </c>
       <c r="I29">
         <v>64000000.0</v>
       </c>
       <c r="J29">
         <v>255000000.0</v>
       </c>