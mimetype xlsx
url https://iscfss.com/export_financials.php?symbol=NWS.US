--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -14869,51 +14869,51 @@
         <v>-142000000.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5">
-        <v>219000000.0</v>
+        <v>189000000.0</v>
       </c>
       <c r="C5">
         <v>361000000.0</v>
       </c>
       <c r="D5">
         <v>212000000.0</v>
       </c>
       <c r="E5">
         <v>192000000.0</v>
       </c>
       <c r="F5">
         <v>180000000.0</v>
       </c>
       <c r="G5">
         <v>369000000.0</v>
       </c>
       <c r="H5">
         <v>215000000.0</v>
       </c>
       <c r="I5">
         <v>167000000.0</v>
       </c>
       <c r="J5">
         <v>147000000.0</v>
       </c>
@@ -15051,51 +15051,51 @@
       </c>
       <c r="BC5">
         <v>220000000.0</v>
       </c>
       <c r="BD5">
         <v>-36000000.0</v>
       </c>
       <c r="BE5">
         <v>55000000.0</v>
       </c>
       <c r="BF5">
         <v>44000000.0</v>
       </c>
       <c r="BG5">
         <v>117000000.0</v>
       </c>
       <c r="BH5">
         <v>83000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>341000000.0</v>
+        <v>311000000.0</v>
       </c>
       <c r="C6">
         <v>521000000.0</v>
       </c>
       <c r="D6">
         <v>329000000.0</v>
       </c>
       <c r="E6">
         <v>312000000.0</v>
       </c>
       <c r="F6">
         <v>294000000.0</v>
       </c>
       <c r="G6">
         <v>405000000.0</v>
       </c>
       <c r="H6">
         <v>327000000.0</v>
       </c>
       <c r="I6">
         <v>359000000.0</v>
       </c>
       <c r="J6">
         <v>261000000.0</v>
       </c>
@@ -20846,51 +20846,51 @@
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>154</v>
       </c>
       <c r="B2">
         <v>2051000000.0</v>
       </c>
       <c r="C2">
         <v>2198000000.0</v>
       </c>
       <c r="D2">
         <v>2403000000.0</v>
       </c>
       <c r="E2">
         <v>2095000000.0</v>
       </c>
       <c r="F2">
-        <v>1788000000.0</v>
+        <v>1846000000.0</v>
       </c>
       <c r="G2">
         <v>1778000000.0</v>
       </c>
       <c r="H2">
         <v>1960000000.0</v>
       </c>
       <c r="I2">
         <v>1943000000.0</v>
       </c>
       <c r="J2">
         <v>1724000000.0</v>
       </c>
       <c r="K2">
         <v>1529000000.0</v>
       </c>
       <c r="L2">
         <v>1833000000.0</v>
       </c>
       <c r="M2">
         <v>1659000000.0</v>
       </c>
       <c r="N2">
         <v>1328000000.0</v>
       </c>
@@ -21434,51 +21434,51 @@
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>158</v>
       </c>
       <c r="B6">
         <v>120000000.0</v>
       </c>
       <c r="C6">
         <v>-147000000.0</v>
       </c>
       <c r="D6">
         <v>-205000000.0</v>
       </c>
       <c r="E6">
         <v>308000000.0</v>
       </c>
       <c r="F6">
-        <v>307000000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="G6">
         <v>10000000.0</v>
       </c>
       <c r="H6">
         <v>-182000000.0</v>
       </c>
       <c r="I6">
         <v>17000000.0</v>
       </c>
       <c r="J6">
         <v>219000000.0</v>
       </c>
       <c r="K6">
         <v>195000000.0</v>
       </c>
       <c r="L6">
         <v>-304000000.0</v>
       </c>
       <c r="M6">
         <v>174000000.0</v>
       </c>
       <c r="N6">
         <v>331000000.0</v>
       </c>
@@ -23002,51 +23002,51 @@
       <c r="BF15">
         <v>6000000.0</v>
       </c>
       <c r="BG15">
         <v>7000000.0</v>
       </c>
       <c r="BH15"/>
     </row>
     <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>168</v>
       </c>
       <c r="B16">
         <v>2171000000.0</v>
       </c>
       <c r="C16">
         <v>2051000000.0</v>
       </c>
       <c r="D16">
         <v>2198000000.0</v>
       </c>
       <c r="E16">
         <v>2403000000.0</v>
       </c>
       <c r="F16">
-        <v>2095000000.0</v>
+        <v>2171000000.0</v>
       </c>
       <c r="G16">
         <v>1788000000.0</v>
       </c>
       <c r="H16">
         <v>1778000000.0</v>
       </c>
       <c r="I16">
         <v>1960000000.0</v>
       </c>
       <c r="J16">
         <v>1943000000.0</v>
       </c>
       <c r="K16">
         <v>1724000000.0</v>
       </c>
       <c r="L16">
         <v>1529000000.0</v>
       </c>
       <c r="M16">
         <v>1833000000.0</v>
       </c>
       <c r="N16">
         <v>1659000000.0</v>
       </c>
@@ -24194,51 +24194,51 @@
       <c r="H24">
         <v>-20000000.0</v>
       </c>
       <c r="I24">
         <v>-7000000.0</v>
       </c>
       <c r="J24">
         <v>-25000000.0</v>
       </c>
       <c r="K24">
         <v>-82000000.0</v>
       </c>
       <c r="L24">
         <v>-15000000.0</v>
       </c>
       <c r="M24">
         <v>13000000.0</v>
       </c>
       <c r="N24">
         <v>43000000.0</v>
       </c>
       <c r="O24">
         <v>-10000000.0</v>
       </c>
       <c r="P24">
-        <v>-15000000.0</v>
+        <v>-19000000.0</v>
       </c>
       <c r="Q24">
         <v>4000000.0</v>
       </c>
       <c r="R24">
         <v>1000000.0</v>
       </c>
       <c r="S24">
         <v>4000000.0</v>
       </c>
       <c r="T24">
         <v>-77000000.0</v>
       </c>
       <c r="U24">
         <v>-13000000.0</v>
       </c>
       <c r="V24">
         <v>4000000.0</v>
       </c>
       <c r="W24">
         <v>-8000000.0</v>
       </c>
       <c r="X24">
         <v>3000000.0</v>
       </c>