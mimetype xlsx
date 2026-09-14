--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -935,78 +938,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1014,3644 +1018,3795 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>412000000.0</v>
+      </c>
+      <c r="C2">
         <v>335000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>254000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>440000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>411000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>321000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>351000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>411000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>605000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>222000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>217000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>239000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>276000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>242000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>284000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>314000000.0</v>
       </c>
-      <c r="Q2"/>
+      <c r="R2"/>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
+      <c r="R3"/>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-1548000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1543000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1251000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1247000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1270000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-941000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1331000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1126000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-874000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-964000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1026000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-582000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>610000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>271000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2310000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2350000000.0</v>
       </c>
-      <c r="Q5"/>
+      <c r="R5"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
+        <v>0.0</v>
+      </c>
+      <c r="N6">
         <v>13399000000.0</v>
       </c>
-      <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
+      <c r="R6"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>926000000.0</v>
+      </c>
+      <c r="C7">
         <v>1144000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1167000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1128000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>947000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1116000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1277000000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>6000000.0</v>
       </c>
       <c r="C8">
         <v>6000000.0</v>
       </c>
       <c r="D8">
         <v>6000000.0</v>
       </c>
       <c r="E8">
         <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
         <v>6000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>6000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>11449000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>11779000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12057000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12148000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12243000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>12322000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>12395000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>12434000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>12433000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12390000000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
+      <c r="R9"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>2095000000.0</v>
+      </c>
+      <c r="C10">
         <v>2403000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1872000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1833000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1822000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2236000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1517000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1643000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2034000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2016000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1832000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1951000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3145000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2381000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1133000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2022000000.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="R10"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>2095000000.0</v>
+      </c>
+      <c r="C12">
         <v>2403000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1872000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1833000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1822000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2236000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1517000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1643000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2034000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2016000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1832000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1951000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3145000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2381000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1133000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2022000000.0</v>
       </c>
-      <c r="Q12"/>
+      <c r="R12"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
         <v>6000000.0</v>
       </c>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>6000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>6000000.0</v>
       </c>
       <c r="J13">
         <v>6000000.0</v>
       </c>
       <c r="K13">
         <v>6000000.0</v>
       </c>
       <c r="L13">
         <v>6000000.0</v>
       </c>
       <c r="M13">
         <v>6000000.0</v>
       </c>
       <c r="N13">
         <v>6000000.0</v>
       </c>
-      <c r="O13"/>
+      <c r="O13">
+        <v>6000000.0</v>
+      </c>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>558400000.0</v>
+      </c>
+      <c r="C14">
         <v>569900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>573500000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>578800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>592500000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>593400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>587900000.0</v>
       </c>
       <c r="H14">
         <v>587900000.0</v>
       </c>
       <c r="I14">
+        <v>587900000.0</v>
+      </c>
+      <c r="J14">
         <v>583000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>581000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>583000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>581000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>580000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>579400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>578504146.0</v>
       </c>
       <c r="P14">
         <v>578504146.0</v>
       </c>
       <c r="Q14">
         <v>578504146.0</v>
       </c>
+      <c r="R14">
+        <v>578504146.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>6000000.0</v>
       </c>
       <c r="F15">
         <v>6000000.0</v>
       </c>
       <c r="G15">
         <v>6000000.0</v>
       </c>
       <c r="H15">
         <v>6000000.0</v>
       </c>
       <c r="I15">
         <v>6000000.0</v>
       </c>
       <c r="J15">
         <v>6000000.0</v>
       </c>
       <c r="K15">
         <v>6000000.0</v>
       </c>
       <c r="L15">
         <v>6000000.0</v>
       </c>
       <c r="M15">
         <v>6000000.0</v>
       </c>
       <c r="N15">
         <v>6000000.0</v>
       </c>
-      <c r="O15"/>
+      <c r="O15">
+        <v>6000000.0</v>
+      </c>
       <c r="P15"/>
       <c r="Q15"/>
+      <c r="R15"/>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>543000000.0</v>
+      </c>
+      <c r="C16">
         <v>498000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>483000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>622000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>604000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>473000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>398000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>428000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>516000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>426000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>388000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>361000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>369000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>389000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>386000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>447000000.0</v>
       </c>
-      <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>269000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>279000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>525000000.0</v>
       </c>
-      <c r="K17">
-[...1 lines deleted...]
-      </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>163000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>198000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>260000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>258000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>295000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>389000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>61000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>171000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>166000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>224000000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
+        <v>4542000000.0</v>
+      </c>
+      <c r="C20">
         <v>4373000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4336000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>5140000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5169000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4653000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3951000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5147000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>5218000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3838000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>3714000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3063000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2782000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2725000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2588000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3966000000.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>1837000000.0</v>
+      </c>
+      <c r="C21">
         <v>1930000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1948000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2489000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2671000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2179000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1864000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2426000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2671000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2281000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2207000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2242000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2137000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2186000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2461000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3925000000.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>302000000.0</v>
+      </c>
+      <c r="C22">
         <v>327000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>266000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000000.0</v>
       </c>
       <c r="E22">
         <v>311000000.0</v>
       </c>
       <c r="F22">
+        <v>311000000.0</v>
+      </c>
+      <c r="G22">
         <v>253000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>348000000.0</v>
       </c>
       <c r="H22">
         <v>348000000.0</v>
       </c>
       <c r="I22">
+        <v>348000000.0</v>
+      </c>
+      <c r="J22">
         <v>376000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>208000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>218000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>319000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>310000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>301000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>246000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>242000000.0</v>
       </c>
-      <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>15544000000.0</v>
+      </c>
+      <c r="C23">
         <v>15504000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16684000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16921000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17221000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16771000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14261000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15711000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16346000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14552000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15483000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>15093000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16489000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>15643000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13090000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>17008000000.0</v>
       </c>
-      <c r="Q23"/>
+      <c r="R23"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>1989000000.0</v>
+      </c>
+      <c r="C24">
         <v>1794000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2853000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2620000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2776000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2285000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1183000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1004000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1490000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>276000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>369000000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>2940000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2776000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2285000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1183000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1004000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1490000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>276000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>369000000.0</v>
       </c>
-      <c r="L25">
-[...2 lines deleted...]
-      <c r="M25"/>
+      <c r="M25">
+        <v>0.0</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26">
+        <v>1002000000.0</v>
+      </c>
+      <c r="C26">
         <v>1016000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>430000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>427000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>488000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>351000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>297000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>335000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>393000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2027000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2270000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2379000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2609000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>820000000.0</v>
+      </c>
+      <c r="C28">
         <v>537000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1231000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2374000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2333000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1364000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1019000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-190000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-82000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1740000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1463000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1951000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2714000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1273000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1133000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2022000000.0</v>
       </c>
-      <c r="Q28"/>
+      <c r="R28"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>10515000000.0</v>
+      </c>
+      <c r="C29">
         <v>10570000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11006000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11031000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11291000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10524000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8841000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10597000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11243000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11168000000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>1757000000.0</v>
+      </c>
+      <c r="C30">
         <v>1562000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1420000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1425000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1502000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1498000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1203000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1544000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1612000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1276000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1229000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1373000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1454000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1582000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1369000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1503000000.0</v>
       </c>
-      <c r="Q30"/>
+      <c r="R30"/>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>1563000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>382000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1379000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1286000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1058000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>947000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4364000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5663000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>6660000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>8654000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
+      <c r="R31"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>1721000000.0</v>
+      </c>
+      <c r="C32">
         <v>2203000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1317000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>568000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>574000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1222000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>779000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>710000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1099000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1363000000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
-    <row r="33" spans="1:17">
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>11062000000.0</v>
+      </c>
+      <c r="C33">
         <v>10693000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>12312000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>12868000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13128000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>12315000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>10800000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11661000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11952000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10737000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>11594000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11118000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>11219000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>11000000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>9975000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>13014000000.0</v>
       </c>
-      <c r="Q33"/>
+      <c r="R33"/>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
-        <v>492000000.0</v>
+        <v>513000000.0</v>
       </c>
       <c r="C34">
         <v>492000000.0</v>
       </c>
       <c r="D34">
+        <v>492000000.0</v>
+      </c>
+      <c r="E34">
         <v>446000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>483000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>519000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>326000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>495000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>430000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>351000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>699000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>636000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>272000000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
+      <c r="R34"/>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>3547000000.0</v>
+      </c>
+      <c r="C35">
         <v>3507000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4618000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4811000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4559000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4391000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3190000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2060000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2554000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1007000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1239000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>802000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>806000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>776000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1704000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2011000000.0</v>
       </c>
-      <c r="Q35"/>
+      <c r="R35"/>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1278000000.0</v>
+      </c>
+      <c r="C36">
         <v>1000000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3190000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1341000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1384000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1447000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1039000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>930000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>831000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>442000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>396000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>472000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>536000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>459000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>470000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>336000000.0</v>
       </c>
-      <c r="Q36"/>
+      <c r="R36"/>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>881000000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>921000000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>935000000.0</v>
       </c>
-      <c r="G37">
+      <c r="H37">
         <v>807000000.0</v>
       </c>
-      <c r="H37">
+      <c r="I37">
         <v>1167000000.0</v>
       </c>
-      <c r="I37">
+      <c r="J37">
         <v>1186000000.0</v>
       </c>
-      <c r="J37">
+      <c r="K37">
         <v>284000000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>218000000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>171000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>156000000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
+      <c r="R37"/>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1669000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1806000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1825000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1249000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1095000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>995000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>967000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>998000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>647000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>682000000.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
+      <c r="R38"/>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>328000000.0</v>
+      </c>
+      <c r="C39">
         <v>519000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>814000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>484000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>458000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>469000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>393000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>515000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>372000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>523000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>513000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>651000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>361000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>379000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>367000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>227000000.0</v>
       </c>
-      <c r="Q39"/>
+      <c r="R39"/>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>1720000000.0</v>
+      </c>
+      <c r="C40">
         <v>1676000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>2220000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1945000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2054000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2211000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1676000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2030000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1695000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1701000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>466000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>404000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1594000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1512000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1481000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1512000000.0</v>
       </c>
-      <c r="Q40"/>
+      <c r="R40"/>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>743000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>836000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>990000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>827000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1020000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1032000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>731000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>870000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>789000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>806000000.0</v>
       </c>
-      <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
+      <c r="R41"/>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>10380000000.0</v>
+      </c>
+      <c r="C42">
         <v>11058000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>11254000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>11449000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11779000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>12057000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>12148000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>12243000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>12322000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>12395000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>12434000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>12433000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>12390000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>12281000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11229000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>14684000000.0</v>
       </c>
-      <c r="Q42"/>
+      <c r="R42"/>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
+      <c r="R43"/>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
+        <v>0.0</v>
+      </c>
+      <c r="N44">
         <v>13399000000.0</v>
       </c>
-      <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
+      <c r="R44"/>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>4997000000.0</v>
+      </c>
+      <c r="C45">
         <v>5041000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7268000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3078000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2103000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3307000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3317000000.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
-      <c r="M45"/>
+      <c r="M45">
+        <v>0.0</v>
+      </c>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>3274000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>3725000000.0</v>
       </c>
-      <c r="Q45"/>
+      <c r="R45"/>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>2152000000.0</v>
+      </c>
+      <c r="C46">
         <v>2120000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2077000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3078000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2994000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3307000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3317000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2554000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2560000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1624000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2405000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2746000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3009000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2992000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3274000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3725000000.0</v>
       </c>
-      <c r="Q46"/>
+      <c r="R46"/>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2488000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2994000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3307000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2836000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>2041000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>2105000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1318000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2405000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2746000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3009000000.0</v>
       </c>
-      <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
+      <c r="R47"/>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-312000000.0</v>
+      </c>
+      <c r="C48">
         <v>-747000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1889000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2144000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2293000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2911000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3241000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1979000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2163000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-648000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>150000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>88000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>237000000.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
+      <c r="R48"/>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-2144000000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-2293000000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-2911000000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-3241000000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-1979000000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-2163000000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-648000000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>150000000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>88000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>237000000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
+      <c r="R49"/>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>66</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>2000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>33000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>347000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>293000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>28000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>76000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>449000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>462000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>103000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>3000000.0</v>
       </c>
-      <c r="L50">
-[...2 lines deleted...]
-      <c r="M50"/>
+      <c r="M50">
+        <v>0.0</v>
+      </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
+      <c r="R50"/>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>2915000000.0</v>
+      </c>
+      <c r="C51">
         <v>2940000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3103000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4207000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4155000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3600000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2536000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1453000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1952000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>379000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1740000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1151000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>431000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1108000000.0</v>
       </c>
-      <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
+      <c r="R51"/>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>86000000.0</v>
+      </c>
+      <c r="C52">
         <v>99000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>98000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>142000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>432000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>199000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>207000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>660000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>649000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>103000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1371000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1151000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1188000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1351000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1682000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1713000000.0</v>
       </c>
-      <c r="Q52"/>
+      <c r="R52"/>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>15000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>22000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>61000000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>53000000.0</v>
       </c>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
+      <c r="R53"/>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
+        <v>0.0</v>
+      </c>
+      <c r="N54">
         <v>13399000000.0</v>
       </c>
-      <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
+      <c r="R54"/>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>15544000000.0</v>
+      </c>
+      <c r="C55">
         <v>15504000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16684000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16921000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>17221000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16771000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>14261000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15711000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16346000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14552000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>15483000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>15093000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>16489000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>15643000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>13090000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>17008000000.0</v>
       </c>
-      <c r="Q55"/>
+      <c r="R55"/>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>4482000000.0</v>
+      </c>
+      <c r="C56">
         <v>4811000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4372000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4053000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4093000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>4456000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3461000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4050000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4394000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3815000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3889000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3975000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>5270000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4643000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3115000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3994000000.0</v>
       </c>
-      <c r="Q56"/>
+      <c r="R56"/>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2761000000.0</v>
+      </c>
+      <c r="C57">
         <v>2608000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3055000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3165000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3519000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3234000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2682000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3340000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3295000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2452000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2442000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2155000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2264000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2171000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2467000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2568000000.0</v>
       </c>
-      <c r="Q57"/>
+      <c r="R57"/>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>6308000000.0</v>
+      </c>
+      <c r="C58">
         <v>6115000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7673000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7976000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8078000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7625000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5872000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5400000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5849000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3459000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3681000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2957000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3070000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2947000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4171000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4579000000.0</v>
       </c>
-      <c r="Q58"/>
+      <c r="R58"/>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
+        <v>0.0</v>
+      </c>
+      <c r="N59">
         <v>13399000000.0</v>
       </c>
-      <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
+      <c r="R59"/>
     </row>
-    <row r="60" spans="1:17">
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>8526000000.0</v>
+      </c>
+      <c r="C60">
         <v>8774000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8120000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8064000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8222000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8211000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7582000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9144000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9311000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11093000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>11802000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>12136000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13263000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12578000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>8919000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>12429000000.0</v>
       </c>
-      <c r="Q60"/>
+      <c r="R60"/>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
+        <v>0.0</v>
+      </c>
+      <c r="N61">
         <v>-13399000000.0</v>
       </c>
-      <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
+      <c r="R61"/>
     </row>
-    <row r="62" spans="1:17">
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
-        <v>20000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J62">
         <v>20000000.0</v>
       </c>
       <c r="K62">
         <v>20000000.0</v>
       </c>
       <c r="L62">
         <v>20000000.0</v>
       </c>
       <c r="M62">
         <v>20000000.0</v>
       </c>
-      <c r="N62"/>
+      <c r="N62">
+        <v>20000000.0</v>
+      </c>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>412000000.0</v>
+      </c>
+      <c r="C2">
         <v>384000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>425000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>368000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>335000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>371000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>365000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>374000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>254000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>269000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>243000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>324000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>440000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>407000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>308000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>348000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>411000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>317000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>351000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>309000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>321000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>336000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>291000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>322000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>351000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>342000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>375000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>406000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>411000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>432000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>625000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>537000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>605000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>230000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>216000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>235000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>222000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>229000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>240000000.0</v>
       </c>
       <c r="AN2">
         <v>240000000.0</v>
       </c>
       <c r="AO2">
+        <v>240000000.0</v>
+      </c>
+      <c r="AP2">
         <v>217000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>227000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>248000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>272000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>238000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>225000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>320000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>272000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>276000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>245000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>242000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>238000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>242000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>259000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>244000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>277000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>284000000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
+      <c r="BI2"/>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>-1548000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1537000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1514000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1567000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1543000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1392000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1424000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1131000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1251000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1292000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1200000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1347000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1247000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1279000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1255000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1465000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1270000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1001000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1089000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1061000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-941000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-965000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-990000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1235000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1331000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1466000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1117000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1266000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1126000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1019000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1076000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-970000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-874000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-829000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-832000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-852000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-964000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1045000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1289000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-986000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1026000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-845000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-923000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1025000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-582000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-554000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-261000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>152000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>610000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>482000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>257000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>489000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>271000000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-      <c r="BE5">
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-2310000000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
+        <v>0.0</v>
+      </c>
+      <c r="AQ6">
         <v>11845000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11979000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>11781000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12116000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12526000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12767000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12982000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13399000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>13168000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>12871000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12939000000.0</v>
       </c>
-      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>926000000.0</v>
+      </c>
+      <c r="C7">
         <v>941000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>972000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>971000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1144000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>958000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>956000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1151000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1167000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1164000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1231000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1081000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1128000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1093000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1092000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>888000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>947000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1184000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1035000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1224000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1116000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1285000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1160000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1259000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1277000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1405000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1526000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1511000000.0</v>
       </c>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>6000000.0</v>
       </c>
       <c r="C8">
         <v>6000000.0</v>
       </c>
       <c r="D8">
         <v>6000000.0</v>
       </c>
       <c r="E8">
         <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
         <v>6000000.0</v>
       </c>
       <c r="I8">
         <v>6000000.0</v>
       </c>
@@ -4669,411 +4824,418 @@
       </c>
       <c r="N8">
         <v>6000000.0</v>
       </c>
       <c r="O8">
         <v>6000000.0</v>
       </c>
       <c r="P8">
         <v>6000000.0</v>
       </c>
       <c r="Q8">
         <v>6000000.0</v>
       </c>
       <c r="R8">
         <v>6000000.0</v>
       </c>
       <c r="S8">
         <v>6000000.0</v>
       </c>
       <c r="T8">
         <v>6000000.0</v>
       </c>
       <c r="U8">
         <v>6000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>11449000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11486000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>11550000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>11584000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11779000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11823000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>11948000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11980000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12057000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12044000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12091000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12075000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12148000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12137000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12183000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>12174000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12243000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12229000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12271000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12257000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12322000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12310000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12350000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>12340000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>12395000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12397000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>12451000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12434000000.0</v>
       </c>
       <c r="AO9">
         <v>12434000000.0</v>
       </c>
       <c r="AP9">
+        <v>12434000000.0</v>
+      </c>
+      <c r="AQ9">
         <v>12425000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>12441000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>12431000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12433000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>12450000000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>12381000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12390000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12321000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12309000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12299000000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>2095000000.0</v>
+      </c>
+      <c r="C10">
         <v>2171000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2051000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2198000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2403000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2095000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1751000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1778000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1872000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1943000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1724000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1529000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1833000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1659000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1328000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1458000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1822000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1865000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2184000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2100000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2236000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1974000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1562000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1539000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1517000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1388000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1272000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1441000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1643000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1648000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1618000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1886000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2034000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2112000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1856000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1877000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2016000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1850000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1564000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1499000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1832000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1972000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1883000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1898000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1951000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2027000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1918000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2735000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3145000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3207000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2908000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2688000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2381000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1539000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>741000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1010000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1133000000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
+      <c r="BI10"/>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -5090,230 +5252,234 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>2095000000.0</v>
+      </c>
+      <c r="C12">
         <v>2171000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2051000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2198000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2403000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2095000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1751000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1778000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1872000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1943000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1724000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1529000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1833000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1659000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1328000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1458000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1822000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1865000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2184000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2100000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2236000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1974000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1562000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1539000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1517000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1388000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1272000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1441000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1643000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1648000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1618000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1886000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2034000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2112000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1856000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1877000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2016000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1850000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1564000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1499000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1832000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1972000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1883000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1898000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1951000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2027000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1918000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2735000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3145000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3207000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2908000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2688000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2381000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1539000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>741000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1010000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1133000000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
         <v>6000000.0</v>
       </c>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>6000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>6000000.0</v>
       </c>
@@ -5428,263 +5594,267 @@
       <c r="AT13">
         <v>6000000.0</v>
       </c>
       <c r="AU13">
         <v>6000000.0</v>
       </c>
       <c r="AV13">
         <v>6000000.0</v>
       </c>
       <c r="AW13">
         <v>6000000.0</v>
       </c>
       <c r="AX13">
         <v>6000000.0</v>
       </c>
       <c r="AY13">
         <v>6000000.0</v>
       </c>
       <c r="AZ13">
         <v>6000000.0</v>
       </c>
       <c r="BA13">
         <v>6000000.0</v>
       </c>
       <c r="BB13">
+        <v>6000000.0</v>
+      </c>
+      <c r="BC13">
         <v>12447000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>12318000000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>9085000000.0</v>
       </c>
-      <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>558400000.0</v>
+      </c>
+      <c r="C14">
         <v>561500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>579411765.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>566900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>568600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>569500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>570100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>571200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>573000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>574000000.0</v>
       </c>
       <c r="K14">
         <v>574000000.0</v>
       </c>
       <c r="L14">
         <v>574000000.0</v>
       </c>
       <c r="M14">
+        <v>574000000.0</v>
+      </c>
+      <c r="N14">
         <v>573000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>577900000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>578000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>583200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>588900000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>592100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>594700000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>594400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>591000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>594500000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>593000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>591000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>589000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>588000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>590000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>587000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>585000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>589000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>587000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>586000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>583000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>582800000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>582700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>583400000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>582000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>581600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>581400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>580800000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>582000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>580200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>583000000.0</v>
       </c>
       <c r="AR14">
         <v>583000000.0</v>
       </c>
       <c r="AS14">
         <v>583000000.0</v>
       </c>
       <c r="AT14">
         <v>583000000.0</v>
       </c>
       <c r="AU14">
         <v>583000000.0</v>
       </c>
       <c r="AV14">
-        <v>580000000.0</v>
+        <v>583000000.0</v>
       </c>
       <c r="AW14">
         <v>580000000.0</v>
       </c>
       <c r="AX14">
         <v>580000000.0</v>
       </c>
       <c r="AY14">
         <v>580000000.0</v>
       </c>
       <c r="AZ14">
         <v>580000000.0</v>
       </c>
       <c r="BA14">
-        <v>578504146.0</v>
+        <v>580000000.0</v>
       </c>
       <c r="BB14">
         <v>578504146.0</v>
       </c>
       <c r="BC14">
         <v>578504146.0</v>
       </c>
       <c r="BD14">
         <v>578504146.0</v>
       </c>
       <c r="BE14">
         <v>578504146.0</v>
       </c>
       <c r="BF14">
         <v>578504146.0</v>
       </c>
       <c r="BG14">
         <v>578504146.0</v>
       </c>
       <c r="BH14">
         <v>578504146.0</v>
       </c>
+      <c r="BI14">
+        <v>578504146.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>6000000.0</v>
       </c>
       <c r="O15">
         <v>6000000.0</v>
       </c>
       <c r="P15">
         <v>6000000.0</v>
       </c>
       <c r="Q15">
         <v>6000000.0</v>
       </c>
       <c r="R15">
         <v>6000000.0</v>
       </c>
       <c r="S15">
         <v>6000000.0</v>
       </c>
       <c r="T15">
         <v>6000000.0</v>
       </c>
       <c r="U15">
         <v>6000000.0</v>
       </c>
       <c r="V15">
@@ -5761,471 +5931,479 @@
       </c>
       <c r="AT15">
         <v>6000000.0</v>
       </c>
       <c r="AU15">
         <v>6000000.0</v>
       </c>
       <c r="AV15">
         <v>6000000.0</v>
       </c>
       <c r="AW15">
         <v>6000000.0</v>
       </c>
       <c r="AX15">
         <v>6000000.0</v>
       </c>
       <c r="AY15">
         <v>6000000.0</v>
       </c>
       <c r="AZ15">
         <v>6000000.0</v>
       </c>
       <c r="BA15">
         <v>6000000.0</v>
       </c>
-      <c r="BB15"/>
+      <c r="BB15">
+        <v>6000000.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>543000000.0</v>
+      </c>
+      <c r="C16">
         <v>556000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>474000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>504000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>498000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>501000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>431000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>559000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>483000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>549000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>510000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>624000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>622000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>623000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>591000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>592000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>604000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>528000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>462000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>467000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>473000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>449000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>400000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>409000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>398000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>387000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>411000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>448000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>428000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>460000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>430000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>436000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>516000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>448000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>390000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>448000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>426000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>435000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>404000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>401000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>388000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>378000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>337000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>354000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>361000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>399000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>412000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>404000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>369000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>406000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>380000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>414000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>389000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>424000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>417000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>413000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>386000000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17">
         <v>306000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>283000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>305000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>269000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>257000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>228000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>260000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>279000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>370000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>349000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>553000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>525000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>536000000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>163000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>172000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>179000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>167000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>198000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>230000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>241000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>249000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>260000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>334000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>339000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>263000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>258000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>238000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>268000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>274000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>295000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>321000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>384000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>401000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>389000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>55000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>59000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>73000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>61000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>82000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000000.0</v>
       </c>
       <c r="AO18">
         <v>171000000.0</v>
       </c>
       <c r="AP18">
+        <v>171000000.0</v>
+      </c>
+      <c r="AQ18">
         <v>200000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>145000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>171000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>166000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>295000000.0</v>
       </c>
-      <c r="AU18">
-[...1 lines deleted...]
-      </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>245000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>224000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>295000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>239000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>185000000.0</v>
       </c>
-      <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6242,5111 +6420,5187 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
+        <v>4542000000.0</v>
+      </c>
+      <c r="C20">
         <v>4485000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4500000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>4420000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>4373000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4285000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4265000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>5258000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4336000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>5131000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>5214000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>5104000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>5140000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>5136000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>5167000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>5041000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>5169000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>5174000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>4557000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>4568000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4653000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4304000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>4292000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3997000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3951000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>3831000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>4976000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>4885000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5147000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>5223000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5225000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>5153000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>5218000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>3724000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>3917000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3922000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>3838000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>3859000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>3791000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>3889000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>3714000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>3681000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>3090000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>3012000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3063000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3510000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>3547000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>2909000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>2782000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>2763000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>2728000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>2739000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>2725000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>3188000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>3710000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>2629000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>2588000000.0</v>
       </c>
-      <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>1837000000.0</v>
+      </c>
+      <c r="C21">
         <v>1877000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1891000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1897000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1930000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1881000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1893000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2324000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1948000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2359000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2423000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2417000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2489000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2542000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2585000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2563000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2671000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2651000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2082000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2106000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2179000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1915000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1934000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1869000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1864000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1846000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2257000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2239000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2426000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2514000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2571000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2607000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2671000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2226000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2281000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2301000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2281000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2316000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2298000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2381000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2207000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2229000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2164000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2143000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2242000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2313000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2379000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2246000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2137000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2116000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2120000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2174000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2186000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3296000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2637000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2581000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2461000000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>302000000.0</v>
+      </c>
+      <c r="C22">
         <v>303000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>306000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327000000.0</v>
       </c>
       <c r="E22">
         <v>327000000.0</v>
       </c>
       <c r="F22">
+        <v>327000000.0</v>
+      </c>
+      <c r="G22">
         <v>317000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>296000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>378000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>266000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>331000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>297000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>378000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>311000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>356000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>328000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>373000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>311000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>308000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>248000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>308000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>253000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>246000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="X22">
         <v>203000000.0</v>
       </c>
       <c r="Y22">
+        <v>203000000.0</v>
+      </c>
+      <c r="Z22">
         <v>348000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>363000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>358000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>402000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>348000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>404000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>400000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>388000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>376000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>224000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>216000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>225000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>208000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>228000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>226000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>233000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>218000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>367000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>254000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>293000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>319000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>370000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>274000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>293000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>310000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>364000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>277000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>275000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>301000000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>246000000.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>15544000000.0</v>
+      </c>
+      <c r="C23">
         <v>15516000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15510000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15343000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>15504000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>16580000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>16161000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16927000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16684000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16544000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>16681000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16475000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16921000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17034000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16891000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16387000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>17221000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>17419000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16520000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>16418000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16771000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>15397000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15094000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14400000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14261000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14428000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16282000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16233000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>15711000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>16058000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>16227000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16288000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>16346000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13372000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14359000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14662000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14552000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14886000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14527000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>15269000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>15483000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>15716000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>14875000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>14756000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>15093000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>15686000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>15970000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16123000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>16489000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16543000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15983000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>16343000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>15643000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16954000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>16561000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>13335000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>13090000000.0</v>
       </c>
-      <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
+      <c r="BI23"/>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>1989000000.0</v>
+      </c>
+      <c r="C24">
         <v>1988000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1926000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1931000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1794000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1943000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1948000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2706000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2853000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2844000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2979000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2909000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2620000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2960000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2998000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2977000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2776000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2496000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1968000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1964000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2285000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1000000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1044000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1206000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1183000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1115000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1201000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>707000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1004000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>868000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>936000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1186000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1490000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>184000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>187000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>281000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>276000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>273000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>268000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369000000.0</v>
       </c>
       <c r="AP24">
         <v>369000000.0</v>
       </c>
       <c r="AQ24">
-        <v>0.0</v>
+        <v>369000000.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
-      <c r="BA24"/>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2940000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2960000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2998000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2977000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2776000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2496000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1968000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1964000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2285000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1000000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1044000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1206000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1183000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1115000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1201000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>707000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1004000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>868000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>936000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1186000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1490000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>184000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>187000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>281000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>276000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>273000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>268000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>377000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>369000000.0</v>
       </c>
       <c r="AP25">
         <v>369000000.0</v>
       </c>
-      <c r="AQ25"/>
+      <c r="AQ25">
+        <v>369000000.0</v>
+      </c>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26">
+        <v>1002000000.0</v>
+      </c>
+      <c r="C26">
         <v>1000000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1003000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1028000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1016000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>354000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>365000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>458000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>430000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>416000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>424000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>391000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>427000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>506000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>524000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>470000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>488000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>564000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>505000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>499000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>351000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>391000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>353000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>314000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>297000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000000.0</v>
       </c>
       <c r="AA26">
         <v>325000000.0</v>
       </c>
       <c r="AB26">
+        <v>325000000.0</v>
+      </c>
+      <c r="AC26">
         <v>329000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>335000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>347000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>345000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>390000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>393000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>957000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2019000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2044000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2027000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2010000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1932000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2269000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2270000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2264000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2288000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2196000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2379000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2382000000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>2497000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2609000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2551000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2431000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2571000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>820000000.0</v>
+      </c>
+      <c r="C28">
         <v>758000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1769000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>729000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>537000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>828000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1172000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2273000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1231000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2121000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2519000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2629000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2374000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2534000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2900000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2561000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2333000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2121000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1264000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1388000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1364000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>523000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>985000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1004000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1019000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1132000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1455000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1399000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-190000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-102000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>62000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-29000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-82000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1928000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1669000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1596000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1740000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1577000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1296000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1122000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1463000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1603000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1480000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1491000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1547000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1499000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1457000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2250000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2714000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2560000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2436000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2215000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1273000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1539000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-741000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1010000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1133000000.0</v>
       </c>
-      <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>10515000000.0</v>
+      </c>
+      <c r="C29">
         <v>10572000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10743000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10660000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10570000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10168000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10116000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11153000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11006000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10951000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11194000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>10862000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>11031000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11064000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11140000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10872000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11291000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11227000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10653000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10474000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10524000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9400000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9387000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8923000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>8841000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>8947000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>1757000000.0</v>
+      </c>
+      <c r="C30">
         <v>1778000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1894000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1635000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1562000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1539000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1655000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1698000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1420000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1438000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1516000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1559000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1425000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1540000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1636000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1473000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1502000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1532000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1665000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1499000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1498000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1335000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1444000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1240000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1203000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1237000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1570000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1540000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1544000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1631000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1853000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1648000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1612000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1328000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1379000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1365000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1276000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1326000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1528000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1294000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1229000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1254000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1409000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1301000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1283000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1308000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1450000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1411000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1388000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1394000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1481000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1426000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1582000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1463000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1656000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1426000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1369000000.0</v>
       </c>
-      <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>1563000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1492000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1455000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1156000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>382000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1640000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1744000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1536000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1379000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>3115000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3065000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1773000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1286000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3404000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3068000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1590000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1571000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1552000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1468000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1501000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1422000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3765000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4682000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4710000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4690000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4984000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4886000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>5280000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>5663000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>5756000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>6558000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>6481000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>6660000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>6566000000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>7706000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>8654000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>8484000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>8198000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>8214000000.0</v>
       </c>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
+      <c r="BI31"/>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>1721000000.0</v>
+      </c>
+      <c r="C32">
         <v>1889000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2051000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1936000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2203000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2760000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2722000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1237000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1317000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1086000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1219000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>932000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>568000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>828000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>824000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>741000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>574000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>635000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1366000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1100000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1222000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>774000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>735000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>697000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>779000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1052000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
     </row>
-    <row r="33" spans="1:60">
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
-        <v>10937000000.0</v>
+        <v>11062000000.0</v>
       </c>
       <c r="C33">
         <v>10937000000.0</v>
       </c>
       <c r="D33">
+        <v>10937000000.0</v>
+      </c>
+      <c r="E33">
         <v>10870000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>10693000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>9739000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9709000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>12421000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>12312000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12416000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>12678000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>12506000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>12868000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>13002000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>13128000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12633000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13128000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>13257000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>11921000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12046000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12315000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>11454000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11498000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10965000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>10800000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10687000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>12564000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>12434000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11661000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11811000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>11798000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>11819000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>11952000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9386000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>10641000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>10894000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10737000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>11124000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10936000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11941000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11594000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>11811000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11080000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>10867000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>11118000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>11598000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>11918000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>11258000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>11219000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>11173000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>10871000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>11113000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>11000000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>13103000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>13397000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>10209000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>9975000000.0</v>
       </c>
-      <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
+      <c r="BI33"/>
     </row>
-    <row r="34" spans="1:60">
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>513000000.0</v>
+      </c>
+      <c r="C34">
         <v>534000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>533000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>494000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>492000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>452000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>446000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>508000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>492000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>438000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>456000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>431000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>446000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>621000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>627000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>614000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>483000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>710000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>494000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>706000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>519000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>619000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>616000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>344000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>326000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>569000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>616000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>344000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>495000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>732000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>761000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>726000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>675000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>655000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>665000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>675000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>670000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>633000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>646000000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>668000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>699000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>634000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>635000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>618000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>636000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>572000000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>583000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>272000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>253000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>284000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>268000000.0</v>
       </c>
-      <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
+      <c r="BI34"/>
     </row>
-    <row r="35" spans="1:60">
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>3547000000.0</v>
+      </c>
+      <c r="C35">
         <v>3545000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>3526000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3496000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3507000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3418000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3406000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4492000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4618000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4594000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4795000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4702000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4811000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4846000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4896000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4646000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4559000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4476000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3940000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3998000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4391000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3099000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3159000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3208000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3190000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3171000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>3428000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2912000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2060000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1921000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2081000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2313000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2554000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>894000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>911000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1029000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1007000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>988000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>954000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1216000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1239000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1203000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>780000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>789000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>802000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>867000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>854000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>828000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>806000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>857000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>800000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>739000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>776000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1895000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1812000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1699000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1704000000.0</v>
       </c>
-      <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
+      <c r="BI35"/>
     </row>
-    <row r="36" spans="1:60">
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1278000000.0</v>
+      </c>
+      <c r="C36">
         <v>1274000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1238000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1192000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1000000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>949000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>935000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1174000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3190000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1330000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1320000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1289000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1341000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1411000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1400000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1357000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1384000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1452000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1385000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1358000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1447000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1219000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1193000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1175000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1039000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>963000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>948000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>953000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>930000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>913000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>912000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>897000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>831000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>467000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>444000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>442000000.0</v>
       </c>
       <c r="AL36">
         <v>442000000.0</v>
       </c>
       <c r="AM36">
+        <v>442000000.0</v>
+      </c>
+      <c r="AN36">
         <v>385000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>407000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>396000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>472000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>466000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>467000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>472000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>526000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>530000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>544000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>536000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>554000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>526000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>483000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>459000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>550000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>563000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>552000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>470000000.0</v>
       </c>
-      <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
+      <c r="BI36"/>
     </row>
-    <row r="37" spans="1:60">
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>881000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>907000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>941000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>856000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>921000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>991000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>964000000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>938000000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>935000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>941000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>943000000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>815000000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>807000000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>736000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>1169000000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>1115000000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>1167000000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>1169000000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>1170000000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>1169000000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>1186000000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AI37">
         <v>296000000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AJ37">
         <v>298000000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>283000000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>284000000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>278000000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>273000000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>216000000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>218000000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>199000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>187000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>165000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>171000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>157000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>12767000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>141000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>156000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>134000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>122000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>118000000.0</v>
       </c>
-      <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
+      <c r="BI37"/>
     </row>
-    <row r="38" spans="1:60">
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1669000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1715000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1747000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1806000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1677000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1680000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1703000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1825000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1521000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1530000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1404000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1249000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1119000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1128000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1142000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1095000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1170000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1049000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1081000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1110000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>837000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>793000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>438000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>967000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>442000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>385000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>407000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>998000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>472000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>984000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>963000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-97000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>694000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>717000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>696000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>682000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>784000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>665000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>617000000.0</v>
       </c>
-      <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
+      <c r="BI38"/>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>328000000.0</v>
+      </c>
+      <c r="C39">
         <v>327000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>322000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>313000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>519000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2890000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2750000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>652000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>814000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>416000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>466000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>503000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>484000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>477000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>471000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>450000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>458000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>457000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>502000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>465000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>469000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>388000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>387000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>453000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>393000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>753000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>518000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>416000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>515000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>564000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>558000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>547000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>372000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>546000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>483000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>526000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>523000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>586000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>499000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>535000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>513000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>679000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>249000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>397000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>481000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>383000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>410000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>426000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>427000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>405000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>446000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>841000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>379000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>849000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>767000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>690000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>367000000.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
+      <c r="BI39"/>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>1720000000.0</v>
+      </c>
+      <c r="C40">
         <v>1663000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1523000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1569000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1676000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3108000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2831000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2027000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2220000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2057000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1851000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1911000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1948000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2020000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1886000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1904000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2054000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2201000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1942000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2017000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2211000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2027000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1809000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1739000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1676000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1786000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1739000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1813000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2030000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2094000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1895000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1885000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1695000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1697000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1570000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1629000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1701000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1694000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1594000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>510000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>466000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>604000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1483000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1520000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1890000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1602000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1511000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1577000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1594000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1731000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1634000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1921000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1512000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1810000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1651000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1752000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1481000000.0</v>
       </c>
-      <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
+      <c r="BI40"/>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>743000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>806000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>781000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>836000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>937000000.0</v>
       </c>
       <c r="S41">
         <v>937000000.0</v>
       </c>
       <c r="T41">
+        <v>937000000.0</v>
+      </c>
+      <c r="U41">
         <v>955000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>990000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>953000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>955000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>834000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>827000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>775000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>851000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>839000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1020000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1022000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1119000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1100000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1064000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>710000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>724000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>748000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>731000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>633000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>646000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>668000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>870000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>634000000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>789000000.0</v>
       </c>
-      <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>806000000.0</v>
       </c>
-      <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
+      <c r="BI41"/>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>10380000000.0</v>
+      </c>
+      <c r="C42">
         <v>10567000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>10809000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>10929000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11058000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11070000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11141000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>11157000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>11254000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>11270000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>11334000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>11347000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11449000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11486000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>11550000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>11584000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>11779000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>11823000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>11948000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>11980000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>12057000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>12044000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>12091000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>12075000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>12148000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>12137000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>12183000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>12174000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>12243000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>12229000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>12271000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>12257000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>12322000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>12310000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>12350000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>12340000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>12395000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>12397000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>12451000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12434000000.0</v>
       </c>
       <c r="AO42">
         <v>12434000000.0</v>
       </c>
       <c r="AP42">
+        <v>12434000000.0</v>
+      </c>
+      <c r="AQ42">
         <v>12425000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>12441000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>12431000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>12433000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>12450000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>12421000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>12381000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>12390000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>12321000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>12309000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>12299000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>12281000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000000.0</v>
       </c>
       <c r="BC42">
         <v>119000000.0</v>
       </c>
       <c r="BD42">
+        <v>119000000.0</v>
+      </c>
+      <c r="BE42">
         <v>109000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>11229000000.0</v>
       </c>
-      <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
+      <c r="BI42"/>
     </row>
-    <row r="43" spans="1:60">
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
+      <c r="BI43"/>
     </row>
-    <row r="44" spans="1:60">
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>11845000000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>11979000000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>11781000000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>12116000000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>12526000000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>12767000000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>12982000000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>13399000000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>13168000000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>12871000000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>12939000000.0</v>
       </c>
-      <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
+      <c r="BI44"/>
     </row>
-    <row r="45" spans="1:60">
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>4997000000.0</v>
+      </c>
+      <c r="C45">
         <v>2115000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2113000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2100000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5041000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2030000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2010000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2884000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>7268000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2875000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2992000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2945000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3078000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3039000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3066000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2812000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2103000000.0</v>
       </c>
-      <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>3307000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>3323000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3389000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>3273000000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
+      <c r="AC45"/>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
-      <c r="AH45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-      <c r="BB45">
+      <c r="BB45"/>
+      <c r="BC45">
         <v>3221000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>3315000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>3302000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>3274000000.0</v>
       </c>
-      <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
+      <c r="BI45"/>
     </row>
-    <row r="46" spans="1:60">
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>2152000000.0</v>
+      </c>
+      <c r="C46">
         <v>2115000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2113000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2100000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2120000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2030000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2010000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2884000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2077000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2875000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2992000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2945000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3078000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3039000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3066000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2812000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2994000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>3143000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>3097000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3170000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>3307000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>3323000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3389000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>3273000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>3317000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3416000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3775000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3723000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2554000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2557000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2517000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2512000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2560000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1642000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1631000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1636000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1624000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1961000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1981000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2367000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2405000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2499000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2554000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2553000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2746000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2699000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2809000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2910000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3009000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2959000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>2927000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3012000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2992000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>3221000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>3315000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>3302000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>3274000000.0</v>
       </c>
-      <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
+      <c r="BI46"/>
     </row>
-    <row r="47" spans="1:60">
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>2488000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2017000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2045000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1971000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2994000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2167000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>3097000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3170000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3307000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2261000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2315000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3273000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2836000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2225000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2476000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3723000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2554000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2557000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2517000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2512000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2560000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1642000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1631000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1636000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1624000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1961000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1981000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>2367000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>2405000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>2499000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>2554000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>2553000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>2746000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>2699000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>2809000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2910000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3009000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2959000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2927000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3012000000.0</v>
       </c>
-      <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
+      <c r="BI47"/>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-312000000.0</v>
+      </c>
+      <c r="C48">
         <v>-452000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-509000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-664000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-747000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1481000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1574000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1779000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1889000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-1933000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1958000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2114000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2144000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2136000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2186000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2253000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2293000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2403000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2482000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-2715000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2911000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-2897000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-2976000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-3207000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3241000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-2845000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-2114000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2200000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-1979000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-1927000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1937000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2032000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-2163000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1792000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-664000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-581000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-648000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-219000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-213000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>76000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>150000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>60000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>268000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>204000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>88000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>467000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>444000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>302000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>237000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>225000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>177000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>27000000.0</v>
       </c>
-      <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
+      <c r="BI48"/>
     </row>
-    <row r="49" spans="1:60">
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-2144000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-2136000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-2186000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-2253000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-2293000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-2403000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-2482000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-2715000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-2911000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2897000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-2976000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-3207000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-3241000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-2845000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-2114000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-2200000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-1979000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-1927000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-1937000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-2032000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-2163000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-1792000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-664000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-581000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-648000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-219000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-213000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>76000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>150000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>60000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>268000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>204000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>88000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>467000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>12767000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>302000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>237000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>225000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>177000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>27000000.0</v>
       </c>
-      <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
+      <c r="BI49"/>
     </row>
-    <row r="50" spans="1:60">
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
+      <c r="C50"/>
       <c r="D50">
         <v>25000000.0</v>
       </c>
       <c r="E50">
+        <v>25000000.0</v>
+      </c>
+      <c r="F50">
         <v>2000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>22000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>19000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>194000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>33000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>56000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>33000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>61000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>347000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="O50">
         <v>27000000.0</v>
       </c>
       <c r="P50">
+        <v>27000000.0</v>
+      </c>
+      <c r="Q50">
         <v>23000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>293000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>306000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>302000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>300000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212000000.0</v>
       </c>
       <c r="W50">
         <v>212000000.0</v>
       </c>
       <c r="X50">
+        <v>212000000.0</v>
+      </c>
+      <c r="Y50">
         <v>78000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>76000000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>622000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>449000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>678000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>744000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>671000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>462000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>92000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>94000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>105000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>103000000.0</v>
       </c>
-      <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>3000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
+      <c r="BI50"/>
     </row>
-    <row r="51" spans="1:60">
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>2915000000.0</v>
+      </c>
+      <c r="C51">
         <v>2929000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3820000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2927000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2940000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2923000000.0</v>
       </c>
       <c r="G51">
         <v>2923000000.0</v>
       </c>
       <c r="H51">
+        <v>2923000000.0</v>
+      </c>
+      <c r="I51">
         <v>4051000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3103000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4064000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4243000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4158000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4207000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4193000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4228000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4019000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4155000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>3986000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>3448000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3488000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>3600000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2497000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2547000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2543000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2536000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2520000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2727000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2840000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1453000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1546000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1680000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1857000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1952000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>276000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>281000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>386000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>379000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>376000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>355000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1513000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1740000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1808000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>403000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>407000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>404000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>528000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>461000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>485000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>431000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>647000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>472000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>473000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1108000000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
+      <c r="BI51"/>
     </row>
-    <row r="52" spans="1:60">
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>86000000.0</v>
+      </c>
+      <c r="C52">
         <v>87000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>100000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>96000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>99000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>101000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>103000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>309000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>98000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>167000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>169000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>168000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>139000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>140000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>138000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>154000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>432000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>450000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>445000000.0</v>
       </c>
       <c r="T52">
         <v>445000000.0</v>
       </c>
       <c r="U52">
+        <v>445000000.0</v>
+      </c>
+      <c r="V52">
         <v>199000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>351000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>343000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>202000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>207000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>156000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>183000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>804000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>660000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>919000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>967000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>872000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>649000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>92000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>94000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103000000.0</v>
       </c>
       <c r="AL52">
         <v>103000000.0</v>
       </c>
       <c r="AM52">
+        <v>103000000.0</v>
+      </c>
+      <c r="AN52">
         <v>87000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1136000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1371000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1439000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>1108000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>1133000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1151000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1121000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1136000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1132000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1188000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>1200000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>1198000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>1520000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>1351000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1047000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>990000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>980000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1682000000.0</v>
       </c>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
+      <c r="BI52"/>
     </row>
-    <row r="53" spans="1:60">
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>15000000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>16000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>22000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>17000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>14000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>11000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>61000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>50000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>56000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>52000000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="AE53">
         <v>52000000.0</v>
       </c>
       <c r="AF53">
+        <v>52000000.0</v>
+      </c>
+      <c r="AG53">
         <v>48000000.0</v>
       </c>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
@@ -11360,1434 +11614,1457 @@
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
-      <c r="BA53"/>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
+      <c r="BI53"/>
     </row>
-    <row r="54" spans="1:60">
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>11845000000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>11979000000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>11781000000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>12116000000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>12526000000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>12767000000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>12982000000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>13399000000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>13168000000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>12871000000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>12939000000.0</v>
       </c>
-      <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
+      <c r="BI54"/>
     </row>
-    <row r="55" spans="1:60">
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>15544000000.0</v>
+      </c>
+      <c r="C55">
         <v>15516000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15510000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15343000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>15504000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>16580000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>16161000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>16927000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16684000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>16544000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>16681000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>16475000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>16921000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17034000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>16891000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>16387000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>17221000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>17419000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>16520000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>16418000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16771000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>15397000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>15094000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14400000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14261000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14428000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>16282000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>16233000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>15711000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>16058000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>16227000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>16288000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>16346000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>13372000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14359000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>14662000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14552000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14886000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14527000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>15269000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>15483000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>15716000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>14875000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>14756000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>15093000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>15686000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>15970000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>16123000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>16489000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>16543000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>15983000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>16343000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>15643000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>16954000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>16561000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>13335000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>13090000000.0</v>
       </c>
-      <c r="BF55"/>
       <c r="BG55"/>
       <c r="BH55"/>
+      <c r="BI55"/>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>4482000000.0</v>
+      </c>
+      <c r="C56">
         <v>4579000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>4573000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>4473000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>4811000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>6841000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>6452000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4506000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>4372000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>4128000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>4003000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3969000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>4053000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>4032000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>3763000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3754000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4093000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4162000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4599000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4372000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4456000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>3943000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>3596000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3435000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3461000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3741000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>3718000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3799000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4050000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4247000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>4429000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>4469000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4394000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3986000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3718000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3768000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>3815000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3762000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>3591000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3328000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3889000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3905000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3795000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3889000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3975000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>4088000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>4052000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>4865000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>5270000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5370000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>5112000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5230000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4643000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>3851000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>3164000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3126000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>3115000000.0</v>
       </c>
-      <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
+      <c r="BI56"/>
     </row>
-    <row r="57" spans="1:60">
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2761000000.0</v>
+      </c>
+      <c r="C57">
         <v>2690000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2522000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2537000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2608000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4081000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3730000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3269000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3055000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3042000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2784000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3037000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3165000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3204000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2939000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3013000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3519000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3527000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3233000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3272000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3234000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3169000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2861000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2738000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2682000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2689000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2727000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3492000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3340000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3679000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3712000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3545000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3295000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2467000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2270000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2417000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>2452000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>2461000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>2325000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2287000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2442000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2648000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2096000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2166000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2155000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2273000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2329000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2293000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2264000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2498000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2292000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2645000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2171000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2493000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2312000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2442000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2467000000.0</v>
       </c>
-      <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
+      <c r="BI57"/>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>6308000000.0</v>
+      </c>
+      <c r="C58">
         <v>6235000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6048000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6033000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6115000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7499000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7136000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7761000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7673000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7636000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7579000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>7739000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7976000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8050000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7835000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7659000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8078000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8003000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>7173000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7270000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7625000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6268000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6020000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5946000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5872000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5860000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>6155000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>6404000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5400000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5600000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5793000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5858000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>5849000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3361000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3181000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3446000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3459000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3449000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3279000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3503000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3681000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3851000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2876000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2955000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2957000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3140000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3183000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3121000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3070000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3355000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3092000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3384000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2947000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4388000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4124000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4141000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>4171000000.0</v>
       </c>
-      <c r="BF58"/>
       <c r="BG58"/>
       <c r="BH58"/>
+      <c r="BI58"/>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>9991000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>11158000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>11196000000.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>11417000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>11228000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>11746000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
         <v>11845000000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>11979000000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>11781000000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>12116000000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>12526000000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>12767000000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>12982000000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>13399000000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>13168000000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>12871000000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>12939000000.0</v>
       </c>
-      <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
+      <c r="BI59"/>
     </row>
-    <row r="60" spans="1:60">
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>8526000000.0</v>
+      </c>
+      <c r="C60">
         <v>8584000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8792000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>8704000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8774000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>8203000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>8149000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8253000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>8120000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>8051000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8182000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>7892000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>8064000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>8077000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>8115000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>7872000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>8222000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>8425000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>8383000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>8210000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>8211000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>8188000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>8131000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>7639000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>7582000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>7832000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8958000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>8714000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9144000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>9289000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>9264000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>9261000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9311000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>9715000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>10880000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>10933000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>10809000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>11159000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10975000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>11550000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>11584000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>11666000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>11812000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>11636000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>11965000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>12389000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>12630000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>12861000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>13263000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>13054000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>12769000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>12841000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>12578000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>12566000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>12437000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>9194000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>8919000000.0</v>
       </c>
-      <c r="BF60"/>
       <c r="BG60"/>
       <c r="BH60"/>
+      <c r="BI60"/>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-11845000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-11979000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-11781000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-12116000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-12526000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-12767000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-12982000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-13399000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-13168000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-12871000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-12939000000.0</v>
       </c>
-      <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
+      <c r="BI61"/>
     </row>
-    <row r="62" spans="1:60">
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
-        <v>20000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH62">
         <v>20000000.0</v>
       </c>
       <c r="AI62">
         <v>20000000.0</v>
       </c>
       <c r="AJ62">
         <v>20000000.0</v>
       </c>
       <c r="AK62">
         <v>20000000.0</v>
       </c>
       <c r="AL62">
         <v>20000000.0</v>
       </c>
       <c r="AM62">
         <v>20000000.0</v>
       </c>
       <c r="AN62">
         <v>20000000.0</v>
       </c>
       <c r="AO62">
         <v>20000000.0</v>
       </c>
       <c r="AP62">
         <v>20000000.0</v>
       </c>
       <c r="AQ62">
         <v>20000000.0</v>
       </c>
       <c r="AR62">
         <v>20000000.0</v>
       </c>
       <c r="AS62">
         <v>20000000.0</v>
       </c>
       <c r="AT62">
         <v>20000000.0</v>
       </c>
-      <c r="AU62"/>
-      <c r="AV62">
+      <c r="AU62">
         <v>20000000.0</v>
       </c>
+      <c r="AV62"/>
       <c r="AW62">
         <v>20000000.0</v>
       </c>
       <c r="AX62">
         <v>20000000.0</v>
       </c>
       <c r="AY62">
         <v>20000000.0</v>
       </c>
       <c r="AZ62">
         <v>20000000.0</v>
       </c>
-      <c r="BA62"/>
+      <c r="BA62">
+        <v>20000000.0</v>
+      </c>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -12795,2517 +13072,2605 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>3892000000.0</v>
+      </c>
+      <c r="C2">
         <v>3703000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3783000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3886000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5076000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4779000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4927000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6284000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5374000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4978000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5233000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4952000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5074000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5420000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5605000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5664000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5422000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>485000000.0</v>
+      </c>
+      <c r="C3">
         <v>178000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>188000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>200000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>425000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>430000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>413000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>659000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>472000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>449000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>505000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>530000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>578000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>548000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>483000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>430000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>414000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4">
         <v>15000000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-445000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-142000000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
+        <v>1046000000.0</v>
+      </c>
+      <c r="C5">
         <v>956000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>782000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>678000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>993000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>606000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>372000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>417000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>599000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>433000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>162000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>415000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-336000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>140000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>299000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>783000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>399000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>1531000000.0</v>
+      </c>
+      <c r="C6">
         <v>1134000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>970000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>878000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1418000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1036000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>785000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1076000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1071000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>882000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>667000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>945000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>242000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>688000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>782000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1213000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>813000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>-173000000.0</v>
       </c>
-      <c r="J8">
-[...1 lines deleted...]
-      </c>
       <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8">
         <v>15000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>-445000000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>5136000000.0</v>
+      </c>
+      <c r="C9">
         <v>4749000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>4469000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4126000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5309000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4579000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4081000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3790000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3650000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3161000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3059000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3681000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3500000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3471000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8654000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9095000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8752000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>1046000000.0</v>
+      </c>
+      <c r="C10">
         <v>923000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>585000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>380000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>812000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>450000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1524000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>354000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1089000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-615000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>181000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>56000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-397000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>173000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2377000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>961000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>461000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>303000000.0</v>
+      </c>
+      <c r="C11">
         <v>275000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>206000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>152000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>52000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>61000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>126000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>355000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-54000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>134000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-691000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-374000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-337000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>257000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>202000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>10000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>85000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>84000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>105000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>37000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>59000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>7000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>56000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>68000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>77000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>56000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>47000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>-170000000.0</v>
+      </c>
+      <c r="C14">
         <v>-160000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-88000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-38000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-137000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>935000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>807000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1167000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1186000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>284000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>71000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>69000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>55000000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
+      <c r="R14"/>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>573000000.0</v>
+      </c>
+      <c r="C15">
         <v>464000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>266000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>149000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>623000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>330000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1269000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>228000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1514000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-738000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>179000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-147000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>239000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>506000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2075000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>678000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>243000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>149000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>623000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>330000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1269000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>155000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1516000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-740000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>179000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-147000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>239000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>743000000.0</v>
+      </c>
+      <c r="C17">
         <v>648000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>354000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>187000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>760000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>389000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1545000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>228000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1444000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-643000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>235000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-78000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>294000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>29000000.0</v>
+      </c>
+      <c r="C18">
         <v>3000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-85000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-100000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-99000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-53000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-25000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-59000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>39000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>43000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-126000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>39000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>78000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-38000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>16000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1331000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-163000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>48000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>133000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-563000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>150000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>109000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>168000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1830000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>188000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>351000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>927000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>247000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>455000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>94000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>1029000000.0</v>
+      </c>
+      <c r="C21">
         <v>1415000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1222000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1093000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1681000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1286000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1016000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>773000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>600000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>436000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>337000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>322000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-529000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>140000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>299000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>783000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>399000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>7999000000.0</v>
+      </c>
+      <c r="C23">
         <v>7037000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7030000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6919000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8704000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8072000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7992000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9489000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8424000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7703000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7955000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8311000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8382000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8751000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8355000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8312000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8353000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>485000000.0</v>
+      </c>
+      <c r="C25">
         <v>459000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>734000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>714000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>688000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>680000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>644000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>659000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>472000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>449000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>1391000000.0</v>
+      </c>
+      <c r="C27">
         <v>1367000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1607000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1687000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1821000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1594000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2193000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2856000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2799000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2860000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3644000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3835000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4019000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4346000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>3509000000.0</v>
+      </c>
+      <c r="C28">
         <v>3301000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1886000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1648000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1771000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1660000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>802000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>352000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3049000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2725000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2722000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2756000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2665000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1563000000.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
+      <c r="R28"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>303000000.0</v>
+      </c>
+      <c r="C29">
         <v>275000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>192000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>143000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>52000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>61000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>126000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>355000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>28000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-54000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>185000000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>4107000000.0</v>
+      </c>
+      <c r="C30">
         <v>3334000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3247000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3033000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3628000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3293000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3065000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9489000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8424000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7703000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7955000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8311000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8382000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8751000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8355000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8312000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8353000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>17000000.0</v>
+      </c>
+      <c r="C31">
         <v>-492000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-637000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-713000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-869000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-836000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2540000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-231000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1688000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1048000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-156000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-443000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-589000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>33000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2676000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>178000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>62000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>9028000000.0</v>
+      </c>
+      <c r="C32">
         <v>8452000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8252000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8012000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10385000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9358000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9008000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10074000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9024000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8139000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8292000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8633000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8574000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8891000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8654000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9095000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8752000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>632000000.0</v>
+      </c>
+      <c r="C2">
         <v>1076000000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
-        <v>941000000.0</v>
+        <v>1126000000.0</v>
       </c>
       <c r="E2">
+        <v>1058000000.0</v>
+      </c>
+      <c r="F2">
         <v>884000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>904000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>963000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>952000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>897000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>938000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>970000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>978000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1223000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1286000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1294000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1273000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1307000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1246000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1279000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1244000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1231000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1186000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1198000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1164000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>955000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1283000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1351000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1338000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1415000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1400000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1484000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1340000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1464000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1151000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1139000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1149000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1145000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1101000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1126000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1157000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1252000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1084000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1193000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1199000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1215000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1204000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1251000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1282000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1311000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1259000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1274000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1295000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1380000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1354000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1352000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1334000000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>1299000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>128000000.0</v>
+      </c>
+      <c r="C3">
         <v>122000000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>118000000.0</v>
+      </c>
+      <c r="E3">
         <v>117000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>120000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>114000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>36000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>112000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>192000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>114000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>171000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>178000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>183000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>174000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>179000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>183000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>172000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>168000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>165000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>176000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>173000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>167000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="Z3">
         <v>160000000.0</v>
       </c>
       <c r="AA3">
-        <v>162000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="AB3">
         <v>162000000.0</v>
       </c>
       <c r="AC3">
+        <v>162000000.0</v>
+      </c>
+      <c r="AD3">
         <v>165000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="AF3">
         <v>163000000.0</v>
       </c>
       <c r="AG3">
+        <v>163000000.0</v>
+      </c>
+      <c r="AH3">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AI3">
         <v>100000000.0</v>
       </c>
       <c r="AJ3">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK3">
         <v>97000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>100000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="AN3">
         <v>120000000.0</v>
       </c>
       <c r="AO3">
+        <v>120000000.0</v>
+      </c>
+      <c r="AP3">
         <v>135000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>126000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>123000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="AT3">
         <v>132000000.0</v>
       </c>
       <c r="AU3">
+        <v>132000000.0</v>
+      </c>
+      <c r="AV3">
         <v>135000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>131000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>157000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>142000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>138000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>141000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>150000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>144000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="BE3">
         <v>125000000.0</v>
       </c>
       <c r="BF3">
-        <v>119000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="BG3">
         <v>119000000.0</v>
       </c>
       <c r="BH3">
+        <v>119000000.0</v>
+      </c>
+      <c r="BI3">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
         <v>17000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-24000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>46000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-445000000.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
         <v>-142000000.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
-      <c r="BA4"/>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
+        <v>200000000.0</v>
+      </c>
+      <c r="C5">
+        <v>219000000.0</v>
+      </c>
+      <c r="D5">
+        <v>403000000.0</v>
+      </c>
+      <c r="E5">
+        <v>224000000.0</v>
+      </c>
+      <c r="F5">
+        <v>192000000.0</v>
+      </c>
+      <c r="G5">
+        <v>180000000.0</v>
+      </c>
+      <c r="H5">
+        <v>369000000.0</v>
+      </c>
+      <c r="I5">
+        <v>215000000.0</v>
+      </c>
+      <c r="J5">
+        <v>167000000.0</v>
+      </c>
+      <c r="K5">
+        <v>147000000.0</v>
+      </c>
+      <c r="L5">
+        <v>292000000.0</v>
+      </c>
+      <c r="M5">
+        <v>176000000.0</v>
+      </c>
+      <c r="N5">
+        <v>154000000.0</v>
+      </c>
+      <c r="O5">
+        <v>141000000.0</v>
+      </c>
+      <c r="P5">
+        <v>235000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>177000000.0</v>
+      </c>
+      <c r="R5">
+        <v>135000000.0</v>
+      </c>
+      <c r="S5">
         <v>189000000.0</v>
       </c>
-      <c r="C5">
+      <c r="T5">
+        <v>422000000.0</v>
+      </c>
+      <c r="U5">
+        <v>247000000.0</v>
+      </c>
+      <c r="V5">
+        <v>39000000.0</v>
+      </c>
+      <c r="W5">
+        <v>128000000.0</v>
+      </c>
+      <c r="X5">
+        <v>333000000.0</v>
+      </c>
+      <c r="Y5">
+        <v>106000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>59000000.0</v>
+      </c>
+      <c r="AA5">
+        <v>86000000.0</v>
+      </c>
+      <c r="AB5">
+        <v>166000000.0</v>
+      </c>
+      <c r="AC5">
+        <v>59000000.0</v>
+      </c>
+      <c r="AD5">
+        <v>104000000.0</v>
+      </c>
+      <c r="AE5">
+        <v>79000000.0</v>
+      </c>
+      <c r="AF5">
+        <v>207000000.0</v>
+      </c>
+      <c r="AG5">
+        <v>195000000.0</v>
+      </c>
+      <c r="AH5">
+        <v>137000000.0</v>
+      </c>
+      <c r="AI5">
+        <v>81000000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>228000000.0</v>
+      </c>
+      <c r="AK5">
+        <v>151000000.0</v>
+      </c>
+      <c r="AL5">
+        <v>115000000.0</v>
+      </c>
+      <c r="AM5">
+        <v>106000000.0</v>
+      </c>
+      <c r="AN5">
+        <v>205000000.0</v>
+      </c>
+      <c r="AO5">
+        <v>10000000.0</v>
+      </c>
+      <c r="AP5">
+        <v>104000000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>32000000.0</v>
+      </c>
+      <c r="AR5">
+        <v>157000000.0</v>
+      </c>
+      <c r="AS5">
+        <v>44000000.0</v>
+      </c>
+      <c r="AT5">
+        <v>59000000.0</v>
+      </c>
+      <c r="AU5">
+        <v>52000000.0</v>
+      </c>
+      <c r="AV5">
+        <v>217000000.0</v>
+      </c>
+      <c r="AW5">
+        <v>63000000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-30000000.0</v>
+      </c>
+      <c r="AY5">
+        <v>33000000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-49000000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-720000000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-20000000.0</v>
+      </c>
+      <c r="BC5">
+        <v>59000000.0</v>
+      </c>
+      <c r="BD5">
+        <v>220000000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-36000000.0</v>
+      </c>
+      <c r="BF5">
+        <v>55000000.0</v>
+      </c>
+      <c r="BG5">
+        <v>44000000.0</v>
+      </c>
+      <c r="BH5">
+        <v>117000000.0</v>
+      </c>
+      <c r="BI5">
+        <v>83000000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:61">
+      <c r="A6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B6">
+        <v>328000000.0</v>
+      </c>
+      <c r="C6">
+        <v>341000000.0</v>
+      </c>
+      <c r="D6">
+        <v>521000000.0</v>
+      </c>
+      <c r="E6">
+        <v>341000000.0</v>
+      </c>
+      <c r="F6">
+        <v>312000000.0</v>
+      </c>
+      <c r="G6">
+        <v>294000000.0</v>
+      </c>
+      <c r="H6">
+        <v>405000000.0</v>
+      </c>
+      <c r="I6">
+        <v>327000000.0</v>
+      </c>
+      <c r="J6">
+        <v>359000000.0</v>
+      </c>
+      <c r="K6">
+        <v>261000000.0</v>
+      </c>
+      <c r="L6">
+        <v>332000000.0</v>
+      </c>
+      <c r="M6">
+        <v>347000000.0</v>
+      </c>
+      <c r="N6">
+        <v>332000000.0</v>
+      </c>
+      <c r="O6">
+        <v>324000000.0</v>
+      </c>
+      <c r="P6">
+        <v>409000000.0</v>
+      </c>
+      <c r="Q6">
+        <v>356000000.0</v>
+      </c>
+      <c r="R6">
+        <v>318000000.0</v>
+      </c>
+      <c r="S6">
         <v>361000000.0</v>
       </c>
-      <c r="D5">
-[...11 lines deleted...]
-      <c r="H5">
+      <c r="T6">
+        <v>590000000.0</v>
+      </c>
+      <c r="U6">
+        <v>412000000.0</v>
+      </c>
+      <c r="V6">
         <v>215000000.0</v>
       </c>
-      <c r="I5">
-[...32 lines deleted...]
-      <c r="T5">
+      <c r="W6">
+        <v>301000000.0</v>
+      </c>
+      <c r="X6">
+        <v>500000000.0</v>
+      </c>
+      <c r="Y6">
+        <v>270000000.0</v>
+      </c>
+      <c r="Z6">
+        <v>219000000.0</v>
+      </c>
+      <c r="AA6">
+        <v>246000000.0</v>
+      </c>
+      <c r="AB6">
+        <v>328000000.0</v>
+      </c>
+      <c r="AC6">
+        <v>221000000.0</v>
+      </c>
+      <c r="AD6">
+        <v>269000000.0</v>
+      </c>
+      <c r="AE6">
         <v>247000000.0</v>
       </c>
-      <c r="U5">
-[...133 lines deleted...]
-      <c r="E6">
+      <c r="AF6">
+        <v>370000000.0</v>
+      </c>
+      <c r="AG6">
+        <v>358000000.0</v>
+      </c>
+      <c r="AH6">
         <v>312000000.0</v>
       </c>
-      <c r="F6">
-[...62 lines deleted...]
-      <c r="AA6">
+      <c r="AI6">
+        <v>181000000.0</v>
+      </c>
+      <c r="AJ6">
         <v>328000000.0</v>
       </c>
-      <c r="AB6">
-[...23 lines deleted...]
-      <c r="AJ6">
+      <c r="AK6">
         <v>248000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000000.0</v>
       </c>
       <c r="AL6">
         <v>215000000.0</v>
       </c>
       <c r="AM6">
+        <v>215000000.0</v>
+      </c>
+      <c r="AN6">
         <v>325000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>130000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>239000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>158000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>280000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>165000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>191000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>184000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>352000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>194000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>127000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>175000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>89000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-579000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>130000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>203000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>349000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>89000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>180000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>163000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>236000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>203000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -15331,93 +15696,94 @@
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
-      <c r="BA7"/>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
@@ -15443,782 +15809,795 @@
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
-      <c r="BA8"/>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>1705000000.0</v>
+      </c>
+      <c r="C9">
         <v>1109000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
+        <v>1236000000.0</v>
+      </c>
+      <c r="E9">
+        <v>1086000000.0</v>
+      </c>
+      <c r="F9">
+        <v>1225000000.0</v>
+      </c>
+      <c r="G9">
+        <v>1105000000.0</v>
+      </c>
+      <c r="H9">
+        <v>1275000000.0</v>
+      </c>
+      <c r="I9">
+        <v>1144000000.0</v>
+      </c>
+      <c r="J9">
+        <v>1195000000.0</v>
+      </c>
+      <c r="K9">
+        <v>1056000000.0</v>
+      </c>
+      <c r="L9">
+        <v>1165000000.0</v>
+      </c>
+      <c r="M9">
+        <v>1053000000.0</v>
+      </c>
+      <c r="N9">
         <v>1210000000.0</v>
       </c>
-      <c r="D9">
-[...29 lines deleted...]
-      <c r="N9">
+      <c r="O9">
         <v>1161000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1227000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1205000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1367000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1246000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1438000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1258000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1261000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1149000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1216000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>953000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>994000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>983000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1102000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1002000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1051000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1057000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1143000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1184000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1229000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>942000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1041000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>909000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>935000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>877000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>990000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>808000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>974000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>807000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>968000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>815000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>926000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>858000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1029000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>868000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>875000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>819000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>964000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>777000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>877000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>826000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>969000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>799000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>2134000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>2130000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>2225000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>866000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>278000000.0</v>
+      </c>
+      <c r="C10">
         <v>189000000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>367000000.0</v>
+      </c>
+      <c r="E10">
         <v>212000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>132000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>151000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>430000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>210000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>110000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>96000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>291000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>88000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-17000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>91000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>155000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>101000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-20000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>133000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>361000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>338000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-107000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>139000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>346000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>72000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-401000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1026000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>155000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-232000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-28000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>30000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>174000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>178000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-292000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1107000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>169000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>141000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-408000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>45000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-251000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>200000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-226000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>155000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>52000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-336000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>52000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>215000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>125000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>62000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-45000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-438000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-1460000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>337000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1407000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-111000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2625000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>58000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>124000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>48000000.0</v>
+      </c>
+      <c r="C11">
         <v>68000000.0</v>
       </c>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
       <c r="D11">
+        <v>125000000.0</v>
+      </c>
+      <c r="E11">
         <v>62000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>46000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>44000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>124000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>61000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>43000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>32000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>97000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>34000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>61000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>35000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-147000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>29000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>99000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>71000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-92000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>43000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>85000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>25000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>52000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-21000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>14000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>7000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>55000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>50000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>63000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>235000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>54000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>16000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>45000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-32000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-1000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>86000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-98000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>49000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-91000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>27000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>18000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>52000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>37000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-5000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-211000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-476000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-347000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>5000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-4000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-28000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-418000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>19000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>41000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>21000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>134</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>19000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>39000000.0</v>
       </c>
-      <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>19000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="I12">
         <v>18000000.0</v>
       </c>
       <c r="J12">
+        <v>18000000.0</v>
+      </c>
+      <c r="K12">
         <v>9000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>31000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>21000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="W12">
         <v>12000000.0</v>
       </c>
       <c r="X12">
+        <v>12000000.0</v>
+      </c>
+      <c r="Y12">
         <v>8000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>12000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AD12">
         <v>14000000.0</v>
       </c>
       <c r="AE12">
+        <v>14000000.0</v>
+      </c>
+      <c r="AF12">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="AG12">
         <v>16000000.0</v>
       </c>
       <c r="AH12">
+        <v>16000000.0</v>
+      </c>
+      <c r="AI12">
         <v>2000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>6000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="AQ12">
         <v>11000000.0</v>
       </c>
       <c r="AR12">
+        <v>11000000.0</v>
+      </c>
+      <c r="AS12">
         <v>12000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>12000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>17000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>18000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>16000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>17000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>23000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>18000000.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>17000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>9000000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -16235,1325 +16614,1342 @@
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>-51000000.0</v>
+      </c>
+      <c r="C14">
         <v>-32000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-49000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-38000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-33000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-34000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-68000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-25000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-21000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-12000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-27000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-28000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>9000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>26000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-17000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>22000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-27000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>71000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>935000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>30000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>815000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>807000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-306000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1115000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>13000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1186000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-198000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>70000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AP14">
         <v>19000000.0</v>
       </c>
       <c r="AQ14">
         <v>19000000.0</v>
       </c>
       <c r="AR14">
+        <v>19000000.0</v>
+      </c>
+      <c r="AS14">
         <v>14000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>171000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>11000000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
         <v>23000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>156000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11000000.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>179000000.0</v>
+      </c>
+      <c r="C15">
         <v>89000000.0</v>
       </c>
-      <c r="C15">
-[...1 lines deleted...]
-      </c>
       <c r="D15">
+        <v>193000000.0</v>
+      </c>
+      <c r="E15">
         <v>112000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>103000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>215000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>119000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>50000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>156000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-8000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>50000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>67000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>40000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>110000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>82000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>235000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>196000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-14000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>79000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>231000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>34000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-397000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-730000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>85000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-227000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-51000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>95000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>101000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-371000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1128000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-83000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>68000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-429000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-5000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-289000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-15000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>90000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-149000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>63000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>175000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-378000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>23000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>143000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>65000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>151000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>27000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-1124000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>323000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1399000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-92000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2218000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>32000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>73000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>38000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-8000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>50000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>67000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>110000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>82000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>235000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>196000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-14000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>79000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>231000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>34000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-397000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-730000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>85000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-227000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-51000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>10000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>95000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>101000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-372000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1128000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-83000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>68000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1801000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-5000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-289000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-15000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>326000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-149000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>63000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>175000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-149000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>23000000.0</v>
       </c>
-      <c r="AU16">
-[...1 lines deleted...]
-      </c>
       <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
         <v>65000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>237000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>151000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>27000000.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>230000000.0</v>
+      </c>
+      <c r="C17">
         <v>121000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>242000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>150000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>86000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>107000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>306000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>144000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>71000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>42000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>183000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>58000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-32000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>59000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>94000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>66000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>127000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>104000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>262000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>267000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-15000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>96000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>261000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>47000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-401000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1036000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>103000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-211000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-42000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>23000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>119000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>128000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-355000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1110000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-66000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>87000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1737000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1283000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-219000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>363000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-128000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>106000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>143000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>367000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>34000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>88000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>436000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>61000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>166000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>38000000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>9000000.0</v>
+      </c>
+      <c r="C18">
         <v>5000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000000.0</v>
       </c>
       <c r="I18">
         <v>-18000000.0</v>
       </c>
       <c r="J18">
+        <v>-18000000.0</v>
+      </c>
+      <c r="K18">
         <v>-19000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-25000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-22000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-25000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-31000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-21000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-22000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-21000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000000.0</v>
       </c>
       <c r="W18">
         <v>-12000000.0</v>
       </c>
       <c r="X18">
+        <v>-12000000.0</v>
+      </c>
+      <c r="Y18">
         <v>-8000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-12000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-8000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="AD18">
         <v>-14000000.0</v>
       </c>
-      <c r="AE18"/>
+      <c r="AE18">
+        <v>-14000000.0</v>
+      </c>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-73000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>4000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-35000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-22000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-94000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>9000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-13000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>137000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-45000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>56000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>51000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>16000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-45000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-1000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AD19">
         <v>-1000000.0</v>
       </c>
       <c r="AE19">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AF19">
         <v>1000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>17000000.0</v>
       </c>
-      <c r="AG19">
-[...1 lines deleted...]
-      </c>
       <c r="AH19">
+        <v>0.0</v>
+      </c>
+      <c r="AI19">
         <v>-945000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-2000000.0</v>
       </c>
-      <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>-36000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-115000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>2000000.0</v>
       </c>
-      <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>35000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>9000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>13000000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>19000000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>73000000.0</v>
       </c>
-      <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>22000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-214000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-428000000.0</v>
       </c>
-      <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>85000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>25000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>19000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>21000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>27000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>37000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>23000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>22000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>75000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>30000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>23000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>40000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>379000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1125000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>29000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>297000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>117000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>34000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>19000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>18000000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>246000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>12000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>15000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>2198000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>33000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>356000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>20000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-57000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>304000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>22000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>17000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>84000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>10000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>4000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>94000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>10000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>36000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>27000000.0</v>
       </c>
-      <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>183000000.0</v>
+      </c>
+      <c r="C21">
         <v>219000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
+        <v>403000000.0</v>
+      </c>
+      <c r="E21">
+        <v>224000000.0</v>
+      </c>
+      <c r="F21">
+        <v>312000000.0</v>
+      </c>
+      <c r="G21">
+        <v>294000000.0</v>
+      </c>
+      <c r="H21">
+        <v>482000000.0</v>
+      </c>
+      <c r="I21">
+        <v>327000000.0</v>
+      </c>
+      <c r="J21">
+        <v>282000000.0</v>
+      </c>
+      <c r="K21">
+        <v>261000000.0</v>
+      </c>
+      <c r="L21">
+        <v>402000000.0</v>
+      </c>
+      <c r="M21">
+        <v>277000000.0</v>
+      </c>
+      <c r="N21">
+        <v>332000000.0</v>
+      </c>
+      <c r="O21">
+        <v>324000000.0</v>
+      </c>
+      <c r="P21">
+        <v>409000000.0</v>
+      </c>
+      <c r="Q21">
+        <v>356000000.0</v>
+      </c>
+      <c r="R21">
+        <v>318000000.0</v>
+      </c>
+      <c r="S21">
         <v>361000000.0</v>
       </c>
-      <c r="D21">
-[...44 lines deleted...]
-      <c r="S21">
+      <c r="T21">
         <v>590000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>412000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>215000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>301000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>500000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>270000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>219000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>246000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>328000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>59000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>104000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>79000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>207000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>195000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>137000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>82000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>229000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>152000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>115000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>106000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>205000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>104000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>32000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>157000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>44000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>59000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>31000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>193000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>39000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-30000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-49000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-483000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-20000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>25000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>171000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-36000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>55000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>44000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>117000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>83000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -17579,531 +17975,539 @@
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
+      <c r="BI22"/>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>2154000000.0</v>
+      </c>
+      <c r="C23">
         <v>1966000000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
-        <v>1803000000.0</v>
+        <v>1959000000.0</v>
       </c>
       <c r="E23">
+        <v>1920000000.0</v>
+      </c>
+      <c r="F23">
         <v>1797000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1715000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1756000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1769000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1810000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1733000000.0</v>
       </c>
       <c r="K23">
         <v>1733000000.0</v>
       </c>
       <c r="L23">
+        <v>1733000000.0</v>
+      </c>
+      <c r="M23">
         <v>1754000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2101000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2123000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2112000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2122000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2356000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2131000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2127000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2090000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2277000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2034000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1914000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1847000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1730000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2020000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2125000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2281000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2362000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2378000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2420000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2329000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2556000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2011000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1951000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1906000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1965000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1872000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1911000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1955000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2122000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1859000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2004000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1970000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2082000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2031000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2087000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2111000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2216000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2045000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2049000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2072000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2277000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2155000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2150000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2169000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2079000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2086000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2108000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2082000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
+      <c r="BI24"/>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>128000000.0</v>
+      </c>
+      <c r="C25">
         <v>122000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>118000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>117000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>120000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>114000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>36000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>189000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="J25">
         <v>192000000.0</v>
       </c>
       <c r="K25">
+        <v>192000000.0</v>
+      </c>
+      <c r="L25">
         <v>179000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>171000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>178000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>183000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>174000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>179000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>183000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>172000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>168000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>165000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>176000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>173000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>167000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>164000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="Z25">
         <v>160000000.0</v>
       </c>
       <c r="AA25">
-        <v>162000000.0</v>
+        <v>160000000.0</v>
       </c>
       <c r="AB25">
         <v>162000000.0</v>
       </c>
       <c r="AC25">
+        <v>162000000.0</v>
+      </c>
+      <c r="AD25">
         <v>165000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="AF25">
         <v>163000000.0</v>
       </c>
       <c r="AG25">
+        <v>163000000.0</v>
+      </c>
+      <c r="AH25">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AI25">
         <v>100000000.0</v>
       </c>
       <c r="AJ25">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK25">
         <v>97000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>100000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="AN25">
         <v>120000000.0</v>
       </c>
       <c r="AO25">
+        <v>120000000.0</v>
+      </c>
+      <c r="AP25">
         <v>135000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>126000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>123000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="AT25">
         <v>132000000.0</v>
       </c>
       <c r="AU25">
+        <v>132000000.0</v>
+      </c>
+      <c r="AV25">
         <v>135000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>131000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>157000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>142000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>138000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>141000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>150000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>144000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="BE25">
         <v>125000000.0</v>
       </c>
       <c r="BF25">
-        <v>119000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="BG25">
         <v>119000000.0</v>
       </c>
       <c r="BH25">
+        <v>119000000.0</v>
+      </c>
+      <c r="BI25">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -18129,1114 +18533,1136 @@
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27">
+        <v>363000000.0</v>
+      </c>
+      <c r="C27">
         <v>1028000000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>317000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>353000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>308000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>385000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>381000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>420000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>358000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>438000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>391000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>424000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>393000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>464000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>406000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>479000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>418000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>519000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>405000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>440000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>374000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>448000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>332000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2193000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>576000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>677000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>608000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>804000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>670000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>718000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>664000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>740000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>687000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>702000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>670000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>737000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>705000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>748000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>670000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>972000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>816000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>976000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>880000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>973000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>904000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1038000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>920000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1029000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>952000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1080000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>958000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4346000000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>923000000.0</v>
+      </c>
+      <c r="C28">
         <v>890000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>849000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>863000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>870000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>815000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>412000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>518000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>516000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>505000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>394000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>471000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1251000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>448000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>354000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>449000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1246000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>470000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>333000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>443000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1881000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>477000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>719000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>685000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>696000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>743000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>774000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>782000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>799000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>810000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>773000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>826000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>917000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>760000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>712000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>660000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>720000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>662000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>665000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>678000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>735000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>649000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>688000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>650000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>721000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>683000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>686000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>666000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>748000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>644000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>637000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>636000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3599000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>657000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>669000000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>48000000.0</v>
+      </c>
+      <c r="C29">
         <v>68000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>125000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>62000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>44000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>124000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>94000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>37000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>61000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>35000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-147000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>29000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>99000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>71000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-92000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>43000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>85000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25000000.0</v>
       </c>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
       <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29">
         <v>-10000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>52000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-21000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>14000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>1522000000.0</v>
+      </c>
+      <c r="C30">
         <v>890000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
+        <v>833000000.0</v>
+      </c>
+      <c r="E30">
+        <v>862000000.0</v>
+      </c>
+      <c r="F30">
+        <v>913000000.0</v>
+      </c>
+      <c r="G30">
+        <v>811000000.0</v>
+      </c>
+      <c r="H30">
+        <v>793000000.0</v>
+      </c>
+      <c r="I30">
+        <v>817000000.0</v>
+      </c>
+      <c r="J30">
+        <v>913000000.0</v>
+      </c>
+      <c r="K30">
+        <v>795000000.0</v>
+      </c>
+      <c r="L30">
+        <v>763000000.0</v>
+      </c>
+      <c r="M30">
+        <v>776000000.0</v>
+      </c>
+      <c r="N30">
+        <v>878000000.0</v>
+      </c>
+      <c r="O30">
+        <v>837000000.0</v>
+      </c>
+      <c r="P30">
+        <v>818000000.0</v>
+      </c>
+      <c r="Q30">
         <v>849000000.0</v>
       </c>
-      <c r="D30">
-[...38 lines deleted...]
-      <c r="Q30">
+      <c r="R30">
         <v>1049000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>885000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>848000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>846000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1046000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>848000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>716000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>683000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>775000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>737000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>774000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2281000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2362000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2378000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2420000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2329000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2556000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2011000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1951000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1906000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1965000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1872000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1911000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1955000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2122000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1859000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2004000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1970000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2082000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2031000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2087000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2111000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2216000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2045000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2049000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2072000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2277000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2155000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2150000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>835000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2079000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2086000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3407000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>783000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>95000000.0</v>
+      </c>
+      <c r="C31">
         <v>-30000000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>-129000000.0</v>
+        <v>-36000000.0</v>
       </c>
       <c r="E31">
+        <v>-12000000.0</v>
+      </c>
+      <c r="F31">
         <v>-180000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-143000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-52000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-117000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-172000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-165000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-111000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-189000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-349000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-233000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-254000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-255000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-338000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-228000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-229000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-74000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-322000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-162000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-154000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-198000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-620000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1272000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-173000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-291000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-132000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-49000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-36000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-429000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1188000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-59000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-10000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-523000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-61000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-456000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-11000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>198000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-258000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-91000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-395000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-147000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-166000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-83000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-475000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-133000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1040000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>857000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1479000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>312000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1236000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-75000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-2680000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>14000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>7000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-17000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>2337000000.0</v>
+      </c>
+      <c r="C32">
         <v>2185000000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>2362000000.0</v>
+      </c>
+      <c r="E32">
         <v>2144000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2109000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2009000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2238000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2096000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2092000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1994000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2135000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>2031000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2433000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>2447000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>2521000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>2478000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2674000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2492000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2717000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2502000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2492000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2335000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2414000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2117000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1949000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2266000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2453000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2340000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2466000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2457000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2627000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2524000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2693000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2093000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2180000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2058000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2080000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1978000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2116000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1965000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2226000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1891000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2161000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2014000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>2141000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2062000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2280000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2150000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2186000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2078000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2238000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2072000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2257000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2180000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2321000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2133000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2134000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2130000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2225000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2165000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -19244,4388 +19670,4497 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>2403000000.0</v>
+      </c>
+      <c r="C2">
         <v>1872000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1833000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1822000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2236000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1517000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1643000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2034000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2016000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1832000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1951000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3145000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2381000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1133000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2022000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1080000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>844000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>426000000</v>
+      </c>
+      <c r="C3">
         <v>407000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>357000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>499000000</v>
       </c>
       <c r="E3">
         <v>499000000</v>
       </c>
       <c r="F3">
+        <v>499000000</v>
+      </c>
+      <c r="G3">
         <v>390000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>438000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>572000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>364000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000000</v>
       </c>
       <c r="K3">
         <v>256000000</v>
       </c>
       <c r="L3">
+        <v>256000000</v>
+      </c>
+      <c r="M3">
         <v>378000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>379000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>332000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>375000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>549000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>328000000</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>17000000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-318000000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>644000000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-119000000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>-359000000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>18000000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>184000000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-58000000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-1194000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>764000000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>109000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>125000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>128000000.0</v>
       </c>
-      <c r="G5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
         <v>-1444000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-643000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>235000000.0</v>
       </c>
-      <c r="L5">
-[...2 lines deleted...]
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
+      <c r="R5"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>-307000000.0</v>
+      </c>
+      <c r="C6">
         <v>531000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>39000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-414000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>719000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-126000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-391000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>18000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>184000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-119000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1194000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>764000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1248000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-889000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>942000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>236000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-145000000.0</v>
+      </c>
+      <c r="C7">
         <v>-206000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-139000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-82000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-93000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>203000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-163000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-71000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-89000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>94000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>373000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-5000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-59000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-106000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>101000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>106000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>337000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-146000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-51000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-166000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-1470000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>134000000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-128000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-58000000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>22000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>34000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-105000000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>-237000000.0</v>
+      </c>
+      <c r="C9">
         <v>-96000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-85000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-146000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-51000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-166000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1470000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>134000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-128000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-58000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>34000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-105000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>96000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>132000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-67000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>33000000.0</v>
+      </c>
+      <c r="C10">
         <v>-46000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-87000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-58000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-14000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>23000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-15000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-13000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>72000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>45000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>363000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1298000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-147000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>54000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>140000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>169000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-42000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>55000000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>158000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>136000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1568000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>185000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1887000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>944000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-14000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>376000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9000000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
+      <c r="R12"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
         <v>-258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258000000.0</v>
       </c>
       <c r="L13">
         <v>258000000.0</v>
       </c>
       <c r="M13">
+        <v>258000000.0</v>
+      </c>
+      <c r="N13">
         <v>-103000000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>485000000.0</v>
+      </c>
+      <c r="C14">
         <v>459000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>440000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>714000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>688000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>680000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>644000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>659000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>472000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>449000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>505000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>530000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>578000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>548000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>483000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>430000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>414000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>204000000.0</v>
+      </c>
+      <c r="C15">
         <v>185000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>172000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>174000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>175000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>163000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>158000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>161000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>158000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>152000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>147000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>30000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>24000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>20000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>2095000000.0</v>
+      </c>
+      <c r="C16">
         <v>2403000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1872000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1833000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1822000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2236000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1517000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1643000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2034000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2016000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1832000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1951000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3145000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2381000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1133000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2022000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1080000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
+        <v>0.0</v>
+      </c>
+      <c r="J17">
         <v>-20000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-36000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-94000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>27000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>811000000.0</v>
+      </c>
+      <c r="C18">
         <v>727000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>741000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>593000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>855000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>847000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>342000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>356000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>393000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>238000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>696000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>453000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>475000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>169000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>476000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>782000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>719000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>172</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-406000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-524000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-574000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-112000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-39000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-427000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-677000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-321000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-105000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-54000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-224000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-83000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>25000000.0</v>
+      </c>
+      <c r="C21">
         <v>-142000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-131000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-75000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>852000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>958000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-300000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-435000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-118000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>342000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-129000000.0</v>
       </c>
       <c r="M21">
         <v>-129000000.0</v>
       </c>
-      <c r="N21"/>
+      <c r="N21">
+        <v>-129000000.0</v>
+      </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>743000000.0</v>
+      </c>
+      <c r="C22">
         <v>480000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>269000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>187000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>760000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>389000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1545000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>228000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1444000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-643000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>235000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-78000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>294000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>547000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2040000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>704000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>259000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>-53000000.0</v>
+      </c>
+      <c r="C23">
         <v>-86000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-9000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1596000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1419000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>912000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-122000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-42000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-4000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>213000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2741000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-993000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>293000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1224000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>176</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>230000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-114000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>28000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>33000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-451000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>33000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>325000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-285000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>201000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1335000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-54000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-333000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>734000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>113000000.0</v>
+      </c>
+      <c r="C25">
         <v>318000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>497000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>108000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>124000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-15000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>151000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>112000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>325000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-390000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-18000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-75000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-68000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1593000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2307000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-47000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>37000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-782000000.0</v>
+      </c>
+      <c r="C26">
         <v>-150000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-117000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-243000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-179000000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-41000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-30000000.0</v>
       </c>
-      <c r="M26">
-[...2 lines deleted...]
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>98000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>159000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>59000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>80000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1744000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>73000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>76000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>38000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>55000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>53000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>32000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>49000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>50000000.0</v>
       </c>
-      <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>-1039000000.0</v>
+      </c>
+      <c r="C28">
         <v>-563000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-441000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-501000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>404000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>699000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-472000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-610000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-398000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-217000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>150000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-190000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>189000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2486000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1006000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>270000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1230000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>1237000000.0</v>
+      </c>
+      <c r="C29">
         <v>1134000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1098000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1092000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1354000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1237000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>780000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>928000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>757000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>494000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>952000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>831000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>854000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>501000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>851000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1331000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1047000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-519000000.0</v>
+      </c>
+      <c r="C30">
         <v>-153000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-524000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-574000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2076000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1292000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-427000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-677000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-321000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-105000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1124000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1741000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-306000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1674000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-659000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-881000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>405000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="BG1" t="s">
         <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>2171000000.0</v>
+      </c>
+      <c r="C2">
         <v>2051000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2198000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2403000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2095000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1846000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1778000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1960000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1943000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1724000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1529000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1833000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1659000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1328000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1458000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1822000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1865000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2184000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2100000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2236000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1974000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1562000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1539000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1517000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1388000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1272000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1441000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1643000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1648000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1618000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1886000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2034000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2112000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1856000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1877000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2016000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1850000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1564000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1499000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1832000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1972000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1883000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1898000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1951000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2027000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1918000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2735000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3145000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3207000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2908000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2688000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2381000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1539000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>741000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1010000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1133000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1194000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1056000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1689000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2022000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
+        <v>146000000</v>
+      </c>
+      <c r="C3">
         <v>100000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>99000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>157000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>93000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>62000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>95000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>143000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>92000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>30000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>124000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>149000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>133000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>113000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>104000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>182000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000</v>
       </c>
       <c r="S3">
         <v>107000000</v>
       </c>
       <c r="T3">
+        <v>107000000</v>
+      </c>
+      <c r="U3">
         <v>103000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>137000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>80000000</v>
       </c>
       <c r="W3">
         <v>80000000</v>
       </c>
       <c r="X3">
+        <v>80000000</v>
+      </c>
+      <c r="Y3">
         <v>93000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>103000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>98000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>120000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>117000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>155000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>153000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>131000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>133000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>164000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>72000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>66000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>62000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>88000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>60000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>59000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>49000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>76000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>60000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>57000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>63000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>110000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>85000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>69000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>114000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>135000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>97000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>80000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>67000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>105000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>86000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>77000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>64000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>90000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>84000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>101000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>100000000</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>169000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>336000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-178000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-310000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>32000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-333000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>95000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-112000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>259000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>397000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-21000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>9000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>87000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>164000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-184000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-186000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>4000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>21000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-252000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-132000000.0</v>
       </c>
-      <c r="AG4">
-[...2 lines deleted...]
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4">
         <v>-139000000.0</v>
       </c>
-      <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-330000000.0</v>
       </c>
-      <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-      <c r="AR4">
+      <c r="AR4"/>
+      <c r="AS4">
         <v>-18000000.0</v>
       </c>
-      <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-410000000.0</v>
       </c>
-      <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
-      <c r="AZ4">
+      <c r="AZ4"/>
+      <c r="BA4">
         <v>291000000.0</v>
       </c>
-      <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>27000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>25000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="Q5">
         <v>30000000.0</v>
       </c>
       <c r="R5">
+        <v>30000000.0</v>
+      </c>
+      <c r="S5">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="T5">
         <v>32000000.0</v>
       </c>
       <c r="U5">
         <v>32000000.0</v>
       </c>
       <c r="V5">
         <v>32000000.0</v>
       </c>
       <c r="W5">
         <v>32000000.0</v>
       </c>
       <c r="X5">
         <v>32000000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Y5">
+        <v>32000000.0</v>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43000000.0</v>
       </c>
       <c r="AB5">
         <v>43000000.0</v>
       </c>
       <c r="AC5">
-        <v>0.0</v>
+        <v>43000000.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5">
         <v>87000000.0</v>
       </c>
-      <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>143000000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
+        <v>-430000000.0</v>
+      </c>
+      <c r="C6">
         <v>120000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-147000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-205000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>308000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>325000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-182000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>219000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>195000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-304000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>174000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>331000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-130000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-364000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-43000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-319000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>84000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-136000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>262000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>412000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>22000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>129000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>116000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-169000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-202000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>30000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-268000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-148000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-78000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>256000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-139000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>166000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>286000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>65000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-333000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-140000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>89000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-15000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-53000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-76000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>109000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-817000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-410000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-62000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>299000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>220000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>307000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>842000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>798000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-269000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-123000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-61000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>138000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-633000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-333000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7">
+        <v>-380000000.0</v>
+      </c>
+      <c r="C7">
         <v>205000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-212000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-221000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-42000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>254000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-130000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-288000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-26000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>264000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>36000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-387000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>172000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>234000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-163000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-325000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>81000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>284000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-168000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-290000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>71000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>313000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-95000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-86000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>174000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>34000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-176000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-195000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>76000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>117000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-68000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-196000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>59000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>118000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-70000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-196000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>139000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>43000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>263000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-351000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>32000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>398000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-56000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-42000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>73000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-35000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-133000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>223000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-79000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-70000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>1000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>279000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-270000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-116000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>77000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>138000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-88000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-26000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>90000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>115000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-255000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-96000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>11000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>160000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-231000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>9000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-99000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>105000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-126000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-46000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>123000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>68000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-110000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-1551000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>97000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>177000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-119000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-21000000.0</v>
       </c>
-      <c r="AG8">
-[...2 lines deleted...]
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>-73000000.0</v>
       </c>
-      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>-64000000.0</v>
       </c>
-      <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-      <c r="AR8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>-94000000.0</v>
       </c>
-      <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-      <c r="AV8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>-16000000.0</v>
       </c>
-      <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
-      <c r="AZ8">
+      <c r="AZ8"/>
+      <c r="BA8">
         <v>-74000000.0</v>
       </c>
-      <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>162</v>
+      </c>
+      <c r="B9">
+        <v>-154000000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>77000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-77000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>152000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-140000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-107000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-135000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>76000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>49000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="N9">
         <v>90000000.0</v>
       </c>
       <c r="O9">
+        <v>90000000.0</v>
+      </c>
+      <c r="P9">
         <v>-255000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-96000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>160000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-231000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-99000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>105000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-126000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-46000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>123000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>68000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-110000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1551000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>97000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>177000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-119000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-21000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-42000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-13000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-1448000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-73000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>68000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>5000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-67000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-64000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>34000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>85000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-3000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-94000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-26000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>124000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-48000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-16000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>35000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>104000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-170000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-74000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>62000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>126000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-1015000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-709000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>18000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>149000000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>1000000.0</v>
       </c>
       <c r="C10">
+        <v>1000000.0</v>
+      </c>
+      <c r="D10">
         <v>34000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-18000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-68000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>78000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-55000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-44000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>50000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-61000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-5000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-88000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>65000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-59000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>27000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-48000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>25000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>56000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-50000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>75000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-72000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-31000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-20000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-23000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1099000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-16000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-16000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>72000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-109000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>42000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>30000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>57000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-112000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>20000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>46000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>55000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-83000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>19000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>32000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>64000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-90000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>32000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-21000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-38000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>8000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>173000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>63000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-172000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>75000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>202000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-2000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-240000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>143000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>268000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>17000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-42000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-16000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-131000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1428000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-59000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-47000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>80000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-121000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>101000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>137000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-78000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-101000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>137000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>37000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>73000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-306000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>58000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>422000000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11">
+      <c r="AR11"/>
+      <c r="AS11">
         <v>-46000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>12000000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>-10000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>104000000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11">
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>-23000000.0</v>
       </c>
-      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>98000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-2000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>39000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-50000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>19000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-74000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-56000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-49000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-48000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>43000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>381000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1102000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>287000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>90000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>22000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-13000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>429000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1171000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>261000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>947000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>74000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>358000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-2000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-179000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-151000000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12">
+      <c r="AR12"/>
+      <c r="AS12">
         <v>-13000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>421000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>-56000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>149000000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>-55000000.0</v>
       </c>
-      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
-[...1 lines deleted...]
-      </c>
+      <c r="P13"/>
       <c r="Q13">
         <v>-96000000.0</v>
       </c>
       <c r="R13">
         <v>-96000000.0</v>
       </c>
       <c r="S13">
-        <v>-222000000.0</v>
+        <v>-96000000.0</v>
       </c>
       <c r="T13">
         <v>-222000000.0</v>
       </c>
       <c r="U13">
         <v>-222000000.0</v>
       </c>
       <c r="V13">
         <v>-222000000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>-222000000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-      <c r="AB13">
-[...1 lines deleted...]
-      </c>
+      <c r="AB13"/>
       <c r="AC13">
         <v>-1661000000.0</v>
       </c>
       <c r="AD13">
         <v>-1661000000.0</v>
       </c>
       <c r="AE13">
+        <v>-1661000000.0</v>
+      </c>
+      <c r="AF13">
         <v>-1551000000.0</v>
       </c>
-      <c r="AF13">
-[...1 lines deleted...]
-      </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
       <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>-258000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="AM13">
         <v>-6000000.0</v>
       </c>
       <c r="AN13">
+        <v>-6000000.0</v>
+      </c>
+      <c r="AO13">
         <v>-250000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>258000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-250000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>258000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-103000000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
+      <c r="BI13"/>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14">
+        <v>128000000.0</v>
+      </c>
+      <c r="C14">
         <v>122000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>118000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>117000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>120000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>114000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>113000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>189000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>192000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>114000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>110000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>171000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>178000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>183000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>174000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>179000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>213000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>172000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>168000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>165000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>208000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>205000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>199000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>196000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>192000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>202000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>205000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>162000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>165000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>168000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000000.0</v>
       </c>
       <c r="AF14">
         <v>163000000.0</v>
       </c>
       <c r="AG14">
+        <v>163000000.0</v>
+      </c>
+      <c r="AH14">
         <v>175000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="AI14">
         <v>100000000.0</v>
       </c>
       <c r="AJ14">
+        <v>100000000.0</v>
+      </c>
+      <c r="AK14">
         <v>97000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>100000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120000000.0</v>
       </c>
       <c r="AN14">
         <v>120000000.0</v>
       </c>
       <c r="AO14">
+        <v>120000000.0</v>
+      </c>
+      <c r="AP14">
         <v>135000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>126000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>123000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132000000.0</v>
       </c>
       <c r="AT14">
         <v>132000000.0</v>
       </c>
       <c r="AU14">
+        <v>132000000.0</v>
+      </c>
+      <c r="AV14">
         <v>135000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>131000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>157000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>142000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>138000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>141000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>150000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>144000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000000.0</v>
       </c>
       <c r="BE14">
         <v>125000000.0</v>
       </c>
       <c r="BF14">
-        <v>119000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="BG14">
         <v>119000000.0</v>
       </c>
       <c r="BH14">
+        <v>119000000.0</v>
+      </c>
+      <c r="BI14">
         <v>120000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>55000000.0</v>
+      </c>
+      <c r="C15">
         <v>45000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>57000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>47000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>57000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>36000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>57000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>35000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>57000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>57000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>28000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>58000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>58000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>28000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>59000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>59000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>60000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>20000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>58000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>19000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>59000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>22000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>59000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>58000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>23000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>59000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>59000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>21000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>59000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>16000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>59000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>59000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>58000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>16000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>17000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>10000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>12000000.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>9000000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15">
+      <c r="BD15"/>
+      <c r="BE15">
         <v>11000000.0</v>
       </c>
-      <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>6000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>7000000.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16">
+        <v>1741000000.0</v>
+      </c>
+      <c r="C16">
         <v>2171000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2051000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2198000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2403000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2171000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1788000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1778000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1960000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1943000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1724000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1529000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1833000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1659000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1328000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1458000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1822000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1865000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2184000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2100000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2236000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1974000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1562000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1539000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1517000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1388000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1272000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1441000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1643000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1648000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1618000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1886000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2034000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2112000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1856000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1877000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2016000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1850000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1564000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1499000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1832000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1972000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1883000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1898000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1951000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2027000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1918000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2735000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3145000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3207000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2908000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2688000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2381000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1539000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>741000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1010000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1133000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1194000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1056000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1689000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
-      <c r="AJ17">
+      <c r="AJ17"/>
+      <c r="AK17">
         <v>17000000.0</v>
       </c>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>8000000.0</v>
       </c>
-      <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-      <c r="AR17">
+      <c r="AR17"/>
+      <c r="AS17">
         <v>-36000000.0</v>
       </c>
-      <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>-38000000.0</v>
       </c>
-      <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>16000000.0</v>
       </c>
-      <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
+        <v>539000000.0</v>
+      </c>
+      <c r="C18">
         <v>399000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>131000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>31000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>485000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>242000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>111000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>447000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>329000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-179000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>273000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>376000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>79000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-135000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>142000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>493000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>255000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-35000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>40000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>497000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>248000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>62000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>215000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>172000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>45000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-90000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>112000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>150000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>114000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-20000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>128000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>189000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>142000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-66000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>187000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>155000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>213000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-317000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>287000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>183000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>148000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>78000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>19000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>125000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>240000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>69000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-84000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>299000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>268000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-8000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-24000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>329000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>15000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-151000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>147000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>251000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>9000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>69000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-101000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-147000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-203000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>80000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-136000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-120000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-126000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-119000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-159000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-134000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-84000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-8000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-13000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-53000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-30000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14000000.0</v>
       </c>
       <c r="V19">
         <v>-14000000.0</v>
       </c>
       <c r="W19">
+        <v>-14000000.0</v>
+      </c>
+      <c r="X19">
         <v>-4000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-96000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-100000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>12000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-118000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-154000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-23000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-13000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9000000.0</v>
       </c>
       <c r="AH19">
         <v>-9000000.0</v>
       </c>
       <c r="AI19">
+        <v>-9000000.0</v>
+      </c>
+      <c r="AJ19">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-12000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-98000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-54000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-39000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-10000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-105000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-26000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-370000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-84000000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23642,1760 +24177,1789 @@
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000000.0</v>
       </c>
       <c r="D21">
         <v>-6000000.0</v>
       </c>
       <c r="E21">
+        <v>-6000000.0</v>
+      </c>
+      <c r="F21">
         <v>-3000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-134000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-3000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-17000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-46000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>357000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000000.0</v>
       </c>
       <c r="S21">
         <v>500000000.0</v>
       </c>
       <c r="T21">
+        <v>500000000.0</v>
+      </c>
+      <c r="U21">
         <v>-5000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1119000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-59000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-106000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-64000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>8000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-153000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-91000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-84000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-144000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-146000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-61000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="AH21">
         <v>-25000000.0</v>
       </c>
       <c r="AI21">
-        <v>-93000000.0</v>
+        <v>-25000000.0</v>
       </c>
       <c r="AJ21">
         <v>-93000000.0</v>
       </c>
       <c r="AK21">
+        <v>-93000000.0</v>
+      </c>
+      <c r="AL21">
         <v>-23000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-93000000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21">
+      <c r="AN21"/>
+      <c r="AO21">
         <v>-23000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>342000000.0</v>
       </c>
       <c r="AP21">
         <v>342000000.0</v>
       </c>
-      <c r="AQ21"/>
+      <c r="AQ21">
+        <v>342000000.0</v>
+      </c>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-129000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-129000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>181000000.0</v>
+      </c>
+      <c r="C22">
         <v>89000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>193000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>150000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>53000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>81000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>228000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>144000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>71000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>42000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>160000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>58000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-32000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>59000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>94000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>66000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>110000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>104000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>262000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>267000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-14000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>79000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>231000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>34000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-397000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-730000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>85000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-211000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-42000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>23000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>119000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>128000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-355000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1110000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-66000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>87000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-424000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-5000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-219000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-15000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>114000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-128000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>106000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>143000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-363000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>34000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>163000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>88000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>29000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>61000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>166000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>38000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-1113000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>332000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1411000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-83000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2207000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>39000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>83000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>-543000000.0</v>
+      </c>
+      <c r="C23">
         <v>-57000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-34000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-35000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-6000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-42000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-21000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="L23">
         <v>-8000000.0</v>
       </c>
       <c r="M23">
+        <v>-8000000.0</v>
+      </c>
+      <c r="N23">
         <v>-11000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>19000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>71000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-18000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-11000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-53000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-32000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-27000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-3000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-34000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-9000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-21000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>18000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>34000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-3000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-40000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-80000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-13000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-19000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-10000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-6000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-15000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-18000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>5000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-1000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-6000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-130000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-9000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-3000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-102000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>217000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>823000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-189000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1617000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>255000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-22000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-95000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-688000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-188000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C24">
         <v>-9000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-6000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>308000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-22000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-78000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-20000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-7000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-25000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-82000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-15000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>43000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-10000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-19000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-77000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-13000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-8000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-30000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>64000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>32000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>21000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-23000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>122000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>31000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>70000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>13000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>5000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>307000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-360000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-22000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>5000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-225000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>16000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-131000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-83000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>96000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>124000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-6000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>2000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-64000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>59000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-1000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>10000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-98000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B25">
+        <v>784000000.0</v>
+      </c>
+      <c r="C25">
         <v>76000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>87000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>16000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>126000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>52000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>121000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>59000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>26000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>23000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>66000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>53000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>114000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>50000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>48000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-101000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>45000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-32000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-18000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>333000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>796000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>41000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="AD25">
         <v>-3000000.0</v>
       </c>
       <c r="AE25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AF25">
         <v>-7000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-20000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>331000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-29000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>31000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-7000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-373000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-17000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>14000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-33000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="AS25">
         <v>-5000000.0</v>
       </c>
       <c r="AT25">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AU25">
         <v>-12000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-10000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-48000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-20000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-42000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1043000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-340000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1178000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-13000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2242000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>39000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-4000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>30000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26">
+        <v>-356000000.0</v>
+      </c>
+      <c r="C26">
         <v>-192000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-172000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000000.0</v>
       </c>
       <c r="F26">
         <v>-36000000.0</v>
       </c>
       <c r="G26">
+        <v>-36000000.0</v>
+      </c>
+      <c r="H26">
         <v>-40000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-38000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-34000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="K26">
         <v>-27000000.0</v>
       </c>
       <c r="L26">
+        <v>-27000000.0</v>
+      </c>
+      <c r="M26">
         <v>-29000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-47000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-18000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-51000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-127000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-54000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-82000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-43000000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>-23000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-15000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-30000000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
-      <c r="BA26"/>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>98000000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>-9000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>99000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>59000000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>9000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>128000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>12000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>69000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1115000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>25000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>277000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>73000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>16000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>29000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>7000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>76000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1200000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>10000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>38000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>35000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>548000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AP27">
         <v>12000000.0</v>
       </c>
       <c r="AQ27">
+        <v>12000000.0</v>
+      </c>
+      <c r="AR27">
         <v>14000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>9000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>23000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>12000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>12000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>8000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>12000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>15000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>-954000000.0</v>
+      </c>
+      <c r="C28">
         <v>-257000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-240000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-179000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-99000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-111000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-206000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-147000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-124000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-175000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-79000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-65000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-119000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-70000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-163000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-149000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>230000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>372000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-113000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-85000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1028000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-110000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-169000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-50000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-131000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-13000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-233000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-95000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-109000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-168000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-209000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-124000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-164000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-32000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-171000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-31000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-65000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-31000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-62000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-59000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-54000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>303000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-62000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-37000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-30000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-130000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-26000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-13000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>205000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>823000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-198000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1617000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>244000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-22000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-101000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-695000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-188000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B29">
+        <v>685000000.0</v>
+      </c>
+      <c r="C29">
         <v>499000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>230000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>188000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>578000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>304000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>64000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>255000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>539000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>359000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-55000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>422000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>509000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>192000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-31000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>324000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>600000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>362000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>68000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>177000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>577000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>328000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>155000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>318000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>270000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>165000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>27000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>267000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>303000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>245000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>113000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>292000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>261000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>208000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-4000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>275000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>215000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>272000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-268000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>363000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>243000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>205000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>141000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>129000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>210000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>309000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>183000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>51000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>396000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>348000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>59000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>81000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>415000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>92000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-87000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>237000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>335000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>110000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>169000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>-161000000.0</v>
+      </c>
+      <c r="C30">
         <v>-128000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-150000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-101000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>106000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-160000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-136000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-121000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-125000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-119000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-159000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-134000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-103000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-207000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-130000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-522000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1305000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-154000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-95000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-946000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-70000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-180000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-96000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-100000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-93000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-116000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-118000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-154000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-114000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-288000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-121000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-177000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>32000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-55000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-121000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-56000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>69000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-107000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-11000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-421000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-453000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-164000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-86000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-178000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-65000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-969000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-529000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-120000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-111000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-102000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>27000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>18000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>580000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1978000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-294000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-260000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-115000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-123000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-161000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>