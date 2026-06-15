--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1427,51 +1430,53 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>36</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-143000.0</v>
+      </c>
       <c r="C5">
         <v>-834000.0</v>
       </c>
       <c r="D5">
         <v>-960000.0</v>
       </c>
       <c r="E5">
         <v>-789000.0</v>
       </c>
       <c r="F5">
         <v>-1682000.0</v>
       </c>
       <c r="G5">
         <v>-1866000.0</v>
       </c>
       <c r="H5">
         <v>-1814000.0</v>
       </c>
       <c r="I5">
         <v>-1536000.0</v>
       </c>
       <c r="J5">
         <v>-1445000.0</v>
       </c>
       <c r="K5">
@@ -1577,51 +1582,53 @@
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>91052000.0</v>
+      </c>
       <c r="C7">
         <v>90731000.0</v>
       </c>
       <c r="D7">
         <v>90216000.0</v>
       </c>
       <c r="E7">
         <v>94174000.0</v>
       </c>
       <c r="F7">
         <v>98904000.0</v>
       </c>
       <c r="G7">
         <v>30490000.0</v>
       </c>
       <c r="H7">
         <v>2062000.0</v>
       </c>
       <c r="I7">
         <v>1255000.0</v>
       </c>
       <c r="J7">
         <v>1055000.0</v>
       </c>
       <c r="K7">
@@ -1640,51 +1647,53 @@
       <c r="P7">
         <v>12347000.0</v>
       </c>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>96000.0</v>
+      </c>
       <c r="C8">
         <v>99000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>99000.0</v>
       </c>
       <c r="F8">
         <v>99000.0</v>
       </c>
       <c r="G8">
         <v>98000.0</v>
       </c>
       <c r="H8">
         <v>97000.0</v>
       </c>
       <c r="I8">
         <v>97000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1989,51 +1998,53 @@
         <v>353000.0</v>
       </c>
       <c r="AB12">
         <v>1000000.0</v>
       </c>
       <c r="AC12">
         <v>500000.0</v>
       </c>
       <c r="AD12">
         <v>900000.0</v>
       </c>
       <c r="AE12">
         <v>4300000.0</v>
       </c>
       <c r="AF12">
         <v>900000.0</v>
       </c>
       <c r="AG12">
         <v>400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
         <v>44</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>96000.0</v>
+      </c>
       <c r="C13">
         <v>99000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>99000.0</v>
       </c>
       <c r="F13">
         <v>99000.0</v>
       </c>
       <c r="G13">
         <v>98000.0</v>
       </c>
       <c r="H13">
         <v>97000.0</v>
       </c>
       <c r="I13">
         <v>97000.0</v>
       </c>
       <c r="J13">
         <v>96000.0</v>
       </c>
       <c r="K13">
@@ -2264,51 +2275,53 @@
       <c r="X15">
         <v>66000.0</v>
       </c>
       <c r="Y15">
         <v>65000.0</v>
       </c>
       <c r="Z15">
         <v>65000.0</v>
       </c>
       <c r="AA15">
         <v>65000.0</v>
       </c>
       <c r="AB15">
         <v>100000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>8794000.0</v>
+      </c>
       <c r="C16">
         <v>11197000.0</v>
       </c>
       <c r="D16">
         <v>21450000.0</v>
       </c>
       <c r="E16">
         <v>17456000.0</v>
       </c>
       <c r="F16">
         <v>2623000.0</v>
       </c>
       <c r="G16">
         <v>6189000.0</v>
       </c>
       <c r="H16">
         <v>12281000.0</v>
       </c>
       <c r="I16">
         <v>3745000.0</v>
       </c>
       <c r="J16">
         <v>2599000.0</v>
       </c>
       <c r="K16">
@@ -2844,51 +2857,53 @@
         <v>283157000.0</v>
       </c>
       <c r="AB23">
         <v>248300000.0</v>
       </c>
       <c r="AC23">
         <v>234200000.0</v>
       </c>
       <c r="AD23">
         <v>132100000.0</v>
       </c>
       <c r="AE23">
         <v>101400000.0</v>
       </c>
       <c r="AF23">
         <v>64500000.0</v>
       </c>
       <c r="AG23">
         <v>56800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>8758000.0</v>
+      </c>
       <c r="C24">
         <v>36153000.0</v>
       </c>
       <c r="D24">
         <v>54485000.0</v>
       </c>
       <c r="E24">
         <v>83696000.0</v>
       </c>
       <c r="F24">
         <v>86761000.0</v>
       </c>
       <c r="G24">
         <v>5888000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>11464000.0</v>
       </c>
       <c r="J24">
         <v>737000.0</v>
       </c>
       <c r="K24">
         <v>602000.0</v>
       </c>
@@ -3165,51 +3180,53 @@
         <v>126633000.0</v>
       </c>
       <c r="AB28">
         <v>118600000.0</v>
       </c>
       <c r="AC28">
         <v>113700000.0</v>
       </c>
       <c r="AD28">
         <v>48400000.0</v>
       </c>
       <c r="AE28">
         <v>19900000.0</v>
       </c>
       <c r="AF28">
         <v>15600000.0</v>
       </c>
       <c r="AG28">
         <v>34100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>406535000.0</v>
+      </c>
       <c r="C29">
         <v>413150000.0</v>
       </c>
       <c r="D29">
         <v>405601000.0</v>
       </c>
       <c r="E29">
         <v>412726000.0</v>
       </c>
       <c r="F29">
         <v>370144000.0</v>
       </c>
       <c r="G29">
         <v>283215000.0</v>
       </c>
       <c r="H29">
         <v>248158000.0</v>
       </c>
       <c r="I29">
         <v>230054000.0</v>
       </c>
       <c r="J29">
         <v>200264000.0</v>
       </c>
       <c r="K29"/>
@@ -3219,51 +3236,51 @@
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
-        <v>78171000.0</v>
+        <v>169207000.0</v>
       </c>
       <c r="C30">
         <v>170368000.0</v>
       </c>
       <c r="D30">
         <v>168161000.0</v>
       </c>
       <c r="E30">
         <v>193341000.0</v>
       </c>
       <c r="F30">
         <v>159834000.0</v>
       </c>
       <c r="G30">
         <v>119665000.0</v>
       </c>
       <c r="H30">
         <v>129212000.0</v>
       </c>
       <c r="I30">
         <v>108665000.0</v>
       </c>
       <c r="J30">
         <v>73492000.0</v>
       </c>
@@ -3380,51 +3397,53 @@
       <c r="P31">
         <v>219789000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
         <v>63</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>184882000.0</v>
+      </c>
       <c r="C32">
         <v>187355000.0</v>
       </c>
       <c r="D32">
         <v>176290000.0</v>
       </c>
       <c r="E32">
         <v>187901000.0</v>
       </c>
       <c r="F32">
         <v>164134000.0</v>
       </c>
       <c r="G32">
         <v>146062000.0</v>
       </c>
       <c r="H32">
         <v>153473000.0</v>
       </c>
       <c r="I32">
         <v>128021000.0</v>
       </c>
       <c r="J32">
         <v>123754000.0</v>
       </c>
       <c r="K32"/>
@@ -3532,51 +3551,53 @@
         <v>116652000.0</v>
       </c>
       <c r="AB33">
         <v>126700000.0</v>
       </c>
       <c r="AC33">
         <v>113100000.0</v>
       </c>
       <c r="AD33">
         <v>60400000.0</v>
       </c>
       <c r="AE33">
         <v>38300000.0</v>
       </c>
       <c r="AF33">
         <v>24800000.0</v>
       </c>
       <c r="AG33">
         <v>23700000.0</v>
       </c>
     </row>
     <row r="34" spans="1:33">
       <c r="A34" t="s">
         <v>65</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>10832000.0</v>
+      </c>
       <c r="C34">
         <v>10323000.0</v>
       </c>
       <c r="D34">
         <v>10617000.0</v>
       </c>
       <c r="E34">
         <v>97129000.0</v>
       </c>
       <c r="F34">
         <v>8734000.0</v>
       </c>
       <c r="G34">
         <v>11208000.0</v>
       </c>
       <c r="H34">
         <v>16256000.0</v>
       </c>
       <c r="I34">
         <v>8897000.0</v>
       </c>
       <c r="J34">
         <v>11381000.0</v>
       </c>
       <c r="K34">
@@ -3930,51 +3951,51 @@
       </c>
       <c r="X38">
         <v>5839000.0</v>
       </c>
       <c r="Y38">
         <v>6824000.0</v>
       </c>
       <c r="Z38">
         <v>5147000.0</v>
       </c>
       <c r="AA38">
         <v>3612000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
     </row>
     <row r="39" spans="1:33">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>96701000.0</v>
+        <v>5665000.0</v>
       </c>
       <c r="C39">
         <v>7343000.0</v>
       </c>
       <c r="D39">
         <v>9026000.0</v>
       </c>
       <c r="E39">
         <v>10689000.0</v>
       </c>
       <c r="F39">
         <v>5744000.0</v>
       </c>
       <c r="G39">
         <v>5194000.0</v>
       </c>
       <c r="H39">
         <v>4159000.0</v>
       </c>
       <c r="I39">
         <v>4795000.0</v>
       </c>
       <c r="J39">
         <v>6562000.0</v>
       </c>
@@ -4031,51 +4052,51 @@
       </c>
       <c r="AB39">
         <v>5900000.0</v>
       </c>
       <c r="AC39">
         <v>6300000.0</v>
       </c>
       <c r="AD39">
         <v>5200000.0</v>
       </c>
       <c r="AE39">
         <v>4300000.0</v>
       </c>
       <c r="AF39">
         <v>1500000.0</v>
       </c>
       <c r="AG39">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:33">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>36537000.0</v>
+        <v>27743000.0</v>
       </c>
       <c r="C40">
         <v>26431000.0</v>
       </c>
       <c r="D40">
         <v>26192000.0</v>
       </c>
       <c r="E40">
         <v>30957000.0</v>
       </c>
       <c r="F40">
         <v>19319000.0</v>
       </c>
       <c r="G40">
         <v>16439000.0</v>
       </c>
       <c r="H40">
         <v>11730000.0</v>
       </c>
       <c r="I40">
         <v>4778000.0</v>
       </c>
       <c r="J40">
         <v>5665000.0</v>
       </c>
@@ -4215,51 +4236,51 @@
       </c>
       <c r="X41">
         <v>21331000.0</v>
       </c>
       <c r="Y41">
         <v>28398000.0</v>
       </c>
       <c r="Z41">
         <v>25636000.0</v>
       </c>
       <c r="AA41">
         <v>217000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
     </row>
     <row r="42" spans="1:33">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
-        <v>394783000.0</v>
+        <v>113088000.0</v>
       </c>
       <c r="C42">
         <v>128407000.0</v>
       </c>
       <c r="D42">
         <v>129095000.0</v>
       </c>
       <c r="E42">
         <v>127911000.0</v>
       </c>
       <c r="F42">
         <v>125062000.0</v>
       </c>
       <c r="G42">
         <v>123013000.0</v>
       </c>
       <c r="H42">
         <v>120544000.0</v>
       </c>
       <c r="I42">
         <v>118835000.0</v>
       </c>
       <c r="J42">
         <v>119856000.0</v>
       </c>
@@ -4401,51 +4422,53 @@
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>397767000.0</v>
+      </c>
       <c r="C45">
         <v>377424000.0</v>
       </c>
       <c r="D45">
         <v>358469000.0</v>
       </c>
       <c r="E45">
         <v>133166000.0</v>
       </c>
       <c r="F45">
         <v>121266000.0</v>
       </c>
       <c r="G45">
         <v>140997000.0</v>
       </c>
       <c r="H45">
         <v>107314000.0</v>
       </c>
       <c r="I45">
         <v>103447000.0</v>
       </c>
       <c r="J45">
         <v>78756000.0</v>
       </c>
       <c r="K45">
@@ -4682,51 +4705,53 @@
         <v>116716000.0</v>
       </c>
       <c r="X47">
         <v>110965000.0</v>
       </c>
       <c r="Y47">
         <v>99550000.0</v>
       </c>
       <c r="Z47">
         <v>71223000.0</v>
       </c>
       <c r="AA47">
         <v>90996000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
     </row>
     <row r="48" spans="1:33">
       <c r="A48" t="s">
         <v>79</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>281742000.0</v>
+      </c>
       <c r="C48">
         <v>246331000.0</v>
       </c>
       <c r="D48">
         <v>212125000.0</v>
       </c>
       <c r="E48">
         <v>191053000.0</v>
       </c>
       <c r="F48">
         <v>159904000.0</v>
       </c>
       <c r="G48">
         <v>148381000.0</v>
       </c>
       <c r="H48">
         <v>129331000.0</v>
       </c>
       <c r="I48">
         <v>101194000.0</v>
       </c>
       <c r="J48">
         <v>81757000.0</v>
       </c>
       <c r="K48">
@@ -4842,51 +4867,53 @@
       <c r="P49">
         <v>133137000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2994000.0</v>
+      </c>
       <c r="C50">
         <v>2994000.0</v>
       </c>
       <c r="D50">
         <v>10756000.0</v>
       </c>
       <c r="E50">
         <v>10756000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50">
         <v>7701000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50">
         <v>1055000.0</v>
       </c>
       <c r="K50">
         <v>927000.0</v>
       </c>
       <c r="L50">
         <v>1058000.0</v>
       </c>
       <c r="M50">
@@ -5864,831 +5891,837 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>27894000.0</v>
+      </c>
+      <c r="C2">
         <v>22190000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28052000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30794000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24682000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>27783000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20356000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24508000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26365000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>31142000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31156000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26721000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>24885000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>26968000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>40444000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>49640000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36953000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32267000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20148000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15460000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>13260000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12993000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13702000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13014000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17933000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15493000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7626000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12694000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>15524000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>19784000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>19291000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5568000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4460000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>7521000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3699000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7620000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3627000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5267000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4979000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4976000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3739000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4739000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10463000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14598000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>9421000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15480000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21978000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>16638000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>20924000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>21731000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>22063000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>29528000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>33598000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>21042000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>24421000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>30686000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>21444000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>47237000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>60624000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>19478000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>40332000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28463000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31368000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>25059000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>32225000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>30039000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>27015000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24429000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>26127000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>34109000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>58802000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>52561000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>32523000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>44198000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>20229000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>29717000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>28939000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>50865000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>48092000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>36220000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>38215000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>28914000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>38498000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>30200000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>36654000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>44535000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>29866000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>27028000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>24749000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>24387000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>24544000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22653000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>22411000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>31098000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>27992000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>25404000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>23551000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>28121000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>26154000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>30659000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20748000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>28055000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>36899000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>34030000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>27162000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>17600000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>24400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>22700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>18500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>23500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>27100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>20300000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>20500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>8100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>11400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>13000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>9100000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>9900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>9100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>10400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>6500000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>9700000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
-      <c r="DV2">
+      <c r="DV2"/>
+      <c r="DW2">
         <v>7700000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6776,52 +6809,53 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6909,462 +6943,466 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>41000.0</v>
+      </c>
       <c r="C5">
+        <v>-143000.0</v>
+      </c>
+      <c r="D5">
         <v>-853000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1014000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-863000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-834000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1156000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-918000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-905000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-960000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-951000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-924000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-916000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-789000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1200000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1808000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1967000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1682000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1706000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1760000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1805000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1866000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1797000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1841000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1710000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1814000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1710000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1733000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1760000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1536000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1342000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1349000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1396000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1445000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1188000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1293000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1388000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1483000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1338000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1455000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1570000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1538000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1522000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1646000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1739000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1833000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1070000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1178000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1195000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1261000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1986000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1989000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2097000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2273000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2243000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2134000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2206000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2307000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2456000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2519000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2367000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BN5">
         <v>-3000000.0</v>
       </c>
       <c r="BO5">
         <v>-3000000.0</v>
       </c>
       <c r="BP5">
-        <v>-2923000.0</v>
+        <v>-3000000.0</v>
       </c>
       <c r="BQ5">
         <v>-2923000.0</v>
       </c>
       <c r="BR5">
         <v>-2923000.0</v>
       </c>
       <c r="BS5">
-        <v>-1520000.0</v>
+        <v>-2923000.0</v>
       </c>
       <c r="BT5">
         <v>-1520000.0</v>
       </c>
       <c r="BU5">
         <v>-1520000.0</v>
       </c>
       <c r="BV5">
         <v>-1520000.0</v>
       </c>
       <c r="BW5">
-        <v>-1696000.0</v>
+        <v>-1520000.0</v>
       </c>
       <c r="BX5">
         <v>-1696000.0</v>
       </c>
       <c r="BY5">
         <v>-1696000.0</v>
       </c>
       <c r="BZ5">
+        <v>-1696000.0</v>
+      </c>
+      <c r="CA5">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2074000.0</v>
       </c>
       <c r="CB5">
         <v>-2074000.0</v>
       </c>
       <c r="CC5">
         <v>-2074000.0</v>
       </c>
       <c r="CD5">
         <v>-2074000.0</v>
       </c>
       <c r="CE5">
-        <v>-1934000.0</v>
+        <v>-2074000.0</v>
       </c>
       <c r="CF5">
         <v>-1934000.0</v>
       </c>
       <c r="CG5">
         <v>-1934000.0</v>
       </c>
       <c r="CH5">
         <v>-1934000.0</v>
       </c>
       <c r="CI5">
-        <v>-817000.0</v>
+        <v>-1934000.0</v>
       </c>
       <c r="CJ5">
         <v>-817000.0</v>
       </c>
       <c r="CK5">
         <v>-817000.0</v>
       </c>
       <c r="CL5">
         <v>-817000.0</v>
       </c>
       <c r="CM5">
-        <v>-1689000.0</v>
+        <v>-817000.0</v>
       </c>
       <c r="CN5">
         <v>-1689000.0</v>
       </c>
       <c r="CO5">
         <v>-1689000.0</v>
       </c>
       <c r="CP5">
         <v>-1689000.0</v>
       </c>
       <c r="CQ5">
-        <v>-1138000.0</v>
+        <v>-1689000.0</v>
       </c>
       <c r="CR5">
         <v>-1138000.0</v>
       </c>
       <c r="CS5">
         <v>-1138000.0</v>
       </c>
       <c r="CT5">
         <v>-1138000.0</v>
       </c>
       <c r="CU5">
-        <v>-217000.0</v>
+        <v>-1138000.0</v>
       </c>
       <c r="CV5">
         <v>-217000.0</v>
       </c>
       <c r="CW5">
         <v>-217000.0</v>
       </c>
       <c r="CX5">
         <v>-217000.0</v>
       </c>
       <c r="CY5">
+        <v>-217000.0</v>
+      </c>
+      <c r="CZ5">
         <v>-34223000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-33817000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-32060000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-30400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DD5">
         <v>-100000.0</v>
       </c>
       <c r="DE5">
+        <v>-100000.0</v>
+      </c>
+      <c r="DF5">
         <v>-26500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-25500000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-25600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-25300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>-29300000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-23700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-23200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-21900000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-21500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-20900000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-20800000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>-20300000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-10400000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-9900000.0</v>
       </c>
-      <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
-      <c r="DV5">
+      <c r="DV5"/>
+      <c r="DW5">
         <v>-8600000.0</v>
       </c>
-      <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7408,51 +7446,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7477,211 +7517,216 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>91705000.0</v>
+      </c>
       <c r="C7">
+        <v>91052000.0</v>
+      </c>
+      <c r="D7">
         <v>92170000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>91713000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>89552000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>90731000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>86929000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>88027000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>89278000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>90216000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>91428000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>92676000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>92953000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>94174000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>94956000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>96143000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>97308000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>98904000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>32405000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33037000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>33618000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>30490000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>30751000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>28768000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>27714000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>2062000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>839000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>931000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>920000.0</v>
       </c>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>667000.0</v>
       </c>
-      <c r="AN7"/>
-      <c r="AO7">
+      <c r="AO7"/>
+      <c r="AP7">
         <v>667000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>718000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>112000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>149000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>180000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>225000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>846000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1105000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1357000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>5679000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>6248000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>6797000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>8331000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>9179000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>10024000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>10851000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>11550000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>12347000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>13156000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>13974000.0</v>
       </c>
-      <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
@@ -7706,111 +7751,116 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>96000.0</v>
+      </c>
       <c r="C8">
         <v>96000.0</v>
       </c>
       <c r="D8">
+        <v>96000.0</v>
+      </c>
+      <c r="E8">
         <v>98000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="G8">
         <v>99000.0</v>
       </c>
       <c r="H8">
         <v>99000.0</v>
       </c>
       <c r="I8">
         <v>99000.0</v>
       </c>
       <c r="J8">
-        <v>100000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="K8">
         <v>100000.0</v>
       </c>
       <c r="L8">
         <v>100000.0</v>
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="O8">
         <v>99000.0</v>
       </c>
       <c r="P8">
         <v>99000.0</v>
       </c>
       <c r="Q8">
         <v>99000.0</v>
       </c>
       <c r="R8">
         <v>99000.0</v>
       </c>
       <c r="S8">
         <v>99000.0</v>
       </c>
       <c r="T8">
         <v>99000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>99000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7875,213 +7925,214 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>128562000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>128478000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>127911000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>126686000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>125517000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>125403000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>125062000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>124283000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>123686000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>123487000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>123013000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>122231000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>121358000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>120902000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>120544000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120051000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>119510000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>118857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118835000.0</v>
       </c>
       <c r="AE9">
         <v>118835000.0</v>
       </c>
       <c r="AF9">
         <v>118835000.0</v>
       </c>
       <c r="AG9">
+        <v>118835000.0</v>
+      </c>
+      <c r="AH9">
         <v>118635000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>119856000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>119619000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>119382000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>118927000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>118680000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>118207000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>117689000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>117054000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>117819000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>117372000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>117167000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>116697000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>116802000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>115370000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>114488000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>113630000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>114559000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>113667000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>112792000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>111953000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>112230000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>111372000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>110514000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>109782000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>109348000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>108193000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>108066000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8106,429 +8157,433 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>14262000.0</v>
+      </c>
+      <c r="C10">
         <v>2273000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2671000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2031000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5285000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5007000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5723000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4528000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4262000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4068000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4058000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4152000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3934000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3681000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3706000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3543000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3301000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2997000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3188000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>23198000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>29893000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37927000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30363000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19206000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9656000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>31014000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11744000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10054000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3843000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6677000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1547000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>41887000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>39991000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>43646000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5303000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>17528000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20807000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>21829000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11805000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9065000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9402000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>10309000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>635000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>688000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>116000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>527000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>72000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>75000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>49000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>588000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>194000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>47000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>46000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>28000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>25000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>88000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>182000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>72000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>43000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>77000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>51000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>37000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>44000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>18000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>31000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>172000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>121000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>104000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>90000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>71000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>164000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>342000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>234000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>191000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>250000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>180000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4259000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>99000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>75000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>131000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>133000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>89000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>160000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>39000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>89000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>111000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>61000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>138000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>128000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>110000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>159000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>160000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="CR10">
         <v>48000.0</v>
       </c>
       <c r="CS10">
         <v>48000.0</v>
       </c>
       <c r="CT10">
+        <v>48000.0</v>
+      </c>
+      <c r="CU10">
         <v>71000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>142000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1721000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1822000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>353000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4371000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>488000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>496000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>2400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI10">
         <v>2000000.0</v>
       </c>
       <c r="DJ10">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK10">
         <v>900000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>4700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DO10">
         <v>4300000.0</v>
       </c>
       <c r="DP10">
+        <v>4300000.0</v>
+      </c>
+      <c r="DQ10">
         <v>2600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>2800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>900000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
-      <c r="DV10">
+      <c r="DV10"/>
+      <c r="DW10">
         <v>400000.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8616,1749 +8671,1767 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>14262000.0</v>
+      </c>
+      <c r="C12">
         <v>2273000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2671000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2031000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5285000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5007000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5723000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4528000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4262000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4068000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4058000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4152000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3934000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3681000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3706000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3543000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3301000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2997000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3188000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>23198000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29893000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37927000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30363000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19206000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9656000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>31014000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11744000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10054000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3843000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6677000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1547000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>41887000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>39991000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>43646000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5303000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17528000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20807000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21829000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>11805000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9065000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9402000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>10309000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>635000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>688000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>116000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>527000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>72000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>75000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>49000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>588000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>33000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>194000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>47000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>46000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>25000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>88000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>182000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>72000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>43000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>77000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>51000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>37000.0</v>
       </c>
-      <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>121000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>104000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>90000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>71000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>164000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>342000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>234000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>191000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>250000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>180000.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>99000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>75000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>131000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>133000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>89000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>160000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>39000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>89000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>111000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>61000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>138000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>128000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>110000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>159000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>160000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="CR12">
         <v>48000.0</v>
       </c>
       <c r="CS12">
         <v>48000.0</v>
       </c>
       <c r="CT12">
+        <v>48000.0</v>
+      </c>
+      <c r="CU12">
         <v>71000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>142000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>1721000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1822000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>353000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4371000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>488000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>496000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>1000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>2400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>1800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DI12">
         <v>2000000.0</v>
       </c>
       <c r="DJ12">
+        <v>2000000.0</v>
+      </c>
+      <c r="DK12">
         <v>900000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>2200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>4700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>4200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4300000.0</v>
       </c>
       <c r="DO12">
         <v>4300000.0</v>
       </c>
       <c r="DP12">
+        <v>4300000.0</v>
+      </c>
+      <c r="DQ12">
         <v>2600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>2800000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>900000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
-      <c r="DV12">
+      <c r="DV12"/>
+      <c r="DW12">
         <v>400000.0</v>
       </c>
-      <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>96000.0</v>
+      </c>
       <c r="C13">
         <v>96000.0</v>
       </c>
       <c r="D13">
+        <v>96000.0</v>
+      </c>
+      <c r="E13">
         <v>98000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="G13">
         <v>99000.0</v>
       </c>
       <c r="H13">
         <v>99000.0</v>
       </c>
       <c r="I13">
         <v>99000.0</v>
       </c>
       <c r="J13">
-        <v>100000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="K13">
         <v>100000.0</v>
       </c>
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="O13">
         <v>99000.0</v>
       </c>
       <c r="P13">
         <v>99000.0</v>
       </c>
       <c r="Q13">
         <v>99000.0</v>
       </c>
       <c r="R13">
         <v>99000.0</v>
       </c>
       <c r="S13">
         <v>99000.0</v>
       </c>
       <c r="T13">
         <v>99000.0</v>
       </c>
       <c r="U13">
         <v>99000.0</v>
       </c>
       <c r="V13">
-        <v>98000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="W13">
         <v>98000.0</v>
       </c>
       <c r="X13">
         <v>98000.0</v>
       </c>
       <c r="Y13">
         <v>98000.0</v>
       </c>
       <c r="Z13">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AA13">
         <v>97000.0</v>
       </c>
       <c r="AB13">
         <v>97000.0</v>
       </c>
       <c r="AC13">
         <v>97000.0</v>
       </c>
       <c r="AD13">
         <v>97000.0</v>
       </c>
       <c r="AE13">
         <v>97000.0</v>
       </c>
       <c r="AF13">
         <v>97000.0</v>
       </c>
       <c r="AG13">
         <v>97000.0</v>
       </c>
       <c r="AH13">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AI13">
         <v>96000.0</v>
       </c>
       <c r="AJ13">
         <v>96000.0</v>
       </c>
       <c r="AK13">
         <v>96000.0</v>
       </c>
       <c r="AL13">
         <v>96000.0</v>
       </c>
       <c r="AM13">
         <v>96000.0</v>
       </c>
       <c r="AN13">
         <v>96000.0</v>
       </c>
       <c r="AO13">
         <v>96000.0</v>
       </c>
       <c r="AP13">
         <v>96000.0</v>
       </c>
       <c r="AQ13">
         <v>96000.0</v>
       </c>
       <c r="AR13">
         <v>96000.0</v>
       </c>
       <c r="AS13">
         <v>96000.0</v>
       </c>
       <c r="AT13">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AU13">
         <v>95000.0</v>
       </c>
       <c r="AV13">
         <v>95000.0</v>
       </c>
       <c r="AW13">
         <v>95000.0</v>
       </c>
       <c r="AX13">
-        <v>94000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="AY13">
         <v>94000.0</v>
       </c>
       <c r="AZ13">
         <v>94000.0</v>
       </c>
       <c r="BA13">
         <v>94000.0</v>
       </c>
       <c r="BB13">
         <v>94000.0</v>
       </c>
       <c r="BC13">
         <v>94000.0</v>
       </c>
       <c r="BD13">
         <v>94000.0</v>
       </c>
       <c r="BE13">
         <v>94000.0</v>
       </c>
       <c r="BF13">
         <v>94000.0</v>
       </c>
       <c r="BG13">
         <v>94000.0</v>
       </c>
       <c r="BH13">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BI13">
         <v>93000.0</v>
       </c>
       <c r="BJ13">
         <v>93000.0</v>
       </c>
       <c r="BK13">
         <v>93000.0</v>
       </c>
       <c r="BL13">
         <v>93000.0</v>
       </c>
       <c r="BM13">
         <v>93000.0</v>
       </c>
       <c r="BN13">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="BO13">
         <v>92000.0</v>
       </c>
       <c r="BP13">
         <v>92000.0</v>
       </c>
       <c r="BQ13">
         <v>92000.0</v>
       </c>
       <c r="BR13">
         <v>92000.0</v>
       </c>
       <c r="BS13">
         <v>92000.0</v>
       </c>
       <c r="BT13">
         <v>92000.0</v>
       </c>
       <c r="BU13">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="BV13">
         <v>91000.0</v>
       </c>
       <c r="BW13">
+        <v>91000.0</v>
+      </c>
+      <c r="BX13">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BY13">
         <v>89000.0</v>
       </c>
       <c r="BZ13">
         <v>89000.0</v>
       </c>
       <c r="CA13">
-        <v>69000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="CB13">
         <v>69000.0</v>
       </c>
       <c r="CC13">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="CD13">
         <v>68000.0</v>
       </c>
       <c r="CE13">
         <v>68000.0</v>
       </c>
       <c r="CF13">
         <v>68000.0</v>
       </c>
       <c r="CG13">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CH13">
         <v>67000.0</v>
       </c>
       <c r="CI13">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="CJ13">
         <v>66000.0</v>
       </c>
       <c r="CK13">
         <v>66000.0</v>
       </c>
       <c r="CL13">
         <v>66000.0</v>
       </c>
       <c r="CM13">
         <v>66000.0</v>
       </c>
       <c r="CN13">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="CO13">
         <v>65000.0</v>
       </c>
       <c r="CP13">
         <v>65000.0</v>
       </c>
       <c r="CQ13">
         <v>65000.0</v>
       </c>
       <c r="CR13">
         <v>65000.0</v>
       </c>
       <c r="CS13">
         <v>65000.0</v>
       </c>
       <c r="CT13">
         <v>65000.0</v>
       </c>
       <c r="CU13">
         <v>65000.0</v>
       </c>
       <c r="CV13">
         <v>65000.0</v>
       </c>
       <c r="CW13">
         <v>65000.0</v>
       </c>
       <c r="CX13">
         <v>65000.0</v>
       </c>
       <c r="CY13">
         <v>65000.0</v>
       </c>
       <c r="CZ13">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="DA13">
         <v>64000.0</v>
       </c>
       <c r="DB13">
-        <v>100000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="DC13">
         <v>100000.0</v>
       </c>
       <c r="DD13">
         <v>100000.0</v>
       </c>
-      <c r="DE13"/>
+      <c r="DE13">
+        <v>100000.0</v>
+      </c>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>9790000.0</v>
+      </c>
+      <c r="C14">
         <v>9802000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>9813000.0</v>
+      </c>
+      <c r="E14">
         <v>9961000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10117000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10108000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10055000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9995000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>10045000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10105000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10107000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10066000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10087000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10061000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10010000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9968000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>9973000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>9954000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>9921000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9915000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9921000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>9902000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>9861000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>9808000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9829000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>9816000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>9785000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>9753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9735000.0</v>
       </c>
       <c r="AD14">
         <v>9735000.0</v>
       </c>
       <c r="AE14">
         <v>9735000.0</v>
       </c>
       <c r="AF14">
+        <v>9735000.0</v>
+      </c>
+      <c r="AG14">
         <v>9727000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9620000.0</v>
       </c>
       <c r="AI14">
         <v>9620000.0</v>
       </c>
       <c r="AJ14">
+        <v>9620000.0</v>
+      </c>
+      <c r="AK14">
         <v>9610000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9604000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9680000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9620000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9580000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9572000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9565000.0</v>
       </c>
       <c r="AQ14">
         <v>9565000.0</v>
       </c>
       <c r="AR14">
+        <v>9565000.0</v>
+      </c>
+      <c r="AS14">
         <v>9557000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9553000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9520000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9616000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9508000.0</v>
       </c>
       <c r="AX14">
         <v>9508000.0</v>
       </c>
       <c r="AY14">
+        <v>9508000.0</v>
+      </c>
+      <c r="AZ14">
         <v>9517000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9481000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9484000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9479000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9499000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9433000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9412000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9369000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9373394.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9355000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9344000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9304000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9289921.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9278000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9342000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9249000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9240000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9237000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9353000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9219000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9370000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9348000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9307000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9087000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9242000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9221000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9213000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>8924000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7162000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>7131000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7125000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>6841000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>7112000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>7010000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>7014000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>6700000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>6791000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6726000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6682000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>6571000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>6687000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>6649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6549000.0</v>
       </c>
       <c r="CP14">
         <v>6549000.0</v>
       </c>
       <c r="CQ14">
+        <v>6549000.0</v>
+      </c>
+      <c r="CR14">
         <v>6803000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6780000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>6711000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>6526000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6708000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6655000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6616000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>6498000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>6607000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>6611000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>6608000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>6500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>6724138.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6595745.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>6500000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>6363636.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>6562500.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>6530612.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>6538462.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>6470588.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>6600000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>6666667.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>6486486.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>5294118.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>5510204.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>5531915.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428571.0</v>
       </c>
       <c r="DS14">
         <v>3428571.0</v>
       </c>
       <c r="DT14">
+        <v>3428571.0</v>
+      </c>
+      <c r="DU14">
         <v>3500000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>3333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DW14">
         <v>3200000.0</v>
       </c>
       <c r="DX14">
+        <v>3200000.0</v>
+      </c>
+      <c r="DY14">
         <v>3125000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>100000.0</v>
       </c>
       <c r="N15">
-        <v>99000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="O15">
         <v>99000.0</v>
       </c>
       <c r="P15">
         <v>99000.0</v>
       </c>
       <c r="Q15">
         <v>99000.0</v>
       </c>
       <c r="R15">
         <v>99000.0</v>
       </c>
       <c r="S15">
         <v>99000.0</v>
       </c>
       <c r="T15">
         <v>99000.0</v>
       </c>
       <c r="U15">
         <v>99000.0</v>
       </c>
       <c r="V15">
-        <v>98000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="W15">
         <v>98000.0</v>
       </c>
       <c r="X15">
         <v>98000.0</v>
       </c>
       <c r="Y15">
         <v>98000.0</v>
       </c>
       <c r="Z15">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AA15">
         <v>97000.0</v>
       </c>
       <c r="AB15">
         <v>97000.0</v>
       </c>
       <c r="AC15">
         <v>97000.0</v>
       </c>
       <c r="AD15">
         <v>97000.0</v>
       </c>
       <c r="AE15">
         <v>97000.0</v>
       </c>
       <c r="AF15">
         <v>97000.0</v>
       </c>
       <c r="AG15">
         <v>97000.0</v>
       </c>
       <c r="AH15">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AI15">
         <v>96000.0</v>
       </c>
       <c r="AJ15">
         <v>96000.0</v>
       </c>
       <c r="AK15">
         <v>96000.0</v>
       </c>
       <c r="AL15">
         <v>96000.0</v>
       </c>
       <c r="AM15">
         <v>96000.0</v>
       </c>
       <c r="AN15">
         <v>96000.0</v>
       </c>
       <c r="AO15">
         <v>96000.0</v>
       </c>
       <c r="AP15">
         <v>96000.0</v>
       </c>
       <c r="AQ15">
         <v>96000.0</v>
       </c>
       <c r="AR15">
         <v>96000.0</v>
       </c>
       <c r="AS15">
         <v>96000.0</v>
       </c>
       <c r="AT15">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AU15">
         <v>95000.0</v>
       </c>
       <c r="AV15">
         <v>95000.0</v>
       </c>
       <c r="AW15">
         <v>95000.0</v>
       </c>
       <c r="AX15">
-        <v>94000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="AY15">
         <v>94000.0</v>
       </c>
       <c r="AZ15">
         <v>94000.0</v>
       </c>
       <c r="BA15">
         <v>94000.0</v>
       </c>
       <c r="BB15">
         <v>94000.0</v>
       </c>
       <c r="BC15">
         <v>94000.0</v>
       </c>
       <c r="BD15">
         <v>94000.0</v>
       </c>
       <c r="BE15">
         <v>94000.0</v>
       </c>
       <c r="BF15">
         <v>94000.0</v>
       </c>
       <c r="BG15">
         <v>94000.0</v>
       </c>
       <c r="BH15">
-        <v>93000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BI15">
         <v>93000.0</v>
       </c>
       <c r="BJ15">
         <v>93000.0</v>
       </c>
       <c r="BK15">
+        <v>93000.0</v>
+      </c>
+      <c r="BL15">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93000.0</v>
       </c>
       <c r="BM15">
         <v>93000.0</v>
       </c>
       <c r="BN15">
-        <v>92000.0</v>
+        <v>93000.0</v>
       </c>
       <c r="BO15">
         <v>92000.0</v>
       </c>
       <c r="BP15">
         <v>92000.0</v>
       </c>
       <c r="BQ15">
         <v>92000.0</v>
       </c>
       <c r="BR15">
         <v>92000.0</v>
       </c>
       <c r="BS15">
         <v>92000.0</v>
       </c>
       <c r="BT15">
         <v>92000.0</v>
       </c>
       <c r="BU15">
-        <v>91000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="BV15">
         <v>91000.0</v>
       </c>
       <c r="BW15">
+        <v>91000.0</v>
+      </c>
+      <c r="BX15">
         <v>90000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="BY15">
         <v>89000.0</v>
       </c>
       <c r="BZ15">
         <v>89000.0</v>
       </c>
       <c r="CA15">
-        <v>69000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="CB15">
         <v>69000.0</v>
       </c>
       <c r="CC15">
-        <v>68000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="CD15">
         <v>68000.0</v>
       </c>
       <c r="CE15">
         <v>68000.0</v>
       </c>
       <c r="CF15">
         <v>68000.0</v>
       </c>
       <c r="CG15">
-        <v>67000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CH15">
         <v>67000.0</v>
       </c>
       <c r="CI15">
-        <v>66000.0</v>
+        <v>67000.0</v>
       </c>
       <c r="CJ15">
         <v>66000.0</v>
       </c>
       <c r="CK15">
         <v>66000.0</v>
       </c>
       <c r="CL15">
         <v>66000.0</v>
       </c>
       <c r="CM15">
         <v>66000.0</v>
       </c>
       <c r="CN15">
-        <v>65000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="CO15">
         <v>65000.0</v>
       </c>
       <c r="CP15">
         <v>65000.0</v>
       </c>
       <c r="CQ15">
         <v>65000.0</v>
       </c>
       <c r="CR15">
         <v>65000.0</v>
       </c>
       <c r="CS15">
         <v>65000.0</v>
       </c>
       <c r="CT15">
         <v>65000.0</v>
       </c>
       <c r="CU15">
         <v>65000.0</v>
       </c>
       <c r="CV15">
         <v>65000.0</v>
       </c>
       <c r="CW15">
         <v>65000.0</v>
       </c>
       <c r="CX15">
         <v>65000.0</v>
       </c>
       <c r="CY15">
         <v>65000.0</v>
       </c>
       <c r="CZ15">
-        <v>64000.0</v>
+        <v>65000.0</v>
       </c>
       <c r="DA15">
         <v>64000.0</v>
       </c>
       <c r="DB15">
-        <v>100000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="DC15">
         <v>100000.0</v>
       </c>
       <c r="DD15">
         <v>100000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DE15">
+        <v>100000.0</v>
+      </c>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>50859000.0</v>
+      </c>
       <c r="C16">
+        <v>8794000.0</v>
+      </c>
+      <c r="D16">
         <v>8308000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4218000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9304000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11197000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28897000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37105000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>18596000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>21450000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>17264000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>26990000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>25794000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>17456000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16243000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8127000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4090000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2623000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5388000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2722000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2034000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6189000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4540000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4731000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7882000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12281000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10862000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13986000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4530000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3745000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>802000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>184000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1155000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2599000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>291000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1012000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>940000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2038000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4147000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>929000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3771000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>520000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>695000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>933000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1462000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2835000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1312000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5371000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>18215000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>8260000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4005000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3635000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2792000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>6478000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>51734000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>40805000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>21579000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
-      <c r="BH16">
+      <c r="BH16"/>
+      <c r="BI16">
         <v>18388000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>12553000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>11448000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>12957000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>8854000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>10311000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4535000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>4061000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>3134000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>4868000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>2233000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>1980000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>7276000.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10446,193 +10519,194 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>11402000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>11285000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>10984000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>12548000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12750000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>14611000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12202000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>10293000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>68000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>67000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>233000.0</v>
       </c>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
         <v>1282000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2461000.0</v>
       </c>
-      <c r="AN18">
-[...1 lines deleted...]
-      </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>5124000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>11012000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14235000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>14194000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>14015000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>12208000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>12250000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>12879000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11842000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>18957000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>17319000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>17131000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>15254000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>19655000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>20484000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>21102000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>20588000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>16811000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>15385000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10657,52 +10731,53 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10790,224 +10865,225 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>55504000.0</v>
       </c>
       <c r="C20">
         <v>55504000.0</v>
       </c>
       <c r="D20">
         <v>55504000.0</v>
       </c>
       <c r="E20">
         <v>55504000.0</v>
       </c>
       <c r="F20">
         <v>55504000.0</v>
       </c>
       <c r="G20">
         <v>55504000.0</v>
       </c>
       <c r="H20">
         <v>55504000.0</v>
       </c>
       <c r="I20">
         <v>55504000.0</v>
       </c>
       <c r="J20">
         <v>55504000.0</v>
       </c>
       <c r="K20">
         <v>55504000.0</v>
       </c>
       <c r="L20">
         <v>55504000.0</v>
       </c>
       <c r="M20">
         <v>55504000.0</v>
       </c>
       <c r="N20">
         <v>55504000.0</v>
       </c>
       <c r="O20">
         <v>55504000.0</v>
       </c>
       <c r="P20">
-        <v>53684000.0</v>
+        <v>55504000.0</v>
       </c>
       <c r="Q20">
         <v>53684000.0</v>
       </c>
       <c r="R20">
         <v>53684000.0</v>
       </c>
       <c r="S20">
-        <v>22985000.0</v>
+        <v>53684000.0</v>
       </c>
       <c r="T20">
         <v>22985000.0</v>
       </c>
       <c r="U20">
         <v>22985000.0</v>
       </c>
       <c r="V20">
         <v>22985000.0</v>
       </c>
       <c r="W20">
         <v>22985000.0</v>
       </c>
       <c r="X20">
         <v>22985000.0</v>
       </c>
       <c r="Y20">
         <v>22985000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>22985000.0</v>
+      </c>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
-        <v>5282000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT20">
         <v>5282000.0</v>
       </c>
       <c r="AU20">
-        <v>21348000.0</v>
+        <v>5282000.0</v>
       </c>
       <c r="AV20">
         <v>21348000.0</v>
       </c>
       <c r="AW20">
         <v>21348000.0</v>
       </c>
       <c r="AX20">
+        <v>21348000.0</v>
+      </c>
+      <c r="AY20">
         <v>25760000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20478000.0</v>
       </c>
       <c r="AZ20">
         <v>20478000.0</v>
       </c>
       <c r="BA20">
         <v>20478000.0</v>
       </c>
       <c r="BB20">
         <v>20478000.0</v>
       </c>
       <c r="BC20">
         <v>20478000.0</v>
       </c>
       <c r="BD20">
         <v>20478000.0</v>
       </c>
       <c r="BE20">
         <v>20478000.0</v>
       </c>
       <c r="BF20">
         <v>20478000.0</v>
       </c>
       <c r="BG20">
         <v>20478000.0</v>
       </c>
       <c r="BH20">
         <v>20478000.0</v>
       </c>
       <c r="BI20">
-        <v>21451000.0</v>
+        <v>20478000.0</v>
       </c>
       <c r="BJ20">
         <v>21451000.0</v>
       </c>
       <c r="BK20">
         <v>21451000.0</v>
       </c>
       <c r="BL20">
         <v>21451000.0</v>
       </c>
       <c r="BM20">
         <v>21451000.0</v>
       </c>
       <c r="BN20">
         <v>21451000.0</v>
       </c>
       <c r="BO20">
         <v>21451000.0</v>
       </c>
       <c r="BP20">
         <v>21451000.0</v>
       </c>
       <c r="BQ20">
         <v>21451000.0</v>
       </c>
@@ -11077,278 +11153,281 @@
       <c r="CM20">
         <v>21451000.0</v>
       </c>
       <c r="CN20">
         <v>21451000.0</v>
       </c>
       <c r="CO20">
         <v>21451000.0</v>
       </c>
       <c r="CP20">
         <v>21451000.0</v>
       </c>
       <c r="CQ20">
         <v>21451000.0</v>
       </c>
       <c r="CR20">
         <v>21451000.0</v>
       </c>
       <c r="CS20">
         <v>21451000.0</v>
       </c>
       <c r="CT20">
         <v>21451000.0</v>
       </c>
       <c r="CU20">
+        <v>21451000.0</v>
+      </c>
+      <c r="CV20">
         <v>21599000.0</v>
       </c>
-      <c r="CV20">
+      <c r="CW20">
         <v>21748000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>21896000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>22044000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>22174000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>22328000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>22482000.0</v>
       </c>
-      <c r="DB20"/>
-      <c r="DC20">
+      <c r="DC20"/>
+      <c r="DD20">
         <v>22785000.0</v>
       </c>
-      <c r="DD20">
+      <c r="DE20">
         <v>22933000.0</v>
       </c>
-      <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
+        <v>23475000.0</v>
+      </c>
+      <c r="C21">
         <v>23008000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>24016000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25025000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>26033000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27041000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>28050000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29058000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30066000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>31074000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>32117000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33160000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34203000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>35264000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>36334000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>37073000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>38182000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39376000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9571000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9887000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10202000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10518000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11116000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11424000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11997000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1431000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>1553000.0</v>
       </c>
       <c r="AE21">
-        <v>0.0</v>
+        <v>1553000.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
-        <v>1903000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH21">
         <v>1903000.0</v>
       </c>
       <c r="AI21">
-        <v>0.0</v>
+        <v>1903000.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
-        <v>2398000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL21">
         <v>2398000.0</v>
       </c>
       <c r="AM21">
-        <v>0.0</v>
+        <v>2398000.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
-        <v>2921000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP21">
         <v>2921000.0</v>
       </c>
       <c r="AQ21">
-        <v>0.0</v>
+        <v>2921000.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
-        <v>3445000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT21">
         <v>3445000.0</v>
       </c>
       <c r="AU21">
-        <v>21348000.0</v>
+        <v>3445000.0</v>
       </c>
       <c r="AV21">
         <v>21348000.0</v>
       </c>
       <c r="AW21">
-        <v>3967000.0</v>
+        <v>21348000.0</v>
       </c>
       <c r="AX21">
         <v>3967000.0</v>
       </c>
       <c r="AY21">
-        <v>20478000.0</v>
+        <v>3967000.0</v>
       </c>
       <c r="AZ21">
         <v>20478000.0</v>
       </c>
       <c r="BA21">
         <v>20478000.0</v>
       </c>
       <c r="BB21">
         <v>20478000.0</v>
       </c>
       <c r="BC21">
         <v>20478000.0</v>
       </c>
       <c r="BD21">
         <v>20478000.0</v>
       </c>
       <c r="BE21">
         <v>20478000.0</v>
       </c>
       <c r="BF21">
         <v>20478000.0</v>
       </c>
       <c r="BG21">
         <v>20478000.0</v>
       </c>
       <c r="BH21">
+        <v>20478000.0</v>
+      </c>
+      <c r="BI21">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21451000.0</v>
       </c>
       <c r="BJ21">
         <v>21451000.0</v>
       </c>
       <c r="BK21">
         <v>21451000.0</v>
       </c>
       <c r="BL21">
         <v>21451000.0</v>
       </c>
       <c r="BM21">
         <v>21451000.0</v>
       </c>
       <c r="BN21">
         <v>21451000.0</v>
       </c>
       <c r="BO21">
         <v>21451000.0</v>
       </c>
       <c r="BP21">
         <v>21451000.0</v>
       </c>
       <c r="BQ21">
         <v>21451000.0</v>
       </c>
@@ -11418,1334 +11497,1348 @@
       <c r="CM21">
         <v>21451000.0</v>
       </c>
       <c r="CN21">
         <v>21451000.0</v>
       </c>
       <c r="CO21">
         <v>21451000.0</v>
       </c>
       <c r="CP21">
         <v>21451000.0</v>
       </c>
       <c r="CQ21">
         <v>21451000.0</v>
       </c>
       <c r="CR21">
         <v>21451000.0</v>
       </c>
       <c r="CS21">
         <v>21451000.0</v>
       </c>
       <c r="CT21">
         <v>21451000.0</v>
       </c>
       <c r="CU21">
+        <v>21451000.0</v>
+      </c>
+      <c r="CV21">
         <v>21599000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>21748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22044000.0</v>
       </c>
       <c r="CX21">
         <v>22044000.0</v>
       </c>
       <c r="CY21">
+        <v>22044000.0</v>
+      </c>
+      <c r="CZ21">
         <v>22174000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>22328000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>22482000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>22600000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>22800000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>22900000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>23100000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>23200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>20200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19300000.0</v>
       </c>
       <c r="DI21">
         <v>19300000.0</v>
       </c>
-      <c r="DJ21"/>
+      <c r="DJ21">
+        <v>19300000.0</v>
+      </c>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>69795000.0</v>
+      </c>
+      <c r="C22">
         <v>74287000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>74521000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76477000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>80684000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>79770000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>84977000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>87732000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>96481000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>91229000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>83093000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>84579000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>70970000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>71029000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>71578000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74247000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>62708000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>59651000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>43042000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>30029000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>33177000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29177000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>31945000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>35425000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>39259000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>30654000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>27287000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>33513000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>41116000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>39376000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>34742000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>19270000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>17126000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>17055000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>18998000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>22415000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>16954000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>19037000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20606000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>25542000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>29379000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>29475000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>49161000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>51151000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>61283000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>72779000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>77272000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>64068000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>62974000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>110392000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>109945000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>115845000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>109604000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>113545000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>131679000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>120604000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>98612000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>107169000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>91889000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>74178000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>93601000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>80887000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>81645000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>82201000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>80600000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>74866000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>79172000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>63494000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>75411000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>87348000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>100002000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>71783000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>59458000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>62805000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>57460000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>63638000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>74986000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>79300000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>66273000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>62704000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>54367000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>51070000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>49207000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>51130000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>57251000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>60696000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>52260000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>43826000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>42055000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>43655000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>46798000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>51216000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>51282000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>52586000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>65572000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>59331000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>54825000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>54499000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>57349000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>58700000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>59245000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>60028000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>62974000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>68117000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>58999000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>44400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>45800000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>43600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>47200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>49300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>49700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>39200000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>32800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>20500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>22900000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>24500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>24100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>20500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>15700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>15900000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>11000000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>11400000.0</v>
       </c>
-      <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
-      <c r="DV22">
+      <c r="DV22"/>
+      <c r="DW22">
         <v>13700000.0</v>
       </c>
-      <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>634140000.0</v>
+      </c>
+      <c r="C23">
         <v>579630000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>605233000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>592580000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>582234000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>589653000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>617190000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>631745000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>621300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>597881000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>589088000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>602738000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>582379000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>601340000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>586477000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>586583000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>559521000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>547679000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>380967000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>364109000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>367315000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>373015000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>366825000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>351712000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>349313000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>310245000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>285313000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>279052000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>266525000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>271350000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>257224000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>213929000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>219727000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>230324000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>225925000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>232515000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>231114000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>241555000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>240269000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>240781000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>249210000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>259380000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>283419000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>294666000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>320753000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>351882000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>368996000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>355820000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>362596000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>433459000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>433713000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>445321000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>445914000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>422422000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>455040000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>435040000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>407508000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>413373000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>422542000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>448137000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>459789000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>435205000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>449482000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>430262000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>416259000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>391237000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>421487000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>461511000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>476391000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>509434000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>515707000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>491465000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>458949000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>453563000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>425065000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>414453000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>409806000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>424451000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>363951000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>346714000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>343028000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>338485000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>345856000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>341984000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>326570000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>335403000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>307078000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>291090000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>282025000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>280010000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>286882000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>287967000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>280076000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>286732000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>280292000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>268479000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>264885000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>266582000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>284148000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>279323000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>288418000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>283157000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>289316000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>285939000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>268041000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>248300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>255100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>242200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>238500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>234200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>220900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>201400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>188400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>132100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>126800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>111000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>111300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>101400000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>102300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>98900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>68900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>64500000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>56800000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>7734000.0</v>
+      </c>
       <c r="C24">
+        <v>8758000.0</v>
+      </c>
+      <c r="D24">
         <v>36864000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>40623000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>36261000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>36153000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>60704000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>75923000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>89863000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>54485000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>58076000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>70069000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>62617000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>83696000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>71817000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>86713000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>90252000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>86761000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2153000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>5106000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5888000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>11244000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>12032000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>12968000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>6860000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11464000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>190000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>920000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1022000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>737000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>424000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>481000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>539000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>602000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>667000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>739000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>667000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>718000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>112000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>7053000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>24823000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>45587000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>46649000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>39924000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>25191000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>88562000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>62022000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>62821000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>59807000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>53890000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>66075000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>7786000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>63093000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>74071000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>75500000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>13500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>107301000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>93517000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>103736000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>90326000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>73838000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>51722000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>77509000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>74640000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>88271000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>114444000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>109245000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>102052000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>101155000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>93336000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>98892000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>89711000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>87325000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>90915000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>87607000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>84751000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>85925000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>94931000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>58589000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>58599000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>64146000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>59689000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>54733000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>54977000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>50681000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>35914000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>41156000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>41425000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>81360000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>75664000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>76316000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>72137000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>59214000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>59009000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>64233000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>64453000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>70631000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>70842000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>76022000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>75289000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>76874000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>62617000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>83696000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>71817000.0</v>
       </c>
-      <c r="P25"/>
       <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>86761000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2153000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>5888000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11244000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12032000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12968000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1221000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>586000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>671000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>756000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>12303000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1121000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>920000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>667000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AO25"/>
+      <c r="AP25">
         <v>667000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>718000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>112000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7202000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>25003000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>45812000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>47495000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>41029000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26548000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>94241000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>68270000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>69618000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>68138000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>63069000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>76099000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18637000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>74643000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>86418000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>88656000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>27474000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12770,52 +12863,53 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12903,52 +12997,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13036,503 +13131,511 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>88171000.0</v>
+      </c>
+      <c r="C28">
         <v>100531000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>129357000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>133299000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>123522000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>131695000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>152666000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>170178000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>185635000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>158870000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>156202000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>169349000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>162392000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>184945000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>166592000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>179313000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>184259000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>183887000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31370000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9839000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11962000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6152000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15740000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>24727000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>33937000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-28952000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4594000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-2419000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3773000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6042000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-40567000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-38572000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-42591000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-4635000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-16789000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-19980000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-20902000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-10780000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-7942000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-8369000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-9251000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6200000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6692000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>26814000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>47455000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>48421000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>41928000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>31020000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>101583000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>78371000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>79796000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>77103000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>72032000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>85051000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>79587000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>83567000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>79603000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>81142000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>100272000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>106643000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>100267000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>110327000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>87714000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>70982000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>48587000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>58934000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>81805000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>94722000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>120897000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>115704000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>108406000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>107319000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>94961000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>103113000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>93863000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>99323000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>96319000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>97079000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>93989000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>95115000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>104159000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>105620000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>113472000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>96137000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>99799000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>88323000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>81750000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>76532000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>47822000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>85524000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>90939000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>82436000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>76591000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>77334000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>73133000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>72602000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>72811000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>91762000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>85743000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>133759000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>126633000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>123104000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>132993000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>122786000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>118600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>119500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>112300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>115500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>113700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>105100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>97400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>86600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>48400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>40200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>21000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>27700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>19900000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>38000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>38100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>17700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>15600000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
-      <c r="DV28">
+      <c r="DV28"/>
+      <c r="DW28">
         <v>34100000.0</v>
       </c>
-      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>414456000.0</v>
+      </c>
       <c r="C29">
+        <v>406535000.0</v>
+      </c>
+      <c r="D29">
         <v>426210000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>423069000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>417711000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>413150000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>433820000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>437862000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>443233000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>405601000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>68832000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>409426000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>73373000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>412726000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>75342000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>86713000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>377250000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>370144000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2153000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>274712000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8237000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>283215000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>278068000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>270673000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>265064000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13592,590 +13695,594 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
-        <v>78171000.0</v>
+        <v>209929000.0</v>
       </c>
       <c r="C30">
+        <v>169207000.0</v>
+      </c>
+      <c r="D30">
         <v>195016000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>181196000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>165069000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>170368000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>200490000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>210414000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>188111000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168161000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>172417000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>185778000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>176930000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>193341000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>191235000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>188205000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>170294000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>159834000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>150124000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>124282000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>115680000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>119665000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>119900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>114106000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>118139000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>129212000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>127432000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>114255000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>98058000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>108665000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>98085000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>60654000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>69086000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>73492000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>74538000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>64153000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>63679000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>69218000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>69019000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>64729000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>63378000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>70159000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>74122000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>83327000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>84681000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>109188000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>107206000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>103359000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>113284000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>122938000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>117014000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>123633000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>135433000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>114812000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>75962000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>72229000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>64872000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>69894000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>85181000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>153564000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>82820000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>81773000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>86007000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>60619000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>56573000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>45762000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>56403000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>56887000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>62346000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>79210000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>188531000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>193765000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>178280000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>173243000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>158053000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>148933000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>136541000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>148667000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>134757000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>125551000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>134125000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>137699000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>148049000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>143171000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>128800000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>125087000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>106806000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>102217000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>94593000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>91351000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>103198000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>50328000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>94544000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>100799000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>107262000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>103107000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>106451000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>109370000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>125481000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>120810000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>104718000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>53073000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>57858000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>48888000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>55095000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>70300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>78000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>69400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>69200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>65000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>63500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>54800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>53100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>45100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>45800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>34300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>38800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>34000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>36900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>44700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>13900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>25900000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>16500000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>239937000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>321077000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>318274000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>216839000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>243260000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>195132000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>190323000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>247753000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>241840000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>239150000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>236123000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>263692000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>221099000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>249185000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>248158000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>235753000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>224442000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>220788000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>218590000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>218636000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>190828000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>196267000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>200264000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>202442000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>204169000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>205687000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>209213000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>203051000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>201688000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>207180000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>214639000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>230822000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>232008000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>238242000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>240353000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>237614000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>231603000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>229750000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>236090000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>256761000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>254867000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>248359000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>238954000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>233616000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>229471000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>225063000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>219789000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>218132000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>214423000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14200,126 +14307,131 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>63</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>187619000.0</v>
+      </c>
       <c r="C32">
+        <v>184882000.0</v>
+      </c>
+      <c r="D32">
         <v>198513000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>197205000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>193209000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>187355000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>201871000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>207237000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>213421000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>176290000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>178345000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>184304000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>170483000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>187901000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>173347000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>178056000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>171518000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>164134000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>152926000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>145968000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>148896000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>146062000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>147859000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>137452000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>129583000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14379,584 +14491,592 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>334977000.0</v>
+      </c>
+      <c r="C33">
         <v>328198000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>330332000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>328578000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>324962000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>327165000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>323470000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>323797000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>324606000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>325397000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>322882000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>323310000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>321538000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>322600000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>315632000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>316751000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>318279000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>319453000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>182698000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>182565000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>183005000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>181052000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>181243000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>179166000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>177884000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>115206000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>115672000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>117247000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>119003000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>111837000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>117500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>83730000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>87841000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>89569000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>89634000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>127205000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>127902000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>129375000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>131802000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>133368000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>142156000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>144101000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>144751000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>146195000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>157443000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>156643000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>173143000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>176309000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>179996000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>189879000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>199736000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>197536000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>192440000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>186284000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>183860000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>186181000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>187586000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>186450000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>188199000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>212344000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>221456000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>218505000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>219271000.0</v>
       </c>
-      <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
-      <c r="BP33">
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>238959000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>232119000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>227403000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>219387000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>218477000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>213887000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>209679000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>203417000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>195211000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>191673000.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>159106000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>154959000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>145872000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>142148000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>139478000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>139971000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>136482000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>145413000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>144394000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>141741000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>140271000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>138255000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>129757000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>130379000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>129714000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>127825000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>103373000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>101773000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>99426000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>97821000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>95760000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>92804000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>117245000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>116652000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>114210000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>127078000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>125902000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>126700000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>123500000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>120600000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>114200000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>113100000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>104800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>103700000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>95700000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>60400000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>51400000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>43500000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>40000000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>38300000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>34500000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>33600000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>25100000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>24800000.0</v>
       </c>
-      <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
-      <c r="DV33">
+      <c r="DV33"/>
+      <c r="DW33">
         <v>23700000.0</v>
       </c>
-      <c r="DW33"/>
       <c r="DX33"/>
       <c r="DY33"/>
+      <c r="DZ33"/>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>65</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>11306000.0</v>
+      </c>
       <c r="C34">
+        <v>10832000.0</v>
+      </c>
+      <c r="D34">
         <v>9807000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10289000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9902000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10323000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9673000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9850000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10476000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>10617000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>9845000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>9321000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>88326000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>97129000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>7272000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>99865000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>8638000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>8734000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>10767000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10642000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>10472000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>11208000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>39555000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>36876000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>35021000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>16256000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>18898000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>17205000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>16767000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>8897000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>10814000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>10783000.0</v>
       </c>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
-      <c r="AJ34">
+      <c r="AJ34"/>
+      <c r="AK34">
         <v>11100000.0</v>
       </c>
-      <c r="AK34"/>
-      <c r="AL34">
+      <c r="AL34"/>
+      <c r="AM34">
         <v>11903000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>12321000.0</v>
       </c>
-      <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>14379000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>16070000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>16119000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>16864000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>15742000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>16197000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>16219000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>17303000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>13301000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>16002000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>16181000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>15921000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9823000.0</v>
       </c>
       <c r="BE34">
         <v>9823000.0</v>
       </c>
       <c r="BF34">
+        <v>9823000.0</v>
+      </c>
+      <c r="BG34">
         <v>9791000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>8739000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>8827000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14981,831 +15101,836 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>118868000.0</v>
+      </c>
+      <c r="C35">
         <v>118297000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>142493000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>146331000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>139715000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>140517000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>162981000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>179851000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>195413000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>161327000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>166089000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>179013000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>170944000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>192227000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>180302000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>197863000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>202799000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>200204000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>55315000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>53821000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>59564000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>57488000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>65410000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>61110000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>58282000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>20521000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>18898000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>17205000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>16767000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>21268000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12002000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11936000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>12343000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>13059000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11462000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>11774000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>13432000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>13787000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>15449000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>18533000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>18666000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>20250000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>25503000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>37507000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>55316000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>76691000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>75445000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>69476000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>55646000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>123386000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>100528000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>102939000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>101450000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>94244000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>107054000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>48944000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>105568000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>116797000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>114206000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>56449000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>135306000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>128039000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>141026000.0</v>
       </c>
-      <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
-      <c r="BP35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>122186000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>135165000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>159090000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>149670000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>144256000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>142864000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>134921000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>133974000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>123590000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>120322000.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CA35"/>
+      <c r="CB35">
         <v>122500000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>122154000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>125015000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>133111000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>96574000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>97168000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>102259000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>99193000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>91828000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>93473000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>90767000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>77627000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>81483000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>83095000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>124048000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>119370000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>113651000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>109957000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>97478000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>97849000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>102510000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>105027000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>84352000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>84563000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>84996000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>84263000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>85848000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>86000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83400000.0</v>
       </c>
       <c r="DD35">
         <v>83400000.0</v>
       </c>
       <c r="DE35">
-        <v>83600000.0</v>
+        <v>83400000.0</v>
       </c>
       <c r="DF35">
         <v>83600000.0</v>
       </c>
       <c r="DG35">
+        <v>83600000.0</v>
+      </c>
+      <c r="DH35">
         <v>77100000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>78700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>80700000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>40700000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>12600000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>13200000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>13900000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>14300000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>15200000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>17000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>12900000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>13600000.0</v>
       </c>
-      <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
-      <c r="DV35">
+      <c r="DV35"/>
+      <c r="DW35">
         <v>22100000.0</v>
       </c>
-      <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
+      <c r="DZ35"/>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>5057000.0</v>
+      </c>
+      <c r="C36">
         <v>5283000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6547000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6358000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6300000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6417000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6493000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-4766000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6735000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6709000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5844000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>6034000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>5771000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-5466000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5715000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6281000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6620000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6216000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6164000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6167000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6552000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6432000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6323000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5909000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>14144000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>16232000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>16962000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>16606000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6837000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9526000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>9067000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>9138000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>8910000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>10509000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>10799000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>10010000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>8876000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9177000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>6456000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>6485000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>9332000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>7211000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>8014000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>19313000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>15321000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>19698000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>20726000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>25345000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>17091000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>16642000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>14867000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>13166000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>13261000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12680000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13091000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>13883000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>13126000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15565000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>20205000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>25110000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>25288000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>26883000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>26663000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>27407000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>26549000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>27181000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>12728000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>12473000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>11917000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>8164000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>8131000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>8229000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>8251000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>5670000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>5304000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>4894000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>4710000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>4081000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>4115000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>3000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>3328000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>3409000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>5791000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>5602000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7246000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>7503000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>7395000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>7110000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>5839000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>5464000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>6898000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>7206000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>6824000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>7594000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>6293000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>5411000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>5147000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>4080000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3864000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>3737000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>3612000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>2699000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>2705000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>2764000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>2900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DD36">
         <v>2700000.0</v>
       </c>
       <c r="DE36">
+        <v>2700000.0</v>
+      </c>
+      <c r="DF36">
         <v>2600000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>2800000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>2500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>3100000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>2900000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>3000000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>6700000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>4300000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3800000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>3700000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>3900000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>1600000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>3600000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>700000.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
-      <c r="DV36">
+      <c r="DV36"/>
+      <c r="DW36">
         <v>800000.0</v>
       </c>
-      <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
+      <c r="DZ36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15849,51 +15974,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15918,1807 +16045,1819 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>6034000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>5542000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>5400000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5715000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6281000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6620000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6216000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>6164000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>6167000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>37365000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6432000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6323000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>5909000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>6661000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>16232000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>16962000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>16606000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6837000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>9593000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9300000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>9492000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>10813000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10591000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>10992000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11054000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>11274000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>11638000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>11800000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>11958000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>12253000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>12111000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>12833000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>24595000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>24048000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>41046000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>42074000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>46693000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>46818000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>37120000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>35345000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>33644000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>33739000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>33158000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>33569000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>34361000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>33604000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>36043000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>37691000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>43874000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>46739000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>48334000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>48114000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>48858000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>48000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>48632000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>34179000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>33924000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>33368000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>29615000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>29582000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>29680000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>29702000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>27121000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>26755000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>26345000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>26161000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>25532000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>25566000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>24451000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>24779000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>24860000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>27242000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>27053000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>28697000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>28954000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>28846000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>28561000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>27290000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>26915000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>28349000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>28657000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>28275000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>29045000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>27744000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>26862000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>26598000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>25679000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>25612000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>25633000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>25656000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>24873000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>25033000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>25246000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
-        <v>96701000.0</v>
+        <v>5177000.0</v>
       </c>
       <c r="C39">
+        <v>5665000.0</v>
+      </c>
+      <c r="D39">
         <v>2693000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4298000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6234000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7343000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2530000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5274000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7840000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9026000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6638000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4919000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>9007000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10689000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>4326000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3837000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4939000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5744000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1915000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4035000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>5560000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5194000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3374000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3809000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>4375000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>4159000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3178000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3983000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4505000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4795000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5350000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>8388000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>5683000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>6562000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>37452000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1214000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1772000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3975000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>7037000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8077000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>4895000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5336000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>14750000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>13305000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>17230000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>17776000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>15191000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>18342000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>17767000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9662000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>8324000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>8113000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>8390000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>7735000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>63511000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>56001000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>56350000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>5258000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>2099000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>8008000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>61835000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>53989000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>62522000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>20837000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>21052000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>21637000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>21752000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>102050000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>106411000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>86668000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>7716000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>7276000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>6982000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7602000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>5944000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>6421000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>6426000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>5288000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>3716000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>3425000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>8533000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7435000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>9033000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>7552000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>3998000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>4118000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>3507000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3245000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>4968000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>6621000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>7019000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>55885000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>4376000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>5361000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4037000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>4220000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4135000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>4821000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>5416000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>5288000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>5388000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>53051000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>49903000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>41368000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>27549000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>5900000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>6600000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>6200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>6100000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>6300000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>1500000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>1700000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>4800000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>5200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>4500000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>4000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>4200000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>4300000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>10900000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>2100000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>16100000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>1500000.0</v>
       </c>
-      <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
-      <c r="DV39">
+      <c r="DV39"/>
+      <c r="DW39">
         <v>2500000.0</v>
       </c>
-      <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
+      <c r="DZ39"/>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>36537000.0</v>
+        <v>24644000.0</v>
       </c>
       <c r="C40">
+        <v>27743000.0</v>
+      </c>
+      <c r="D40">
         <v>32265000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23740000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>22042000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>26431000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>26659000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>23234000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>22489000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>26192000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>23786000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>25770000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>24296000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30957000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>32561000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>29240000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>23912000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>24498000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>17406000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>14988000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>14607000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16439000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>14046000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>11876000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10670000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>11730000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>12174000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>10725000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8916000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4778000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5219000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4213000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4356000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5347000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>7369000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>7115000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>6564000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>10260000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11228000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>14851000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>15818000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>13078000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1700000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3606000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>6640000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4040000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>7725000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9448000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>18933000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>17489000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>26315000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>29418000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>37478000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>43612000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>55509000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>44486000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>25943000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>26989000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>32628000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>18884000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>16474000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>10957000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>12764000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>26175000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>20487000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>21300000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>24047000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>6095000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>8998000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>14719000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>15758000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>13950000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>11028000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>9426000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>12853000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10285000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8907000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10243000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9413000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>8962000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>7904000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>6116000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>7726000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>7766000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>8414000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>7324000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>11318000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>7645000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>6345000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>31655000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>4192000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>3822000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>5547000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>8024000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>12243000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>9738000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>10258000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>8494000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>8921000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>16360000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>6134000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>4417000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>9168000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>5315000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>6849000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>4900000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>5306000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>4501000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>9000000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>5500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>6500000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>5200000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>6000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>3100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>4400000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>7000000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>8100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>7700000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>8400000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>7200000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>3900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>3000000.0</v>
       </c>
-      <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
-      <c r="DV40">
+      <c r="DV40"/>
+      <c r="DW40">
         <v>2000000.0</v>
       </c>
-      <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
+      <c r="DZ40"/>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>16355000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>16524000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>18254000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16976000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>17608000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19718000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23158000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>21290000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>23222000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>23689000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>24742000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21596000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>18914000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13053000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>11748000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>9570000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>9151000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>8965000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>10881000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11016000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>11321000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>11381000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10956000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>11100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>11849000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>11903000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>12321000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>12450000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>12526000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>14408000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>14379000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>16070000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>16119000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>16864000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>15742000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>16197000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>16219000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>17303000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>13301000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>16002000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>16181000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>15921000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9823000.0</v>
       </c>
       <c r="BE41">
         <v>9823000.0</v>
       </c>
       <c r="BF41">
+        <v>9823000.0</v>
+      </c>
+      <c r="BG41">
         <v>9791000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8739000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>8827000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8834000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>8828000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>8187000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8130000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>8122000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>8068000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>8377000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>8551000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>8396000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>6870000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5803000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>7684000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7147000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>7812000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>2943000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2705000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2564000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2440000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>11990000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>12101000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>14078000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>14394000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>14546000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>14736000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>15061000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>16452000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>16713000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>18114000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>19704000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>21331000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>23650000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>26362000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>27380000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>28398000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>23991000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>24476000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>25060000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>25636000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>24773000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>27070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>217000.0</v>
       </c>
       <c r="CX41">
         <v>217000.0</v>
       </c>
-      <c r="CY41"/>
+      <c r="CY41">
+        <v>217000.0</v>
+      </c>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
-        <v>394783000.0</v>
+        <v>111315000.0</v>
       </c>
       <c r="C42">
+        <v>113088000.0</v>
+      </c>
+      <c r="D42">
         <v>114246000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>121010000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>128924000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>128407000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>127182000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>126020000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>126057000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>129095000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>129308000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>128562000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>128478000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>127911000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>126686000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>125517000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>125403000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>125062000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>124283000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>123686000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>123487000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>123013000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>122231000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>121358000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>120902000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>120544000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>120051000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>119510000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>118857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118835000.0</v>
       </c>
       <c r="AE42">
         <v>118835000.0</v>
       </c>
       <c r="AF42">
         <v>118835000.0</v>
       </c>
       <c r="AG42">
+        <v>118835000.0</v>
+      </c>
+      <c r="AH42">
         <v>118635000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>119856000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>119619000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>119382000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>118927000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>118680000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>118207000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>117689000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>117054000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>117819000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>117372000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>117167000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>116697000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>116802000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>115370000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>114488000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>113630000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>114559000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>113667000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>112792000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>111953000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>112230000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>111372000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>110514000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>109782000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-2312000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>-1347000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>108066000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>107782000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>107578000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>107406000.0</v>
       </c>
-      <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
-      <c r="BP42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>106658000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>106683000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>145187000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>105128000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>104230000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>103634000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>101749000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>100110000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>99285000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>98542000.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>43764000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>43611000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>43099000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>42973000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>42697000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>42552000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>41377000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>40907000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>40250000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>39933000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>39770000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>39667000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>39608000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39572000.0</v>
       </c>
       <c r="CO42">
         <v>39572000.0</v>
       </c>
       <c r="CP42">
         <v>39572000.0</v>
       </c>
       <c r="CQ42">
+        <v>39572000.0</v>
+      </c>
+      <c r="CR42">
         <v>39537000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>39538000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>39451000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>39373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39274000.0</v>
       </c>
       <c r="CV42">
         <v>39274000.0</v>
       </c>
       <c r="CW42">
-        <v>39167000.0</v>
+        <v>39274000.0</v>
       </c>
       <c r="CX42">
         <v>39167000.0</v>
       </c>
       <c r="CY42">
+        <v>39167000.0</v>
+      </c>
+      <c r="CZ42">
         <v>39066000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>39047000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>38962000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>39000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38800000.0</v>
       </c>
       <c r="DD42">
         <v>38800000.0</v>
       </c>
       <c r="DE42">
+        <v>38800000.0</v>
+      </c>
+      <c r="DF42">
         <v>38900000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>38800000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>38500000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>38600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38500000.0</v>
       </c>
       <c r="DJ42">
         <v>38500000.0</v>
       </c>
       <c r="DK42">
         <v>38500000.0</v>
       </c>
       <c r="DL42">
+        <v>38500000.0</v>
+      </c>
+      <c r="DM42">
         <v>38400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38500000.0</v>
       </c>
       <c r="DN42">
         <v>38500000.0</v>
       </c>
       <c r="DO42">
-        <v>23000000.0</v>
+        <v>38500000.0</v>
       </c>
       <c r="DP42">
         <v>23000000.0</v>
       </c>
       <c r="DQ42">
         <v>23000000.0</v>
       </c>
       <c r="DR42">
+        <v>23000000.0</v>
+      </c>
+      <c r="DS42">
         <v>22900000.0</v>
       </c>
-      <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
-      <c r="DV42">
+      <c r="DV42"/>
+      <c r="DW42">
         <v>5800000.0</v>
       </c>
-      <c r="DW42"/>
       <c r="DX42"/>
       <c r="DY42"/>
+      <c r="DZ42"/>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17806,87 +17945,86 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17930,51 +18068,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17999,1643 +18139,1658 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>407184000.0</v>
+      </c>
       <c r="C45">
+        <v>397767000.0</v>
+      </c>
+      <c r="D45">
         <v>394408000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>387671000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>379170000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>377424000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>370452000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>365806000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>361811000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>358469000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>229417000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>137506000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>134419000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>133166000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>124228000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>121266000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>111157000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>143529000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>143651000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>140997000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>140710000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>138434000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>136993000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>107314000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>99440000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>100285000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>102397000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>103447000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>107907000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>74430000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>78349000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>78756000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>79043000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>116213000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>116848000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>118101000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>120164000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>121568000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>130198000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>131848000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>132640000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>133362000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>132848000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>132595000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>132097000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>134235000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>133303000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>143061000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>162616000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>162191000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>158796000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>152545000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>150702000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>152612000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>152156000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>152846000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>152156000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>171661000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>174895000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>171766000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>176364000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>168408000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>165243000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>163432000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>176364000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>204780000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>198195000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>194035000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>189772000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>188895000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>184207000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>179977000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>176296000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>168456000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160776000.0</v>
       </c>
       <c r="BZ45">
         <v>160776000.0</v>
       </c>
       <c r="CA45">
+        <v>160776000.0</v>
+      </c>
+      <c r="CB45">
         <v>133574000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>129393000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>121421000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>117369000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>114618000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>112729000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>109429000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>116716000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>115440000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>112895000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>111710000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>110965000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>102842000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>102030000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>101057000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>99550000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>74328000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>74029000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>72564000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>71223000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>70081000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>67192000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>91612000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>90996000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>89337000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>102045000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>100656000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>101200000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>98000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>95000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>88500000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>87100000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>82100000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>81300000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>73500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>57400000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>44700000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>39200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>36200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>34600000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>30600000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>32000000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>21500000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>24100000.0</v>
       </c>
-      <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
-      <c r="DV45">
+      <c r="DV45"/>
+      <c r="DW45">
         <v>22900000.0</v>
       </c>
-      <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
+      <c r="DZ45"/>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>250941000.0</v>
+      </c>
+      <c r="C46">
         <v>244403000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>244265000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>241691000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>237125000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>238203000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>233423000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>232842000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>232301000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>232110000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>229417000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>228612000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>226060000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>226290000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>218394000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>220279000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>220132000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>219773000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>143926000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>143529000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>143651000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>140997000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>140710000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>138434000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>136993000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>99631000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>99440000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>100285000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>102397000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>103447000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>107907000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>74430000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>78349000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>78756000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>79043000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>116213000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>116848000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>118101000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>120164000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>121568000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>130198000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>131848000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>132640000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>133362000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>132848000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>132595000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>132097000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>134235000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>133303000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>143061000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>162616000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>162191000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>158796000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>152545000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>150702000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>152612000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>153225000.0</v>
       </c>
-      <c r="BF46"/>
       <c r="BG46"/>
-      <c r="BH46">
+      <c r="BH46"/>
+      <c r="BI46">
         <v>171661000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>174895000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>171766000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>170937000.0</v>
       </c>
-      <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
-      <c r="BP46">
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>204780000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>198195000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>194035000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>189772000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>188895000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>184207000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>179977000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>176296000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>168456000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>165328000.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>133574000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>129393000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>121421000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>117369000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>114618000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>112729000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>109429000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>116716000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>115440000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>112895000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>111710000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>110965000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>102842000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>102030000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>101057000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>99550000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>74328000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>74029000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>72564000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>71223000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>70081000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>67192000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>91612000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>90996000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>89337000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>102045000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>100656000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>101200000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>98000000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>95000000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>88500000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>87100000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>82100000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>81300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>73500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>57400000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>44700000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>39200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>36200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>34600000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>30600000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>32000000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>21500000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>24100000.0</v>
       </c>
-      <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
-      <c r="DV46">
+      <c r="DV46"/>
+      <c r="DW46">
         <v>22900000.0</v>
       </c>
-      <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
+      <c r="DZ46"/>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>137506000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>134419000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>133166000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>218394000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>124651000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>123047000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>219773000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>143926000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>143529000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>143651000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>110184000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>109172000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>108789000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>108315000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>99631000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>99440000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>100285000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>102397000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>103447000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>107907000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>74430000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>78349000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>78756000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>79043000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>116213000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>116848000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>118101000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>120164000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>121568000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>130198000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>131848000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>132640000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>133362000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>132848000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>132595000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>132097000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>134235000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>133303000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>143061000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>162616000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>162191000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>158796000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>152545000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>150702000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>152612000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>153225000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>152846000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>152156000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>151979000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>155867000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>171766000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>170937000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>168408000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>165243000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>163432000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>176364000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>204780000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>198195000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>194035000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>189772000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>188895000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>184207000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>179977000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>176296000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>168456000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>165328000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>160776000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>133574000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>129393000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>121421000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>117369000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>114618000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>112729000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>109429000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>116716000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>115440000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>112895000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>111710000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>110965000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>102842000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>102030000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>101057000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>99550000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>74328000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>74029000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>72564000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>71223000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>70081000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>67192000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>91612000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>90996000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>89337000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>102045000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>100656000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>79</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>292276000.0</v>
+      </c>
       <c r="C48">
+        <v>281742000.0</v>
+      </c>
+      <c r="D48">
         <v>272863000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>259358000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>250295000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>246331000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>236235000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>225982000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>217363000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>212125000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>206681000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>200863000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>193415000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>191053000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>183092000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>173136000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>163463000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>159904000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>157633000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>152687000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>150556000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>148381000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>143160000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>135893000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>129895000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>129331000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>117315000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>106568000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>103594000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>101194000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>101046000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>73245000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>78931000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>81757000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>83915000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>85984000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>88052000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>91920000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>86086000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>85358000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>91600000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>101183000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>114876000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>116391000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>128470000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>130571000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>144567000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>139546000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>138568000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>148458000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>165464000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>164448000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>158887000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>149381000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>144871000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>141475000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>137871000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>133137000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>131670000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>149435000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>144060000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>140494000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>142280000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>141587000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>142984000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>141928000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>143839000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>193316000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>190893000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>188263000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>179635000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>169408000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>161008000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>155962000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>150395000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>145326000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>139664000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>135130000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>132538000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>128459000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>121136000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>118498000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>115107000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>111131000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>107703000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>105112000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>100866000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>96928000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>93882000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>92735000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>91378000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>89323000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>88886000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>89204000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>86876000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>83871000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>81784000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>79945000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>77641000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>74229000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>71090000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>68834000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>66210000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>63569000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>60504000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>58100000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>54500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>50600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>47500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>44900000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>41500000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>37200000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>34000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>32300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>29900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>26600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>23600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>21200000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>18800000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>16100000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>13500000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>10800000.0</v>
       </c>
-      <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
-      <c r="DV48">
+      <c r="DV48"/>
+      <c r="DW48">
         <v>5700000.0</v>
       </c>
-      <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
+      <c r="DZ48"/>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>200863000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>193415000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>191053000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>183092000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>173136000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>163463000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>159904000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>157633000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>152687000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>150556000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>148381000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>143160000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>135893000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>129895000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>129331000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>117315000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>106568000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>103594000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>101194000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>101046000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>73245000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>78931000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>81757000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>83915000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>85984000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>88052000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>91920000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>86086000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>85358000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>91600000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>101183000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>114876000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>116391000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>128470000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>130571000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>144567000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>139546000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>138568000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>148458000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>165464000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>164448000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>158887000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>149381000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>144871000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>141475000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>137871000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>133137000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>131670000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>128386000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19660,161 +19815,166 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>2994000.0</v>
+      </c>
       <c r="C50">
         <v>2994000.0</v>
       </c>
       <c r="D50">
         <v>2994000.0</v>
       </c>
       <c r="E50">
         <v>2994000.0</v>
       </c>
       <c r="F50">
         <v>2994000.0</v>
       </c>
       <c r="G50">
-        <v>10756000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="H50">
         <v>10756000.0</v>
       </c>
       <c r="I50">
         <v>10756000.0</v>
       </c>
       <c r="J50">
         <v>10756000.0</v>
       </c>
       <c r="K50">
         <v>10756000.0</v>
       </c>
       <c r="L50">
         <v>10756000.0</v>
       </c>
       <c r="M50">
         <v>10756000.0</v>
       </c>
       <c r="N50">
         <v>10756000.0</v>
       </c>
       <c r="O50">
+        <v>10756000.0</v>
+      </c>
+      <c r="P50">
         <v>3525000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>3131000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>7701000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3132000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3133000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2911000.0</v>
       </c>
-      <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>1426000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>1320000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1419000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1055000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>668000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>739000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>288000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>927000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>358000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>384000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1058000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>47982000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19853,855 +20013,860 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>102433000.0</v>
+      </c>
+      <c r="C51">
         <v>102804000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>132028000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>135330000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>128807000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>136702000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>158389000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>174706000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>189897000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>162938000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>160260000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>173501000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>166326000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>188626000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>170298000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>182856000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>187560000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>186884000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>34558000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>33037000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>41855000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>44079000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>46103000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>43933000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>43593000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3283000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7150000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7635000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7616000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>12719000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1551000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1320000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1419000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1055000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>668000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>739000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>827000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>927000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1025000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1123000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1033000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1058000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6835000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>7380000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>26930000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>47982000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>48493000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>42003000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>31069000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>102171000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>78404000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>79990000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>77150000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>72078000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>85079000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>79612000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>83655000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>92132000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>94370000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>107125000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>106720000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>100318000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>110364000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>87758000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>71000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>48618000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>59106000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>81926000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>94826000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>120987000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>115775000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>108570000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>107661000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>95195000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>103304000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>94113000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>99503000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>100578000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>97178000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>94064000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>95246000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>104292000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>105709000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>113632000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>96176000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>99888000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>88434000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>81811000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>76670000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>47950000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>85634000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>91098000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>82596000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>76752000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>77382000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>73181000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>72650000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>72882000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>91904000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>87464000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>135581000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>126986000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>127475000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>133481000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>123282000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>119600000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>120700000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>114700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>117300000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>114200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>106500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>99400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>88600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>49300000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>42400000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>25700000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>31900000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>24200000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>42300000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>40700000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>20500000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>16500000.0</v>
       </c>
-      <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
-      <c r="DV51">
+      <c r="DV51"/>
+      <c r="DW51">
         <v>34500000.0</v>
       </c>
-      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
+      <c r="DZ51"/>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>8147000.0</v>
+      </c>
+      <c r="C52">
         <v>7823000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7763000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8045000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8035000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9722000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>15937000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>15864000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>15823000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>17410000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>15655000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>15643000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>15383000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15458000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4769000.0</v>
       </c>
       <c r="Q52">
         <v>4769000.0</v>
       </c>
       <c r="R52">
+        <v>4769000.0</v>
+      </c>
+      <c r="S52">
         <v>4704000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2401000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>2406000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5513000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>10280000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5435000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>5473000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5361000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2062000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>1426000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>832000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>860000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>800000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>794000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>636000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>488000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>516000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>576000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>650000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>716000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>384000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>366000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>340000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>6723000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>178000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>1927000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>2170000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>998000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>974000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>4521000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>7930000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>10134000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>10372000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>9012000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>9009000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>8980000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>60975000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>9012000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5714000.0</v>
       </c>
       <c r="BG52">
         <v>5714000.0</v>
       </c>
       <c r="BH52">
+        <v>5714000.0</v>
+      </c>
+      <c r="BI52">
         <v>79651000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>6816000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6801000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>6628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5714000.0</v>
       </c>
       <c r="BM52">
         <v>5714000.0</v>
       </c>
       <c r="BN52">
         <v>5714000.0</v>
       </c>
       <c r="BO52">
         <v>5714000.0</v>
       </c>
       <c r="BP52">
+        <v>5714000.0</v>
+      </c>
+      <c r="BQ52">
         <v>7286000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>6555000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>6543000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>6530000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>6518000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>6506000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>5851000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>4412000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>4402000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>12178000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>9663000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>9571000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>9313000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>9321000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>9361000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>47120000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>55033000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>32030000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>40199000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>33701000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>26834000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>25989000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>12036000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>44478000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>49673000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>1236000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>1088000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>1066000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>1044000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>13436000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>13873000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>27671000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>11797000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>64950000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>56144000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>51453000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>58192000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>46408000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>42600000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>45600000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>39200000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>41000000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>37900000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>30200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>21400000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>8700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>9400000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>30000000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>12800000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>18100000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>9800000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>27800000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>25200000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>9100000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>4500000.0</v>
       </c>
-      <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
-      <c r="DV52">
+      <c r="DV52"/>
+      <c r="DW52">
         <v>13500000.0</v>
       </c>
-      <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
+      <c r="DZ52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>331000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>358000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>326000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>657000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>735000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>626000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>862000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>879000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>310000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -20745,51 +20910,53 @@
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
-      <c r="BI53"/>
+      <c r="BI53">
+        <v>0.0</v>
+      </c>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
@@ -20814,87 +20981,86 @@
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20938,51 +21104,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21007,1595 +21175,1606 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>634140000.0</v>
+      </c>
+      <c r="C55">
         <v>579630000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>605233000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>592580000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>582234000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>589653000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>617190000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>631745000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>621300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>597881000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>589088000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>602738000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>582379000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>601340000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>586477000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>586583000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>559521000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>547679000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>380967000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>364109000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>367315000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>373015000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>366825000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>351712000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>349313000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>310245000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>285313000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>279052000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>266525000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>271350000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>257224000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>213929000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>219727000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>230324000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>225925000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>232515000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>231114000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>241555000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>240269000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>240781000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>249210000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>259380000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>283419000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>294666000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>320753000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>351882000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>368996000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>355820000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>362596000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>433459000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>433713000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>445321000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>445914000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>422422000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>455040000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>435040000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>407508000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>413373000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>422542000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>448137000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>459789000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>435205000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>449482000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>430262000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>416259000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>391237000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>421487000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>461511000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>476391000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>509434000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>515707000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>491465000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>458949000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>453563000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>425065000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>414453000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>409806000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>424451000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>363951000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>346714000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>343028000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>338485000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>345856000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>341984000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>326570000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>335403000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>307078000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>291090000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>282025000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>280010000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>286882000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>287967000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>280076000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>286732000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>280292000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>268479000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>264885000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>266582000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>284148000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>279323000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>288418000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>283157000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>289316000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>285939000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>268041000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>248300000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>255100000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>242200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>238500000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>234200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>220900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>201400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>188400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>132100000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>126800000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>111000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>111300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>101400000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>102300000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>98900000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>68900000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>64500000.0</v>
       </c>
-      <c r="DS55"/>
       <c r="DT55"/>
       <c r="DU55"/>
-      <c r="DV55">
+      <c r="DV55"/>
+      <c r="DW55">
         <v>56800000.0</v>
       </c>
-      <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
+      <c r="DZ55"/>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>299163000.0</v>
+      </c>
+      <c r="C56">
         <v>251432000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>274901000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>264002000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>257272000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>262488000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>293720000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>307948000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>296694000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>272484000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>266206000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>279428000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>260841000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>278740000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>270845000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>269832000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>241242000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>228226000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>198269000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>181544000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>184310000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>191963000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>185582000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>172546000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>171429000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>195039000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>169641000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>161805000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>147522000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>159513000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>139724000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>130199000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>131886000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>140755000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>136291000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>105310000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>103212000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>112180000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>108467000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>107413000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>107054000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>115279000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>138668000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>148471000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>163310000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>195239000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>195853000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>179511000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>182600000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>243580000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>233977000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>247785000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>253474000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>236138000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>271180000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>248859000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>219922000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>226923000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>234343000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>235793000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>238333000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>216700000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>230211000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>213740000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>202158000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>179805000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>196491000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>222552000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>244272000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>282031000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>296320000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>272988000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>245062000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>243884000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>221648000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>219242000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>218133000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>237514000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>204845000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>191755000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>197156000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>196337000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>206378000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>202013000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>190088000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>189990000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>162684000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>149349000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>141754000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>141755000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>157125000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>157588000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>150362000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>158907000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>176919000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>166706000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>165459000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>168761000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>188388000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>186519000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>171173000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>166505000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>175106000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>158861000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>142139000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>121600000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>131600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>121600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>124300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>121100000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>116100000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>97700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>92700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>71700000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>75400000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>67500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>71300000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>63100000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>67800000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>65300000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>43800000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>39700000.0</v>
       </c>
-      <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
-      <c r="DV56">
+      <c r="DV56"/>
+      <c r="DW56">
         <v>33100000.0</v>
       </c>
-      <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
+      <c r="DZ56"/>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>111544000.0</v>
+      </c>
+      <c r="C57">
         <v>66550000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>76388000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>66797000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>64063000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>75133000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>91849000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>100711000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>83273000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>96194000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>87861000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>95124000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>90358000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>90839000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>97498000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>91776000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>69724000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>64092000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>45343000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>35576000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>35414000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>45901000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>37723000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>35094000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>41846000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>41566000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>30662000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>37405000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>28970000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>31492000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>26586000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>11165000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>11117000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>17001000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>12021000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>16572000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>11995000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>18555000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>21769000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20560000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>23364000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>21570000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>27094000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>25151000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>21913000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>29556000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>34589000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>33393000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>55852000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>48223000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>55946000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>67037000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>75627000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>68746000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>93892000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>136147000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>56399000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>56309000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>69726000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>136401000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>75004000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>61520000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>61044000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>57691000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>59001000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>57461000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>60332000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>42182000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>46481000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>58783000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>82702000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>74999000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>52872000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>62360000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>42192000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>47859000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>52885000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>70771000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>67154000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>54495000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>55784000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>45909000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>93344000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>92999000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>77098000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>92058000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>74885000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>61507000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>58357000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>70732000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>76036000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>77601000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>29194000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>40210000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>41301000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>36186000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>47245000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>50488000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>64875000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>60945000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>93961000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>90745000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>98979000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>98996000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>82663000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>65100000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>78400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>69400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>68500000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>66900000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>63800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>46900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>35200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>20600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>45800000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>32800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>35300000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>27400000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>45300000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>42800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>19500000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>17200000.0</v>
       </c>
-      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
-      <c r="DV57">
+      <c r="DV57"/>
+      <c r="DW57">
         <v>23200000.0</v>
       </c>
-      <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
+      <c r="DZ57"/>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>230412000.0</v>
+      </c>
+      <c r="C58">
         <v>184847000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>218881000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>213128000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>203778000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>215650000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>254830000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>280562000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>278686000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>257521000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>253950000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>274137000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>261302000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>283066000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>277800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>289639000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>272523000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>264296000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>100658000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>89397000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>94978000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>103389000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>103133000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>96204000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>100128000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>62087000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>49560000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>54610000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>45737000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>52760000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>38588000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>23101000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>23460000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>30060000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>23483000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>28346000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>25427000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>32342000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>37218000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>39093000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>42030000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>41820000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>52597000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>62658000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>77229000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>106247000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>110034000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>102869000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>111498000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>171609000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>156474000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>169976000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>177077000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>162990000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>200946000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>185091000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>161967000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>173106000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>183932000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>192850000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>210310000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>189559000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>202070000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>183767000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>168602000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>144938000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>173397000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>164368000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>181646000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>217873000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>232372000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>219255000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>195736000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>197281000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>176166000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>171449000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>173207000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>193625000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>189654000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>176649000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>180799000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>179020000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>189918000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>190167000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>179357000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>191251000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>166713000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>154980000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>149124000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>148359000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>157519000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>160696000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>153242000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>159580000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>154952000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>146143000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>144723000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>148337000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>167385000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>165972000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>178313000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>175308000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>183975000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>183259000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>168511000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>151100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>161800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>152800000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>152100000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>150500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>140900000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>125600000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>115900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>61300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>58400000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>46000000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>49200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>41700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>60500000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>59800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>32400000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>30800000.0</v>
       </c>
-      <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
-      <c r="DV58">
+      <c r="DV58"/>
+      <c r="DW58">
         <v>45300000.0</v>
       </c>
-      <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
+      <c r="DZ58"/>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -22639,51 +22818,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -22708,464 +22889,466 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>403728000.0</v>
+      </c>
+      <c r="C60">
         <v>394783000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>386352000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>379452000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>378456000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>374003000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>362360000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>351183000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>342614000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>340360000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>335138000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>328601000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>321077000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>318274000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>308677000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>296944000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>286998000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>283383000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>280309000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>274712000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>272337000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>269626000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>263692000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>255508000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>249185000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>248158000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>235753000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>224442000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>220788000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>218590000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>218636000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>190828000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>196267000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>200264000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>202442000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>204169000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>205687000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>209213000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>203051000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>201688000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>207180000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>217560000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>230822000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>232008000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>243524000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>245635000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>258962000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>252951000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>251098000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>261850000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>277239000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>275345000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>268837000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>259432000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>254094000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>249949000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>245541000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>240267000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>238610000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>255287000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>249479000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>245646000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>247412000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>246495000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>247657000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>246299000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>248090000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>297143000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>294745000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>291561000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>283335000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>272210000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>263213000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>256282000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>248899000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>243004000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>236599000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>230826000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>174297000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>170065000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>162229000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>159465000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>155938000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>151817000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>147213000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>144152000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>140365000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>136110000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>132901000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>131651000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>129363000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>127271000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>126834000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>127152000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>125340000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>122336000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>120162000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>118245000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>116763000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>113351000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>110105000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>107849000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>105341000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>102680000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>99530000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>97200000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>93300000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>89400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>86400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>83700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>80000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>75800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>72500000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>70800000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>68400000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>65000000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>62100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>59700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>41800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>39100000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>36500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>33700000.0</v>
       </c>
-      <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
-      <c r="DV60">
+      <c r="DV60"/>
+      <c r="DW60">
         <v>11500000.0</v>
       </c>
-      <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
+      <c r="DZ60"/>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23209,51 +23392,53 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -23278,52 +23463,53 @@
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23411,50 +23597,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23547,51 +23734,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>422366000.0</v>
       </c>
       <c r="C2">
         <v>397143000.0</v>
       </c>
       <c r="D2">
         <v>366713000.0</v>
       </c>
       <c r="E2">
         <v>371810000.0</v>
       </c>
       <c r="F2">
         <v>289059000.0</v>
       </c>
       <c r="G2">
         <v>235388000.0</v>
       </c>
       <c r="H2">
         <v>232133000.0</v>
       </c>
       <c r="I2">
         <v>160053000.0</v>
       </c>
@@ -23648,51 +23835,51 @@
       </c>
       <c r="AA2">
         <v>224912000.0</v>
       </c>
       <c r="AB2">
         <v>186300000.0</v>
       </c>
       <c r="AC2">
         <v>164200000.0</v>
       </c>
       <c r="AD2">
         <v>117500000.0</v>
       </c>
       <c r="AE2">
         <v>102200000.0</v>
       </c>
       <c r="AF2">
         <v>76700000.0</v>
       </c>
       <c r="AG2">
         <v>60400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>19438000.0</v>
       </c>
       <c r="C3">
         <v>19071000.0</v>
       </c>
       <c r="D3">
         <v>15806000.0</v>
       </c>
       <c r="E3">
         <v>17103000.0</v>
       </c>
       <c r="F3">
         <v>13624000.0</v>
       </c>
       <c r="G3">
         <v>14551000.0</v>
       </c>
       <c r="H3">
         <v>12713000.0</v>
       </c>
       <c r="I3">
         <v>9317000.0</v>
       </c>
@@ -23749,99 +23936,99 @@
       </c>
       <c r="AA3">
         <v>7280000.0</v>
       </c>
       <c r="AB3">
         <v>5100000.0</v>
       </c>
       <c r="AC3">
         <v>3700000.0</v>
       </c>
       <c r="AD3">
         <v>2200000.0</v>
       </c>
       <c r="AE3">
         <v>2000000.0</v>
       </c>
       <c r="AF3">
         <v>1400000.0</v>
       </c>
       <c r="AG3">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4">
         <v>-1771000.0</v>
       </c>
       <c r="K4">
         <v>-2522000.0</v>
       </c>
       <c r="L4">
         <v>-11576000.0</v>
       </c>
       <c r="M4">
         <v>-11714000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
-        <v>49087000.0</v>
+        <v>49133000.0</v>
       </c>
       <c r="C5">
         <v>48350000.0</v>
       </c>
       <c r="D5">
         <v>34134000.0</v>
       </c>
       <c r="E5">
         <v>45048000.0</v>
       </c>
       <c r="F5">
         <v>16360000.0</v>
       </c>
       <c r="G5">
         <v>26567000.0</v>
       </c>
       <c r="H5">
         <v>33112000.0</v>
       </c>
       <c r="I5">
         <v>-1915000.0</v>
       </c>
       <c r="J5">
         <v>-9002000.0</v>
       </c>
@@ -23895,54 +24082,54 @@
       </c>
       <c r="AA5">
         <v>20501000.0</v>
       </c>
       <c r="AB5">
         <v>30100000.0</v>
       </c>
       <c r="AC5">
         <v>25700000.0</v>
       </c>
       <c r="AD5">
         <v>19700000.0</v>
       </c>
       <c r="AE5">
         <v>19500000.0</v>
       </c>
       <c r="AF5">
         <v>11800000.0</v>
       </c>
       <c r="AG5">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
-        <v>68525000.0</v>
+        <v>68571000.0</v>
       </c>
       <c r="C6">
         <v>67421000.0</v>
       </c>
       <c r="D6">
         <v>49940000.0</v>
       </c>
       <c r="E6">
         <v>62151000.0</v>
       </c>
       <c r="F6">
         <v>29984000.0</v>
       </c>
       <c r="G6">
         <v>41118000.0</v>
       </c>
       <c r="H6">
         <v>45825000.0</v>
       </c>
       <c r="I6">
         <v>7402000.0</v>
       </c>
       <c r="J6">
         <v>-2447000.0</v>
       </c>
@@ -23996,134 +24183,134 @@
       </c>
       <c r="AA6">
         <v>27781000.0</v>
       </c>
       <c r="AB6">
         <v>35200000.0</v>
       </c>
       <c r="AC6">
         <v>29400000.0</v>
       </c>
       <c r="AD6">
         <v>21900000.0</v>
       </c>
       <c r="AE6">
         <v>21500000.0</v>
       </c>
       <c r="AF6">
         <v>13200000.0</v>
       </c>
       <c r="AG6">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2571000.0</v>
       </c>
       <c r="K8">
         <v>-2522000.0</v>
       </c>
       <c r="L8">
         <v>-11576000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
-        <v>103637000.0</v>
+        <v>103806000.0</v>
       </c>
       <c r="C9">
         <v>95405000.0</v>
       </c>
       <c r="D9">
         <v>77642000.0</v>
       </c>
       <c r="E9">
         <v>85855000.0</v>
       </c>
       <c r="F9">
         <v>44254000.0</v>
       </c>
       <c r="G9">
         <v>50519000.0</v>
       </c>
       <c r="H9">
         <v>47184000.0</v>
       </c>
       <c r="I9">
         <v>12096000.0</v>
       </c>
       <c r="J9">
         <v>5823000.0</v>
       </c>
@@ -24177,51 +24364,51 @@
       </c>
       <c r="AA9">
         <v>56497000.0</v>
       </c>
       <c r="AB9">
         <v>54000000.0</v>
       </c>
       <c r="AC9">
         <v>45300000.0</v>
       </c>
       <c r="AD9">
         <v>33300000.0</v>
       </c>
       <c r="AE9">
         <v>33000000.0</v>
       </c>
       <c r="AF9">
         <v>21000000.0</v>
       </c>
       <c r="AG9">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>46478000.0</v>
       </c>
       <c r="C10">
         <v>42371000.0</v>
       </c>
       <c r="D10">
         <v>29279000.0</v>
       </c>
       <c r="E10">
         <v>41350000.0</v>
       </c>
       <c r="F10">
         <v>15158000.0</v>
       </c>
       <c r="G10">
         <v>25634000.0</v>
       </c>
       <c r="H10">
         <v>32640000.0</v>
       </c>
       <c r="I10">
         <v>17060000.0</v>
       </c>
@@ -24278,51 +24465,51 @@
       </c>
       <c r="AA10">
         <v>17661000.0</v>
       </c>
       <c r="AB10">
         <v>22100000.0</v>
       </c>
       <c r="AC10">
         <v>21000000.0</v>
       </c>
       <c r="AD10">
         <v>17900000.0</v>
       </c>
       <c r="AE10">
         <v>17200000.0</v>
       </c>
       <c r="AF10">
         <v>8300000.0</v>
       </c>
       <c r="AG10">
         <v>3500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>11067000.0</v>
       </c>
       <c r="C11">
         <v>8165000.0</v>
       </c>
       <c r="D11">
         <v>8207000.0</v>
       </c>
       <c r="E11">
         <v>10201000.0</v>
       </c>
       <c r="F11">
         <v>3635000.0</v>
       </c>
       <c r="G11">
         <v>6584000.0</v>
       </c>
       <c r="H11">
         <v>4738000.0</v>
       </c>
       <c r="I11">
         <v>-3252000.0</v>
       </c>
@@ -24379,54 +24566,54 @@
       </c>
       <c r="AA11">
         <v>6970000.0</v>
       </c>
       <c r="AB11">
         <v>8800000.0</v>
       </c>
       <c r="AC11">
         <v>8400000.0</v>
       </c>
       <c r="AD11">
         <v>6800000.0</v>
       </c>
       <c r="AE11">
         <v>6800000.0</v>
       </c>
       <c r="AF11">
         <v>3200000.0</v>
       </c>
       <c r="AG11">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
-        <v>2609000.0</v>
+        <v>2655000.0</v>
       </c>
       <c r="C12">
         <v>5660000.0</v>
       </c>
       <c r="D12">
         <v>4855000.0</v>
       </c>
       <c r="E12">
         <v>3568000.0</v>
       </c>
       <c r="F12">
         <v>1202000.0</v>
       </c>
       <c r="G12">
         <v>933000.0</v>
       </c>
       <c r="H12">
         <v>472000.0</v>
       </c>
       <c r="I12">
         <v>583000.0</v>
       </c>
       <c r="J12">
         <v>490000.0</v>
       </c>
@@ -24480,139 +24667,139 @@
       </c>
       <c r="AA12">
         <v>10120000.0</v>
       </c>
       <c r="AB12">
         <v>8000000.0</v>
       </c>
       <c r="AC12">
         <v>4700000.0</v>
       </c>
       <c r="AD12">
         <v>1800000.0</v>
       </c>
       <c r="AE12">
         <v>2300000.0</v>
       </c>
       <c r="AF12">
         <v>3500000.0</v>
       </c>
       <c r="AG12">
         <v>2700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>49000.0</v>
       </c>
       <c r="H13">
         <v>40000.0</v>
       </c>
       <c r="I13">
         <v>267000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>14000.0</v>
       </c>
       <c r="L13">
         <v>1339000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>35411000.0</v>
       </c>
       <c r="C15">
         <v>34206000.0</v>
       </c>
       <c r="D15">
         <v>21072000.0</v>
       </c>
       <c r="E15">
         <v>31149000.0</v>
       </c>
       <c r="F15">
         <v>11523000.0</v>
       </c>
       <c r="G15">
         <v>19050000.0</v>
       </c>
       <c r="H15">
         <v>27902000.0</v>
       </c>
       <c r="I15">
         <v>20312000.0</v>
       </c>
@@ -24669,51 +24856,51 @@
       </c>
       <c r="AA15">
         <v>10691000.0</v>
       </c>
       <c r="AB15">
         <v>13300000.0</v>
       </c>
       <c r="AC15">
         <v>12600000.0</v>
       </c>
       <c r="AD15">
         <v>11100000.0</v>
       </c>
       <c r="AE15">
         <v>10400000.0</v>
       </c>
       <c r="AF15">
         <v>5100000.0</v>
       </c>
       <c r="AG15">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>31149000.0</v>
       </c>
       <c r="F16">
         <v>11523000.0</v>
       </c>
       <c r="G16">
         <v>19050000.0</v>
       </c>
       <c r="H16">
         <v>27902000.0</v>
       </c>
       <c r="I16">
         <v>20312000.0</v>
       </c>
       <c r="J16">
         <v>-10163000.0</v>
       </c>
       <c r="K16">
         <v>-9263000.0</v>
       </c>
@@ -24748,53 +24935,55 @@
       </c>
       <c r="W16">
         <v>12377000.0</v>
       </c>
       <c r="X16">
         <v>3531000.0</v>
       </c>
       <c r="Y16">
         <v>9259000.0</v>
       </c>
       <c r="Z16">
         <v>11111000.0</v>
       </c>
       <c r="AA16">
         <v>10691000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>35411000.0</v>
+      </c>
       <c r="C17">
         <v>34206000.0</v>
       </c>
       <c r="D17">
         <v>21072000.0</v>
       </c>
       <c r="E17">
         <v>31149000.0</v>
       </c>
       <c r="F17">
         <v>11523000.0</v>
       </c>
       <c r="G17">
         <v>19050000.0</v>
       </c>
       <c r="H17">
         <v>27902000.0</v>
       </c>
       <c r="I17">
         <v>20312000.0</v>
       </c>
       <c r="J17">
         <v>-8392000.0</v>
       </c>
       <c r="K17">
@@ -24813,53 +25002,55 @@
         <v>16244000.0</v>
       </c>
       <c r="P17">
         <v>12660000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>-2609000.0</v>
+      </c>
       <c r="C18">
         <v>-5660000.0</v>
       </c>
       <c r="D18">
         <v>-4855000.0</v>
       </c>
       <c r="E18">
         <v>-3568000.0</v>
       </c>
       <c r="F18">
         <v>-1202000.0</v>
       </c>
       <c r="G18">
         <v>-884000.0</v>
       </c>
       <c r="H18">
         <v>-432000.0</v>
       </c>
       <c r="I18">
         <v>-316000.0</v>
       </c>
       <c r="J18">
         <v>-484000.0</v>
       </c>
       <c r="K18">
@@ -24868,51 +25059,51 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>97000.0</v>
       </c>
       <c r="F19">
         <v>328000.0</v>
       </c>
       <c r="G19">
         <v>1002000.0</v>
       </c>
       <c r="H19">
         <v>4383000.0</v>
       </c>
       <c r="I19">
         <v>20347000.0</v>
       </c>
       <c r="J19">
         <v>193000.0</v>
       </c>
       <c r="K19">
         <v>23000.0</v>
       </c>
@@ -24929,103 +25120,103 @@
         <v>-339000.0</v>
       </c>
       <c r="P19">
         <v>-1338000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>-1364000.0</v>
       </c>
       <c r="J20">
         <v>-881000.0</v>
       </c>
       <c r="K20">
         <v>-990000.0</v>
       </c>
       <c r="L20">
         <v>5282000.0</v>
       </c>
       <c r="M20">
         <v>16066000.0</v>
       </c>
       <c r="N20">
         <v>27500000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
-        <v>50870000.0</v>
+        <v>51039000.0</v>
       </c>
       <c r="C21">
         <v>48244000.0</v>
       </c>
       <c r="D21">
         <v>33858000.0</v>
       </c>
       <c r="E21">
         <v>44821000.0</v>
       </c>
       <c r="F21">
         <v>16032000.0</v>
       </c>
       <c r="G21">
         <v>-25565000.0</v>
       </c>
       <c r="H21">
         <v>-28689000.0</v>
       </c>
       <c r="I21">
         <v>-2971000.0</v>
       </c>
       <c r="J21">
         <v>-9201000.0</v>
       </c>
@@ -25079,88 +25270,88 @@
       </c>
       <c r="AA21">
         <v>27781000.0</v>
       </c>
       <c r="AB21">
         <v>30100000.0</v>
       </c>
       <c r="AC21">
         <v>25700000.0</v>
       </c>
       <c r="AD21">
         <v>19700000.0</v>
       </c>
       <c r="AE21">
         <v>19500000.0</v>
       </c>
       <c r="AF21">
         <v>11800000.0</v>
       </c>
       <c r="AG21">
         <v>6200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>475133000.0</v>
       </c>
       <c r="C23">
         <v>444304000.0</v>
       </c>
       <c r="D23">
         <v>410497000.0</v>
       </c>
       <c r="E23">
         <v>412844000.0</v>
       </c>
       <c r="F23">
         <v>317281000.0</v>
       </c>
       <c r="G23">
         <v>311472000.0</v>
       </c>
       <c r="H23">
         <v>308006000.0</v>
       </c>
       <c r="I23">
         <v>176716000.0</v>
       </c>
@@ -25217,141 +25408,143 @@
       </c>
       <c r="AA23">
         <v>253628000.0</v>
       </c>
       <c r="AB23">
         <v>210200000.0</v>
       </c>
       <c r="AC23">
         <v>183800000.0</v>
       </c>
       <c r="AD23">
         <v>131100000.0</v>
       </c>
       <c r="AE23">
         <v>115700000.0</v>
       </c>
       <c r="AF23">
         <v>85900000.0</v>
       </c>
       <c r="AG23">
         <v>67400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>19438000.0</v>
+      </c>
       <c r="C25">
         <v>19071000.0</v>
       </c>
       <c r="D25">
         <v>15806000.0</v>
       </c>
       <c r="E25">
         <v>17103000.0</v>
       </c>
       <c r="F25">
         <v>13624000.0</v>
       </c>
       <c r="G25">
         <v>14551000.0</v>
       </c>
       <c r="H25">
         <v>12713000.0</v>
       </c>
       <c r="I25">
         <v>9317000.0</v>
       </c>
       <c r="J25">
         <v>6555000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -25360,90 +25553,92 @@
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>217</v>
+      </c>
+      <c r="B28">
+        <v>52767000.0</v>
+      </c>
       <c r="C28">
         <v>47161000.0</v>
       </c>
       <c r="D28">
         <v>43784000.0</v>
       </c>
       <c r="E28">
         <v>41034000.0</v>
       </c>
       <c r="F28">
         <v>28222000.0</v>
       </c>
       <c r="G28">
         <v>24954000.0</v>
       </c>
       <c r="H28">
         <v>18495000.0</v>
       </c>
       <c r="I28">
         <v>16663000.0</v>
       </c>
       <c r="J28">
         <v>14143000.0</v>
       </c>
       <c r="K28">
@@ -25484,53 +25679,55 @@
       </c>
       <c r="W28">
         <v>23126000.0</v>
       </c>
       <c r="X28">
         <v>22293000.0</v>
       </c>
       <c r="Y28">
         <v>23140000.0</v>
       </c>
       <c r="Z28">
         <v>25116000.0</v>
       </c>
       <c r="AA28">
         <v>21436000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>11067000.0</v>
+      </c>
       <c r="C29">
         <v>8165000.0</v>
       </c>
       <c r="D29">
         <v>8207000.0</v>
       </c>
       <c r="E29">
         <v>10201000.0</v>
       </c>
       <c r="F29">
         <v>3635000.0</v>
       </c>
       <c r="G29">
         <v>6584000.0</v>
       </c>
       <c r="H29">
         <v>4738000.0</v>
       </c>
       <c r="I29">
         <v>-3252000.0</v>
       </c>
       <c r="J29">
         <v>-1100000.0</v>
       </c>
       <c r="K29">
@@ -25541,51 +25738,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>52767000.0</v>
       </c>
       <c r="C30">
         <v>47161000.0</v>
       </c>
       <c r="D30">
         <v>43784000.0</v>
       </c>
       <c r="E30">
         <v>41034000.0</v>
       </c>
       <c r="F30">
         <v>28222000.0</v>
       </c>
       <c r="G30">
         <v>76084000.0</v>
       </c>
       <c r="H30">
         <v>75873000.0</v>
       </c>
       <c r="I30">
         <v>16663000.0</v>
       </c>
@@ -25642,54 +25839,54 @@
       </c>
       <c r="AA30">
         <v>28716000.0</v>
       </c>
       <c r="AB30">
         <v>23900000.0</v>
       </c>
       <c r="AC30">
         <v>19600000.0</v>
       </c>
       <c r="AD30">
         <v>13600000.0</v>
       </c>
       <c r="AE30">
         <v>13500000.0</v>
       </c>
       <c r="AF30">
         <v>9200000.0</v>
       </c>
       <c r="AG30">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
-        <v>-4392000.0</v>
+        <v>-4561000.0</v>
       </c>
       <c r="C31">
         <v>-5873000.0</v>
       </c>
       <c r="D31">
         <v>-4579000.0</v>
       </c>
       <c r="E31">
         <v>-3471000.0</v>
       </c>
       <c r="F31">
         <v>-874000.0</v>
       </c>
       <c r="G31">
         <v>51199000.0</v>
       </c>
       <c r="H31">
         <v>61329000.0</v>
       </c>
       <c r="I31">
         <v>20031000.0</v>
       </c>
       <c r="J31">
         <v>-283000.0</v>
       </c>
@@ -25743,54 +25940,54 @@
       </c>
       <c r="AA31">
         <v>-10120000.0</v>
       </c>
       <c r="AB31">
         <v>-8000000.0</v>
       </c>
       <c r="AC31">
         <v>-4700000.0</v>
       </c>
       <c r="AD31">
         <v>-1800000.0</v>
       </c>
       <c r="AE31">
         <v>-2300000.0</v>
       </c>
       <c r="AF31">
         <v>-3500000.0</v>
       </c>
       <c r="AG31">
         <v>-2700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
-        <v>526003000.0</v>
+        <v>526172000.0</v>
       </c>
       <c r="C32">
         <v>492548000.0</v>
       </c>
       <c r="D32">
         <v>444355000.0</v>
       </c>
       <c r="E32">
         <v>457665000.0</v>
       </c>
       <c r="F32">
         <v>333313000.0</v>
       </c>
       <c r="G32">
         <v>285907000.0</v>
       </c>
       <c r="H32">
         <v>279317000.0</v>
       </c>
       <c r="I32">
         <v>172149000.0</v>
       </c>
       <c r="J32">
         <v>132780000.0</v>
       </c>
@@ -25863,1310 +26060,1317 @@
       <c r="AG32">
         <v>73600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>111589000.0</v>
+      </c>
+      <c r="C2">
         <v>98882000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>118917000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>107817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>96750000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>97189000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>103182000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>103691000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>93081000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>90874000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>99428000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>93891000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>82520000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>84957000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97866000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>94442000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>94545000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>88969000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72280000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>64274000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>63536000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57018000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62013000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57013000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>59344000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>55325000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>59751000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>60985000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56072000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50761000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>47252000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>30023000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>32017000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>33551000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36889000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28643000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28886000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36928000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>38965000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>44223000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>39365000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>56974000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>54846000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>56439000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>80974000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>93033000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>100685000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>90671000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>78333000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>108424000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>94210000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>101070000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>119393000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>121667000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>103499000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>117464000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>125675000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>105959000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>122751000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>125872000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>95874000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>90807000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>101302000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>90358000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>71285000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>61745000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>63645000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>64617000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>68666000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>85757000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>96614000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>87488000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>76218000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>80189000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>74685000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>83105000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>74632000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>81264000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>77208000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>65052000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>66354000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>63439000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>72515000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>72701000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>66561000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>65365000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>61192000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>57763000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>58294000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>50391000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>56533000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>53709000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>51126000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>56751000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>57480000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>53845000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>54096000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>55453000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>57001000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>60959000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>51658000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>57935000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>61516000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>54763000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>50698000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>44100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>48700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>48100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>45300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>45400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>45700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>42200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>30900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>28400000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>30500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>29000000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>29500000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>24400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>29500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>25200000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>23100000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
+        <v>4773000.0</v>
+      </c>
+      <c r="C3">
         <v>4896000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5248000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4873000.0</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
+        <v>4421000.0</v>
+      </c>
+      <c r="G3">
         <v>-74000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5157000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4709000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4413000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4015000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4045000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3886000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3860000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4413000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4322000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4239000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4129000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4319000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2869000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3422000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3014000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3612000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3667000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3842000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3430000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3229000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3555000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3152000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2777000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3291000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2626000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1759000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1641000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1507000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1594000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1476000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1978000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2204000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2524000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2929000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2312000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2541000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2143000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2152000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2779000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3639000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4157000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3053000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3297000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3168000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2936000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3330000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3865000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4601000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4207000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4172000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3287000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>3768000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>7238000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1883000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1632000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1687000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1768000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1716000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1792000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1879000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2824000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1079000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1226000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1343000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1169000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1345000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1229000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1551000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1231000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1492000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1208000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1104000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>979000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1042000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>952000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1620000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1240000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1101000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1668000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1725000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1528000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1392000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1693000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1254000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1015000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1213000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1212000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1143000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1022000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>767000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>861000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1445000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1197000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1696000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1580000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1581000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1963000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1911000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1825000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1500000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1300000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1200000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DI3">
         <v>800000.0</v>
       </c>
       <c r="DJ3">
+        <v>800000.0</v>
+      </c>
+      <c r="DK3">
         <v>500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>700000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>300000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO3">
         <v>600000.0</v>
       </c>
       <c r="DP3">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ3">
         <v>300000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>500000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>61700000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>-24300000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>-22300000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>-21800000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>44500000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>-19200000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>-16500000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>-12900000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
         <v>-1289000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-482000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>5338000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1455000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2522000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
         <v>532000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-11576000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-2208000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-837000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>10000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-8679000.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
@@ -27288,888 +27492,895 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
-        <v>13170000.0</v>
+        <v>12886000.0</v>
       </c>
       <c r="C5">
-        <v>21830000.0</v>
+        <v>11220000.0</v>
       </c>
       <c r="D5">
+        <v>19034000.0</v>
+      </c>
+      <c r="E5">
         <v>13257000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5576000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10571000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>15460000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>13391000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8697000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9125000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>9057000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11331000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4682000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11027000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14475000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13954000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5462000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3153000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7401000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3231000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3045000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5140000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>9963000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8444000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1255000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>13962000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11075000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6713000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2324000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3295000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1771000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5666000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2095000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1215000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1511000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-3328000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3952000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4791000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2037000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-5413000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-10036000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-16903000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-7284000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-15479000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3083000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-13221000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>9331000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5399000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1126000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-39633000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5698000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>9333000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>17031000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7132000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4015000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7050000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9184000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4229000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10047000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>12800000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8955000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-7446000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>4112000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-854000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2452000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2453000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-7438000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-617000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4252000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>14901000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>17815000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>13988000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>8595000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>7967000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8468000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>9327000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>7594000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>9148000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7242000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>12542000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5096000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>6347000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>6366000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>6194000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4426000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>5303000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>6555000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>5131000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1480000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3374000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3750000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>789000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-418000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4317000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5242000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>3907000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>3622000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>5689000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>6192000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>7491000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4711000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>7056000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>5299000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5618000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4347000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>8400000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>8200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>7100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>6500000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>7400000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>8300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>6600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>3400000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>4400000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>5600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DN5">
         <v>4500000.0</v>
       </c>
       <c r="DO5">
+        <v>4500000.0</v>
+      </c>
+      <c r="DP5">
         <v>5200000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>4900000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>5000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>-121800000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>49700000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>46000000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>44600000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>-88100000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>39200000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>33500000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>25700000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
-        <v>18066000.0</v>
+        <v>17659000.0</v>
       </c>
       <c r="C6">
-        <v>27078000.0</v>
+        <v>16116000.0</v>
       </c>
       <c r="D6">
+        <v>24282000.0</v>
+      </c>
+      <c r="E6">
         <v>18130000.0</v>
       </c>
-      <c r="E6">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
+        <v>9997000.0</v>
+      </c>
+      <c r="G6">
         <v>10497000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20617000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18100000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13110000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>13140000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13102000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15217000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>8542000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15440000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18797000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18193000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>9591000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7472000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10270000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>6653000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6059000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8752000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13630000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12286000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4685000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17191000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>14630000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9865000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>5101000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6586000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4397000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-3907000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-454000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>292000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>83000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1852000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1974000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6995000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>487000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2484000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7724000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-14362000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-5141000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-13327000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-304000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9582000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>13488000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8452000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2171000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-36465000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8634000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12663000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>20896000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11733000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8222000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>11222000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>12471000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7997000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17285000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>14683000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>10587000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-5759000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5880000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>862000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4244000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-574000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4614000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>462000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>5478000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>16244000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>18984000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>15333000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>9824000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>9518000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>9699000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>10819000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>8802000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>10252000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8221000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>13584000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6048000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>7967000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>7606000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>7295000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>6094000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7028000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>8083000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>6523000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3173000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4628000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4765000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2002000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>794000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5460000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6264000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4674000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4483000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>7134000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7389000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9187000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>6291000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>8637000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>7262000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7529000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>6172000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9900000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>9500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>8200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>8100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>9700000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>7400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>6300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>5700000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>5200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>5100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>5800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>5200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>5500000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-60100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>25400000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>23700000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>22800000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-43600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>20000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>17000000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28351,110 +28562,111 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -28636,1656 +28848,1671 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>26665000.0</v>
+      </c>
+      <c r="C9">
         <v>26757000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32150000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25365000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>19365000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22438000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>27019000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>25804000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>20134000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>19290000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>19294000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22481000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>16577000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>25118000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>24080000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14786000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13578000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12363000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9538000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8775000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>12363000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15619000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>12958000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9579000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>16920000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15475000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8218000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6571000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6783000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5203000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-1238000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1348000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2076000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1915000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>49000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>780000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2251000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2123000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2162000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-5437000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-11412000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2511000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2593000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3891000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9125000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>15820000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>11317000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4314000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6775000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8812000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>15668000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>21204000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>14521000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13577000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>16500000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>11185000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>16514000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>17929000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>15584000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6666000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11468000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>5767000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9097000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>3123000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-2268000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10278000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>12737000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>24444000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>26811000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>24618000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>17785000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>18022000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>17297000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>18792000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>16104000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>16235000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>15210000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>12804000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>12464000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>13629000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>14239000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>13725000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>12197000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>14924000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>14072000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>11872000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>8428000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8684000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>10190000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>7820000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>6534000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>11037000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>12185000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>10525000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10182000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>11474000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>13864000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>14176000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>11888000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>14007000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>14470000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>14727000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>13293000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>14300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>14600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>12900000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>12200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>12600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>13600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>11800000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>7300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>7500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>9200000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>8400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>8300000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>8400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>8900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7900000.0</v>
       </c>
       <c r="DQ9">
         <v>7900000.0</v>
       </c>
       <c r="DR9">
+        <v>7900000.0</v>
+      </c>
+      <c r="DS9">
         <v>25800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>25400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>23700000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>22800000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>23800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>20000000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>17000000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>12538000.0</v>
+      </c>
+      <c r="C10">
         <v>10797000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18246000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12494000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4941000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9660000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13920000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11568000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7223000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7992000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7834000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10140000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3313000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9852000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>13511000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13085000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4902000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2638000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6860000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>2883000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2777000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6518000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>9898000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8182000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1036000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>13587000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>13276000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3421000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2356000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>732000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>24345000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-5794000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2223000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1336000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1628000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3443000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4089000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4639000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2171000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6373000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-10115000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17002000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-7445000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-13518000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3374000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-13715000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9133000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4938000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1878000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-27212000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1762000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8488000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13913000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5987000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2710000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5524000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>7544000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2444000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>6854000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>8656000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>5815000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-2168000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1379000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2781000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1996000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2252000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-8603000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3489000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4266000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>13578000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>16483000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14004000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>8018000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8490000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8046000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8986000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>7198000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>7768000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6389000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>11855000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4290000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4593000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5709000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5574000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4213000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6603000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>6404000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4952000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1865000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2148000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3381000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>719000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-523000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3784000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>4965000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3451000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3040000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3618000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5686000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5233000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>3760000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4216000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4402000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>5108000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3935000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6500000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>4400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>5200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>5000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>4000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>3800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>4500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>4300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>4600000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
+        <v>2004000.0</v>
+      </c>
+      <c r="C11">
         <v>1918000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4741000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3431000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>977000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-436000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3667000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2949000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1985000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2548000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2016000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2692000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>951000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1891000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3555000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3412000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1343000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>367000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1914000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>752000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>602000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1297000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2631000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2184000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>472000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1571000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2529000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>447000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>191000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>584000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-3456000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-108000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-272000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>506000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-41000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1375000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-221000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-1195000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2898000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-131000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-532000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-3309000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5930000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1439000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-1273000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>287000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>3275000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1756000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-667000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-10206000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>746000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2927000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4407000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1477000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-686000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1920000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2810000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>977000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>3570000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3281000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2249000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-382000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>686000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-1384000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>940000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-341000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-3109000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1066000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1636000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>4950000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>6256000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5605000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>2971000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2923000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2977000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>3324000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2664000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1789000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2310000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>4532000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1652000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1202000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1733000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2146000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1622000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>2357000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>2466000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1906000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>718000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>791000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1326000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>282000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-205000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1456000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1961000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1363000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1201000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1314000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2275000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2093000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1504000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1592000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1761000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2043000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1574000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2300000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>2100000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1800000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>2100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>1900000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>2000000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1600000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1400000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>1800000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>1700000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-61700000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>24300000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>22300000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>21800000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>-44500000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>19200000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>16500000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>12900000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
-        <v>2373000.0</v>
+        <v>348000.0</v>
       </c>
       <c r="C12">
-        <v>3584000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D12">
+        <v>788000.0</v>
+      </c>
+      <c r="E12">
         <v>763000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>635000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>911000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1452000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1823000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1474000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1133000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1162000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1191000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1369000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1175000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>964000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>869000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>560000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>515000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>112000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>348000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>227000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>214000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>238000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>262000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>219000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>107000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>114000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>120000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>131000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>198000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="AG12">
         <v>128000.0</v>
       </c>
       <c r="AH12">
+        <v>128000.0</v>
+      </c>
+      <c r="AI12">
         <v>121000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>117000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>115000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>137000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>152000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="AO12">
         <v>119000.0</v>
       </c>
       <c r="AP12">
+        <v>119000.0</v>
+      </c>
+      <c r="AQ12">
         <v>492000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>195000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>286000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>417000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>494000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>457000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>569000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>770000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>983000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>977000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>956000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1049000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1145000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1305000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1526000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1640000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1866000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2247000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2344000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2374000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2452000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2206000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1934000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1342000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1465000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1074000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1028000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1226000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1942000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1332000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1329000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1806000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1702000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1653000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1833000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1604000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1380000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1832000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1729000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1758000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1884000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1897000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1721000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1881000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1788000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>1679000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>1571000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1308000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1226000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1384000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1283000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1317000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1584000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>1299000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>1223000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>1443000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>1497000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>1703000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2258000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>2531000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>2602000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2860000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2421000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2237000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2400000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>1700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>1900000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>2100000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>1500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>1400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>1300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DL12">
         <v>400000.0</v>
       </c>
       <c r="DM12">
+        <v>400000.0</v>
+      </c>
+      <c r="DN12">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DO12">
         <v>700000.0</v>
       </c>
       <c r="DP12">
+        <v>700000.0</v>
+      </c>
+      <c r="DQ12">
         <v>500000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>400000.0</v>
       </c>
-      <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
-[...1 lines deleted...]
-      </c>
+      <c r="R13"/>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
         <v>0.0</v>
       </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13">
         <v>16000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>22000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>10000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>23000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>127000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -30341,86 +30568,85 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -30602,967 +30828,976 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>10534000.0</v>
+      </c>
+      <c r="C15">
         <v>8879000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>13505000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>9063000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3964000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10096000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10253000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8619000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5238000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5444000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>5818000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7448000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2362000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7961000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9956000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>9673000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3559000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>2271000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4946000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2131000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2175000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5221000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7267000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5998000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>564000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>12016000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>10747000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2974000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2165000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>148000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27801000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-5686000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1951000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2158000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2069000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2068000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-3868000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5834000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>727000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-6242000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9583000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-13693000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1515000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-12079000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2101000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-13996000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5021000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3192000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-9890000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-17006000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1016000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5561000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>9506000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4510000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3396000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3604000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>4734000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1467000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3284000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5375000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3566000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1786000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>693000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1397000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1056000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-1911000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-5494000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2423000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2630000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>8628000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>10227000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8399000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5047000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5567000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5069000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>5662000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4534000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5979000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>4079000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>7323000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2638000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>3391000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3976000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3428000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2591000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>4246000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3938000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3046000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1147000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1357000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2055000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>437000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-318000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2328000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3004000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>2088000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1839000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2304000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3411000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3140000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>2256000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2624000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2641000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>3065000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2361000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3700000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>3900000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>3100000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>3400000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>4200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>3200000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2400000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>3300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DN15">
         <v>2400000.0</v>
       </c>
       <c r="DO15">
+        <v>2400000.0</v>
+      </c>
+      <c r="DP15">
         <v>2700000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>2600000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>2800000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>1600000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>1100000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>1400000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>1000000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>900000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>800000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>7448000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2362000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7961000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9956000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9673000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3559000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2271000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4946000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2131000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2175000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5221000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7267000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5998000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>564000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>12016000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10747000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2974000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2165000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>148000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27801000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-5686000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1951000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-2158000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-2069000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2068000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-3868000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5835000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>727000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-6242000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-9583000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-13693000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1515000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-12079000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2101000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-16210000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5021000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3192000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-9890000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-17006000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1016000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5561000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9506000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4510000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3396000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3604000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4734000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1467000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3284000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4977000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2932000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
+        <v>0.0</v>
+      </c>
+      <c r="BM16">
         <v>-488000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>488000.0</v>
       </c>
-      <c r="BN16">
-[...1 lines deleted...]
-      </c>
       <c r="BO16">
         <v>0.0</v>
       </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-1387000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1387000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>10485000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>10730000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>5076000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5047000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5567000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5069000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5662000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4534000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>5979000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4079000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>7323000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2638000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3391000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3976000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3428000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2591000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>4246000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3938000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3046000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1147000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1357000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2055000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>437000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>2328000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3004000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>2088000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1839000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2304000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>3411000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>3140000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>2256000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2624000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2641000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3065000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2361000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>206</v>
+      </c>
+      <c r="B17">
+        <v>10534000.0</v>
+      </c>
       <c r="C17">
+        <v>8879000.0</v>
+      </c>
+      <c r="D17">
         <v>13505000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>9063000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3964000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10096000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10253000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8619000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5238000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5444000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>5818000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7448000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2362000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7961000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9956000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>9673000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3559000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>2271000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4946000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2131000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2175000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5221000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>7267000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5998000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>564000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>12016000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>10747000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2974000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2165000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>148000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>27801000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-5686000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1951000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-869000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1587000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2068000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-3868000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6367000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>727000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-6242000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-10115000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-13693000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1515000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-12079000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2101000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-14002000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>5858000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3182000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-1211000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-17006000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1016000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5561000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>9506000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>4510000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3396000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>3604000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>4734000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>3284000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>4977000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -31651,162 +31886,169 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>207</v>
+      </c>
+      <c r="B18">
+        <v>-348000.0</v>
+      </c>
       <c r="C18">
+        <v>-423000.0</v>
+      </c>
+      <c r="D18">
         <v>-788000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-763000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-635000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-911000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1452000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1823000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1474000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1133000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1162000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1191000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1369000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1175000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-964000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-869000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-560000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-515000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-112000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-348000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-227000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-214000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-222000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-251000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-197000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-97000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-91000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-117000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-127000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31862,211 +32104,212 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-134000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-29000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>41000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>11000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>44000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>68000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>171000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>30000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>59000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>187000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>157000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1059000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-401000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1407000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>2792000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>25000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>159000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1782000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>21939000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>20000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>170000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>13000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-3000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>194000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-11000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-29000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>16000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-4000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>40000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>6000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>24000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>14000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>44000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>106000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>39000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>26000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-63000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-10000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-242000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>4000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-41000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-288000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-49000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>34000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-36000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>-950000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-284000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -32091,149 +32334,148 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>-410000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>134000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>-783000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-305000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-1152000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>4371000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-3219000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-881000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>282000.0</v>
       </c>
       <c r="AN20">
         <v>282000.0</v>
       </c>
       <c r="AO20">
-        <v>0.0</v>
+        <v>282000.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>5282000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>5282000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>16066000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
         <v>27500000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
@@ -32352,499 +32594,503 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>12657000.0</v>
+      </c>
+      <c r="C21">
         <v>13028000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>19037000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13236000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5569000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10497000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15438000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13609000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8690000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8625000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9057000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11465000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4711000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-78656000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14464000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13953000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5418000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-28979000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6801000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3201000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2945000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6594000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>9963000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7374000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1634000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>12277000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10575000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3513000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2324000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2701000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2497000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5827000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2342000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1233000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1508000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-3522000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3941000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4819000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2063000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6253000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-10036000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-16516000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-7284000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-13327000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3083000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-13410000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>9331000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5399000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1126000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-26291000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2840000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>9380000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14820000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7382000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4029000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6970000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9179000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4229000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10047000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12548000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8269000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-74000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3480000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-854000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2452000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-2453000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-7438000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4517000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5492000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15520000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17815000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15333000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>9824000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>10192000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9699000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10819000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>8802000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>9148000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>8221000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>13584000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>6048000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>6477000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7606000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>7295000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>6094000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>8391000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>8083000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6523000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3173000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3374000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4765000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2002000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>794000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>5368000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>6264000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4674000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4483000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5115000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7389000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7491000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6291000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>6818000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7262000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7529000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>6172000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>8400000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>8200000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>7100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>6500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>7400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>8300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>6600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>3400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4400000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>5600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>5400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DN21">
         <v>4500000.0</v>
       </c>
       <c r="DO21">
+        <v>4500000.0</v>
+      </c>
+      <c r="DP21">
         <v>5200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>4800000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>5000000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-60100000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>25400000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>23700000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>22800000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>-43600000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>20000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>17000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>12800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33026,455 +33272,461 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>125597000.0</v>
+      </c>
+      <c r="C23">
         <v>112611000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132030000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>119946000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>110546000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>109130000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>114763000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>115886000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>104525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>101539000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>109665000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>104907000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>94386000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>185484000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>108520000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>104569000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>103913000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>131526000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>77842000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>70611000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>69366000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>62787000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67669000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>62597000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>67289000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>59968000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>64651000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>65690000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>60319000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>54901000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>52584000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>33829000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>35402000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>36860000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>40312000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>32214000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>32726000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>41511000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>42869000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>48314000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>43964000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>62078000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>59619000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>61891000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>87948000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>99502000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>107174000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>96589000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>83773000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>113990000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>100182000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>107358000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>125777000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>128806000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>111070000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>124071000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>132996000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>112915000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>129218000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>131253000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>103189000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>97547000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>109290000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>96979000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>77930000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>67321000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>68815000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>70378000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>75911000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>94681000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>105610000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>96773000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>84179000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>88019000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>82283000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>91078000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>81934000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>88351000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>84197000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>64272000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>72770000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>70591000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>79148000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>79131000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>72664000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>71898000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>67181000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>63112000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>63549000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>55701000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>61958000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>59527000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>56866000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>62420000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>63401000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>59696000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>59795000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>61812000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>63476000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>67644000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>57255000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>65124000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>68724000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>61961000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>57819000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>50000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>55100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>53900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>51000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>50600000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>51000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>47400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>34800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>31500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>34100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>32000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>33300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>28300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>33200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>28300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>26000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>85900000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
-      <c r="DV23">
+      <c r="DV23"/>
+      <c r="DW23">
         <v>67400000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33560,457 +33812,461 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>214</v>
+      </c>
+      <c r="B25">
+        <v>4773000.0</v>
+      </c>
       <c r="C25">
+        <v>4896000.0</v>
+      </c>
+      <c r="D25">
         <v>5248000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4873000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4421000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4792000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5157000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4709000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4413000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4015000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>4045000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>3886000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3860000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1070000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4322000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4239000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4129000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4319000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2869000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3422000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3014000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3612000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3667000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3842000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3430000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3229000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3555000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3152000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2777000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3291000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2626000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1759000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1641000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1507000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1594000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1476000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1978000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2204000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2524000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2929000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2312000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2541000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2143000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2152000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2779000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>3639000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4157000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3053000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3297000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3168000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2936000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3330000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3865000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4601000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4207000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4172000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7238000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>3768000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7238000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1883000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1632000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1687000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2824000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1716000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1792000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1879000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2824000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1079000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1226000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1343000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1169000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1345000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1229000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1551000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1231000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104000.0</v>
       </c>
       <c r="BZ25">
         <v>1104000.0</v>
       </c>
       <c r="CA25">
+        <v>1104000.0</v>
+      </c>
+      <c r="CB25">
         <v>979000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1042000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>952000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1620000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1240000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1101000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1668000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1725000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1528000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1392000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1693000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1254000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1015000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1213000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1212000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1143000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1022000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>767000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>861000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1445000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1197000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1696000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>1580000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1581000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>1963000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1911000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1825000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>1100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DI25">
         <v>800000.0</v>
       </c>
       <c r="DJ25">
+        <v>800000.0</v>
+      </c>
+      <c r="DK25">
         <v>500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>300000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO25">
         <v>600000.0</v>
       </c>
       <c r="DP25">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ25">
         <v>300000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>500000.0</v>
       </c>
-      <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -34192,121 +34448,124 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>1000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
@@ -34353,477 +34612,487 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>217</v>
+      </c>
+      <c r="B28">
+        <v>14008000.0</v>
+      </c>
       <c r="C28">
+        <v>13729000.0</v>
+      </c>
+      <c r="D28">
         <v>13113000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12129000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13796000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11941000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11581000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12195000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10665000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10237000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11016000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11866000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>10885000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10654000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>10127000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9368000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10493000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5562000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6337000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5769000.0</v>
       </c>
       <c r="V28">
         <v>5769000.0</v>
       </c>
       <c r="W28">
+        <v>5769000.0</v>
+      </c>
+      <c r="X28">
         <v>5656000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5584000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7945000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4643000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4900000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4705000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4247000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4140000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5332000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3806000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3385000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3308000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3423000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3571000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3840000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4584000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3904000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4091000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4599000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5104000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4773000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5452000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6974000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6469000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6489000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5918000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5440000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5566000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5972000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6288000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6384000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>7139000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7571000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6607000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7321000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6956000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>6467000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5381000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7315000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6740000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7988000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>6621000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6645000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5576000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5170000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5761000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7245000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>8924000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>8996000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9285000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>7961000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>7830000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>7598000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7973000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>7302000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>7087000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6989000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6894000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6416000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>7152000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6633000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6430000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6103000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>6533000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5989000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>5349000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>5255000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>5310000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>5425000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>5818000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5740000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>5669000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>5921000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>5851000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>5699000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>6359000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>6475000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>6685000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>5597000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>5608000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5245000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5287000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5296000.0</v>
       </c>
-      <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>218</v>
+      </c>
+      <c r="B29">
+        <v>2004000.0</v>
+      </c>
       <c r="C29">
+        <v>1918000.0</v>
+      </c>
+      <c r="D29">
         <v>4741000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3431000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>977000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-436000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3667000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2949000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1985000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2548000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2016000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2692000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>951000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1891000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3555000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3412000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1343000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>367000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1914000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>752000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>602000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1297000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2631000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2184000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>472000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1571000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2529000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>447000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>191000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -34879,1189 +35148,1199 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>14008000.0</v>
+      </c>
+      <c r="C30">
         <v>13729000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13113000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12129000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13796000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11941000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11581000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12195000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11444000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10665000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10237000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11016000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11866000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100527000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>10654000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>10127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9368000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42557000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5562000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6337000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5830000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5769000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5656000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5584000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7945000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4643000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4900000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4705000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4247000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4140000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5332000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3806000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3385000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3309000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3423000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3571000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3840000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4583000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3904000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4091000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4599000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5104000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4773000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5452000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6974000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6469000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6489000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5918000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5440000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>5566000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5972000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6288000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6384000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7139000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7571000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6607000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7321000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>6956000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>6467000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5381000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7315000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6740000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7988000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>6621000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6645000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5576000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5170000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5761000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7245000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>8924000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>8996000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>9285000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7961000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7830000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>7598000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7973000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>7302000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7087000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6989000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-780000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6416000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7152000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6633000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6430000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>6103000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6533000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>5989000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>5349000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>5255000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5310000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>5425000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>5818000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>5740000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>5669000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5921000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5851000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5699000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6359000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6475000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6685000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>5597000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7189000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>7208000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>7198000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>7121000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>5900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>6400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5800000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>5200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>3900000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>3100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>3600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>3000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>3800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>3900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3700000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>2900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-85900000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
-      <c r="DV30">
+      <c r="DV30"/>
+      <c r="DW30">
         <v>-67400000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
+        <v>-119000.0</v>
+      </c>
+      <c r="C31">
         <v>-2231000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-791000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-742000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-628000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-837000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1518000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2051000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1467000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-633000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1223000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1325000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1398000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>88508000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-953000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-868000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-516000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>31617000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>59000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-318000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-168000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-76000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-65000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>808000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-598000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1310000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2701000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-92000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>32000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1969000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>21848000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>33000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>119000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-103000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-120000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-617000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-611000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>102000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-390000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-120000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-79000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-486000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-161000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-191000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-291000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-305000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-198000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-461000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-752000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-921000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1817000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-803000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1254000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1395000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1319000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1446000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1635000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>9000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-950000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2836000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2454000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2094000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-827000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-228000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>655000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1322000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-238000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-644000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1226000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1942000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1332000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1329000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-1806000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1702000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1653000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1833000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1604000.0</v>
       </c>
-      <c r="BZ31">
-[...1 lines deleted...]
-      </c>
       <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
         <v>-1832000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1729000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1758000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-1884000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1897000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-1721000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1881000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1788000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1679000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1571000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1308000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1226000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1384000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-1283000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1317000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1584000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1299000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-1223000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1443000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-1497000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-1703000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2258000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2531000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-2602000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-2860000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2421000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2237000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2400000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-1700000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-1900000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-2131000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-1500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-1400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-1300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DL31">
         <v>-400000.0</v>
       </c>
       <c r="DM31">
+        <v>-400000.0</v>
+      </c>
+      <c r="DN31">
         <v>-500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="DO31">
         <v>-700000.0</v>
       </c>
       <c r="DP31">
+        <v>-700000.0</v>
+      </c>
+      <c r="DQ31">
         <v>-500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-400000.0</v>
       </c>
-      <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
-      <c r="DY31">
+      <c r="DY31"/>
+      <c r="DZ31">
         <v>-12800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>138254000.0</v>
+      </c>
+      <c r="C32">
         <v>125639000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>151067000.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
+        <v>133181999.0</v>
+      </c>
+      <c r="F32">
         <v>116115000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>119627000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>130201000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>129495000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>113215000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>110164000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>118722000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>116372000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>99097000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>106828000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>122984000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>118522000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>109331000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>102547000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>84643000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73812000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>72311000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>69381000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>77632000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>69971000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>68923000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>72245000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>75226000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>69203000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>62643000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>57544000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>52455000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>28785000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>33365000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>35627000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>38804000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>28692000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>29666000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>39179000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>41088000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>42061000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>33928000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>45562000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>52335000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>53846000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>84865000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>102158000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>116505000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>101988000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>82647000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>115199000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>103022000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>116738000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>140597000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>136188000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>115099000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>131041000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>142175000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>117144000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>139265000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>143801000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>111458000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>97473000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>112770000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>96125000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>80382000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>64868000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>61377000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>74895000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>81403000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>110201000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>123425000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>112106000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>94003000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>98211000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>91982000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>101897000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>90736000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>97499000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>92418000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>77856000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>78818000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>77068000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>86754000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>86426000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>78758000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>80289000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>75264000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>69635000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>66722000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>59075000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>66723000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>61529000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>57660000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>67788000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>69665000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>64370000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>64278000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>66927000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>70865000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>75135000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>63546000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>71942000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>75986000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>69490000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>63991000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>58400000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>63300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>61000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>57500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>58000000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>59300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>54000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>38200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>35900000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>39700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>37400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>37800000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>32800000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>38400000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>33100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>31000000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>25800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>25400000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>23700000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>22800000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>23800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>20000000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>17000000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>12800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -36156,51 +36435,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>5007000.0</v>
       </c>
       <c r="C2">
         <v>4068000.0</v>
       </c>
       <c r="D2">
         <v>3681000.0</v>
       </c>
       <c r="E2">
         <v>2997000.0</v>
       </c>
       <c r="F2">
         <v>37927000.0</v>
       </c>
       <c r="G2">
         <v>31014000.0</v>
       </c>
       <c r="H2">
         <v>6677000.0</v>
       </c>
       <c r="I2">
         <v>43646000.0</v>
       </c>
@@ -36255,51 +36534,51 @@
       <c r="Z2">
         <v>353000.0</v>
       </c>
       <c r="AA2">
         <v>969000.0</v>
       </c>
       <c r="AB2">
         <v>500000.0</v>
       </c>
       <c r="AC2">
         <v>900000.0</v>
       </c>
       <c r="AD2">
         <v>4300000.0</v>
       </c>
       <c r="AE2">
         <v>900000.0</v>
       </c>
       <c r="AF2">
         <v>400000.0</v>
       </c>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>20177000</v>
       </c>
       <c r="C3">
         <v>20799000</v>
       </c>
       <c r="D3">
         <v>18291000</v>
       </c>
       <c r="E3">
         <v>23156000</v>
       </c>
       <c r="F3">
         <v>13262000</v>
       </c>
       <c r="G3">
         <v>14342000</v>
       </c>
       <c r="H3">
         <v>8585000</v>
       </c>
       <c r="I3">
         <v>3797000</v>
       </c>
@@ -36356,51 +36635,51 @@
       </c>
       <c r="AA3">
         <v>10976000</v>
       </c>
       <c r="AB3">
         <v>18800000</v>
       </c>
       <c r="AC3">
         <v>64000000</v>
       </c>
       <c r="AD3">
         <v>20400000</v>
       </c>
       <c r="AE3">
         <v>17300000</v>
       </c>
       <c r="AF3">
         <v>2600000</v>
       </c>
       <c r="AG3">
         <v>1700000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>684000.0</v>
       </c>
       <c r="F4">
         <v>-34930000.0</v>
       </c>
       <c r="G4">
         <v>6913000.0</v>
       </c>
       <c r="H4">
         <v>24337000.0</v>
       </c>
       <c r="I4">
         <v>-36969000.0</v>
       </c>
       <c r="J4">
         <v>21817000.0</v>
       </c>
       <c r="K4">
         <v>11520000.0</v>
       </c>
@@ -36417,51 +36696,51 @@
         <v>-136000.0</v>
       </c>
       <c r="P4">
         <v>131000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>16270000.0</v>
       </c>
       <c r="F5">
         <v>-15543000.0</v>
       </c>
       <c r="G5">
         <v>21820000.0</v>
       </c>
       <c r="H5">
         <v>35426000.0</v>
       </c>
       <c r="I5">
         <v>2453000.0</v>
       </c>
       <c r="J5">
         <v>-8607000.0</v>
       </c>
       <c r="K5">
         <v>-3254000.0</v>
       </c>
@@ -36478,51 +36757,51 @@
         <v>5489000.0</v>
       </c>
       <c r="P5">
         <v>10045000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>-2734000.0</v>
       </c>
       <c r="C6">
         <v>939000.0</v>
       </c>
       <c r="D6">
         <v>387000.0</v>
       </c>
       <c r="E6">
         <v>684000.0</v>
       </c>
       <c r="F6">
         <v>-34930000.0</v>
       </c>
       <c r="G6">
         <v>6913000.0</v>
       </c>
       <c r="H6">
         <v>24337000.0</v>
       </c>
       <c r="I6">
         <v>-36969000.0</v>
       </c>
@@ -36579,51 +36858,51 @@
       </c>
       <c r="AA6">
         <v>-616000.0</v>
       </c>
       <c r="AB6">
         <v>500000.0</v>
       </c>
       <c r="AC6">
         <v>-300000.0</v>
       </c>
       <c r="AD6">
         <v>-3300000.0</v>
       </c>
       <c r="AE6">
         <v>3500000.0</v>
       </c>
       <c r="AF6">
         <v>500000.0</v>
       </c>
       <c r="AG6">
         <v>400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-6516000.0</v>
       </c>
       <c r="C7">
         <v>669000.0</v>
       </c>
       <c r="D7">
         <v>11996000.0</v>
       </c>
       <c r="E7">
         <v>-34642000.0</v>
       </c>
       <c r="F7">
         <v>-34547000.0</v>
       </c>
       <c r="G7">
         <v>15748000.0</v>
       </c>
       <c r="H7">
         <v>-2822000.0</v>
       </c>
       <c r="I7">
         <v>-22088000.0</v>
       </c>
@@ -36680,51 +36959,51 @@
       </c>
       <c r="AA7">
         <v>-33447000.0</v>
       </c>
       <c r="AB7">
         <v>-3800000.0</v>
       </c>
       <c r="AC7">
         <v>-21300000.0</v>
       </c>
       <c r="AD7">
         <v>-20700000.0</v>
       </c>
       <c r="AE7">
         <v>-6400000.0</v>
       </c>
       <c r="AF7">
         <v>-4100000.0</v>
       </c>
       <c r="AG7">
         <v>-5400000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-19346000.0</v>
       </c>
       <c r="F8">
         <v>392000.0</v>
       </c>
       <c r="G8">
         <v>1563000.0</v>
       </c>
       <c r="H8">
         <v>-6134000.0</v>
       </c>
       <c r="I8">
         <v>2220000.0</v>
       </c>
       <c r="J8">
         <v>-4351000.0</v>
       </c>
       <c r="K8">
         <v>-2122000.0</v>
       </c>
@@ -36741,51 +37020,51 @@
         <v>28298000.0</v>
       </c>
       <c r="P8">
         <v>-5713000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>-2393000.0</v>
       </c>
       <c r="C9">
         <v>-13128000.0</v>
       </c>
       <c r="D9">
         <v>29031000.0</v>
       </c>
       <c r="E9">
         <v>-19121000.0</v>
       </c>
       <c r="F9">
         <v>-33360000.0</v>
       </c>
       <c r="G9">
         <v>9672000.0</v>
       </c>
       <c r="H9">
         <v>-11814000.0</v>
       </c>
       <c r="I9">
         <v>2220000.0</v>
       </c>
@@ -36830,51 +37109,51 @@
       </c>
       <c r="W9">
         <v>-20148000.0</v>
       </c>
       <c r="X9">
         <v>6711000.0</v>
       </c>
       <c r="Y9">
         <v>1729000.0</v>
       </c>
       <c r="Z9">
         <v>-62000.0</v>
       </c>
       <c r="AA9">
         <v>-3776000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>5483000.0</v>
       </c>
       <c r="C10">
         <v>11459000.0</v>
       </c>
       <c r="D10">
         <v>-20200000.0</v>
       </c>
       <c r="E10">
         <v>-11378000.0</v>
       </c>
       <c r="F10">
         <v>-17650000.0</v>
       </c>
       <c r="G10">
         <v>7153000.0</v>
       </c>
       <c r="H10">
         <v>8649000.0</v>
       </c>
       <c r="I10">
         <v>-13628000.0</v>
       </c>
@@ -36929,51 +37208,51 @@
       <c r="Z10">
         <v>5529000.0</v>
       </c>
       <c r="AA10">
         <v>-15666000.0</v>
       </c>
       <c r="AB10">
         <v>6200000.0</v>
       </c>
       <c r="AC10">
         <v>-18200000.0</v>
       </c>
       <c r="AD10"/>
       <c r="AE10">
         <v>-6400000.0</v>
       </c>
       <c r="AF10">
         <v>2300000.0</v>
       </c>
       <c r="AG10">
         <v>-5500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7524000.0</v>
       </c>
       <c r="F11">
         <v>9736000.0</v>
       </c>
       <c r="G11">
         <v>-3591000.0</v>
       </c>
       <c r="H11">
         <v>-2111000.0</v>
       </c>
       <c r="I11">
         <v>4219000.0</v>
       </c>
       <c r="J11">
         <v>2128000.0</v>
       </c>
       <c r="K11">
         <v>1048000.0</v>
       </c>
@@ -36994,51 +37273,51 @@
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11">
         <v>21951000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11">
         <v>2977000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3930000.0</v>
       </c>
       <c r="F12">
         <v>3589000.0</v>
       </c>
       <c r="G12">
         <v>7885000.0</v>
       </c>
       <c r="H12">
         <v>-1604000.0</v>
       </c>
       <c r="I12">
         <v>-23132000.0</v>
       </c>
       <c r="J12">
         <v>1775000.0</v>
       </c>
       <c r="K12">
         <v>-6146000.0</v>
       </c>
@@ -37055,51 +37334,51 @@
         <v>231000.0</v>
       </c>
       <c r="P12">
         <v>8516000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>1683000.0</v>
       </c>
       <c r="F13">
         <v>-320000.0</v>
       </c>
       <c r="G13">
         <v>2424000.0</v>
       </c>
       <c r="H13">
         <v>5018000.0</v>
       </c>
       <c r="I13">
         <v>537000.0</v>
       </c>
       <c r="J13">
         <v>-5007000.0</v>
       </c>
       <c r="K13">
         <v>-3086000.0</v>
       </c>
@@ -37110,51 +37389,51 @@
         <v>-127000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>19438000.0</v>
       </c>
       <c r="C14">
         <v>19071000.0</v>
       </c>
       <c r="D14">
         <v>15806000.0</v>
       </c>
       <c r="E14">
         <v>17103000.0</v>
       </c>
       <c r="F14">
         <v>13624000.0</v>
       </c>
       <c r="G14">
         <v>14551000.0</v>
       </c>
       <c r="H14">
         <v>12713000.0</v>
       </c>
       <c r="I14">
         <v>9317000.0</v>
       </c>
@@ -37211,102 +37490,102 @@
       </c>
       <c r="AA14">
         <v>7280000.0</v>
       </c>
       <c r="AB14">
         <v>5100000.0</v>
       </c>
       <c r="AC14">
         <v>3700000.0</v>
       </c>
       <c r="AD14">
         <v>2200000.0</v>
       </c>
       <c r="AE14">
         <v>2000000.0</v>
       </c>
       <c r="AF14">
         <v>1400000.0</v>
       </c>
       <c r="AG14">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>2273000.0</v>
       </c>
       <c r="C16">
         <v>5007000.0</v>
       </c>
       <c r="D16">
         <v>4068000.0</v>
       </c>
       <c r="E16">
         <v>3681000.0</v>
       </c>
       <c r="F16">
         <v>2997000.0</v>
       </c>
       <c r="G16">
         <v>37927000.0</v>
       </c>
       <c r="H16">
         <v>31014000.0</v>
       </c>
       <c r="I16">
         <v>6677000.0</v>
       </c>
@@ -37363,88 +37642,88 @@
       </c>
       <c r="AA16">
         <v>353000.0</v>
       </c>
       <c r="AB16">
         <v>1000000.0</v>
       </c>
       <c r="AC16">
         <v>600000.0</v>
       </c>
       <c r="AD16">
         <v>1000000.0</v>
       </c>
       <c r="AE16">
         <v>4400000.0</v>
       </c>
       <c r="AF16">
         <v>900000.0</v>
       </c>
       <c r="AG16">
         <v>400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>47106000.0</v>
       </c>
       <c r="C18">
         <v>34252000.0</v>
       </c>
       <c r="D18">
         <v>35164000.0</v>
       </c>
       <c r="E18">
         <v>-5616000.0</v>
       </c>
       <c r="F18">
         <v>-19073000.0</v>
       </c>
       <c r="G18">
         <v>41745000.0</v>
       </c>
       <c r="H18">
         <v>34301000.0</v>
       </c>
       <c r="I18">
         <v>-22197000.0</v>
       </c>
@@ -37501,51 +37780,51 @@
       </c>
       <c r="AA18">
         <v>-22468000.0</v>
       </c>
       <c r="AB18">
         <v>-3600000.0</v>
       </c>
       <c r="AC18">
         <v>-67100000.0</v>
       </c>
       <c r="AD18">
         <v>-24700000.0</v>
       </c>
       <c r="AE18">
         <v>-10300000.0</v>
       </c>
       <c r="AF18">
         <v>1200000.0</v>
       </c>
       <c r="AG18">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-20736000.0</v>
       </c>
       <c r="D19">
         <v>-20372000.0</v>
       </c>
       <c r="E19">
         <v>-23050000.0</v>
       </c>
       <c r="F19">
         <v>-100152000.0</v>
       </c>
       <c r="G19">
         <v>-61433000.0</v>
       </c>
       <c r="H19">
         <v>-6423000.0</v>
       </c>
       <c r="I19">
         <v>-27899000.0</v>
       </c>
       <c r="J19">
         <v>29800000.0</v>
@@ -37564,90 +37843,92 @@
       </c>
       <c r="O19">
         <v>-1000000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>241</v>
+      </c>
+      <c r="B21">
+        <v>-29061000.0</v>
+      </c>
       <c r="C21">
         <v>-27483000.0</v>
       </c>
       <c r="D21">
         <v>-30037000.0</v>
       </c>
       <c r="E21">
         <v>7691000.0</v>
       </c>
       <c r="F21">
         <v>72614000.0</v>
       </c>
       <c r="G21">
         <v>13297000.0</v>
       </c>
       <c r="H21">
         <v>-11692000.0</v>
       </c>
       <c r="I21">
         <v>10631000.0</v>
       </c>
       <c r="J21">
         <v>-327000.0</v>
       </c>
       <c r="K21">
@@ -37666,51 +37947,51 @@
         <v>-25154000.0</v>
       </c>
       <c r="P21">
         <v>-13141000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
         <v>35411000.0</v>
       </c>
       <c r="C22">
         <v>34206000.0</v>
       </c>
       <c r="D22">
         <v>21072000.0</v>
       </c>
       <c r="E22">
         <v>31149000.0</v>
       </c>
       <c r="F22">
         <v>11523000.0</v>
       </c>
       <c r="G22">
         <v>19050000.0</v>
       </c>
       <c r="H22">
         <v>27902000.0</v>
       </c>
       <c r="I22">
         <v>20312000.0</v>
       </c>
@@ -37767,51 +38048,51 @@
       </c>
       <c r="AA22">
         <v>10691000.0</v>
       </c>
       <c r="AB22">
         <v>13300000.0</v>
       </c>
       <c r="AC22">
         <v>12600000.0</v>
       </c>
       <c r="AD22">
         <v>11100000.0</v>
       </c>
       <c r="AE22">
         <v>10400000.0</v>
       </c>
       <c r="AF22">
         <v>5100000.0</v>
       </c>
       <c r="AG22">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-4119000.0</v>
       </c>
       <c r="C23">
         <v>-1464000.0</v>
       </c>
       <c r="D23">
         <v>-1952000.0</v>
       </c>
       <c r="E23">
         <v>-47000.0</v>
       </c>
       <c r="F23">
         <v>-1551000.0</v>
       </c>
       <c r="G23">
         <v>13297000.0</v>
       </c>
       <c r="H23">
         <v>-228000.0</v>
       </c>
       <c r="I23">
         <v>-435000.0</v>
       </c>
@@ -37868,51 +38149,51 @@
       </c>
       <c r="AA23">
         <v>21840000.0</v>
       </c>
       <c r="AB23">
         <v>3000000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>100000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23">
         <v>-900000.0</v>
       </c>
       <c r="AG23">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>31000.0</v>
       </c>
       <c r="C24">
         <v>63000.0</v>
       </c>
       <c r="D24">
         <v>650000.0</v>
       </c>
       <c r="E24">
         <v>106000.0</v>
       </c>
       <c r="F24">
         <v>325000.0</v>
       </c>
       <c r="G24">
         <v>1637000.0</v>
       </c>
       <c r="H24">
         <v>2162000.0</v>
       </c>
       <c r="I24">
         <v>13121000.0</v>
       </c>
@@ -37967,51 +38248,51 @@
       </c>
       <c r="AA24">
         <v>4219000.0</v>
       </c>
       <c r="AB24">
         <v>900000.0</v>
       </c>
       <c r="AC24">
         <v>1900000.0</v>
       </c>
       <c r="AD24">
         <v>-2000000.0</v>
       </c>
       <c r="AE24">
         <v>100000.0</v>
       </c>
       <c r="AF24">
         <v>200000.0</v>
       </c>
       <c r="AG24">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>9105000.0</v>
       </c>
       <c r="C25">
         <v>728000.0</v>
       </c>
       <c r="D25">
         <v>1081000.0</v>
       </c>
       <c r="E25">
         <v>-286000.0</v>
       </c>
       <c r="F25">
         <v>193000.0</v>
       </c>
       <c r="G25">
         <v>742000.0</v>
       </c>
       <c r="H25">
         <v>-785000.0</v>
       </c>
       <c r="I25">
         <v>-22375000.0</v>
       </c>
@@ -38068,51 +38349,51 @@
       </c>
       <c r="AA25">
         <v>-559000.0</v>
       </c>
       <c r="AB25">
         <v>-600000.0</v>
       </c>
       <c r="AC25">
         <v>-300000.0</v>
       </c>
       <c r="AD25">
         <v>100000.0</v>
       </c>
       <c r="AE25">
         <v>1000000.0</v>
       </c>
       <c r="AF25">
         <v>300000.0</v>
       </c>
       <c r="AG25">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
         <v>-18351000.0</v>
       </c>
       <c r="C26">
         <v>-4429000.0</v>
       </c>
       <c r="D26">
         <v>-707000.0</v>
       </c>
       <c r="E26">
         <v>-853000.0</v>
       </c>
       <c r="F26">
         <v>-1166000.0</v>
       </c>
       <c r="G26">
         <v>-618000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-1301000.0</v>
       </c>
       <c r="J26">
         <v>-24000.0</v>
@@ -38133,51 +38414,51 @@
         <v>-212000.0</v>
       </c>
       <c r="P26">
         <v>147000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>5564000.0</v>
       </c>
       <c r="C27">
         <v>5061000.0</v>
       </c>
       <c r="D27">
         <v>3672000.0</v>
       </c>
       <c r="E27">
         <v>3702000.0</v>
       </c>
       <c r="F27">
         <v>3216000.0</v>
       </c>
       <c r="G27">
         <v>3088000.0</v>
       </c>
       <c r="H27">
         <v>1709000.0</v>
       </c>
       <c r="I27">
         <v>281000.0</v>
       </c>
@@ -38208,51 +38489,51 @@
       <c r="R27"/>
       <c r="S27">
         <v>1025000.0</v>
       </c>
       <c r="T27">
         <v>297000.0</v>
       </c>
       <c r="U27">
         <v>253000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-49871000.0</v>
       </c>
       <c r="C28">
         <v>-33376000.0</v>
       </c>
       <c r="D28">
         <v>-32696000.0</v>
       </c>
       <c r="E28">
         <v>6194000.0</v>
       </c>
       <c r="F28">
         <v>71033000.0</v>
       </c>
       <c r="G28">
         <v>12259000.0</v>
       </c>
       <c r="H28">
         <v>-12126000.0</v>
       </c>
       <c r="I28">
         <v>9330000.0</v>
       </c>
@@ -38309,51 +38590,51 @@
       </c>
       <c r="AA28">
         <v>22046000.0</v>
       </c>
       <c r="AB28">
         <v>3100000.0</v>
       </c>
       <c r="AC28">
         <v>64900000.0</v>
       </c>
       <c r="AD28">
         <v>23400000.0</v>
       </c>
       <c r="AE28">
         <v>13700000.0</v>
       </c>
       <c r="AF28">
         <v>-900000.0</v>
       </c>
       <c r="AG28">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>67283000.0</v>
       </c>
       <c r="C29">
         <v>55051000.0</v>
       </c>
       <c r="D29">
         <v>53455000.0</v>
       </c>
       <c r="E29">
         <v>17540000.0</v>
       </c>
       <c r="F29">
         <v>-5811000.0</v>
       </c>
       <c r="G29">
         <v>56087000.0</v>
       </c>
       <c r="H29">
         <v>42886000.0</v>
       </c>
       <c r="I29">
         <v>-18400000.0</v>
       </c>
@@ -38410,51 +38691,51 @@
       </c>
       <c r="AA29">
         <v>-11492000.0</v>
       </c>
       <c r="AB29">
         <v>15200000.0</v>
       </c>
       <c r="AC29">
         <v>-3100000.0</v>
       </c>
       <c r="AD29">
         <v>-4300000.0</v>
       </c>
       <c r="AE29">
         <v>7000000.0</v>
       </c>
       <c r="AF29">
         <v>3800000.0</v>
       </c>
       <c r="AG29">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-20146000.0</v>
       </c>
       <c r="C30">
         <v>-20736000.0</v>
       </c>
       <c r="D30">
         <v>-20372000.0</v>
       </c>
       <c r="E30">
         <v>-23050000.0</v>
       </c>
       <c r="F30">
         <v>-100152000.0</v>
       </c>
       <c r="G30">
         <v>-61433000.0</v>
       </c>
       <c r="H30">
         <v>-6423000.0</v>
       </c>
       <c r="I30">
         <v>-27899000.0</v>
       </c>
@@ -38528,1304 +38809,1313 @@
       <c r="AG30">
         <v>-2000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DQ30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
     </row>
-    <row r="2" spans="1:121">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>2273000.0</v>
+      </c>
+      <c r="C2">
         <v>2671000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2031000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5285000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5007000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5723000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4528000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4262000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4068000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4058000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4152000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3934000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3681000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3706000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3543000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3301000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2997000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3188000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>23198000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>29893000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37927000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>30363000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19206000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9656000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>31014000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11744000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10054000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3843000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6677000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1547000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>41887000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39991000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>43646000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5303000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17528000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20807000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>21829000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11805000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9065000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9402000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>10309000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>635000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>688000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>116000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>527000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>72000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>75000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>49000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>588000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>194000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>47000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>88000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>182000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>72000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>43000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>77000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>51000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>37000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>44000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>18000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>31000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>172000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>121000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>104000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>90000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>71000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>164000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>342000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>234000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>191000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>250000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>180000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4259000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>99000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>75000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>131000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>133000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>89000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>160000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>39000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>89000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>111000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>61000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>138000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>128000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>110000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>159000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>160000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="CQ2">
         <v>48000.0</v>
       </c>
       <c r="CR2">
         <v>48000.0</v>
       </c>
       <c r="CS2">
+        <v>48000.0</v>
+      </c>
+      <c r="CT2">
         <v>71000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>142000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1721000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1822000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>353000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>4371000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>488000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>496000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>969000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>500000.0</v>
       </c>
-      <c r="DF2"/>
       <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>2000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>900000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1600000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2">
+      <c r="DP2"/>
+      <c r="DQ2">
         <v>2800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>3469000</v>
+      </c>
+      <c r="C3">
         <v>5213000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7799000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3495000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3670000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4190000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5975000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6064000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4570000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5047000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4830000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4032000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4382000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11364000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3336000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4016000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4440000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5136000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3348000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2917000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1861000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4228000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3620000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3558000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2936000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2660000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3280000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1023000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1622000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>710000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1447000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>896000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>744000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>774000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>861000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>687000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>529000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>502000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>454000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>600000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>736000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>811000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1688000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2327000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3689000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2670000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2614000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4041000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4964000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>6367000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3686000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>8613000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9781000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5512000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3264000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>3576000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4437000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4837000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2916000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>5025000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3555000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>3060000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>4217000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>5253000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>6067000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>4729000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4635000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>8787000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>4541000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>4609000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>5082000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>6364000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>5557000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5515000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>8985000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>4511000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>4321000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>37828000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5087000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>10574000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4939000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4258000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3228000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>7296000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3720000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2963000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>3984000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2610000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2438000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4342000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1828000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2220000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2725000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>21646000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2626000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2246000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2305000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>4661000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4112000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1367000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2042000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3124000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>3564000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>3146000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1142000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>4700000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>4400000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>7400000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>2300000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>5600000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>10500000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>44100000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>8500000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>6300000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>3300000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2300000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>14600000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000</v>
       </c>
       <c r="DQ3">
         <v>700000</v>
       </c>
+      <c r="DR3">
+        <v>700000</v>
+      </c>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>218000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>253000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-25000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>163000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>242000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>304000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-191000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-20010000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6695000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-8034000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>7564000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>11157000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>9550000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-21358000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>19270000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>1690000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>6211000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-2834000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>5130000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-40340000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>1896000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-3655000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>38343000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-12225000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-3279000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1022000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>10024000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>2740000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-337000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-907000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>9674000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-53000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>572000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-411000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>455000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-3000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>26000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-539000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>555000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-161000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>147000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>1000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>18000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-63000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-94000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -39845,204 +40135,205 @@
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>3235000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>18933000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5371000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>22152000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3523000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3012000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4771000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12517000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9062000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1265000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1550000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2175000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4202000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13893000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>31508000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4729000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>62000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8585000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-7700000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20636000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5946000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4537000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3098000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6323000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>427000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>387000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7036000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>97000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>285000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4383000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-785000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1588000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2796000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1360000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3685000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5427000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10403000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1130000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-677000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>653000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>387000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6372000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-4610000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3126000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>601000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -40062,928 +40353,935 @@
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>11989000.0</v>
+      </c>
+      <c r="C6">
         <v>-398000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>640000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3254000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>278000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-716000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1195000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>266000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>194000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9999.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-94000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>218000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>253000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-25000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>163000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>242000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>304000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-191000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-20010000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6695000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-8034000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7564000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>11157000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9550000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-21358000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>19270000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1690000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6211000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2834000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5130000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-40340000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1896000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3655000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>38343000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-12225000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-3279000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1022000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>10024000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2740000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-337000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-907000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>9674000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-53000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>572000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-411000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>455000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>26000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-539000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>555000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-161000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>147000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>18000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-63000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-94000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>110000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>29000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-34000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>26000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>14000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-7000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>26000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-13000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-141000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>51000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>17000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>14000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>19000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-93000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-178000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>108000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>43000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-59000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>70000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-4079000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>4160000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-56000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-2000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>44000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-71000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>121000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-50000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-22000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>50000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-77000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>10000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>18000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="CO6">
         <v>-1000.0</v>
       </c>
       <c r="CP6">
+        <v>-1000.0</v>
+      </c>
+      <c r="CQ6">
         <v>113000.0</v>
       </c>
-      <c r="CQ6"/>
       <c r="CR6"/>
-      <c r="CS6">
+      <c r="CS6"/>
+      <c r="CT6">
         <v>-23000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-71000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-1579000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-101000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1469000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-4018000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>3883000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-8000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-473000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-200000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-1200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>500000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-600000.0</v>
       </c>
-      <c r="DH6"/>
-      <c r="DI6">
+      <c r="DI6"/>
+      <c r="DJ6">
         <v>1100000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-1200000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-2500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>100000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>10419000.0</v>
+      </c>
+      <c r="C7">
         <v>13481000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-790000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-12028000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7179000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>24435000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6289000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6789000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-36844000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-420000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>6539000.0</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
+        <v>-12085000.0</v>
+      </c>
+      <c r="N7">
         <v>17962000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-22112000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>494000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-5849000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7175000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>89000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-26773000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1188000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6675000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4179000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-223000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6797000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>10102000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4842000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-12798000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-239000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5373000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-16312000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10677000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>6776000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1875000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>6433000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-11665000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1689000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1234000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-2671000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2990000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3863000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>8446000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>28638000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-1598000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>19821000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>23858000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4832000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-12817000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8894000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>31276000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4615000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>407000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>114000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-10640000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>15891000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-11630000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2931000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>9091000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>5997000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>65225000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-11710000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-10387000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5598000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-16207000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>12892000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>20813000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-13815000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-44211000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>17559000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>24327000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-12671000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-16917000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-5055000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-12162000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-425000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-8514000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1367000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-3906000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>29052000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-97000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>139000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>10209000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-520000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>6000000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-15449000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-6845000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-15768000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-6103000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-6060000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>3263000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>9687000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>4169000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-5103000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2555000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>19010000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-6855000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>268000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>511000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>19853000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4179000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-6522000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-8790000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-9703000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-2973000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-14370000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-6401000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-500000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-8900000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>8900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-3300000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-9700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-11100000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-3500000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>3000000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-3700000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-15600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>7300000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-8700000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>10800000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-5900000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-6800000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-4500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3115000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>11026000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>2242000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-11059000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-3889000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-6640000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-2789000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-5335000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>6208000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2308000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>1917000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-5461000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-106000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>5213000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-1871000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-7582000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2537000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>5856000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-3794000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-6375000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>8193000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>4196000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>3273000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-11340000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-464000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>4180000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-7522000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-619000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-4021000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>10040000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>3592000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2925000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>5652000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>15551000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>321000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-10912000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>12938000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>9725000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-2130000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-6290000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>8176000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-23968000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>28955000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>1226000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-7310000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>5427000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -41003,1101 +41301,1109 @@
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
+        <v>2108000.0</v>
+      </c>
+      <c r="C9">
         <v>26155000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-10286000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-21478000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3216000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12159000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1677000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3945000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-23019000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8465000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-3510000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-7937000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11026000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2242000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-11059000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3889000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-9070000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1486000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-23403000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8143000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-328000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1728000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5461000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1189000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13896000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1871000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-7582000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2537000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5856000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-3794000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-6375000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>8193000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4196000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-4826000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3504000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2421000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6678000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3122000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-5668000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>5306000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5606000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7659000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-7931000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3422000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>23630000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-11129000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-545000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9933000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9725000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-2130000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-6290000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>8176000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-23968000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28955000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1226000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-7310000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5427000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>15755000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>-4599000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>16169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4754000.0</v>
       </c>
       <c r="BL9">
         <v>-4754000.0</v>
       </c>
       <c r="BM9">
+        <v>-4754000.0</v>
+      </c>
+      <c r="BN9">
         <v>-11415000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>12381000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>705000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>5478000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>18378000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7575000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>10533000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>9181000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3871000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2768000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>21926000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>1580000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-9301000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>15621000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>7881000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>-20148000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1227000.0</v>
       </c>
-      <c r="CJ9"/>
-      <c r="CK9">
+      <c r="CK9"/>
+      <c r="CL9">
         <v>-362000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6711000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3457000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3063000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>8685000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>1729000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>6263000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-950000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-62000.0</v>
       </c>
-      <c r="CU9"/>
       <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>-3416000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>-3776000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
-      <c r="DA9">
+      <c r="DA9"/>
+      <c r="DB9">
         <v>-6291000.0</v>
       </c>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
+        <v>6390000.0</v>
+      </c>
+      <c r="C10">
         <v>234000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1956000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4207000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-914000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5207000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2755000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8749000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5252000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8136000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1486000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13609000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>59000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>549000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2669000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-11539000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3057000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3837000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13008000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3183000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3988000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2771000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3480000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3970000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3068000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3367000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6153000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7603000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1740000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-6565000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-5547000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2126000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>610000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1728000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3238000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-5461000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2038000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1557000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4963000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3849000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>119000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>19749000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2015000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10429000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11502000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4604000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-11861000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-1181000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14477000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4360000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5928000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-6112000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4085000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>18496000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-10793000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-21560000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8275000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-15245000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-17621000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16229000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-13157000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2233000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>648000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1276000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-5791000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>5392000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-162000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11917000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11937000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12654000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-28219000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-12325000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>3347000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-5345000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6178000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11348000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4314000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-14869000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-3569000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-8337000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-3297000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1863000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1923000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>6121000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>3445000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-8436000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-8434000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-1771000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1600000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-1910000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4418000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>66000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1304000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>12986000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-6241000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4506000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-326000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2850000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1351000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>546000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>782000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2946000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>5143000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-9118000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>-14637000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1500000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-2300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-10900000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-2000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-5700000.0</v>
       </c>
-      <c r="DJ10"/>
-      <c r="DK10">
+      <c r="DK10"/>
+      <c r="DL10">
         <v>1600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-3600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-4000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-3100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4247000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9257000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-16189000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-10012000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>16232000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2445000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5068000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6640000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1797000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3562000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>953000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2486000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-4125000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2905000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>8440000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-3569000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2323000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-4659000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1065000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8410000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>969000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-4095000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2688000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-3790000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3809000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5371000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3680000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1451000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>635000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-1998000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>914000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-5753000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>5328000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5991000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-8397000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6271000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-26078000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17477000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-5716000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1446000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-2603000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>8856000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-37923000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2547000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>22813000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5212000.0</v>
       </c>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>21951000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
-      <c r="CC11">
+      <c r="CC11"/>
+      <c r="CD11">
         <v>9301000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>2977000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>24991000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1948000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2098000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1761000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>576000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135000.0</v>
       </c>
       <c r="R12">
         <v>1135000.0</v>
       </c>
       <c r="S12">
+        <v>1135000.0</v>
+      </c>
+      <c r="T12">
         <v>261000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1293000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>900000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-315000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4021000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3239000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>940000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5695000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2994000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1077000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>20000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4638000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-27645000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-2000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-123000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>540000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-653000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-383000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>332000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11109000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-2991000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-251000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-27000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-479000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-3058000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>7230000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-31000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>18995000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1485000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-2127000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>15322000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>17000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3678000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>181000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>955000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-2919000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1617000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>637000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>896000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -42117,163 +42423,164 @@
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>7948000.0</v>
       </c>
       <c r="N13">
+        <v>7948000.0</v>
+      </c>
+      <c r="O13">
         <v>-7421000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1644000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>7124000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>336000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4646000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4875000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1975000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2524000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-162000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2994000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1638000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2046000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>725000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>2320000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2068000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-95000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>452000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>290000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>341000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4930000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-2133000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>228000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>387000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-3086000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>97000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>3400000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>7515000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-127000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -42304,452 +42611,454 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>4773000.0</v>
+      </c>
+      <c r="C14">
         <v>4896000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5248000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4873000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4421000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4792000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5157000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4709000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4413000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4015000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4045000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3886000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3860000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4413000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4322000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4239000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>4129000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4319000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2869000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3422000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3014000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3612000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3667000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>3842000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3430000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3229000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>3555000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3152000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2777000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3291000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2626000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1759000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1641000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1507000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1594000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1476000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1978000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2204000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2524000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2929000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2312000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2541000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2143000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2152000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2779000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3639000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4157000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3053000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3297000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3168000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2936000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3330000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3865000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4601000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4207000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4172000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3287000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>3768000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7238000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1883000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1632000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1687000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1768000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1716000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1792000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1879000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2824000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1079000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1226000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1343000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1169000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1345000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1229000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1551000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1231000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1492000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1208000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1104000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>979000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1042000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>952000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1620000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1240000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1101000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1668000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1725000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1528000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1392000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1693000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1254000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1015000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1213000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1212000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1143000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1022000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>767000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>861000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1445000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1197000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1696000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1580000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1581000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>1963000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1911000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1825000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1300000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>1100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>1200000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DI14">
         <v>800000.0</v>
       </c>
       <c r="DJ14">
+        <v>800000.0</v>
+      </c>
+      <c r="DK14">
         <v>500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>700000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>300000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DO14">
         <v>600000.0</v>
       </c>
       <c r="DP14">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ14">
         <v>300000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -42793,51 +43102,53 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
@@ -42854,417 +43165,421 @@
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>14262000.0</v>
+      </c>
+      <c r="C16">
         <v>2273000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2671000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2031000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5285000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5007000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5723000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4528000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4262000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4068000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4058000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4152000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3934000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3681000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3706000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3543000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3301000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2997000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3188000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>23198000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>29893000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37927000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>30363000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19206000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9656000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>31014000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>11744000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>10054000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3843000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6677000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1547000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>41887000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>39991000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>43646000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5303000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17528000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20807000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>21829000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11805000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9065000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9402000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>10309000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>635000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>688000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>116000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>527000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>72000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>75000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>49000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>588000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>194000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>47000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>46000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>28000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>25000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>88000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>182000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>72000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>43000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>77000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>51000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>37000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>44000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>18000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>31000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>172000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>121000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>104000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>90000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>71000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>164000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>342000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>234000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>191000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>250000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>180000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4259000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>99000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>75000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>131000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>133000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>89000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>160000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>39000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>89000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>111000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>61000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>138000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>128000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>110000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>159000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>160000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>161000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="CR16">
         <v>48000.0</v>
       </c>
       <c r="CS16">
         <v>48000.0</v>
       </c>
       <c r="CT16">
+        <v>48000.0</v>
+      </c>
+      <c r="CU16">
         <v>71000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>142000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1721000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1822000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>353000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>4371000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>488000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>496000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>1000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1200000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>1800000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-600000.0</v>
       </c>
-      <c r="DH16"/>
-      <c r="DI16">
+      <c r="DI16"/>
+      <c r="DJ16">
         <v>2000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>-1200000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-2500000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>500000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>4200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>100000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>1600000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43342,545 +43657,549 @@
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>25796000.0</v>
+      </c>
+      <c r="C18">
         <v>30820000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>13179000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1929000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1178000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>31933000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>16768000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>16210000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30659000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3999000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12100000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2835000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>21900000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-19341000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12012000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4505000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2792000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2678000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-22045000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2741000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2447000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8469000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>10983000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>10193000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18860000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>787000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5919000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8735000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-11880000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-9300000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>1993000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-3010000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>5906000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-12157000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3309000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-811000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-3805000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2838000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-259000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>453000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>16591000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5649000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>14865000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>20884000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1208000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-4683000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-10945000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>35175000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-7663000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>4510000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>732000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-5937000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>16779000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-5491000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3161000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>13252000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2064000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>12189000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-7750000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6433000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>10244000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-12230000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-16913000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-21869000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>12044000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5531000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>12863000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>26057000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-2191000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-7784000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1601000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-10095000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>3171000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-10016000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>5464000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-2629000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-52571000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-3230000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-9656000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>8991000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1272000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>7688000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-18114000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-6298000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-11786000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-6843000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-5566000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>1899000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8632000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>3943000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-6844000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-5466000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-29000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-4175000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>253000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>334000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>19521000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-5974000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-3591000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-6996000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-2799000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-4608000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-10352000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-4709000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>700000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-8400000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>5900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-1800000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-8400000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-9800000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-10700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-38200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-7200000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-16900000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>7300000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-7900000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>100000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-4000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-4500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-1900000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-7789000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3474000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3670000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4189000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-5974000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-6051000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-4522000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4460000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4776000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-6754000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-4382000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10970000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3654000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4016000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-4410000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-92330000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-3145000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-2915000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1762000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-4228000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2540000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3001000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-51664000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1913000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2267000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-623000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1620000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>7219000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>6139000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1080000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>56000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
-[...1 lines deleted...]
-      </c>
+      <c r="AY19"/>
       <c r="AZ19">
         <v>-2850000.0</v>
       </c>
-      <c r="BA19"/>
+      <c r="BA19">
+        <v>-2850000.0</v>
+      </c>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-      <c r="BE19">
+      <c r="BE19"/>
+      <c r="BF19">
         <v>-1000000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -43900,54 +44219,55 @@
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44025,214 +44345,219 @@
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>241</v>
+      </c>
+      <c r="B21">
+        <v>-1674000.0</v>
+      </c>
       <c r="C21">
+        <v>-28568000.0</v>
+      </c>
+      <c r="D21">
         <v>-4157000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3944000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-280000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-32635000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15574000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>7453000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21080000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>19110000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-11371000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3539000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3491000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>84443000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1933000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8494000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5364000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-798000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-801000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-578000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>15474000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-228000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-110000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-108000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11464000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10593000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>231000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-99000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-94000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-68000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-71000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-88000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000.0</v>
       </c>
       <c r="AM21">
         <v>-98000.0</v>
       </c>
       <c r="AN21">
         <v>-98000.0</v>
       </c>
       <c r="AO21">
+        <v>-98000.0</v>
+      </c>
+      <c r="AP21">
         <v>-96000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-6917000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-543000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-19567000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-21052000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1315000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6490000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10934000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-66053000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>23767000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1586000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2182000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5071000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-14199000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>5466000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4216000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-12205000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -44252,1623 +44577,1638 @@
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>10534000.0</v>
+      </c>
+      <c r="C22">
         <v>8879000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13505000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9063000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3964000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10096000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10253000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8619000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5238000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5444000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5818000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7448000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2362000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7961000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>9956000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9673000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3559000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2271000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4946000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2131000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2175000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5221000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7267000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5998000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>564000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12016000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>10747000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2974000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2165000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>148000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>27801000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-5686000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1951000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1842000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-614000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2068000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-3868000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5834000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>728000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-6242000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9583000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-13693000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1515000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-12079000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2101000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-13996000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5021000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>978000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-9890000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-17006000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1016000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>5561000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9506000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4510000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3396000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3604000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4734000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1467000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3284000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5375000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3566000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1786000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>693000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1397000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1056000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-1911000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-5494000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2423000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2630000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>8628000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>10227000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>8399000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>5047000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5567000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5069000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5662000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4534000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>5979000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4079000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7323000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2638000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3391000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3976000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3428000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2591000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>4246000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3938000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3046000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1147000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1357000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2055000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>437000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-318000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2328000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3004000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2088000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1839000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2304000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3411000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3140000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2256000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2624000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2641000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>3065000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2361000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3700000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>3900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>3100000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>3400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>4200000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>3300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>2400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>3300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DN22">
         <v>2400000.0</v>
       </c>
       <c r="DO22">
-        <v>2600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="DP22">
         <v>2600000.0</v>
       </c>
       <c r="DQ22">
+        <v>2600000.0</v>
+      </c>
+      <c r="DR22">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-1531000.0</v>
+      </c>
+      <c r="C23">
         <v>-461000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-2110000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-386000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-367000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-355000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1460000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-320000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-278000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-18000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-282000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>34602000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10756000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-16000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-25000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-165000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-220000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-944000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-222000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-4000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-7000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-49000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-506000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-228000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7710000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22031000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12003000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-435000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>190000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-894000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1301000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>654000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-858000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-569000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-136000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>31000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-111000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-580000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1264000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-301000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>21500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22250000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>19000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>553000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>72500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>28000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>22548000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>81678000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>53000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>72000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-802000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1198000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-67000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-514000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-29000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2432000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>535000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>473000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-474000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1644000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-26844000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>25086000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-9060000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-59641000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>23171000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-23171000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-430000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>20952000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>153000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>462000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>452000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>86000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-358000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>190000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>162000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-28000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>92000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1417000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-7923000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-121000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9490000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1180000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1092000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-7000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-1085000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-8280000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>173000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-136000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5844000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-184000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1535000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-439000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>363000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>51744000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4443000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>107000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>8596000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-14446000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>14446000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>85000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3690000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>6600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-5500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>7100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>10900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>39200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>16700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-6300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>15300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>6900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>243</v>
+      </c>
+      <c r="B24">
+        <v>19000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>10000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>21000.0</v>
       </c>
-      <c r="E24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F24"/>
       <c r="G24">
         <v>1000.0</v>
       </c>
       <c r="H24">
+        <v>1000.0</v>
+      </c>
+      <c r="I24">
         <v>13000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>587000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="M24">
         <v>9000.0</v>
       </c>
       <c r="N24">
+        <v>9000.0</v>
+      </c>
+      <c r="O24">
         <v>2214000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2138000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-318000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>30000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>21000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>203000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>99000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1080000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>557000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-48728000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>747000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1013000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>400000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>43640000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-31271000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>750000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>32505000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>118000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>25000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>13927000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>20000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>4300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6139000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>974000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>161000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>29800000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>8000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>9000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>13000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>140000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-3085000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-2839000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1669000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-3562000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>95000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>955000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>4000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>17167000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>14527000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>14068000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>71000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-118000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-434000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>55000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-2778000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>8000.0</v>
       </c>
-      <c r="BT24"/>
       <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>-484000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>32000.0</v>
       </c>
-      <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>6000.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CA24"/>
+      <c r="CB24">
         <v>12000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>10396000.0</v>
       </c>
-      <c r="CC24"/>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>10000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>7000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>191000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-186000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-371000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1435000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1659000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-379000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>956000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-1299000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-871000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-388000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-775000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-48000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-130000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-131000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>3581000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>32000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>60000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>546000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>700000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>100000.0</v>
       </c>
-      <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>-100000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>2100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>800000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-2300000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-500000.0</v>
       </c>
-      <c r="DM24"/>
-      <c r="DN24">
+      <c r="DN24"/>
+      <c r="DO24">
         <v>3500000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-800000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-2500000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>1444000.0</v>
+      </c>
+      <c r="C25">
         <v>2969000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2123000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2253000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1760000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>189000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>179000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>201000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>159000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-217000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-27000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
+        <v>852000.0</v>
+      </c>
+      <c r="N25">
         <v>473000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-291000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-131000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>117000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>87000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-180000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>354000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-68000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1020000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>612000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3859000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-232000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-511000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1371000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1055000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>30000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1825000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-21838000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-39000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>168000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-514000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-736000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>54000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>341000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-7964000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-626000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-714000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>438000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>627000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>105000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5375000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-61000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16438000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>395000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-615000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11994000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>27861000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>124000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-542000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-62000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1132000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>914000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>198000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>386000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>477000.0</v>
       </c>
-      <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>2146000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>328000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1990000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>489000.0</v>
       </c>
-      <c r="BL25"/>
-      <c r="BM25">
+      <c r="BM25"/>
+      <c r="BN25">
         <v>-391000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-93000.0</v>
       </c>
-      <c r="BO25"/>
-      <c r="BP25">
+      <c r="BP25"/>
+      <c r="BQ25">
         <v>316000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>370000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>313000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>337000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>451000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>346000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>220000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>84000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>324000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>225000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-1438000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-3000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-7963000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-346000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-335000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-231000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-39000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-356000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1231000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1549000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1334000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-1766000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-1572000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-2740000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1034000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-1046000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-2970000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1523000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-624000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-572000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>580000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-2291000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-538000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CX25"/>
+      <c r="CY25">
         <v>5823000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-2675000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2188000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1352000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>700000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-300000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>200000.0</v>
       </c>
-      <c r="DE25"/>
-      <c r="DF25">
+      <c r="DF25"/>
+      <c r="DG25">
         <v>2800000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>-500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-800000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>2100000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>1000000.0</v>
       </c>
-      <c r="DL25"/>
-      <c r="DM25">
+      <c r="DM25"/>
+      <c r="DN25">
         <v>-100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>900000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
+        <v>-2416000.0</v>
+      </c>
+      <c r="C26">
         <v>-2650000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8246000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-7455000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-620000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-557000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3872000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-707000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-1230000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-422000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-559000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-294000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-944000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-222000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-517000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-101000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-1301000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-24000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-31000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-31000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AU26">
         <v>28000.0</v>
       </c>
       <c r="AV26">
         <v>28000.0</v>
       </c>
       <c r="AW26">
+        <v>28000.0</v>
+      </c>
+      <c r="AX26">
         <v>-1283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000.0</v>
       </c>
       <c r="AY26">
         <v>72000.0</v>
       </c>
       <c r="AZ26">
         <v>72000.0</v>
       </c>
       <c r="BA26">
+        <v>72000.0</v>
+      </c>
+      <c r="BB26">
         <v>-802000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-67000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>37000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>147000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>146000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>90000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -45885,1408 +46225,1421 @@
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>1304000.0</v>
+      </c>
+      <c r="C27">
         <v>1640000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1232000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1554000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1138000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1225000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1162000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1649000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1025000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>622000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>746000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1314000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>990000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1225000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1169000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>673000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>635000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>779000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>597000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1143000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>697000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>782000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>873000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>973000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>460000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>493000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>541000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>653000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>22000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-190000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-2301000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>81000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000.0</v>
       </c>
       <c r="AI27">
         <v>237000.0</v>
       </c>
       <c r="AJ27">
+        <v>237000.0</v>
+      </c>
+      <c r="AK27">
         <v>455000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>271000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>469000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>519000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>635000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>178000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>434000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>207000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>483000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>650000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>879000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>882000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>831000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>354000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>893000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>875000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>766000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>526000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>849000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>924000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>696000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>579000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>231000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>218000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>203000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>48000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>-24000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>423000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1025000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2891000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>451000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>16000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>297000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-34000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>23000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-366000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>73000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>121000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-97000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>791000.0</v>
       </c>
-      <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>-1228000.0</v>
       </c>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>-4973000.0</v>
+      </c>
+      <c r="C28">
         <v>-31218000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12549000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5204000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-32650000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15574000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-15957000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>30805000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4576000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-12248000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5775000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-21647000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>18922000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11531000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4263000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3066000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>84325000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1832000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9438000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5686000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-905000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-906000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1200000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15270000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-337000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-110000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-108000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11571000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10593000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>231000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-99000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1395000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-68000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-71000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-88000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000.0</v>
       </c>
       <c r="AM28">
         <v>-98000.0</v>
       </c>
       <c r="AN28">
         <v>-98000.0</v>
       </c>
       <c r="AO28">
+        <v>-98000.0</v>
+      </c>
+      <c r="AP28">
         <v>-1360000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-6917000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-543000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-19567000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-21456000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-762000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6490000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10962000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-67336000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>23767000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1586000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2254000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4269000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-14199000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5399000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4179000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-12350000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-466000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-12644000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6352000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6388000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-10112000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12657000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16953000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>22374000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-19000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5235000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-12901000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-26044000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4988000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7683000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1423000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>10203000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-2644000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>9925000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-5394000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-1450000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>56725000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3242000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-796000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8993000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-1228000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-7769000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>18235000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6248000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>11764000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>6886000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>5298000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-1703000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-8243000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-5427000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>8502000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5844000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-814000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>5474000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>618000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>31000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-18817000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4443000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3620000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8596000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-387000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>8459000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>10284000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3690000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-1100000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>6600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-5500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>10900000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>39200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>5200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>16700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-6300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>7800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-3500000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>6400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>6900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>29265000.0</v>
+      </c>
+      <c r="C29">
         <v>36033000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>20978000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5424000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4848000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36123000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>22743000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22274000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-26089000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>9046000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16930000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1197000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>26282000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-7977000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15348000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8521000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1648000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7814000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-18697000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5658000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-586000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12697000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14603000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13751000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>15036000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21520000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4067000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>6942000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10357000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-11170000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-7853000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>2889000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-2266000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>6680000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-11296000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2622000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-282000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-3303000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3292000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>341000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1189000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>17402000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-3961000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>17192000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>24573000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3878000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-2069000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-6904000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>40139000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1296000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>8196000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>9345000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3844000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>22291000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-2227000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6737000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>17689000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2773000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>15105000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-2725000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-2878000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>13304000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-8013000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-11660000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-15802000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>16773000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>10166000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>21650000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>30598000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2418000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-2702000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>4763000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-4538000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>8686000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-1031000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>9975000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1692000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-14743000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1857000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>918000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>13930000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>5530000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>10916000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-10818000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-2578000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-8823000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-2859000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-2956000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>4337000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>12974000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>5771000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-4624000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-2741000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>21617000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-1549000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>2499000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2639000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>24182000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-1862000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-2224000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-4954000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>325000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1044000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-7206000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-3567000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>5400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-4000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>13300000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>-2800000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-6000000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-200000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>5900000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>1300000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-10600000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>10600000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-5600000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>14700000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-2700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-3800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>-12303000.0</v>
+      </c>
+      <c r="C30">
         <v>-5213000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-7789000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3474000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3670000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4189000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-5974000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6051000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4522000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4460000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4776000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-6754000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-4382000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10970000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3654000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4016000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4410000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-92330000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3145000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2915000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1762000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-4228000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2540000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3001000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-51664000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1913000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2267000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-623000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1620000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5707000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-32718000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-894000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>31731000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-858000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-569000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-504000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13425000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-454000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-580000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-736000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-811000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4451000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2947000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-3528000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2661000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-4424000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4032000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>26658000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-21916000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-6771000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-11452000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-8112000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-8074000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-3169000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2621000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-5433000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>930000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3127000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9043000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3484000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-3178000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-4651000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-8732000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-4540000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-7387000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-5074000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-6364000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5557000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5999000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-8953000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4511000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-4321000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-5075000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-178000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-4939000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4258000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3218000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-7296000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-3720000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-2963000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-3977000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-2419000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-2624000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-4713000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-393000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3879000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3104000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-20690000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-3925000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-3117000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2693000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5436000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-4160000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1497000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-2173000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-3956000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-3532000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-3086000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-596000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-4600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-3700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-7300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-2300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-5700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-1700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-10700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-44000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-7700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-8600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-3800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-2300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-11100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-2100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-3200000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>