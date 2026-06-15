--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1729,51 +1732,53 @@
         <v>6083000000.0</v>
       </c>
       <c r="X10">
         <v>5646000000.0</v>
       </c>
       <c r="Y10">
         <v>5813000000.0</v>
       </c>
       <c r="Z10">
         <v>6727000000.0</v>
       </c>
       <c r="AA10">
         <v>5368000000.0</v>
       </c>
       <c r="AB10">
         <v>3950000000.0</v>
       </c>
       <c r="AC10">
         <v>5060319767.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>8856000000.0</v>
+      </c>
       <c r="C11">
         <v>8874000000.0</v>
       </c>
       <c r="D11">
         <v>10186000000.0</v>
       </c>
       <c r="E11">
         <v>4640000000.0</v>
       </c>
       <c r="F11">
         <v>9011000000.0</v>
       </c>
       <c r="G11">
         <v>5908000000.0</v>
       </c>
       <c r="H11">
         <v>7865000000.0</v>
       </c>
       <c r="I11">
         <v>10150000000.0</v>
       </c>
       <c r="J11">
         <v>5890000000.0</v>
       </c>
       <c r="K11">
@@ -2765,51 +2770,53 @@
       <c r="V24">
         <v>1319000000.0</v>
       </c>
       <c r="W24">
         <v>2736000000.0</v>
       </c>
       <c r="X24">
         <v>3191000000.0</v>
       </c>
       <c r="Y24">
         <v>2769464000.0</v>
       </c>
       <c r="Z24">
         <v>1501386000.0</v>
       </c>
       <c r="AA24">
         <v>1409085000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>29592000000.0</v>
+      </c>
       <c r="C25">
         <v>22934000000.0</v>
       </c>
       <c r="D25">
         <v>20034000000.0</v>
       </c>
       <c r="E25">
         <v>21782000000.0</v>
       </c>
       <c r="F25">
         <v>24523000000.0</v>
       </c>
       <c r="G25">
         <v>27978000000.0</v>
       </c>
       <c r="H25">
         <v>22056000000.0</v>
       </c>
       <c r="I25">
         <v>22470000000.0</v>
       </c>
       <c r="J25">
         <v>23224000000.0</v>
       </c>
       <c r="K25">
@@ -3618,51 +3625,53 @@
         <v>70000000.0</v>
       </c>
       <c r="N37">
         <v>117000000.0</v>
       </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
     </row>
     <row r="38" spans="1:29">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>10713000000.0</v>
+      </c>
       <c r="C38">
         <v>7864000000.0</v>
       </c>
       <c r="D38">
         <v>5508000000.0</v>
       </c>
       <c r="E38">
         <v>4849000000.0</v>
       </c>
       <c r="F38">
         <v>12425000000.0</v>
       </c>
       <c r="G38">
         <v>14728000000.0</v>
       </c>
       <c r="H38">
         <v>14799000000.0</v>
       </c>
       <c r="I38">
         <v>25549000000.0</v>
       </c>
       <c r="J38">
         <v>15307000000.0</v>
       </c>
       <c r="K38">
@@ -4291,51 +4300,53 @@
         <v>8497000000.0</v>
       </c>
       <c r="X46">
         <v>7597000000.0</v>
       </c>
       <c r="Y46">
         <v>6338000000.0</v>
       </c>
       <c r="Z46">
         <v>5468000000.0</v>
       </c>
       <c r="AA46">
         <v>5507000000.0</v>
       </c>
       <c r="AB46">
         <v>7337000000.0</v>
       </c>
       <c r="AC46">
         <v>8237645348.0</v>
       </c>
     </row>
     <row r="47" spans="1:29">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>12352000000.0</v>
+      </c>
       <c r="C47">
         <v>10873000000.0</v>
       </c>
       <c r="D47">
         <v>10924000000.0</v>
       </c>
       <c r="E47">
         <v>12195000000.0</v>
       </c>
       <c r="F47">
         <v>13106000000.0</v>
       </c>
       <c r="G47">
         <v>13939000000.0</v>
       </c>
       <c r="H47">
         <v>13746000000.0</v>
       </c>
       <c r="I47">
         <v>15696000000.0</v>
       </c>
       <c r="J47">
         <v>16464000000.0</v>
       </c>
       <c r="K47">
@@ -5464,687 +5475,693 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA62"/>
+  <dimension ref="A1:DB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>4322000000.0</v>
+      </c>
+      <c r="C2">
         <v>4456000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4555000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4506000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4261000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4572000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4087000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4146000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4062000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4925990300.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3870000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5350000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5426000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5146012453.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4693000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4969000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5083000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5553000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4665000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4811000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5040000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5403000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4705000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4820000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4828000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5423976557.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4669000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4752000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4638000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5556000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4970000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5486000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4994000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5169000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4685000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4691000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4566000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4873000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4662000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4920000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4704000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5668000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4825000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>5126000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5062000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5419000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4520000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4991000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>5485000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6148000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5079000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5042000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4875000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5593000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4591000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4585000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4487000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4989000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4390000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4644000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4496000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4788000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3987000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3509000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3561000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>4012000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3276000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3320000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3262000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3395000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2902000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3251000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3007000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3018000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2725000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2509000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2575000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2487000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2113000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2196000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1936000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1961000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1773000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1965000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1843000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2020000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1568000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1630000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1597000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1665000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1308000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1433000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1288000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1266000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>949000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1027000000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>1092000000.0</v>
       </c>
-      <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>986000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>970000000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6208,52 +6225,53 @@
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6317,346 +6335,350 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>571000000.0</v>
+      </c>
+      <c r="C5">
         <v>694001000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>98000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-275000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2217000000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
+        <v>43306000000.0</v>
+      </c>
+      <c r="H5">
         <v>-3728000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4871000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4935000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3765992584.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4962000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4625000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4836000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4996012090.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4543000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3337000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2752000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4187000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1520000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1206000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2378000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1419000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3788000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4559000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-5321000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4656979872.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6260000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5088000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5170000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>77739000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>77063000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>75934000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>70222000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>73299000000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>73936000000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>76156000000.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>69868000000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>73431000000.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>68184000000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>64949000000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
-      <c r="BJ5">
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>62364000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>56562000000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>49468000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>50737000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>51605000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>49266000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>48408000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>49493000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>43664000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>40502000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>40261000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>38590000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>36943000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-335000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>32142000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>31738000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>30393000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>29462000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>32902000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1154000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1228000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>467000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>29533000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-468000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1214000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1696000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2631000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>25867000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2386000000.0</v>
       </c>
-      <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>-823000000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-20812000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5196000000.0</v>
       </c>
       <c r="CX5">
         <v>-5196000000.0</v>
       </c>
-      <c r="CY5"/>
-      <c r="CZ5">
+      <c r="CY5">
+        <v>-5196000000.0</v>
+      </c>
+      <c r="CZ5"/>
+      <c r="DA5">
         <v>-698000000.0</v>
       </c>
-      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6">
         <v>0.0</v>
       </c>
       <c r="R6">
         <v>0.0</v>
       </c>
-      <c r="S6"/>
+      <c r="S6">
+        <v>0.0</v>
+      </c>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
@@ -6699,140 +6721,143 @@
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
+      <c r="DB6"/>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>1934000000.0</v>
+      </c>
+      <c r="C7">
         <v>1920000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1904000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1853000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803000000.0</v>
       </c>
       <c r="F7">
         <v>1803000000.0</v>
       </c>
       <c r="G7">
+        <v>1803000000.0</v>
+      </c>
+      <c r="H7">
         <v>1843000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1792000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1754000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1828000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1663000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1792000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1840000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1789000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1751000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1810000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1849000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1896000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1891000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1942000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1931000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2005000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1951000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1956000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1939000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1949000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1968000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>2046000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>1937000000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -6864,273 +6889,277 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
-        <v>766000000.0</v>
+        <v>736000000.0</v>
       </c>
       <c r="C8">
         <v>766000000.0</v>
       </c>
       <c r="D8">
         <v>766000000.0</v>
       </c>
       <c r="E8">
         <v>766000000.0</v>
       </c>
       <c r="F8">
-        <v>793000000.0</v>
+        <v>766000000.0</v>
       </c>
       <c r="G8">
         <v>793000000.0</v>
       </c>
       <c r="H8">
         <v>793000000.0</v>
       </c>
       <c r="I8">
         <v>793000000.0</v>
       </c>
       <c r="J8">
-        <v>825000000.0</v>
+        <v>793000000.0</v>
       </c>
       <c r="K8">
         <v>825000000.0</v>
       </c>
       <c r="L8">
-        <v>842000000.0</v>
+        <v>825000000.0</v>
       </c>
       <c r="M8">
         <v>842000000.0</v>
       </c>
       <c r="N8">
-        <v>890000000.0</v>
+        <v>842000000.0</v>
       </c>
       <c r="O8">
         <v>890000000.0</v>
       </c>
       <c r="P8">
         <v>890000000.0</v>
       </c>
       <c r="Q8">
-        <v>901000000.0</v>
+        <v>890000000.0</v>
       </c>
       <c r="R8">
         <v>901000000.0</v>
       </c>
       <c r="S8">
         <v>901000000.0</v>
       </c>
       <c r="T8">
-        <v>913000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="U8">
         <v>913000000.0</v>
       </c>
       <c r="V8">
         <v>913000000.0</v>
       </c>
       <c r="W8">
         <v>913000000.0</v>
       </c>
       <c r="X8">
         <v>913000000.0</v>
       </c>
       <c r="Y8">
-        <v>936000000.0</v>
+        <v>913000000.0</v>
       </c>
       <c r="Z8">
         <v>936000000.0</v>
       </c>
       <c r="AA8">
         <v>936000000.0</v>
       </c>
       <c r="AB8">
         <v>936000000.0</v>
       </c>
       <c r="AC8">
-        <v>944000000.0</v>
+        <v>936000000.0</v>
       </c>
       <c r="AD8">
         <v>944000000.0</v>
       </c>
       <c r="AE8">
         <v>944000000.0</v>
       </c>
       <c r="AF8">
         <v>944000000.0</v>
       </c>
       <c r="AG8">
-        <v>969000000.0</v>
+        <v>944000000.0</v>
       </c>
       <c r="AH8">
         <v>969000000.0</v>
       </c>
       <c r="AI8">
+        <v>969000000.0</v>
+      </c>
+      <c r="AJ8">
         <v>72311000000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>69919000000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>67586000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>972000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>74984000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>72456000000.0</v>
       </c>
-      <c r="AO8"/>
-      <c r="AP8">
+      <c r="AP8"/>
+      <c r="AQ8">
         <v>991000000.0</v>
       </c>
-      <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>1001000000.0</v>
       </c>
-      <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-      <c r="AX8">
+      <c r="AX8"/>
+      <c r="AY8">
         <v>1001000000.0</v>
       </c>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-      <c r="BB8">
+      <c r="BB8"/>
+      <c r="BC8">
         <v>1001000000.0</v>
       </c>
-      <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-      <c r="BF8">
+      <c r="BF8"/>
+      <c r="BG8">
         <v>1016000000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
-      <c r="BJ8">
+      <c r="BJ8"/>
+      <c r="BK8">
         <v>957000000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-      <c r="BN8">
+      <c r="BN8"/>
+      <c r="BO8">
         <v>957000000.0</v>
       </c>
-      <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
-      <c r="BR8">
+      <c r="BR8"/>
+      <c r="BS8">
         <v>959000000.0</v>
       </c>
-      <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
-      <c r="BV8">
+      <c r="BV8"/>
+      <c r="BW8">
         <v>990000000.0</v>
       </c>
-      <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
-      <c r="BZ8">
+      <c r="BZ8"/>
+      <c r="CA8">
         <v>990000000.0</v>
       </c>
-      <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
-      <c r="CD8">
+      <c r="CD8"/>
+      <c r="CE8">
         <v>994000000.0</v>
       </c>
-      <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
-      <c r="CH8">
+      <c r="CH8"/>
+      <c r="CI8">
         <v>1008000000.0</v>
       </c>
-      <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
-      <c r="CL8">
+      <c r="CL8"/>
+      <c r="CM8">
         <v>1017000000.0</v>
       </c>
-      <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
-      <c r="CP8">
+      <c r="CP8"/>
+      <c r="CQ8">
         <v>1008000000.0</v>
       </c>
-      <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
-      <c r="CT8">
+      <c r="CT8"/>
+      <c r="CU8">
         <v>871000000.0</v>
       </c>
-      <c r="CU8"/>
       <c r="CV8"/>
-      <c r="CW8">
-[...1 lines deleted...]
-      </c>
+      <c r="CW8"/>
       <c r="CX8">
         <v>880000000.0</v>
       </c>
-      <c r="CY8"/>
+      <c r="CY8">
+        <v>880000000.0</v>
+      </c>
       <c r="CZ8"/>
       <c r="DA8"/>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7194,418 +7223,422 @@
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
+      <c r="DB9"/>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>6877000000.0</v>
+      </c>
+      <c r="C10">
         <v>11435020000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9556000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6656000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7066000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11459000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>13609000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7903000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9469000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13392973629.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12405000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10885000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>12000000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7517018191.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8726000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3625000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>13852000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12407000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7211000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5117000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3801000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>9658000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8994000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5917000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4528000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11111951973.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8378000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9991000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>6807000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13271000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14000000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>12446000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5813000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8860000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8810000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7856000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7572000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7007000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7174000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5036000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4457000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4674000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5328000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5218000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>7363000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>13023000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9641000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6797000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7170000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6687000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6363000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4077000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4706000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>5552000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5801000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>6106000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4041000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3709000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4086000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>4231000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7174000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>5319000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5386000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5558000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5066000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2894000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2773000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>3590000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1575000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2038000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>8137000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16198000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10850000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5360000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>14532000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7548000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6957000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3815000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>8530000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7310000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>11117000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6321000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>7947000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>9440000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>12282000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>6083000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3180000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3570000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3248000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>5646000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>4684000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4554000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>5974000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>5813000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>10331000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>12905000000.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>6727000000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>2638000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5368000000.0</v>
       </c>
       <c r="CX10">
         <v>5368000000.0</v>
       </c>
-      <c r="CY10"/>
-      <c r="CZ10">
+      <c r="CY10">
+        <v>5368000000.0</v>
+      </c>
+      <c r="CZ10"/>
+      <c r="DA10">
         <v>3419000000.0</v>
       </c>
-      <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
         <v>38</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>11435000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9556000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6656000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>7066000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11459000000.0</v>
       </c>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>9469000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>13393000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12405000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>10885000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12000000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7517000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>8726000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3625000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>13852000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>12407000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7211000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5117000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7646,1263 +7679,1275 @@
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
+      <c r="DB11"/>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>6977000000.0</v>
+      </c>
+      <c r="C12">
         <v>11590020000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9753000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7000000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7196000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13351000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14020000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8435000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9694000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14427971591.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12695000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11174000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12260000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18930045810.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19103000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>19758000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>18814000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>28329000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8162000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5356000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4077000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>11563000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>10870000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>6293000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4973000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11445950530.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8717000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>10335000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7112000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15964000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14710000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>13146000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6422000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>9485000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9421000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8437000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8237000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7777000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>7785000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5740000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5086000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>5447000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6064000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>5875000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>7363000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13862000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10427000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7335000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7721000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9222000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>7339000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>5250000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>6035000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8119000000.0</v>
       </c>
-      <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>5075000000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>8134000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>17449000000.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>6117000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>8137000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>16198000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10850000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13201000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>14532000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>7548000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>6957000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7955000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>8530000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7310000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11117000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10933000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>7947000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>9440000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>12282000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>14593000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>12185000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>12301000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>12106000000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>13259000000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>11851000000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>11137000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>12896000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>12575000000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>10331000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>12905000000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>13183000000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>8405000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12514000000.0</v>
       </c>
       <c r="CX12">
         <v>12514000000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CY12">
+        <v>12514000000.0</v>
+      </c>
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>12939000000.0</v>
       </c>
-      <c r="DA12"/>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>736000000.0</v>
+      </c>
+      <c r="C13">
         <v>766001000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>766000000.0</v>
       </c>
       <c r="D13">
         <v>766000000.0</v>
       </c>
       <c r="E13">
         <v>766000000.0</v>
       </c>
       <c r="F13">
-        <v>793000000.0</v>
+        <v>766000000.0</v>
       </c>
       <c r="G13">
         <v>793000000.0</v>
       </c>
       <c r="H13">
         <v>793000000.0</v>
       </c>
       <c r="I13">
         <v>793000000.0</v>
       </c>
       <c r="J13">
+        <v>793000000.0</v>
+      </c>
+      <c r="K13">
         <v>824998375.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>825000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>842000000.0</v>
       </c>
       <c r="M13">
         <v>842000000.0</v>
       </c>
       <c r="N13">
+        <v>842000000.0</v>
+      </c>
+      <c r="O13">
         <v>890002153.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000000.0</v>
       </c>
       <c r="P13">
         <v>890000000.0</v>
       </c>
       <c r="Q13">
-        <v>901000000.0</v>
+        <v>890000000.0</v>
       </c>
       <c r="R13">
         <v>901000000.0</v>
       </c>
       <c r="S13">
         <v>901000000.0</v>
       </c>
       <c r="T13">
-        <v>913000000.0</v>
+        <v>901000000.0</v>
       </c>
       <c r="U13">
         <v>913000000.0</v>
       </c>
       <c r="V13">
         <v>913000000.0</v>
       </c>
       <c r="W13">
         <v>913000000.0</v>
       </c>
       <c r="X13">
         <v>913000000.0</v>
       </c>
       <c r="Y13">
+        <v>913000000.0</v>
+      </c>
+      <c r="Z13">
         <v>936000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>935995954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>936000000.0</v>
       </c>
       <c r="AB13">
         <v>936000000.0</v>
       </c>
       <c r="AC13">
-        <v>944000000.0</v>
+        <v>936000000.0</v>
       </c>
       <c r="AD13">
         <v>944000000.0</v>
       </c>
       <c r="AE13">
         <v>944000000.0</v>
       </c>
       <c r="AF13">
         <v>944000000.0</v>
       </c>
       <c r="AG13">
-        <v>969000000.0</v>
+        <v>944000000.0</v>
       </c>
       <c r="AH13">
         <v>969000000.0</v>
       </c>
       <c r="AI13">
+        <v>969000000.0</v>
+      </c>
+      <c r="AJ13">
         <v>72311000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>69919000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>67586000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>972000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>74984000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>72456000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>71813000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>991000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>76712000000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>78764000000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>76376000000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1001000000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>71338000000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>70387000000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>70210000000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1001000000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>72047000000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>69493000000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>67029000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1001000000.0</v>
       </c>
-      <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13">
         <v>1016000000.0</v>
       </c>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-      <c r="BJ13">
+      <c r="BJ13"/>
+      <c r="BK13">
         <v>957000000.0</v>
       </c>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>957000000.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>959000000.0</v>
       </c>
-      <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>990000000.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>990000000.0</v>
       </c>
-      <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>994000000.0</v>
       </c>
-      <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>1008000000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>1017000000.0</v>
       </c>
-      <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>1008000000.0</v>
       </c>
-      <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>871000000.0</v>
       </c>
-      <c r="CU13"/>
       <c r="CV13"/>
-      <c r="CW13">
-[...1 lines deleted...]
-      </c>
+      <c r="CW13"/>
       <c r="CX13">
         <v>880000000.0</v>
       </c>
-      <c r="CY13"/>
+      <c r="CY13">
+        <v>880000000.0</v>
+      </c>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>1916000000.0</v>
+      </c>
+      <c r="C14">
         <v>1929000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1940000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1960000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1979000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2004000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2027000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2046000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2056000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2065000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2075000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2095000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2120000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2150000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2180000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2211000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2237000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2253000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2254000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2258000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2265000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2282000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2302000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2304000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2292000000.0</v>
       </c>
       <c r="Z14">
         <v>2292000000.0</v>
       </c>
       <c r="AA14">
+        <v>2292000000.0</v>
+      </c>
+      <c r="AB14">
         <v>2297000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2333000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2339000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2336000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2338000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2346000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2347000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2348000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2359000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2373000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2389000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2395000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2401000000.0</v>
       </c>
       <c r="AN14">
         <v>2401000000.0</v>
       </c>
       <c r="AO14">
+        <v>2401000000.0</v>
+      </c>
+      <c r="AP14">
         <v>2398000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2418000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2438000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2451000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2446000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2449000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2460000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2471000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2479000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2469000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2480000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2490000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2473000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2450800000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2445000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2441000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2435000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2424000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2449600000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2426000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2304500000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2288100000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2300300000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2297000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2290300000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2268200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2285400000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>2279600000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2282800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>2264200000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2283200000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2285600000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2272700000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2312100000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2322400000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2351600000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2358800000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2347500000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2361900000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2361600000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2354900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344000000.0</v>
       </c>
       <c r="CE14">
         <v>2344000000.0</v>
       </c>
       <c r="CF14">
+        <v>2344000000.0</v>
+      </c>
+      <c r="CG14">
         <v>2337600000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2332100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2440700000.0</v>
       </c>
       <c r="CI14">
         <v>2440700000.0</v>
       </c>
       <c r="CJ14">
+        <v>2440700000.0</v>
+      </c>
+      <c r="CK14">
         <v>2456800000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2464600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478000000.0</v>
       </c>
       <c r="CM14">
         <v>2478000000.0</v>
       </c>
       <c r="CN14">
+        <v>2478000000.0</v>
+      </c>
+      <c r="CO14">
         <v>2471900000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2472900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2528000000.0</v>
       </c>
       <c r="CQ14">
         <v>2528000000.0</v>
       </c>
       <c r="CR14">
+        <v>2528000000.0</v>
+      </c>
+      <c r="CS14">
         <v>2547000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2534883721.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2557243255.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>2575342466.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2587000000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2590711176.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2654545455.0</v>
       </c>
       <c r="CY14">
         <v>2654545455.0</v>
       </c>
       <c r="CZ14">
+        <v>2654545455.0</v>
+      </c>
+      <c r="DA14">
         <v>2615000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>2567346939.0</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>913000000.0</v>
       </c>
       <c r="V15">
         <v>913000000.0</v>
       </c>
       <c r="W15">
         <v>913000000.0</v>
       </c>
       <c r="X15">
         <v>913000000.0</v>
       </c>
       <c r="Y15">
-        <v>936000000.0</v>
+        <v>913000000.0</v>
       </c>
       <c r="Z15">
         <v>936000000.0</v>
       </c>
       <c r="AA15">
         <v>936000000.0</v>
       </c>
       <c r="AB15">
         <v>936000000.0</v>
       </c>
       <c r="AC15">
-        <v>944000000.0</v>
+        <v>936000000.0</v>
       </c>
       <c r="AD15">
         <v>944000000.0</v>
       </c>
       <c r="AE15">
         <v>944000000.0</v>
       </c>
       <c r="AF15">
         <v>944000000.0</v>
       </c>
       <c r="AG15">
-        <v>969000000.0</v>
+        <v>944000000.0</v>
       </c>
       <c r="AH15">
         <v>969000000.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>969000000.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>972000000.0</v>
       </c>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>991000000.0</v>
       </c>
-      <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>1001000000.0</v>
       </c>
-      <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>1001000000.0</v>
       </c>
-      <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>1001000000.0</v>
       </c>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
+      <c r="BF15"/>
+      <c r="BG15">
         <v>1016000000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>957000000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>957000000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>959000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>990000000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>990000000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>994000000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1008000000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1017000000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>1008000000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>871000000.0</v>
       </c>
-      <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
-      <c r="CX15">
+      <c r="CX15"/>
+      <c r="CY15">
         <v>880000000.0</v>
       </c>
-      <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
+      <c r="DB15"/>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>127000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2165000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1919000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1650000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>97999807.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>16091000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>17989000000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>123000297.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>123000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2463000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-279000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10444000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>56000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-267000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-258000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-249000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>113999507.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>15244000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>17158000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>38684000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>236000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14104000000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>305000000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>287000000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>385000000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>14068000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13487000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>329000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>12587000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12786000000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>70000000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>71000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>70000000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>79000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>90000000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>88000000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>91000000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>77000000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>74000000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>13000000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>14000000.0</v>
       </c>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>14000000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>158000000.0</v>
       </c>
-      <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8966,129 +9011,130 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>4421000000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>5499000000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>4700000000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>5424000000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>15047000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>5292000000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
+      <c r="AL18"/>
       <c r="AM18">
         <v>4264000000.0</v>
       </c>
       <c r="AN18">
         <v>4264000000.0</v>
       </c>
-      <c r="AO18"/>
-      <c r="AP18">
+      <c r="AO18">
+        <v>4264000000.0</v>
+      </c>
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>3469000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>2158000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-      <c r="AX18">
+      <c r="AX18"/>
+      <c r="AY18">
         <v>2073000000.0</v>
       </c>
-      <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
@@ -9099,52 +9145,53 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9208,1596 +9255,1612 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>26819000000.0</v>
+      </c>
+      <c r="C20">
         <v>25567044000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>25551000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>25553000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>24965000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>24756000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>24930000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>25234000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>23063000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>23340954041.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>23416000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>29522000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>29481000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>29301070908.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>28668000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>29113000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>29636000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>29595000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>29572000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>29766000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>29590000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>29999000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>29532000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>29100000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>28937000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>26523885363.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>26306000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>26533000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>26295000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>35294000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>35042000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>35167000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>34128000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>31750000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>31715000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>31606000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>31197000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>30980000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>31406000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>31331000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>31452000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>31174000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>31284000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>31334000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>31069000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>29311000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>29374000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>29769000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>31098000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>31026000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>31180000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>30984000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>30900000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>31090000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>30836000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>29831000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>30138000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>29943000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>30173000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>30518000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>30346000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>29692000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>29946000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>11294000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>11688000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>12039000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>11812000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>11381000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>10946000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>11285000000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>11110000000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>10659000000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>7279000000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>1899000000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>1477000000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
-      <c r="CP20">
+      <c r="CP20"/>
+      <c r="CQ20">
         <v>1729198000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
-      <c r="CT20">
+      <c r="CT20"/>
+      <c r="CU20">
         <v>1382094000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>1638069000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>40209000000.0</v>
+      </c>
+      <c r="C21">
         <v>29411051000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>29037000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>29240000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27476000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26915000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27902000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>27775000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26272000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>26878947075.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26418000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>28003000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>30451000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>31644076578.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>31888000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>33367000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>34853000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>34182000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33951000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34818000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35377000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36809000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>36883000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>36669000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>37451000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>28786875582.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>29694000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>27221000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>27021000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>38719000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>37947000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>39443000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>32122000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29997000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>30836000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>31473000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31529000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31340000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>32796000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>33412000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>34404000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>34217000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>34730000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>35894000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>36262000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>23832000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>24570000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>25200000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>27403000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>27841000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>28532000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>28999000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>29585000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>30331000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>31088000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>30735000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>31569000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>31969000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>33295000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>34592000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>34983000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>35231000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>65176000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10245000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>9883000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>10331000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>10540000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>9259000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9031000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>9534000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>21268000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>21563000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>21850000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>10139000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>21106000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>21057000000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>10571000000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>6015000000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>3730000000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>3231000000.0</v>
       </c>
-      <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>4407000000.0</v>
       </c>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>3952000000.0</v>
       </c>
-      <c r="CU21"/>
       <c r="CV21"/>
-      <c r="CW21">
-[...1 lines deleted...]
-      </c>
+      <c r="CW21"/>
       <c r="CX21">
         <v>3555000000.0</v>
       </c>
-      <c r="CY21"/>
+      <c r="CY21">
+        <v>3555000000.0</v>
+      </c>
       <c r="CZ21"/>
       <c r="DA21"/>
+      <c r="DB21"/>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22">
+        <v>6286000000.0</v>
+      </c>
+      <c r="C22">
         <v>6269000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6421000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>6307000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>5829000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5723000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5939000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5747000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5743000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5912988357.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>5610000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8228000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7886000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7175017363.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>6779000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>6880000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6997000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6666000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>6885000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7111000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6997000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7131000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7136000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>6904000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6398000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5981974145.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6123000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6094000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5728000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6956000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>6952000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7097000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7227000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6867000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6954000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6901000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6583000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6255000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6773000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6674000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6630000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6226000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6562000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6614000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6271000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6093000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6512000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>6880000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>7860000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7267000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7516000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7263000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7021000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6744000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6845000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6420000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6458000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>5930000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>6605000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7095000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>6621000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6093000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>6756000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>5540000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5658000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5830000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>6308000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>6130000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5764000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5792000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>5958000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6450000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>6241000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5455000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5268000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>5022000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4982000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4498000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4610000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4690000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3926000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>3725000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3889000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3968000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>3470000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3558000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3440000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3458000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>3424000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>3346000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>3231000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3269000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3147000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2971000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2794000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>2785000000.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>2482000000.0</v>
       </c>
-      <c r="CU22"/>
-      <c r="CV22">
+      <c r="CV22"/>
+      <c r="CW22">
         <v>2484000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513000000.0</v>
       </c>
       <c r="CX22">
         <v>2513000000.0</v>
       </c>
-      <c r="CY22"/>
-      <c r="CZ22">
+      <c r="CY22">
+        <v>2513000000.0</v>
+      </c>
+      <c r="CZ22"/>
+      <c r="DA22">
         <v>3948000000.0</v>
       </c>
-      <c r="DA22"/>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>118532000000.0</v>
+      </c>
+      <c r="C23">
         <v>115569198000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>107289000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>104395000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>99941000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>102246000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>103524000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>97505000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>94334000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>103823795570.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>112697000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>110979000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>112241000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>121765294671.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>118464000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>122910000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>125218000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>135884000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>121209000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>124015000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>121752000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>132189000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>129678000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>123763000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>123097000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>118412488219.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>115971000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>116294000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>137946000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>145563000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>142994000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>142058000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>135524000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>133079000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>134972000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>133749000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>131986000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>130124000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>134007000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>131436000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>132448000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>131556000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>132927000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>135413000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>134935000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>125387000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>125377000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>125768000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>125332000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>126254000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>124594000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>121072000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>121011000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>124216000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>121219000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>118492000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>119411000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>117496000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>121377000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>125915000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>127218000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>123318000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>124628000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>96924000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>95795000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>95505000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>90686000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>84274000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>77970000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>78299000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>82020000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>83399000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>76318000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>75452000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>76936000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>70621000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>68324000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>68008000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>66862000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>65929000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>58848000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>57732000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>54670000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>53043000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>49646000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>54469000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>49538000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>48633000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>48267000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>49317000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>46329000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>45637000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>46662000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>45144000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>41116000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>43077000000.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>40305000000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>34471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35484000000.0</v>
       </c>
       <c r="CX23">
         <v>35484000000.0</v>
       </c>
-      <c r="CY23"/>
-      <c r="CZ23">
+      <c r="CY23">
+        <v>35484000000.0</v>
+      </c>
+      <c r="CZ23"/>
+      <c r="DA23">
         <v>38741000000.0</v>
       </c>
-      <c r="DA23"/>
+      <c r="DB23"/>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>37447000000.0</v>
+      </c>
+      <c r="C24">
         <v>27935000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>22598000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>22470000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>21666000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>21366000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23750000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>19663000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>17191000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>18436000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>18068000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18259000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>20396000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>20244000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>19732000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>22232000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>22796000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>22902000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>23101000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>24828000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>25747000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>26259000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>26497000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>23955000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>23800000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20353000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>20131000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>20364000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>21225000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>22470000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>22605000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>22760000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>23199000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>23224000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>23163000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>22999000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>22933000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>17897000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>18259000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>16276000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>16465000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>16327000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>13412000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>13301000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>14834000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>13799000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>12670000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>12874000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>15202000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>11242000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11119000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>11615000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>11610000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>13781000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>15823000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>13754000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>13896000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13855000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>13738000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>13924000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>14532000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>14360000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>14331000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>13235000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>13445000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>8675000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>8706000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>9196000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>6978000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2178000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2063000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2172000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>748000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>677000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>667000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>632000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>661000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>656000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1963000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1617000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1344000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1319000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2435000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>2493000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2592000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>2736000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>2915000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3105000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>3145000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>3191000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>3042000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>3022000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2898000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2769464000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>1586258000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>1582440000.0</v>
       </c>
-      <c r="CS24"/>
-      <c r="CT24">
+      <c r="CT24"/>
+      <c r="CU24">
         <v>1501386000.0</v>
       </c>
-      <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
-      <c r="CX24">
+      <c r="CX24"/>
+      <c r="CY24">
         <v>1409085000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>1420088000.0</v>
       </c>
-      <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
         <v>52</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>29592000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24238000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>24064000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23227000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22934000000.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>19521000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>19804000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21985000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>21782000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>21235000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23784000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>24373000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>24523000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>24715000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26491000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27399000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27978000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>28181000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>25653000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25490000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>22056000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>21833000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22116000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>22889000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>22470000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -10828,189 +10891,192 @@
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26">
+        <v>2431000000.0</v>
+      </c>
+      <c r="C26">
         <v>1091000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2153000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2161000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2095000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1128000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2192000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2126000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2582000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1827000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2122000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2433000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2555000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1606000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2491000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2580000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2906000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2268000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>12347000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>12014000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>11628000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>11700000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>11603000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>11050000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>10521000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>11162000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>11062000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>11638000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>10122000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>9789000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>9965000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>9507000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>9611000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>16645000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1420000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1162000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1139000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>15400000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1228000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2400000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>16577000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>9440000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>10101000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -11021,52 +11087,53 @@
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11130,437 +11197,443 @@
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>40121000000.0</v>
+      </c>
+      <c r="C28">
         <v>25679044000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22466000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>25981000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24204000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19799000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18550000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21084000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17815000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12954974491.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12784000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17455000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17204000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>20392049348.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19812000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27462000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17489000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>18618000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>27118000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30728000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34042000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>28197000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>29181000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28869000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32167000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18035922048.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21738000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20276000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23783000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18819000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17782000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19910000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>28297000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>19565000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21350000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22705000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>23685000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16795000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>19392000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>21332000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23637000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17257000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17373000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18056000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>17750000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7388000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9966000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>13633000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>14041000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11331000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>12412000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>14794000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>16238000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>14174000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>20840000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>22632000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>24594000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>16490000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>23892000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27505000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>31113000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>17624000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>26962000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>18643000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>17929000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>11014000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>14366000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>13869000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11452000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4997000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2667000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-5467000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-4371000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>233000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-7289000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-97000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>393000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3401000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>691000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2116000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3023000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1888000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-1045000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1746000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-6235000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>475000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2351000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2418000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>3296000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-175000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>940000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2416000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-95000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-228000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-5416000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-7856000000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>-2161000000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>1688000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1672000000.0</v>
       </c>
       <c r="CX28">
         <v>-1672000000.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28">
+      <c r="CY28">
+        <v>-1672000000.0</v>
+      </c>
+      <c r="CZ28"/>
+      <c r="DA28">
         <v>1673000000.0</v>
       </c>
-      <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>83576000000.0</v>
+      </c>
+      <c r="C29">
         <v>79586000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>74448000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72769000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>67836000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73501000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>73633000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>68928000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>65205000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71187000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>61690000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>78395000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>79423000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>85462000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>87607000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>92202000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>91032000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>96784000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>89209000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>87945000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>86435000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>92448000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>90708000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>86642000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>85659000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11596,472 +11669,476 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>9602000000.0</v>
+      </c>
+      <c r="C30">
         <v>10934000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8984000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9176000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8725000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8211000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8150000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8480000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8251000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8123984003.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7099000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>9543000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9183000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8936021625.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8680000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8910000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>8678000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>8828000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8632000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8654000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8481000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9073000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8299000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7952000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8795000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9171960358.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>8070000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8252000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7845000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9676000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8766000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8989000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>9116000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>10070000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8482000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>8380000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8234000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10202000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8547000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8606000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8464000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8180000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8495000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>8750000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8794000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>10255000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8857000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9371000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10324000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9902000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10502000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10792000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10484000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>11108000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>10519000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10487000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>10605000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>12373000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10703000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10915000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10861000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>11716000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>10391000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7798000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7773000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>10010000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7817000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7167000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6751000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>8573000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7251000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7142000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>6883000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8504000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6813000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6233000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6353000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>7971000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6087000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>5885000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>5292000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6563000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5137000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5091000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4858000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>6189000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4492000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4482000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4326000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5480000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4253000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4259000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3928000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3707000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3664000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3612000000.0</v>
       </c>
-      <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>3228000000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>4726000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3221000000.0</v>
       </c>
       <c r="CX30">
         <v>3221000000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CY30">
+        <v>3221000000.0</v>
+      </c>
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>6338000000.0</v>
       </c>
-      <c r="DA30"/>
+      <c r="DB30"/>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-11670000000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>2818000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>264000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>445000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2949000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>9377000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6752000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-10542000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-14444000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5510000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-11931000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11957000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-15485000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5587000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3476000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2328000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6087000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>19648000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4949000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>2205000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4848000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>17713000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>9760000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>6840000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>4860000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>16776000000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>15124000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>19781000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-      <c r="AX31">
+      <c r="AX31"/>
+      <c r="AY31">
         <v>15476000000.0</v>
       </c>
-      <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
@@ -12072,128 +12149,131 @@
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
+      <c r="DB31"/>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>-4767000000.0</v>
+      </c>
+      <c r="C32">
         <v>3182000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-3802000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-5775000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-6511000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1012000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3132000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1919000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-2841000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4091000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-2733000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1584000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1565000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8254000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>8794000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>10496000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7429000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15510000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-3627000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-5825000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-7962000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-3386000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-2865000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-5500000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-8196000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -12229,420 +12309,426 @@
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
+      <c r="DB32"/>
     </row>
-    <row r="33" spans="1:105">
+    <row r="33" spans="1:106">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>91925000000.0</v>
+      </c>
+      <c r="C33">
         <v>85109146000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>79091000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>78456000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>74833000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>72542000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>72260000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>71812000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>67887000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>73342855587.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>67037000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>77486000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>80127000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>84855205349.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>81510000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>84768000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>87982000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>90166000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>94956000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>100207000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>99554000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>102516000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>100705000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>99881000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>99999000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>88908615735.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>89296000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>87974000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>85498000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>110000000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>108881000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>109993000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>102473000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>104871000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>107506000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>107211000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>106220000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>105193000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>108124000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>107714000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>109455000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>108711000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>108882000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>110667000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>109225000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>87826000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>88589000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>90795000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>95644000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>95712000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>95824000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>94227000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>94216000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>96212000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>95071000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>92370000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>93624000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>93412000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>95814000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>99286000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>98118000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>96633000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>96912000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>58257000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>59995000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>61814000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>60246000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>57102000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>55488000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>57418000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>58723000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>51314000000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>50031000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>48022000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>48254000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>49984000000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>46990000000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>46604000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>45889000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>46134000000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>36933000000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>36289000000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>36194000000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>32929000000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>27383000000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>29858000000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>27982000000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>27005000000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>27059000000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>27044000000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>25814000000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>25475000000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>24782000000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>24274000000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>22992000000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>22322000000.0</v>
       </c>
-      <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>19665000000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>18855000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15400000000.0</v>
       </c>
       <c r="CX33">
         <v>15400000000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CY33">
+        <v>15400000000.0</v>
+      </c>
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>15517000000.0</v>
       </c>
-      <c r="DA33"/>
+      <c r="DB33"/>
     </row>
-    <row r="34" spans="1:105">
+    <row r="34" spans="1:106">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>4017000000.0</v>
+      </c>
+      <c r="C34">
         <v>957000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4128000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>4242000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>4095000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1041000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4389000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4312000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4259000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1193000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>4081000000.0</v>
       </c>
-      <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>4838000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1578000000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-      <c r="R34">
+      <c r="R34"/>
+      <c r="S34">
         <v>1475000000.0</v>
       </c>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>1393000000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>1213000000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
@@ -12677,703 +12763,710 @@
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
+      <c r="DB34"/>
     </row>
-    <row r="35" spans="1:105">
+    <row r="35" spans="1:106">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>48231000000.0</v>
+      </c>
+      <c r="C35">
         <v>41742072000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>30537000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>30627000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>29870000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29428000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>31951000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>27991000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>25290000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>30683939583.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>26059000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27139000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>29550000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>33686081520.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>29406000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>32258000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>33707000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>37854000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>34392000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>40254000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>41003000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>42464000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>43286000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40496000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>40826000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>34597850467.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>35153000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>34679000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>34512000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>37264000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>36648000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>37214000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>36090000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>35449000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>37223000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>37625000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>38010000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>33024000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>34337000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>32633000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>32742000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>30726000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>27984000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>27192000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>29438000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>27570000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>27337000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>27695000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>30236000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>25414000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>26603000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>27056000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>27494000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>30946000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>32155000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>29331000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>28854000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>28408000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>29406000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>29286000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>29662000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>28891000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>30753000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>23279000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>23147000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>18573000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>19471000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>18428000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>16752000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>11358000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>11329000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>12111000000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>9996000000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>9415000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>9942000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10977000000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10273000000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>10480000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>11957000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>12008000000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>9504000000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>9240000000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>10475000000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>10007000000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>8862000000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>9470000000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>9426000000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>9401000000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>9521000000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>9478000000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>9542000000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>9398000000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>9108000000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>8440000000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>6968000000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>7023000000.0</v>
       </c>
-      <c r="CS35"/>
-      <c r="CT35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>6160000000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>5788000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5863000000.0</v>
       </c>
       <c r="CX35">
         <v>5863000000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35">
+      <c r="CY35">
+        <v>5863000000.0</v>
+      </c>
+      <c r="CZ35"/>
+      <c r="DA35">
         <v>6641000000.0</v>
       </c>
-      <c r="DA35"/>
+      <c r="DB35"/>
     </row>
-    <row r="36" spans="1:105">
+    <row r="36" spans="1:106">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>4981000000.0</v>
+      </c>
+      <c r="C36">
         <v>10037018000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4783000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>4474000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4111000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4511000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1389000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1655000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1209000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1312997414.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1109000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1208000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1211000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1195002891.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3194000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3885000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3861000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2288000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2127000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>2212000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1586000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>981000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>850000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>866000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>988000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>896996123.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>689000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>703000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>626000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>895000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>1178000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>843000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>818000000.0</v>
       </c>
       <c r="AH36">
         <v>818000000.0</v>
       </c>
       <c r="AI36">
+        <v>818000000.0</v>
+      </c>
+      <c r="AJ36">
         <v>27272000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>26764000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>26583000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>698000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>26495000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>24504000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>25151000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-8957000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>24772000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>26399000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>24273000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-7994000000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>-7375000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>18537000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>17412000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>17146000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-7390000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>16965000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>16220000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>15905000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>418000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>16257000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>17251000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>16445000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>1388000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>51062000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>23553000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24847000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>1916000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>24024000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>23017000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>22995000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>182000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>24466000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>16024000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>14682000000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>2309000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>15119000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>17575000000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>46990000000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>10526000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>45889000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>46134000000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>36933000000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>10915000000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>36194000000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>32929000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>27383000000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>13543000000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>27982000000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>27005000000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>27059000000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>12338000000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>25814000000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>25475000000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>24782000000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>11345000000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>22992000000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>27638000000.0</v>
       </c>
-      <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36">
         <v>8293000000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>13730000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6338000000.0</v>
       </c>
       <c r="CX36">
         <v>6338000000.0</v>
       </c>
-      <c r="CY36"/>
-      <c r="CZ36">
+      <c r="CY36">
+        <v>6338000000.0</v>
+      </c>
+      <c r="CZ36"/>
+      <c r="DA36">
         <v>8467000000.0</v>
       </c>
-      <c r="DA36"/>
+      <c r="DB36"/>
     </row>
-    <row r="37" spans="1:105">
+    <row r="37" spans="1:106">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-      <c r="J37">
+      <c r="J37"/>
+      <c r="K37">
         <v>83000000.0</v>
       </c>
-      <c r="K37">
+      <c r="L37">
         <v>81000000.0</v>
       </c>
-      <c r="L37">
+      <c r="M37">
         <v>84000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>83000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>81000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>78000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>81000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>164000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>167000000.0</v>
       </c>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
@@ -13416,1537 +13509,1549 @@
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
+      <c r="DB37"/>
     </row>
-    <row r="38" spans="1:105">
+    <row r="38" spans="1:106">
       <c r="A38" t="s">
         <v>65</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>10713000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>10359000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>9676000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9210000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7864000000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>4737000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5251000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>5292000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4849000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7351000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8112000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>8335000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>12425000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6624000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>10903000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10385000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>14728000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9798000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>9911000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>9974000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>14799000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8674000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8530000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8660000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>25549000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10182000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>9919000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>85796000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>88407000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>91243000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>91005000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>90448000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>89552000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>91925000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>91647000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>93207000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>92729000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>93086000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>94797000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>93804000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>71843000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>72684000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>74361000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>77366000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>77370000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>78249000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>77395000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>77631000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>79273000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>78889000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>76786000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>77612000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>77785000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>79725000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>82361000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>81774000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>80793000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>81008000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>45092000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>46418000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>47739000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>46376000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>43657000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>42972000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>44318000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>45734000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>37587000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>36532000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>35389000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>36225000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>35292000000.0</v>
       </c>
-      <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>35659000000.0</v>
       </c>
-      <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>27610000000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>21361000000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>19447000000.0</v>
       </c>
-      <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>18152968000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>23009216000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>22147453000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>19596314000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>14173394000.0</v>
       </c>
-      <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
-      <c r="CX38">
+      <c r="CX38"/>
+      <c r="CY38">
         <v>10015430000.0</v>
       </c>
-      <c r="CY38"/>
-      <c r="CZ38">
+      <c r="CZ38"/>
+      <c r="DA38">
         <v>8473955000.0</v>
       </c>
-      <c r="DA38"/>
+      <c r="DB38"/>
     </row>
-    <row r="39" spans="1:105">
+    <row r="39" spans="1:106">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>3742000000.0</v>
+      </c>
+      <c r="C39">
         <v>1724000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3040000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3456000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3358000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2419000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3155000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3031000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2759000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2015996029.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>20256000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4548000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>2785000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1869004522.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2392000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2594000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>2747000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1895000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>2574000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2687000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2643000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1906000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2668000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2733000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2932000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2903987448.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3765000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>3639000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>31763000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4046000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>3685000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2833000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>10286000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1786000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2609000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2820000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2712000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>697000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2778000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2794000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2829000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2992000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>3056000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>3572000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>3282000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9687000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>10992000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>11405000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>3783000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>3392000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>3482000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>3699000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3255000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3090000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>8784000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9215000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>8724000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>706000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>8255000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>8619000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>11618000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>742000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>10569000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>25329000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>22369000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>402000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>16315000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>13875000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>9967000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>399000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1951000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>2295000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>2313000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>270000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>2069000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>1834000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>3042000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>980000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>1746000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>1910000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>1580000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>222000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>1503000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>1615000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1653000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>972000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>1439000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>1387000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>1352000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>188000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>1180000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>1497000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>1909000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>1603000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>1335000000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1453000000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>7364447000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>1747000000.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1836000000.0</v>
       </c>
       <c r="CX39">
         <v>1836000000.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39">
+      <c r="CY39">
+        <v>1836000000.0</v>
+      </c>
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>-1000000.0</v>
       </c>
-      <c r="DA39"/>
+      <c r="DB39"/>
     </row>
-    <row r="40" spans="1:105">
+    <row r="40" spans="1:106">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>17357000000.0</v>
+      </c>
+      <c r="C40">
         <v>14457000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16319000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15809000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16745000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>13444000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15067000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>13783000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>15012000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>13158970362.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36726000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>15372000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>14938000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>14727041768.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>13475000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12929000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>15178000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>15615000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>13138000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>13097000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>12442000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15265000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>14425000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12858000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>12956000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13439932429.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-17545000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-19304000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-37268000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>11629000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-1619000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>11161000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>10563000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>10345000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>13697000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>13893000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>13440000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>8994000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11635000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>11259000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>11484000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>10168000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>14044000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>222000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>225000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>12317000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2572000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2223000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>13266000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>13374000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>13077000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>12090000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>12160000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>9811000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>12251000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>11457000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>12171000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>9461000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>11286000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>11311000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>11139000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>8942000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>11039000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>8912000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>9387000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>7835000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8966000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>7365000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7254000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>6321000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8311000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>7873000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>8318000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>6389000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8200000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>6652000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>8285000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>5614000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>6944000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>6752000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>6904000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>4880000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>6217000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>5477000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6024000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>4520000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>4800000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>4477000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4425000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>4489000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>4455000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>4439000000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>5272000000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>4504000000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>4002000000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>3634000000.0</v>
       </c>
-      <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>4275000000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>5183000000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>3658000000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>3823000000.0</v>
       </c>
-      <c r="CY40"/>
-      <c r="CZ40">
+      <c r="CZ40"/>
+      <c r="DA40">
         <v>5265000000.0</v>
       </c>
-      <c r="DA40"/>
+      <c r="DB40"/>
     </row>
-    <row r="41" spans="1:105">
+    <row r="41" spans="1:106">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>6538000000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>7592000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>8171000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>8474000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9334000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9242000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9677000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>13763000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>13604000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>14356000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>15105000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>14843000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>15336000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>12499000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>13320000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>12563000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>11623000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>14794000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>14043000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14454000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6955000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>7057000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14060000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>14626000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>15077000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8470000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>16078000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>16357000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>16277000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8044000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>14572000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13891000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>14604000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7672000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14667000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>14821000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>15034000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7268000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15484000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>15441000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>15884000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9879000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>16332000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>15577000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>14958000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7792000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>15668000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>15362000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>15130000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6842000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>16422000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>10044000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>9702000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5491000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>10765000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>9232000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>9774000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5036000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>9266000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>9939000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>9248000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4272000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>9275000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>8662000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>9612000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4534000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>9994000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>10391000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>8160000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4449000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>8040000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>7514000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>6270000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3350000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>6511000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>6296000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>6376000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3149000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>6500000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>6376000000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>6210000000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2910432000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>5386909000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>5384718000.0</v>
       </c>
-      <c r="CS41"/>
-      <c r="CT41">
+      <c r="CT41"/>
+      <c r="CU41">
         <v>2307507000.0</v>
       </c>
-      <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
-      <c r="CX41">
+      <c r="CX41"/>
+      <c r="CY41">
         <v>2373164000.0</v>
       </c>
-      <c r="CY41"/>
-      <c r="CZ41">
+      <c r="CZ41"/>
+      <c r="DA41">
         <v>5226812000.0</v>
       </c>
-      <c r="DA41"/>
+      <c r="DB41"/>
     </row>
-    <row r="42" spans="1:105">
+    <row r="42" spans="1:106">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-47000000.0</v>
+      </c>
+      <c r="C42">
         <v>-50000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-44000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-33000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-19000000.0</v>
       </c>
-      <c r="F42">
-[...1 lines deleted...]
-      </c>
       <c r="G42">
+        <v>-46614000000.0</v>
+      </c>
+      <c r="H42">
         <v>-40000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-25000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-17000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-40999919.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-32000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-52000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-36000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-92000222.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000000.0</v>
       </c>
       <c r="Q42">
         <v>-60000000.0</v>
       </c>
       <c r="R42">
+        <v>-60000000.0</v>
+      </c>
+      <c r="S42">
         <v>-48000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-47000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-65000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-60000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-53000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-44000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-37000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-68000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-79999654.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-80000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-67000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000000.0</v>
       </c>
       <c r="AE42">
         <v>-69000000.0</v>
       </c>
       <c r="AF42">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AG42">
         <v>-63000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-93000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-100000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>72311000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>69919000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>67586000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-76000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>74984000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>72456000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>71813000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-80480000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>76712000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>78764000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>76376000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-72536000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>71338000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>70387000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>70210000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>-73154000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>72047000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>69493000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>67029000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-70356000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>67082000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>64130000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>63105000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-65070000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>66141000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>67093000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>65340000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-62489000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>66218000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>55816000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>55216000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-56694000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>53313000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>50488000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>46228000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>-49607000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>60904000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>61772000000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>59433000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>-45206000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>58251000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>52422000000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>40502000000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-40401000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>38590000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>221000000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-335000000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-32288000000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>31738000000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>30393000000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>29462000000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-30487000000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-1776000000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-990000000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>467000000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-29654000000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-468000000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-1214000000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>1696000000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>2897000000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>25867000000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>7702000000.0</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>2493000000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>-11105000000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>5460000000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>5111000000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>6438000000.0</v>
       </c>
-      <c r="DA42"/>
+      <c r="DB42"/>
     </row>
-    <row r="43" spans="1:105">
+    <row r="43" spans="1:106">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15010,52 +15115,53 @@
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
+      <c r="DB43"/>
     </row>
-    <row r="44" spans="1:105">
+    <row r="44" spans="1:106">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -15119,1126 +15225,1137 @@
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
+      <c r="DB44"/>
     </row>
-    <row r="45" spans="1:105">
+    <row r="45" spans="1:106">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>12238000000.0</v>
+      </c>
+      <c r="C45">
         <v>25078000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>11991000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>11826000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>11087000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>21973000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11201000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>10622000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>10542000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>22803000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>10344000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>12277000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>12348000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>12195000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>11731000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>12206000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>12861000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>13106000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>13157000000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>13344000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>13204000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>13939000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>13337000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>13595000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>13560000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>13746000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>13560000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>14052000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>14136000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>15696000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>15745000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>15957000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>16677000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>16464000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16263000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>16206000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>15772000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>15641000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>16199000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16067000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>16248000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>15982000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>15796000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>15870000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>15421000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>15983000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15905000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16434000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18278000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>18342000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17575000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>16832000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>16585000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>16939000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>16182000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>15584000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>16012000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>15627000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>16089000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16925000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16344000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>15840000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>15904000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13165000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13577000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>14075000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>13870000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>13445000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12516000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>13100000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>12989000000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>13727000000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>13499000000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>12633000000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>12029000000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>11352000000.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>10945000000.0</v>
       </c>
-      <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>8679000000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>8497000000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>7597000000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>6414371000.0</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45">
+      <c r="CR45"/>
+      <c r="CS45">
         <v>5316000000.0</v>
       </c>
-      <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45">
         <v>5468000000.0</v>
       </c>
-      <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45">
         <v>5125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5507000000.0</v>
       </c>
       <c r="CX45">
         <v>5507000000.0</v>
       </c>
-      <c r="CY45"/>
-      <c r="CZ45">
+      <c r="CY45">
+        <v>5507000000.0</v>
+      </c>
+      <c r="CZ45"/>
+      <c r="DA45">
         <v>7050000000.0</v>
       </c>
-      <c r="DA45"/>
+      <c r="DB45"/>
     </row>
-    <row r="46" spans="1:105">
+    <row r="46" spans="1:106">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>12238000000.0</v>
+      </c>
+      <c r="C46">
         <v>12352021000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>11991000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>11826000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11087000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10873000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11201000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10622000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>10542000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10923978490.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>10344000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>12277000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>12348000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>12195029511.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>11731000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>12206000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>12861000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>13106000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>13157000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13344000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>13204000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>13939000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>13337000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>13595000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>13560000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>13745940589.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>13560000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>14052000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>14136000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>15696000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>15745000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>15957000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>16677000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>16464000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16263000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>16206000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>15772000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>15641000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>16199000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16067000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16248000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>15982000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15796000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>15870000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>15421000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>15983000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15905000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16434000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18278000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18197000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17575000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>16832000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>16585000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>16939000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>16182000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>15584000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16012000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>15627000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>16089000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>16925000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16344000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>15840000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>15904000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13165000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13577000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14075000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>13870000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>13445000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12516000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>13100000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>12989000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>13727000000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>13499000000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>12633000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>12029000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>11352000000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>10945000000.0</v>
       </c>
-      <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>8679000000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>8497000000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
-      <c r="CL46">
+      <c r="CL46"/>
+      <c r="CM46">
         <v>7597000000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>6338000000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>5316000000.0</v>
       </c>
-      <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>5468000000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>5125000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5507000000.0</v>
       </c>
       <c r="CX46">
         <v>5507000000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CY46">
+        <v>5507000000.0</v>
+      </c>
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>7050000000.0</v>
       </c>
-      <c r="DA46"/>
+      <c r="DB46"/>
     </row>
-    <row r="47" spans="1:105">
+    <row r="47" spans="1:106">
       <c r="A47" t="s">
         <v>74</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>12352000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>11991000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>11826000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>11087000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>10873000000.0</v>
       </c>
-      <c r="G47"/>
       <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>10542000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>10924000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>10344000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>12277000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>12348000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>12195000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>11731000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>12206000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>12861000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>13106000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>13157000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>13344000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>13204000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>13939000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>13337000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>13595000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>13560000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>13746000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>13560000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>14052000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>14136000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>15696000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>15745000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>15957000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>16677000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>16464000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16263000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>16206000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>15772000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>15641000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>16199000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>16067000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>16248000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>15982000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>15796000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>15870000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>15421000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>15983000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15905000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16434000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>18278000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>18197000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17575000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>16832000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>16585000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>16939000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>16182000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>15584000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>16012000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>15627000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>16089000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>16925000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>16344000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>15840000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>15904000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13165000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13577000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14075000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>13870000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>13445000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>12516000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>13100000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>12989000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>13727000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>13499000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>12633000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>12029000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>11352000000.0</v>
       </c>
-      <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>10945000000.0</v>
       </c>
-      <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>8679000000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>8497000000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>7597000000.0</v>
       </c>
-      <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>6338000000.0</v>
       </c>
-      <c r="CQ47"/>
-      <c r="CR47">
+      <c r="CR47"/>
+      <c r="CS47">
         <v>5316000000.0</v>
       </c>
-      <c r="CS47"/>
-      <c r="CT47">
+      <c r="CT47"/>
+      <c r="CU47">
         <v>5458490000.0</v>
       </c>
-      <c r="CU47"/>
-      <c r="CV47">
+      <c r="CV47"/>
+      <c r="CW47">
         <v>5125000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>5507000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>5573386000.0</v>
       </c>
-      <c r="CY47"/>
-      <c r="CZ47">
+      <c r="CZ47"/>
+      <c r="DA47">
         <v>7055705000.0</v>
       </c>
-      <c r="DA47"/>
+      <c r="DB47"/>
     </row>
-    <row r="48" spans="1:105">
+    <row r="48" spans="1:106">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>37252000000.0</v>
+      </c>
+      <c r="C48">
         <v>44720077000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>43510000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>41527000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>39839000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>46561000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>46292000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>45836000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>43834000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>49648902241.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>42333000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>55682000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>56089000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>63540153766.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>64543000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>65432000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>63451000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>70989000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>57437000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>54400000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>52048000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>57157000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>57403000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>57495000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>55356000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>59274743813.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>57928000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>55645000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>51518000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>82191000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>80155000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>79793000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>73498000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>77639000000.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
-[...1 lines deleted...]
-      </c>
+      <c r="AL48"/>
       <c r="AM48">
         <v>81148000000.0</v>
       </c>
       <c r="AN48">
         <v>81148000000.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AO48">
+        <v>81148000000.0</v>
+      </c>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>80379000000.0</v>
       </c>
-      <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
-      <c r="AT48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>72433000000.0</v>
       </c>
-      <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
-      <c r="AX48">
+      <c r="AX48"/>
+      <c r="AY48">
         <v>73065000000.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-      <c r="BB48">
+      <c r="BB48"/>
+      <c r="BC48">
         <v>70220000000.0</v>
       </c>
-      <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>64949000000.0</v>
       </c>
-      <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
-      <c r="BJ48">
+      <c r="BJ48"/>
+      <c r="BK48">
         <v>62364000000.0</v>
       </c>
-      <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>56562000000.0</v>
       </c>
-      <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>49825000000.0</v>
       </c>
-      <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>48408000000.0</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>40261000000.0</v>
       </c>
-      <c r="CA48"/>
       <c r="CB48"/>
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48">
         <v>34089000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>32142000000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>32902000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>33922000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>32375000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>28858000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>29533000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>28910000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>27633000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>26317000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>26978000000.0</v>
       </c>
-      <c r="CQ48"/>
-      <c r="CR48">
+      <c r="CR48"/>
+      <c r="CS48">
         <v>25553000000.0</v>
       </c>
-      <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>22954000000.0</v>
       </c>
-      <c r="CU48"/>
-      <c r="CV48">
+      <c r="CV48"/>
+      <c r="CW48">
         <v>41364000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21682000000.0</v>
       </c>
       <c r="CX48">
         <v>21682000000.0</v>
       </c>
-      <c r="CY48"/>
-      <c r="CZ48">
+      <c r="CY48">
+        <v>21682000000.0</v>
+      </c>
+      <c r="CZ48"/>
+      <c r="DA48">
         <v>23860000000.0</v>
       </c>
-      <c r="DA48"/>
+      <c r="DB48"/>
     </row>
-    <row r="49" spans="1:105">
+    <row r="49" spans="1:106">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -16302,189 +16419,192 @@
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
+      <c r="DB49"/>
     </row>
-    <row r="50" spans="1:105">
+    <row r="50" spans="1:106">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
+        <v>7617000000.0</v>
+      </c>
+      <c r="C50">
         <v>5521000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7520000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>8314000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7801000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>8089000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>6566000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>7532000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8339000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>6084000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>5458000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8289000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>6968000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5876000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>7055000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>7045000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>6696000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>6227000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>9337000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>9075000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>10165000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>9591000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>9727000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>8875000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>10956000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>6846000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>8017000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7857000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7428000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>3248000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>9177000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>9596000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>10911000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>466000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>30160000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>30561000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>31257000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>294000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>26566000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>26368000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1689000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>3041000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>18018000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -16495,947 +16615,957 @@
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
+      <c r="DB50"/>
     </row>
-    <row r="51" spans="1:105">
+    <row r="51" spans="1:106">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>46998000000.0</v>
+      </c>
+      <c r="C51">
         <v>37114064000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>32022000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>32637000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>31270000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>31258000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>32159000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>28987000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>27284000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>26347948120.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>25189000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>28340000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>29204000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>27909067539.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>28538000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>31087000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>31341000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>31025000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>34329000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>35845000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>37843000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>37855000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>38175000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>34786000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>36695000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>29147874022.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>30116000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>30267000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>30590000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>32090000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>31782000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>32356000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>34110000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>28425000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>30160000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>30561000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>31257000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>23802000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>26566000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>26368000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>28094000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>21931000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>22701000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>23274000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>25113000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>20411000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>19607000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>20430000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>21211000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>18018000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>18775000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>18871000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>20944000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>19726000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>20840000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>22632000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>24594000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>20199000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>23892000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>27505000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>31113000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>22943000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>26962000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>18643000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>17929000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>13908000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>14366000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>13869000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>11452000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>7035000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>10804000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>10731000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>6479000000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>5593000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>7243000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>7451000000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>7350000000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>7216000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>9221000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>9426000000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>8094000000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>8209000000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>6902000000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>7694000000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>6047000000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>6558000000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>5531000000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>5988000000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>6544000000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>5471000000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>5624000000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>6970000000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>5879000000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>5585000000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>4915000000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>5049000000.0</v>
       </c>
-      <c r="CS51"/>
-      <c r="CT51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>4566000000.0</v>
       </c>
-      <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>4326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3696000000.0</v>
       </c>
       <c r="CX51">
         <v>3696000000.0</v>
       </c>
-      <c r="CY51"/>
-      <c r="CZ51">
+      <c r="CY51">
+        <v>3696000000.0</v>
+      </c>
+      <c r="CZ51"/>
+      <c r="DA51">
         <v>5092000000.0</v>
       </c>
-      <c r="DA51"/>
+      <c r="DB51"/>
     </row>
-    <row r="52" spans="1:105">
+    <row r="52" spans="1:106">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
+        <v>7888000000.0</v>
+      </c>
+      <c r="C52">
         <v>5784000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>7784000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8573000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8043000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>8324000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>6813000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>7764000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>8564000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>6313987567.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>5668000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8536000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7219000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>6127014827.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7303000000.0</v>
       </c>
       <c r="P52">
         <v>7303000000.0</v>
       </c>
       <c r="Q52">
+        <v>7303000000.0</v>
+      </c>
+      <c r="R52">
         <v>6968000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>6502000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>9614000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>9354000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10444000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>9877000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>9994000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9133000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11205000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7091969348.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>8283000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8151000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7701000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>9620000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>9177000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>9596000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>10911000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>5201000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>6997000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7562000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>8324000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>8055000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>8307000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>10092000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>11629000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>5604000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>9289000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>9973000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>10279000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>6612000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>6937000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>7556000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>6009000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6776000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>7656000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>7256000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>9334000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>5945000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>5017000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>8878000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10698000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>6374000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>10154000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>13581000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>16581000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>8583000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>12631000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>5408000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>4484000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>5233000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>5660000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>4673000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>4474000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>4857000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>8741000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>8559000000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>5731000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>4916000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>6576000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>6819000000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>6689000000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>6560000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>7258000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>7809000000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>6750000000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>6890000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>4467000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>5201000000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>3455000000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>3051000000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>2616000000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>2883000000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>3399000000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>2280000000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>2582000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3948000000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>2981000000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>2532000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3330000000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3454000000.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>3062000000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>2948000000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>2226000000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>2304000000.0</v>
       </c>
-      <c r="CY52"/>
-      <c r="CZ52">
+      <c r="CZ52"/>
+      <c r="DA52">
         <v>3673000000.0</v>
       </c>
-      <c r="DA52"/>
+      <c r="DB52"/>
     </row>
-    <row r="53" spans="1:105">
+    <row r="53" spans="1:106">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>100000000.0</v>
+      </c>
+      <c r="C53">
         <v>155000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>197000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>344000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>130000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1892000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>411000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>532000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>225000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1034997962.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>290000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>289000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>260000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>11413027619.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>10377000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>16133000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>4962000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>15922000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>951000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>239000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>276000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1905000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1876000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>376000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>445000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>333998556.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>339000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>344000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>305000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>2693000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>710000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>700000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>609000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>625000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>589000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>565000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>665000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>770000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>565000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>612000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>613000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>773000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>604000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>592000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>890000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>839000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>786000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>520000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>551000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>2535000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>907000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1014000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>1329000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2567000000.0</v>
       </c>
-      <c r="BC53"/>
       <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>1347000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>1366000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>1484000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>1373000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>1590000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>2815000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>2608000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>17440000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>14832000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>14555000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>11393000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>8225000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>6264000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4079000000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>7841000000.0</v>
       </c>
-      <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>4140000000.0</v>
       </c>
-      <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>4612000000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>8510000000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>9005000000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>8731000000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>8858000000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>7613000000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>7167000000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>6583000000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>6922000000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>6762000000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>6456000000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>5767000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7146000000.0</v>
       </c>
       <c r="CX53">
         <v>7146000000.0</v>
       </c>
-      <c r="CY53"/>
-      <c r="CZ53">
+      <c r="CY53">
+        <v>7146000000.0</v>
+      </c>
+      <c r="CZ53"/>
+      <c r="DA53">
         <v>9520000000.0</v>
       </c>
-      <c r="DA53"/>
+      <c r="DB53"/>
     </row>
-    <row r="54" spans="1:105">
+    <row r="54" spans="1:106">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -17499,1292 +17629,1305 @@
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
+      <c r="DB54"/>
     </row>
-    <row r="55" spans="1:105">
+    <row r="55" spans="1:106">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>118532000000.0</v>
+      </c>
+      <c r="C55">
         <v>115569198000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>107289000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>104395000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>99941000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>102246000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>103524000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>97505000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>94334000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>103823795570.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>112697000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>110979000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>112241000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>121765294671.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>118464000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>122910000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>125218000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>135884000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>121209000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>124015000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>121752000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>132189000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>129678000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>123763000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>123097000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>118412488219.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>115971000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>116294000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>137946000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>145563000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>142994000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>142058000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>135524000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>133079000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>134972000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>133749000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>131986000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>130124000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>134007000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>131436000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>132448000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>131556000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>132927000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>135413000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>134935000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>125387000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>125377000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>125768000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>125332000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>126254000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>124594000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>121072000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>121011000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>124216000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>121219000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>118492000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>119411000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>117496000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>121377000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>125915000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>127218000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>123318000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>124628000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>96924000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>95795000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>95505000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>90686000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>84274000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>77970000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>78299000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>82020000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>83399000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>76318000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>75452000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>76936000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>70621000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>68324000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>68008000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>66862000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>65929000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>58848000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>57732000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>54670000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>53043000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>49646000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>54469000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>49538000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>48633000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>48267000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>49317000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>46329000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>45637000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>46662000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>45144000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>41116000000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>43077000000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>38983353000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>40305000000.0</v>
       </c>
-      <c r="CU55"/>
-      <c r="CV55">
+      <c r="CV55"/>
+      <c r="CW55">
         <v>34471000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35484000000.0</v>
       </c>
       <c r="CX55">
         <v>35484000000.0</v>
       </c>
-      <c r="CY55"/>
-      <c r="CZ55">
+      <c r="CY55">
+        <v>35484000000.0</v>
+      </c>
+      <c r="CZ55"/>
+      <c r="DA55">
         <v>38741000000.0</v>
       </c>
-      <c r="DA55"/>
+      <c r="DB55"/>
     </row>
-    <row r="56" spans="1:105">
+    <row r="56" spans="1:106">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>26607000000.0</v>
+      </c>
+      <c r="C56">
         <v>30460000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>28198000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>25939000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>25108000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>29704000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>31264000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>25693000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>26447000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>30480939982.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>45660000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>33493000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>32114000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>36910089322.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>36954000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>38142000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>37236000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>45718000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>26253000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>23808000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>22198000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>29673000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>28973000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>23882000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>23098000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>29503872483.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>26675000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>28320000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>52448000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>35563000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>34113000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>32065000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>33051000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>28208000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>27466000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>26538000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>25766000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>24931000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25883000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>23722000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>22993000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>22845000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>24045000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>24746000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>25710000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>37561000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>36788000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>34973000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>29688000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>30542000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>28770000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>26845000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>26795000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>28004000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>26148000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>26122000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>25787000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>24084000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>25563000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>26629000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>29100000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>26685000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>27716000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>38667000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>35800000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>33691000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>30440000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>27172000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>22482000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>20881000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>23297000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>32085000000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>26287000000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>27430000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>28682000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>20637000000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>21334000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>21404000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>20973000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>19795000000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>21915000000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>21443000000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>18476000000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>20114000000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>22263000000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>24611000000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>21556000000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>21628000000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>21208000000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>22273000000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>20515000000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>20162000000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>21880000000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>20870000000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>18124000000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>20755000000.0</v>
       </c>
-      <c r="CS56"/>
-      <c r="CT56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>20640000000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>15616000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20084000000.0</v>
       </c>
       <c r="CX56">
         <v>20084000000.0</v>
       </c>
-      <c r="CY56"/>
-      <c r="CZ56">
+      <c r="CY56">
+        <v>20084000000.0</v>
+      </c>
+      <c r="CZ56"/>
+      <c r="DA56">
         <v>23224000000.0</v>
       </c>
-      <c r="DA56"/>
+      <c r="DB56"/>
     </row>
-    <row r="57" spans="1:105">
+    <row r="57" spans="1:106">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>31374000000.0</v>
+      </c>
+      <c r="C57">
         <v>27278047000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>32000000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>31714000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>31619000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>28692000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28132000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27612000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>29288000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>26389948038.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>48393000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>31909000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>30549000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>28656069347.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>28160000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27646000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>29807000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>30208000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>29880000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>29633000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>30160000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>33059000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>31838000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>29382000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>31294000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>28263877842.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>28220000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>30111000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>56127000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>29607000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>28327000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>27943000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>28223000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>23403000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>25379000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>26146000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>26330000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>22209000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>24604000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>26271000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>27817000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>23708000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>28158000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>29389000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>29053000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>26973000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>26616000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>27556000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>24760000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>26368000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>25812000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>24388000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>26369000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>24051000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>21859000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>24920000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>27356000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>23148000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>25830000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>29536000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>32216000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>24658000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>27657000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>17829000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>17432000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>19470000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>17902000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>15358000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>14990000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>16504000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>19954000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>19683000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>17056000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>16641000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>17501000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>15980000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>17549000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>16234000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>16315000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>16757000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>15590000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>15328000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>12457000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>12643000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>11322000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>11078000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>8984000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>8990000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>9421000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>9320000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>8345000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>9820000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>9541000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>8294000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>8281000000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>8115000000.0</v>
       </c>
-      <c r="CS57"/>
-      <c r="CT57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>8587000000.0</v>
       </c>
-      <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57">
         <v>8131000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7097000000.0</v>
       </c>
       <c r="CX57">
         <v>7097000000.0</v>
       </c>
-      <c r="CY57"/>
-      <c r="CZ57">
+      <c r="CY57">
+        <v>7097000000.0</v>
+      </c>
+      <c r="CZ57"/>
+      <c r="DA57">
         <v>8938000000.0</v>
       </c>
-      <c r="DA57"/>
+      <c r="DB57"/>
     </row>
-    <row r="58" spans="1:105">
+    <row r="58" spans="1:106">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>79605000000.0</v>
+      </c>
+      <c r="C58">
         <v>69020119000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>62537000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62341000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>61489000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>58120000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>60083000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>55603000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>54578000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>57073887621.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>74452000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>59048000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>60099000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>62342150867.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>57566000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>59904000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>63514000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>68062000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>64272000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>69887000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>71163000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>75523000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>75124000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>69878000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>72120000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>62861728310.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>63373000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>64790000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>90639000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>66871000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>64975000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>65157000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>64313000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>58852000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>62602000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>63771000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>64340000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>55233000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>58941000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>58904000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>60559000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>54434000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>56142000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>56581000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>58491000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>54543000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>53953000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>55251000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>54996000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>51782000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>52415000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>51444000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>53863000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>54997000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>54014000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>54251000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>56210000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>51556000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>55236000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>58822000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>61878000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>53549000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>58410000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>41108000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>40579000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>38043000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>37373000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>33786000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>31742000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>27862000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>31283000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>31794000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>27052000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>26056000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>27443000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>26957000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>27822000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>26714000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>28272000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>28765000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>25094000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>24568000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>22932000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>22650000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>20184000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>20548000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>18410000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>18391000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>18942000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>18798000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>17887000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>19218000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>18649000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>16734000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>15249000000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>15138000000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>14357313000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>14747000000.0</v>
       </c>
-      <c r="CU58"/>
-      <c r="CV58">
+      <c r="CV58"/>
+      <c r="CW58">
         <v>13919000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12960000000.0</v>
       </c>
       <c r="CX58">
         <v>12960000000.0</v>
       </c>
-      <c r="CY58"/>
-      <c r="CZ58">
+      <c r="CY58">
+        <v>12960000000.0</v>
+      </c>
+      <c r="CZ58"/>
+      <c r="DA58">
         <v>15579000000.0</v>
       </c>
-      <c r="DA58"/>
+      <c r="DB58"/>
     </row>
-    <row r="59" spans="1:105">
+    <row r="59" spans="1:106">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -18848,556 +18991,561 @@
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
+      <c r="DB59"/>
     </row>
-    <row r="60" spans="1:105">
+    <row r="60" spans="1:106">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>38512000000.0</v>
+      </c>
+      <c r="C60">
         <v>46130079000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>44330000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>41985000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>38369000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>44046000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>43317000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>41733000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>39675000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>46666908112.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>38164000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>51847000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>52059000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>59342143607.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>60820000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>62925000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>61540000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>67655000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>56771000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>54042000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>50523000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>56598000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>54484000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>53812000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>50903000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>55473760241.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>52524000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>51426000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>47229000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>78614000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>77938000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>76815000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>71098000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>74168000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>72311000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>69919000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>67586000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>74832000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>74984000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>72456000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>71813000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>77046000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>76712000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>78764000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>76376000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>70766000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>71338000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>70387000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>70210000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>74343000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>72047000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>69493000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>67029000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>69093000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>67082000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>64130000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>63105000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>65844000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>66141000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>67093000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>65340000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>63196000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>66218000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>55816000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>55216000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>57387000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>53313000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>50488000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>46228000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>50288000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>50737000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>51605000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>49266000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>49223000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>49493000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>43664000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>40502000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>41111000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>38590000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>37164000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>33754000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>32990000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>31738000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>30393000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>29462000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>33783000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>30992000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>30157000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>29325000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>30429000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>28442000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>26419000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>28013000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>28344000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>25867000000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>27939000000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>24626040000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>25495000000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>20552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22477000000.0</v>
       </c>
       <c r="CX60">
         <v>22477000000.0</v>
       </c>
-      <c r="CY60"/>
-      <c r="CZ60">
+      <c r="CY60">
+        <v>22477000000.0</v>
+      </c>
+      <c r="CZ60"/>
+      <c r="DA60">
         <v>23162000000.0</v>
       </c>
-      <c r="DA60"/>
+      <c r="DB60"/>
     </row>
-    <row r="61" spans="1:105">
+    <row r="61" spans="1:106">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
-      <c r="J61">
+      <c r="J61"/>
+      <c r="K61">
         <v>-41000000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-32000000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-52000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-36000000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-92000000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-70000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000000.0</v>
       </c>
       <c r="Q61">
         <v>-60000000.0</v>
       </c>
       <c r="R61">
+        <v>-60000000.0</v>
+      </c>
+      <c r="S61">
         <v>-48000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-47000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-65000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-60000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-53000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-44000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-37000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-68000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="AA61">
         <v>-80000000.0</v>
       </c>
       <c r="AB61">
+        <v>-80000000.0</v>
+      </c>
+      <c r="AC61">
         <v>-67000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000000.0</v>
       </c>
       <c r="AE61">
         <v>-69000000.0</v>
       </c>
       <c r="AF61">
+        <v>-69000000.0</v>
+      </c>
+      <c r="AG61">
         <v>-63000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-93000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-100000000.0</v>
       </c>
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-76000000.0</v>
       </c>
-      <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-101000000.0</v>
       </c>
-      <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-      <c r="AT61">
+      <c r="AT61"/>
+      <c r="AU61">
         <v>-103000000.0</v>
       </c>
-      <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-      <c r="AX61">
+      <c r="AX61"/>
+      <c r="AY61">
         <v>-89000000.0</v>
       </c>
-      <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
+      <c r="BB61"/>
+      <c r="BC61">
         <v>-92000000.0</v>
       </c>
-      <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-      <c r="BF61">
+      <c r="BF61"/>
+      <c r="BG61">
         <v>-121000000.0</v>
       </c>
-      <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
-      <c r="BJ61">
+      <c r="BJ61"/>
+      <c r="BK61">
         <v>-125000000.0</v>
       </c>
-      <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-      <c r="BN61">
+      <c r="BN61"/>
+      <c r="BO61">
         <v>-132000000.0</v>
       </c>
-      <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-139000000.0</v>
       </c>
-      <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-175000000.0</v>
       </c>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
-      <c r="BZ61">
+      <c r="BZ61"/>
+      <c r="CA61">
         <v>-140000000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
-      <c r="CD61">
+      <c r="CD61"/>
+      <c r="CE61">
         <v>-146000000.0</v>
       </c>
-      <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
-      <c r="CH61">
+      <c r="CH61"/>
+      <c r="CI61">
         <v>-127000000.0</v>
       </c>
-      <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
-      <c r="CL61">
+      <c r="CL61"/>
+      <c r="CM61">
         <v>-121000000.0</v>
       </c>
-      <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
-      <c r="CP61">
+      <c r="CP61"/>
+      <c r="CQ61">
         <v>-126509000.0</v>
       </c>
-      <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
-      <c r="CT61">
+      <c r="CT61"/>
+      <c r="CU61">
         <v>-101819000.0</v>
       </c>
-      <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
-      <c r="CX61">
+      <c r="CX61"/>
+      <c r="CY61">
         <v>-85792000.0</v>
       </c>
-      <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
+      <c r="DB61"/>
     </row>
-    <row r="62" spans="1:105">
+    <row r="62" spans="1:106">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19461,50 +19609,51 @@
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
+      <c r="DB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19585,51 +19734,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>13689746000.0</v>
       </c>
       <c r="C2">
         <v>12827000000.0</v>
       </c>
       <c r="D2">
         <v>12472000000.0</v>
       </c>
       <c r="E2">
         <v>11582000000.0</v>
       </c>
       <c r="F2">
         <v>11735000000.0</v>
       </c>
       <c r="G2">
         <v>15121000000.0</v>
       </c>
       <c r="H2">
         <v>14425000000.0</v>
       </c>
       <c r="I2">
         <v>14510000000.0</v>
       </c>
@@ -19674,51 +19823,51 @@
       </c>
       <c r="W2">
         <v>6700000000.0</v>
       </c>
       <c r="X2">
         <v>6457000000.0</v>
       </c>
       <c r="Y2">
         <v>4994000000.0</v>
       </c>
       <c r="Z2">
         <v>4744000000.0</v>
       </c>
       <c r="AA2">
         <v>6346000000.0</v>
       </c>
       <c r="AB2">
         <v>5220000000.0</v>
       </c>
       <c r="AC2">
         <v>7305233000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>5352269000.0</v>
       </c>
       <c r="C3">
         <v>6069000000.0</v>
       </c>
       <c r="D3">
         <v>8277000000.0</v>
       </c>
       <c r="E3">
         <v>6705000000.0</v>
       </c>
       <c r="F3">
         <v>5597000000.0</v>
       </c>
       <c r="G3">
         <v>6464000000.0</v>
       </c>
       <c r="H3">
         <v>5826000000.0</v>
       </c>
       <c r="I3">
         <v>5211000000.0</v>
       </c>
@@ -19763,98 +19912,98 @@
       </c>
       <c r="W3">
         <v>1299000000.0</v>
       </c>
       <c r="X3">
         <v>1283000000.0</v>
       </c>
       <c r="Y3">
         <v>1295000000.0</v>
       </c>
       <c r="Z3">
         <v>1037000000.0</v>
       </c>
       <c r="AA3">
         <v>741000000.0</v>
       </c>
       <c r="AB3">
         <v>948000000.0</v>
       </c>
       <c r="AC3">
         <v>1008721000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>4590000000.0</v>
       </c>
       <c r="I4">
         <v>-186000000.0</v>
       </c>
       <c r="J4">
         <v>204000000.0</v>
       </c>
       <c r="K4">
         <v>204000000.0</v>
       </c>
       <c r="L4">
         <v>10766000000.0</v>
       </c>
       <c r="M4">
         <v>-447000000.0</v>
       </c>
       <c r="N4">
         <v>-17000000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
         <v>17634846000.0</v>
       </c>
       <c r="C5">
         <v>14646000000.0</v>
       </c>
       <c r="D5">
         <v>9978000000.0</v>
       </c>
       <c r="E5">
         <v>7977000000.0</v>
       </c>
       <c r="F5">
         <v>25317000000.0</v>
       </c>
       <c r="G5">
         <v>10747000000.0</v>
       </c>
       <c r="H5">
         <v>9790000000.0</v>
       </c>
       <c r="I5">
         <v>15027000000.0</v>
       </c>
@@ -19899,51 +20048,51 @@
       </c>
       <c r="W5">
         <v>6671000000.0</v>
       </c>
       <c r="X5">
         <v>5977000000.0</v>
       </c>
       <c r="Y5">
         <v>5892000000.0</v>
       </c>
       <c r="Z5">
         <v>4910000000.0</v>
       </c>
       <c r="AA5">
         <v>4884000000.0</v>
       </c>
       <c r="AB5">
         <v>4610000000.0</v>
       </c>
       <c r="AC5">
         <v>5029070000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>22987115000.0</v>
       </c>
       <c r="C6">
         <v>20715000000.0</v>
       </c>
       <c r="D6">
         <v>18255000000.0</v>
       </c>
       <c r="E6">
         <v>14682000000.0</v>
       </c>
       <c r="F6">
         <v>30914000000.0</v>
       </c>
       <c r="G6">
         <v>17211000000.0</v>
       </c>
       <c r="H6">
         <v>15616000000.0</v>
       </c>
       <c r="I6">
         <v>20238000000.0</v>
       </c>
@@ -19988,129 +20137,129 @@
       </c>
       <c r="W6">
         <v>7970000000.0</v>
       </c>
       <c r="X6">
         <v>7260000000.0</v>
       </c>
       <c r="Y6">
         <v>7187000000.0</v>
       </c>
       <c r="Z6">
         <v>5947000000.0</v>
       </c>
       <c r="AA6">
         <v>5625000000.0</v>
       </c>
       <c r="AB6">
         <v>5558000000.0</v>
       </c>
       <c r="AC6">
         <v>6037791000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8">
         <v>6282000000.0</v>
       </c>
       <c r="E8">
         <v>906000000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>4590000000.0</v>
       </c>
       <c r="I8">
         <v>-186000000.0</v>
       </c>
       <c r="J8">
         <v>204000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8">
         <v>10766000000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
         <v>41121506000.0</v>
       </c>
       <c r="C9">
         <v>38895000000.0</v>
       </c>
       <c r="D9">
         <v>34188000000.0</v>
       </c>
       <c r="E9">
         <v>31879000000.0</v>
       </c>
       <c r="F9">
         <v>32239000000.0</v>
       </c>
       <c r="G9">
         <v>34777000000.0</v>
       </c>
       <c r="H9">
         <v>34252000000.0</v>
       </c>
       <c r="I9">
         <v>31589000000.0</v>
       </c>
@@ -20155,51 +20304,51 @@
       </c>
       <c r="W9">
         <v>20577000000.0</v>
       </c>
       <c r="X9">
         <v>18473000000.0</v>
       </c>
       <c r="Y9">
         <v>15883000000.0</v>
       </c>
       <c r="Z9">
         <v>14018000000.0</v>
       </c>
       <c r="AA9">
         <v>15839000000.0</v>
       </c>
       <c r="AB9">
         <v>15165000000.0</v>
       </c>
       <c r="AC9">
         <v>15734012000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
         <v>16435737000.0</v>
       </c>
       <c r="C10">
         <v>13640000000.0</v>
       </c>
       <c r="D10">
         <v>9123000000.0</v>
       </c>
       <c r="E10">
         <v>7177000000.0</v>
       </c>
       <c r="F10">
         <v>24530000000.0</v>
       </c>
       <c r="G10">
         <v>9878000000.0</v>
       </c>
       <c r="H10">
         <v>8940000000.0</v>
       </c>
       <c r="I10">
         <v>14095000000.0</v>
       </c>
@@ -20244,51 +20393,51 @@
       </c>
       <c r="W10">
         <v>6410000000.0</v>
       </c>
       <c r="X10">
         <v>5734000000.0</v>
       </c>
       <c r="Y10">
         <v>5698000000.0</v>
       </c>
       <c r="Z10">
         <v>4692000000.0</v>
       </c>
       <c r="AA10">
         <v>5595000000.0</v>
       </c>
       <c r="AB10">
         <v>5332000000.0</v>
       </c>
       <c r="AC10">
         <v>5754360000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
         <v>2397213000.0</v>
       </c>
       <c r="C11">
         <v>1701000000.0</v>
       </c>
       <c r="D11">
         <v>551000000.0</v>
       </c>
       <c r="E11">
         <v>1128000000.0</v>
       </c>
       <c r="F11">
         <v>1625000000.0</v>
       </c>
       <c r="G11">
         <v>1807000000.0</v>
       </c>
       <c r="H11">
         <v>1793000000.0</v>
       </c>
       <c r="I11">
         <v>1295000000.0</v>
       </c>
@@ -20333,51 +20482,51 @@
       </c>
       <c r="W11">
         <v>1045000000.0</v>
       </c>
       <c r="X11">
         <v>947000000.0</v>
       </c>
       <c r="Y11">
         <v>959000000.0</v>
       </c>
       <c r="Z11">
         <v>844000000.0</v>
       </c>
       <c r="AA11">
         <v>1128000000.0</v>
       </c>
       <c r="AB11">
         <v>1151000000.0</v>
       </c>
       <c r="AC11">
         <v>1367733000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
         <v>1187048000.0</v>
       </c>
       <c r="C12">
         <v>1036413000.0</v>
       </c>
       <c r="D12">
         <v>876124000.0</v>
       </c>
       <c r="E12">
         <v>834624000.0</v>
       </c>
       <c r="F12">
         <v>905000000.0</v>
       </c>
       <c r="G12">
         <v>921000000.0</v>
       </c>
       <c r="H12">
         <v>902927000.0</v>
       </c>
       <c r="I12">
         <v>973221000.0</v>
       </c>
@@ -20422,51 +20571,51 @@
       </c>
       <c r="W12">
         <v>259526665.0</v>
       </c>
       <c r="X12">
         <v>243000000.0</v>
       </c>
       <c r="Y12">
         <v>259000000.0</v>
       </c>
       <c r="Z12">
         <v>218000000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13">
         <v>1156000000.0</v>
       </c>
       <c r="C13">
         <v>568000000.0</v>
       </c>
       <c r="D13">
         <v>627000000.0</v>
       </c>
       <c r="E13">
         <v>379000000.0</v>
       </c>
       <c r="F13">
         <v>14628000000.0</v>
       </c>
       <c r="G13">
         <v>91000000.0</v>
       </c>
       <c r="H13">
         <v>36000000.0</v>
       </c>
       <c r="I13">
         <v>5000000.0</v>
       </c>
@@ -20477,51 +20626,51 @@
         <v>440000000.0</v>
       </c>
       <c r="L13">
         <v>630000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>17000000.0</v>
       </c>
       <c r="C14">
         <v>2000000.0</v>
       </c>
       <c r="D14">
         <v>-4000000.0</v>
       </c>
       <c r="E14">
         <v>2000000.0</v>
       </c>
       <c r="F14">
         <v>3000000.0</v>
       </c>
       <c r="G14">
         <v>68000000.0</v>
       </c>
       <c r="H14">
         <v>77000000.0</v>
       </c>
       <c r="I14">
         <v>78000000.0</v>
       </c>
@@ -20562,51 +20711,51 @@
         <v>27000000.0</v>
       </c>
       <c r="V14">
         <v>11000000.0</v>
       </c>
       <c r="W14">
         <v>15000000.0</v>
       </c>
       <c r="X14">
         <v>44000000.0</v>
       </c>
       <c r="Y14">
         <v>16627000.0</v>
       </c>
       <c r="Z14">
         <v>11447000.0</v>
       </c>
       <c r="AA14">
         <v>25923000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
         <v>14055610000.0</v>
       </c>
       <c r="C15">
         <v>11941000000.0</v>
       </c>
       <c r="D15">
         <v>14850000000.0</v>
       </c>
       <c r="E15">
         <v>6955000000.0</v>
       </c>
       <c r="F15">
         <v>24021000000.0</v>
       </c>
       <c r="G15">
         <v>8072000000.0</v>
       </c>
       <c r="H15">
         <v>11732000000.0</v>
       </c>
       <c r="I15">
         <v>12611000000.0</v>
       </c>
@@ -20651,51 +20800,51 @@
       </c>
       <c r="W15">
         <v>5365000000.0</v>
       </c>
       <c r="X15">
         <v>4743000000.0</v>
       </c>
       <c r="Y15">
         <v>4725000000.0</v>
       </c>
       <c r="Z15">
         <v>3836000000.0</v>
       </c>
       <c r="AA15">
         <v>4467000000.0</v>
       </c>
       <c r="AB15">
         <v>4181000000.0</v>
       </c>
       <c r="AC15">
         <v>4367733000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>13984000000.0</v>
       </c>
       <c r="C16">
         <v>11941000000.0</v>
       </c>
       <c r="D16">
         <v>14850000000.0</v>
       </c>
       <c r="E16">
         <v>6955000000.0</v>
       </c>
       <c r="F16">
         <v>24021000000.0</v>
       </c>
       <c r="G16">
         <v>8072000000.0</v>
       </c>
       <c r="H16">
         <v>11732000000.0</v>
       </c>
       <c r="I16">
         <v>12611000000.0</v>
       </c>
@@ -20736,51 +20885,51 @@
         <v>6992000000.0</v>
       </c>
       <c r="V16">
         <v>6130000000.0</v>
       </c>
       <c r="W16">
         <v>5767000000.0</v>
       </c>
       <c r="X16">
         <v>5016000000.0</v>
       </c>
       <c r="Y16">
         <v>5286633000.0</v>
       </c>
       <c r="Z16">
         <v>4231835000.0</v>
       </c>
       <c r="AA16">
         <v>4450068000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
         <v>13967000000.0</v>
       </c>
       <c r="C17">
         <v>11939000000.0</v>
       </c>
       <c r="D17">
         <v>8155000000.0</v>
       </c>
       <c r="E17">
         <v>6955000000.0</v>
       </c>
       <c r="F17">
         <v>24018000000.0</v>
       </c>
       <c r="G17">
         <v>8071000000.0</v>
       </c>
       <c r="H17">
         <v>7147000000.0</v>
       </c>
       <c r="I17">
         <v>12614000000.0</v>
       </c>
@@ -20795,51 +20944,51 @@
       </c>
       <c r="M17">
         <v>10727000000.0</v>
       </c>
       <c r="N17">
         <v>9309000000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>-980000000.0</v>
       </c>
       <c r="C18">
         <v>-608000000.0</v>
       </c>
       <c r="D18">
         <v>-492000000.0</v>
       </c>
       <c r="E18">
         <v>-633000000.0</v>
       </c>
       <c r="F18">
         <v>-891000000.0</v>
       </c>
       <c r="G18">
         <v>-947000000.0</v>
       </c>
       <c r="H18">
         <v>-645000000.0</v>
       </c>
       <c r="I18">
         <v>-706000000.0</v>
       </c>
@@ -20848,117 +20997,117 @@
       </c>
       <c r="K18">
         <v>-684000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>17073989000.0</v>
       </c>
       <c r="C21">
         <v>14544000000.0</v>
       </c>
       <c r="D21">
         <v>9769000000.0</v>
       </c>
       <c r="E21">
         <v>7946000000.0</v>
       </c>
       <c r="F21">
         <v>10056000000.0</v>
       </c>
       <c r="G21">
         <v>10152000000.0</v>
       </c>
       <c r="H21">
         <v>9086000000.0</v>
       </c>
       <c r="I21">
         <v>8403000000.0</v>
       </c>
@@ -21003,84 +21152,84 @@
       </c>
       <c r="W21">
         <v>6117000000.0</v>
       </c>
       <c r="X21">
         <v>5635000000.0</v>
       </c>
       <c r="Y21">
         <v>5092000000.0</v>
       </c>
       <c r="Z21">
         <v>4325000000.0</v>
       </c>
       <c r="AA21">
         <v>4884000000.0</v>
       </c>
       <c r="AB21">
         <v>4610000000.0</v>
       </c>
       <c r="AC21">
         <v>5029070000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
         <v>37737264000.0</v>
       </c>
       <c r="C23">
         <v>37178000000.0</v>
       </c>
       <c r="D23">
         <v>36891000000.0</v>
       </c>
       <c r="E23">
         <v>35515000000.0</v>
       </c>
       <c r="F23">
         <v>33918000000.0</v>
       </c>
       <c r="G23">
         <v>39746000000.0</v>
       </c>
       <c r="H23">
         <v>39591000000.0</v>
       </c>
       <c r="I23">
         <v>37696000000.0</v>
       </c>
@@ -21125,135 +21274,135 @@
       </c>
       <c r="W23">
         <v>21160000000.0</v>
       </c>
       <c r="X23">
         <v>19295000000.0</v>
       </c>
       <c r="Y23">
         <v>15785000000.0</v>
       </c>
       <c r="Z23">
         <v>14437000000.0</v>
       </c>
       <c r="AA23">
         <v>17301000000.0</v>
       </c>
       <c r="AB23">
         <v>15775000000.0</v>
       </c>
       <c r="AC23">
         <v>18010174000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
         <v>5325000000.0</v>
       </c>
       <c r="C25">
         <v>6069000000.0</v>
       </c>
       <c r="D25">
         <v>8987000000.0</v>
       </c>
       <c r="E25">
         <v>7181000000.0</v>
       </c>
       <c r="F25">
         <v>6113000000.0</v>
       </c>
       <c r="G25">
         <v>6464000000.0</v>
       </c>
       <c r="H25">
         <v>5826000000.0</v>
       </c>
       <c r="I25">
         <v>6892000000.0</v>
       </c>
       <c r="J25">
         <v>6076000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
         <v>10741727000.0</v>
       </c>
       <c r="C26">
         <v>10022000000.0</v>
       </c>
       <c r="D26">
         <v>11371000000.0</v>
       </c>
       <c r="E26">
         <v>9172000000.0</v>
       </c>
       <c r="F26">
         <v>8641000000.0</v>
       </c>
       <c r="G26">
         <v>8980000000.0</v>
       </c>
       <c r="H26">
         <v>9402000000.0</v>
       </c>
       <c r="I26">
         <v>8489000000.0</v>
       </c>
@@ -21298,51 +21447,51 @@
       </c>
       <c r="W26">
         <v>4152000000.0</v>
       </c>
       <c r="X26">
         <v>3729000000.0</v>
       </c>
       <c r="Y26">
         <v>2843000000.0</v>
       </c>
       <c r="Z26">
         <v>2528000000.0</v>
       </c>
       <c r="AA26">
         <v>2885000000.0</v>
       </c>
       <c r="AB26">
         <v>2666000000.0</v>
       </c>
       <c r="AC26">
         <v>2838663000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27">
         <v>12861000000.0</v>
       </c>
       <c r="K27">
         <v>11998000000.0</v>
       </c>
       <c r="L27">
         <v>11772000000.0</v>
       </c>
       <c r="M27">
         <v>12377000000.0</v>
       </c>
       <c r="N27">
         <v>12638000000.0</v>
       </c>
       <c r="O27">
@@ -21367,51 +21516,51 @@
         <v>10092000000.0</v>
       </c>
       <c r="V27">
         <v>9019000000.0</v>
       </c>
       <c r="W27">
         <v>8503000000.0</v>
       </c>
       <c r="X27">
         <v>7854000000.0</v>
       </c>
       <c r="Y27">
         <v>6737000000.0</v>
       </c>
       <c r="Z27">
         <v>7165000000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>6388081000.0</v>
       </c>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
         <v>13238000000.0</v>
       </c>
       <c r="C28">
         <v>12566000000.0</v>
       </c>
       <c r="D28">
         <v>14316000000.0</v>
       </c>
       <c r="E28">
         <v>14253000000.0</v>
       </c>
       <c r="F28">
         <v>14815000000.0</v>
       </c>
       <c r="G28">
         <v>14197000000.0</v>
       </c>
       <c r="H28">
         <v>14369000000.0</v>
       </c>
       <c r="I28">
         <v>16471000000.0</v>
       </c>
@@ -21456,51 +21605,51 @@
       </c>
       <c r="W28">
         <v>1486000000.0</v>
       </c>
       <c r="X28">
         <v>1381000000.0</v>
       </c>
       <c r="Y28">
         <v>1146000000.0</v>
       </c>
       <c r="Z28">
         <v>7656000000.0</v>
       </c>
       <c r="AA28">
         <v>7941000000.0</v>
       </c>
       <c r="AB28">
         <v>6952000000.0</v>
       </c>
       <c r="AC28">
         <v>1478198000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
         <v>2385000000.0</v>
       </c>
       <c r="C29">
         <v>1701000000.0</v>
       </c>
       <c r="D29">
         <v>1354000000.0</v>
       </c>
       <c r="E29">
         <v>1416000000.0</v>
       </c>
       <c r="F29">
         <v>2119000000.0</v>
       </c>
       <c r="G29">
         <v>1807000000.0</v>
       </c>
       <c r="H29">
         <v>1793000000.0</v>
       </c>
       <c r="I29">
         <v>1295000000.0</v>
       </c>
@@ -21511,51 +21660,51 @@
         <v>1119000000.0</v>
       </c>
       <c r="L29">
         <v>1106000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
         <v>24047517000.0</v>
       </c>
       <c r="C30">
         <v>24351000000.0</v>
       </c>
       <c r="D30">
         <v>24419000000.0</v>
       </c>
       <c r="E30">
         <v>23933000000.0</v>
       </c>
       <c r="F30">
         <v>22183000000.0</v>
       </c>
       <c r="G30">
         <v>24625000000.0</v>
       </c>
       <c r="H30">
         <v>25166000000.0</v>
       </c>
       <c r="I30">
         <v>23186000000.0</v>
       </c>
@@ -21600,51 +21749,51 @@
       </c>
       <c r="W30">
         <v>14460000000.0</v>
       </c>
       <c r="X30">
         <v>12838000000.0</v>
       </c>
       <c r="Y30">
         <v>10791000000.0</v>
       </c>
       <c r="Z30">
         <v>9693000000.0</v>
       </c>
       <c r="AA30">
         <v>10955000000.0</v>
       </c>
       <c r="AB30">
         <v>10555000000.0</v>
       </c>
       <c r="AC30">
         <v>10704942000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
         <v>-638252000.0</v>
       </c>
       <c r="C31">
         <v>-904000000.0</v>
       </c>
       <c r="D31">
         <v>-646000000.0</v>
       </c>
       <c r="E31">
         <v>-769000000.0</v>
       </c>
       <c r="F31">
         <v>14474000000.0</v>
       </c>
       <c r="G31">
         <v>-274000000.0</v>
       </c>
       <c r="H31">
         <v>-146000000.0</v>
       </c>
       <c r="I31">
         <v>5692000000.0</v>
       </c>
@@ -21689,51 +21838,51 @@
       </c>
       <c r="W31">
         <v>293000000.0</v>
       </c>
       <c r="X31">
         <v>99000000.0</v>
       </c>
       <c r="Y31">
         <v>606000000.0</v>
       </c>
       <c r="Z31">
         <v>367000000.0</v>
       </c>
       <c r="AA31">
         <v>711000000.0</v>
       </c>
       <c r="AB31">
         <v>722000000.0</v>
       </c>
       <c r="AC31">
         <v>725291000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
         <v>54811252000.0</v>
       </c>
       <c r="C32">
         <v>51722000000.0</v>
       </c>
       <c r="D32">
         <v>46660000000.0</v>
       </c>
       <c r="E32">
         <v>43461000000.0</v>
       </c>
       <c r="F32">
         <v>43974000000.0</v>
       </c>
       <c r="G32">
         <v>49898000000.0</v>
       </c>
       <c r="H32">
         <v>48677000000.0</v>
       </c>
       <c r="I32">
         <v>46099000000.0</v>
       </c>
@@ -21797,1107 +21946,1114 @@
       <c r="AC32">
         <v>23039244000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA32"/>
+  <dimension ref="A1:DB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105">
+    <row r="1" spans="1:106">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
+      <c r="DB1" t="s">
+        <v>168</v>
+      </c>
     </row>
-    <row r="2" spans="1:105">
+    <row r="2" spans="1:106">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
+        <v>3459000000.0</v>
+      </c>
+      <c r="C2">
         <v>3541731000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3539000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3322000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3227000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3324000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3234000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3173000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3096000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3022000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3117000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3342000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2991000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4073000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2874000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3751000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3856000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3976000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3938000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3914000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4039000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4217000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3753000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3429000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3722000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3992000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3776000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3406000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3251000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4926000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3463000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3558000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3451000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4489000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4323000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4258000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4105000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4489000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4368000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4451000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4212000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4549000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4388000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4487000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3980000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4416000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4421000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4378000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4130000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>5312000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4126000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4087000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4606000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5087000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4575000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4610000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4484000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5118000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4788000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4619000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4458000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4524000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3662000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3206000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3096000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3667000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3103000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2824000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2808000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2834000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3021000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2936000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2648000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3013000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3034000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2497000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2488000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2514000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2529000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2225000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>2182000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2517000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2450000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1975000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1853000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1882000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1613000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1594000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1536000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1608000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1500000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1423000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1363000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1760000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1211000000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1297000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1178954000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2638175000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-2113000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1060000000.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>2620502000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>-2962759000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1058000000.0</v>
       </c>
-      <c r="DA2"/>
+      <c r="DB2"/>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
+        <v>1228000000.0</v>
+      </c>
+      <c r="C3">
         <v>1550882000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1364000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1256000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1154000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1628000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1965000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1162000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1314000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1588000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3111000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1708000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1870000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1948000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1915000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1802000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1405000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1519000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1453000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1444000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1697000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1617000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1734000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1703000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1410000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1937000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1402000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1046000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1441000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1959000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1365000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1205000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1005000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1468000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1478000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1354000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1776000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1700000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1508000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1466000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1369000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1325000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1355000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1509000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1282000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1222000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1167000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1175000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1118000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1259000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1097000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1118000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1194000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1350000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1232000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1194000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1144000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1772000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1428000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1383000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1205000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>756000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1237000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>665000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>761000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>589000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>614000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>550000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>548000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>551000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>861000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>624000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>634000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>785000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>953000000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>580000000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>540000000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>516000000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>563000000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>408000000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>428000000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>640000000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>498000000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>294000000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>285000000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>311000000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>330000000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>316000000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>309000000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>329000000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>361000000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>289000000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>304000000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-84000000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>244000000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>-16000000.0</v>
       </c>
-      <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
-      <c r="CV3">
+      <c r="CV3"/>
+      <c r="CW3">
         <v>-20000000.0</v>
       </c>
-      <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
-      <c r="CZ3">
+      <c r="CZ3"/>
+      <c r="DA3">
         <v>224000000.0</v>
       </c>
-      <c r="DA3"/>
+      <c r="DB3"/>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
+      <c r="K4"/>
       <c r="L4">
         <v>250000000.0</v>
       </c>
       <c r="M4">
         <v>250000000.0</v>
       </c>
       <c r="N4">
         <v>250000000.0</v>
       </c>
-      <c r="O4"/>
+      <c r="O4">
+        <v>250000000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>4691000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101000000.0</v>
       </c>
       <c r="AD4">
         <v>-101000000.0</v>
       </c>
       <c r="AE4">
         <v>-101000000.0</v>
       </c>
       <c r="AF4">
         <v>-101000000.0</v>
       </c>
       <c r="AG4">
-        <v>0.0</v>
+        <v>-101000000.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>10766000000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-447000000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>-17000000.0</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -23001,727 +23157,734 @@
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
-      <c r="CW4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4"/>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
-      <c r="DA4"/>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4"/>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5">
-        <v>3520732000.0</v>
+        <v>4182000000.0</v>
       </c>
       <c r="C5">
+        <v>3521732000.0</v>
+      </c>
+      <c r="D5">
         <v>4477000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4820000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4677000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3560000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3649000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4087000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3350000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2594000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1774000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2890000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2720000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1960000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1793000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2244000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2870000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>17157000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3432000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3707000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2652000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2760000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2619000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2508000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2860000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1962000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2623000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2839000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2366000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1518000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2480000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>8408000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2558000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2509000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2633000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1153000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>351000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1246000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2448000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2293000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2537000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1289000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2323000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2320000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2857000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2944000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3714000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3313000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3005000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2485000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2658000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3209000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3014000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2629000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2959000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3318000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2823000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1435000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3106000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3436000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3547000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2616000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>2982000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3133000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>3663000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2848000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>2664000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2579000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2382000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2505000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2516000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2665000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2488000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1250000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2042000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2045000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2335000000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2217000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1979000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2065000000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2058000000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2142000000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1888000000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1849000000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1680000000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2164000000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1717000000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1794000000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1494000000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2028000000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1469000000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1463000000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1351000000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1972000000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1242000000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1442000000.0</v>
       </c>
-      <c r="CS5">
-[...1 lines deleted...]
-      </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
       <c r="CU5">
         <v>0.0</v>
       </c>
       <c r="CV5">
+        <v>0.0</v>
+      </c>
+      <c r="CW5">
         <v>970000000.0</v>
       </c>
-      <c r="CW5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CX5"/>
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
+        <v>0.0</v>
+      </c>
+      <c r="DA5">
         <v>776000000.0</v>
       </c>
-      <c r="DA5"/>
+      <c r="DB5"/>
     </row>
-    <row r="6" spans="1:105">
+    <row r="6" spans="1:106">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
-        <v>5071614000.0</v>
+        <v>5410000000.0</v>
       </c>
       <c r="C6">
+        <v>5072614000.0</v>
+      </c>
+      <c r="D6">
         <v>5841000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6076000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5831000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5188000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5614000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5249000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4664000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4182000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>4885000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>4598000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4590000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3908000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3708000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4046000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4275000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>18676000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>4885000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5151000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4349000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4377000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4353000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4211000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4270000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3899000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4025000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3885000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>3807000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3477000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3845000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9613000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3563000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3977000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4111000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2507000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2127000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2946000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3956000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>3759000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3906000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2614000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3678000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3829000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4139000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4166000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4881000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4488000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4123000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3744000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3755000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4327000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4208000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3979000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>4191000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4512000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3967000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>3207000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4534000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>4819000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4752000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3372000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4219000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3798000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4424000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3437000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3278000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3129000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2930000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3056000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>3377000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3289000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>3122000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2035000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2995000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2625000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2875000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2733000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2542000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2473000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2486000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2782000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2386000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2143000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1965000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2475000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2047000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2110000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1803000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2357000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1830000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1752000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1655000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1888000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1486000000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1442000000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4858000000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-9805000000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>5576000000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>971000000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4440000000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-11065000000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1000000000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5697000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
+    <row r="7" spans="1:106">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23888,108 +24051,109 @@
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
-      <c r="CW7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7"/>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
-      <c r="DA7"/>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7"/>
     </row>
-    <row r="8" spans="1:105">
+    <row r="8" spans="1:106">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>250000000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>190000000.0</v>
       </c>
-      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>4691000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-101000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-26000000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -24153,1402 +24317,1417 @@
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
-      <c r="CW8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8"/>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
-      <c r="DA8"/>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8"/>
     </row>
-    <row r="9" spans="1:105">
+    <row r="9" spans="1:106">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9">
+        <v>10065000000.0</v>
+      </c>
+      <c r="C9">
         <v>9793255000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>10819000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11514000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10393000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10234000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9938000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9699000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9024000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8754000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8975000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8403000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8056000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>9014000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>7909000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>9334000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>8958000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9546000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9429000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9380000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>8655000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8813000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8785000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>8193000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8986000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>8724000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>8706000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8618000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8204000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8738000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>7923000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>8095000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>7712000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8675000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8369000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>8236000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7680000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8117000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7973000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8228000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7598000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>8255000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8097000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8409000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8222000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8938000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8879000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9571000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8901000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10051000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8780000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9193000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9600000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9981000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9464000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9931000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9429000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9878000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>10246000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10504000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9764000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9940000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>9158000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>8715000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>9260000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>9478000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8187000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7918000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7118000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7514000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>8009000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>8054000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>7568000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>7158000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>6784000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>6903000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>6886000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6805000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6495000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6283000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>5968000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6236000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6039000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5895000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5488000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5696000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5444000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5379000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>5103000000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5122000000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4710000000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4780000000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4358000000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>6045000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3848000000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4301000000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>4858000000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5138000000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>5576000000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3251000000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4440000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>5961000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3220000000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>5697000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:105">
+    <row r="10" spans="1:106">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10">
+        <v>3839000000.0</v>
+      </c>
+      <c r="C10">
         <v>3217755000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4196000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4531000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4407000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3285000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3385000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3841000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3129000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2377000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1552000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2674000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2520000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1741000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1587000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2042000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2669000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>16951000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3230000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3506000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2450000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2559000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2410000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>2288000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2621000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1759000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2407000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2634000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2140000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1264000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2251000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8171000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2340000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2301000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2436000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2315000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1947000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1078000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2274000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2113000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2352000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1131000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2169000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2156000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2678000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2756000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3532000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3147000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2837000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2322000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2488000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3034000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2839000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2430000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2781000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3135000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2659000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1261000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2908000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3246000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3358000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2420000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2794000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2958000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3530000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2692000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2491000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2443000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2296000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1759000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2420000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2604000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2716000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1185000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1574000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2225000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2466000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1708000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2063000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1969000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2212000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1598000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1971000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1938000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1758000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1617000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1864000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1870000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1557000000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1652000000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1548000000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1586000000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1282000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2013000000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1340000000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1657000000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1300832000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2604857000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-2506000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1253000000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>2310488000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-3288821000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1287000000.0</v>
       </c>
-      <c r="DA10"/>
+      <c r="DB10"/>
     </row>
-    <row r="11" spans="1:105">
+    <row r="11" spans="1:106">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11">
+        <v>683000000.0</v>
+      </c>
+      <c r="C11">
         <v>813938000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>266000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>507000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>798000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>465000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>200000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>595000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>441000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-261000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>39000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>403000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>370000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>275000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>257000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>347000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>450000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>645000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>472000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>611000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>391000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>460000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>478000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>421000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>448000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>630000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>366000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>525000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>272000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>70000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>369000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>443000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>370000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>325000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>353000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>336000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>282000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>142000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>329000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>307000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>341000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>77000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>357000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>300000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>372000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>308000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>430000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>424000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>383000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>264000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>329000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>447000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>417000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>348000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>364000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>460000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>390000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>51000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>420000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>520000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>537000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>155000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>475000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>521000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>582000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>369000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>379000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>399000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>321000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>252000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338000000.0</v>
       </c>
       <c r="BT11">
         <v>338000000.0</v>
       </c>
       <c r="BU11">
+        <v>338000000.0</v>
+      </c>
+      <c r="BV11">
         <v>408000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>254000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>37000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>282000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>374000000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>228000000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>271000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>317000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>373000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>246000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>305000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>292000000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>281000000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>224000000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>317000000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>321000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>264000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>248000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>271000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>270000000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>219000000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>335000000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>229000000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>265000000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-1090000000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-1032000000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-1128000000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>214000000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-1071000000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-1092000000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-876000000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>247000000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>-1258000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
+    <row r="12" spans="1:106">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12">
+        <v>343000000.0</v>
+      </c>
+      <c r="C12">
         <v>303977000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>281000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>293641000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>270221000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>273053000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>266877000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>245618000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>219743000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>238868000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>222000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>215851000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>200466650.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>241373000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>206000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>202000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>201000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>206000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>202000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>201000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>202000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>201000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>209000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>220000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>239000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>204074000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>216000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>205000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>226000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>247728252.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>229000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>237000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>218000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>208000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>197000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>192000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>180000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>168000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>174000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>180000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>185000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>124000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>154000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>164000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>179000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>154000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>182000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>166000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>168000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>163000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>170000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000000.0</v>
       </c>
       <c r="BA12">
         <v>175000000.0</v>
       </c>
       <c r="BB12">
+        <v>175000000.0</v>
+      </c>
+      <c r="BC12">
         <v>199000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>178000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>183000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>164000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>174000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>198000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>190000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>189000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>196000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>188000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>175000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>133000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>156000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>173000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>136000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>86000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>76000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>96000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>61000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>57000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>61000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>66000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>57000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>53000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>57000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>76000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>75000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>58000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>67000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>80000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>76000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>71000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>307000000.0</v>
       </c>
-      <c r="CI12">
-[...1 lines deleted...]
-      </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
       <c r="CL12">
+        <v>0.0</v>
+      </c>
+      <c r="CM12">
         <v>283000000.0</v>
       </c>
-      <c r="CM12">
-[...1 lines deleted...]
-      </c>
       <c r="CN12">
         <v>0.0</v>
       </c>
       <c r="CO12">
         <v>0.0</v>
       </c>
       <c r="CP12">
+        <v>0.0</v>
+      </c>
+      <c r="CQ12">
         <v>294947000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>309676000.0</v>
       </c>
-      <c r="CU12">
-[...1 lines deleted...]
-      </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CW12">
+        <v>0.0</v>
+      </c>
+      <c r="CX12"/>
+      <c r="CY12">
         <v>395013000.0</v>
       </c>
-      <c r="CY12">
-[...1 lines deleted...]
-      </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
-      <c r="DA12"/>
+      <c r="DA12">
+        <v>0.0</v>
+      </c>
+      <c r="DB12"/>
     </row>
-    <row r="13" spans="1:105">
+    <row r="13" spans="1:106">
       <c r="A13" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>180</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>306000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>285000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>292000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>273000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>200000000.0</v>
       </c>
-      <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>6000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>225000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>226000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>96000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>222000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>219000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>202000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>203000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>14415000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>21000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>38000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>54000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>60000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>37000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>116000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>53000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>37000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>29000000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -25581,1140 +25760,1148 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
+      <c r="DB13"/>
     </row>
-    <row r="14" spans="1:105">
+    <row r="14" spans="1:106">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14">
         <v>5000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-2000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-3000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4000000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="M14">
         <v>-1000000.0</v>
       </c>
       <c r="N14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="O14">
+        <v>0.0</v>
+      </c>
+      <c r="P14">
         <v>-2000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2000000.0</v>
       </c>
-      <c r="S14">
-[...1 lines deleted...]
-      </c>
       <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14">
         <v>86000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>66000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>68000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>70000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>73000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>74000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>77000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>74000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000000.0</v>
       </c>
       <c r="AC14">
         <v>78000000.0</v>
       </c>
       <c r="AD14">
         <v>78000000.0</v>
       </c>
       <c r="AE14">
+        <v>78000000.0</v>
+      </c>
+      <c r="AF14">
         <v>81000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>86000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>57000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-121000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>60000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>54000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2000000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
         <v>69000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>7000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2000000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
         <v>56000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AY14">
         <v>32000000.0</v>
       </c>
       <c r="AZ14">
         <v>32000000.0</v>
       </c>
       <c r="BA14">
+        <v>32000000.0</v>
+      </c>
+      <c r="BB14">
         <v>24000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>37000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="BD14">
         <v>27000000.0</v>
       </c>
       <c r="BE14">
+        <v>27000000.0</v>
+      </c>
+      <c r="BF14">
         <v>22000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>35000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>24000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>22000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>51000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>96000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>44000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>20000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>15000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>18000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>14000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>13000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BT14">
         <v>11000000.0</v>
       </c>
       <c r="BU14">
+        <v>11000000.0</v>
+      </c>
+      <c r="BV14">
         <v>6000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>9000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>8000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>3000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>6000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>7000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>6000000.0</v>
       </c>
-      <c r="CG14">
-[...1 lines deleted...]
-      </c>
       <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
         <v>3000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>-17000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>17000000.0</v>
       </c>
-      <c r="CK14">
-[...1 lines deleted...]
-      </c>
       <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
         <v>2000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>42000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>5000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5034000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>11593000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>5513000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>1189000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>4447000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>-7000000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7000000.0</v>
       </c>
-      <c r="CW14"/>
-      <c r="CX14">
+      <c r="CX14"/>
+      <c r="CY14">
         <v>11213000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-14710000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>14710000.0</v>
       </c>
-      <c r="DA14"/>
+      <c r="DB14"/>
     </row>
-    <row r="15" spans="1:105">
+    <row r="15" spans="1:106">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15">
+        <v>3156000000.0</v>
+      </c>
+      <c r="C15">
         <v>2408817000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3928000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>4041000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3606000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2818000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3189000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3246000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2688000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>8480000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1761000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2316000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2293000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1466000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1573000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1694000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2222000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16308000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2758000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2896000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2059000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2094000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1935000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1867000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2176000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1125000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2042000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6799000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1766000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1195000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1623000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7768000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2025000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1976000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2081000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1980000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1666000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>957000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1940000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1804000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2011000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1054000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1888000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1836000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13005000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1491000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3223000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2555000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2941000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2029000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2232000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2516000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2398000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2045000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2390000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2648000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2247000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1175000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2464000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2704000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2770000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2169000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2275000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2417000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2933000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2305000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2098000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>2035000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1962000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1539000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2090000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2249000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2317000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>904000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6865000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2008000000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2169000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1654000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1867000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1707000000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1947000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1350000000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1659000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1646000000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1481000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1378000000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1547000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1549000000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1293000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1360000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1277000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1316000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1063000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1678000000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1111000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1392000000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1090000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1032000000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1128000000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1039000000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1071000000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1092000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>876000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1282000000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1258000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:105">
+    <row r="16" spans="1:106">
       <c r="A16" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>183</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2409000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3928000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4041000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3606000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2818000000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1761000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2316000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2293000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1466000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1573000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1694000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2222000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>16308000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2758000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2896000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2059000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2094000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1935000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1867000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2176000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1125000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2042000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6799000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1766000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1195000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1623000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7768000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2025000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1976000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2081000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1980000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1666000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>957000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1940000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1804000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2011000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1060000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1805000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1854000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2306000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2449000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3085000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2693000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2427000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1983000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2127000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2555000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2524000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1985000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2390000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2648000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2247000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1175000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2464000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2704000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2770000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2169000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2275000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2417000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2933000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2305000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2098000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2035000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1962000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1497000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2071000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2255000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2302000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>922000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1571000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1935000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2090000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1587000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1789000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1646000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1776000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1281000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1659000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1640000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1481000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1264000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1259000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1549000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1293000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1360000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1277000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1316000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1063000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1490048000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1217497000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1516068000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1063020000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2159835000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-2072000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2072000000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16">
+      <c r="CX16"/>
+      <c r="CY16">
         <v>1884469000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>-2565599000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2565599000.0</v>
       </c>
-      <c r="DA16"/>
+      <c r="DB16"/>
     </row>
-    <row r="17" spans="1:105">
+    <row r="17" spans="1:106">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17">
+        <v>3156000000.0</v>
+      </c>
+      <c r="C17">
         <v>2404000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3930000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>4024000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3609000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2820000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>3185000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3246000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2688000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2638000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1513000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2317000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2294000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1466000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1575000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1695000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2219000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>16306000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2758000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2895000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>2059000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2099000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>1932000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1867000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2173000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>1129000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2041000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2109000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1868000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1194000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1624000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7768000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2028000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7913000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1141000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-3016000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1665000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6698000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>7028000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>10727000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
         <v>9309000000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
@@ -26818,151 +27005,156 @@
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
-      <c r="CW17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17"/>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
-      <c r="DA17"/>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17"/>
     </row>
-    <row r="18" spans="1:105">
+    <row r="18" spans="1:106">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
+        <v>-393000000.0</v>
+      </c>
+      <c r="C18">
         <v>-96000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-301000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-330000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-253000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-238000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-171000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-215000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>15000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-207000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-149000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-115000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-21000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-245000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-186000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-181000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-232000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-226000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-212000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-221000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-226000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-228000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-247000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-246000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-54000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-204000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-205000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-182000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -26994,54 +27186,55 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
+      <c r="DB18"/>
     </row>
-    <row r="19" spans="1:105">
+    <row r="19" spans="1:106">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -27103,86 +27296,85 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
+      <c r="DB19"/>
     </row>
-    <row r="20" spans="1:105">
+    <row r="20" spans="1:106">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -27349,414 +27541,418 @@
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
-      <c r="CW20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20"/>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
-      <c r="DA20"/>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20"/>
     </row>
-    <row r="21" spans="1:105">
+    <row r="21" spans="1:106">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
+        <v>4235000000.0</v>
+      </c>
+      <c r="C21">
         <v>3520732000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4501000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4864000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4663000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3530000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3627000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4014000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3373000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2582000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1762000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2807000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2618000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1949000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1826000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2228000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2852000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2562000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3233000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3479000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2415000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2644000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2412000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2352000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2744000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1823000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2358000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2663000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2242000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1299000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2239000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2431000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2371000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2070000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2357000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2280000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1922000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1455000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2269000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2093000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2451000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1677000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2234000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2281000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2785000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2351000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2739000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3184000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2815000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2373000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2558000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3033000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2896000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2481000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2948000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3108000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2736000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1317000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2951000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3322000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3408000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2467000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2587000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2961000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3511000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2637000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2634000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2364000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2347000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1680000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2335000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2461000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2488000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>307000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2042000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2229000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2335000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1599000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1979000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2228000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2058000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1488000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1888000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1849000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1680000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1534000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1717000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1794000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1494000000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1606000000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1469000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1463000000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1351000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1888000000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1242000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1442000000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4858000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-9805000000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5576000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>970000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4440000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-11065000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1000000000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5697000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:105">
+    <row r="22" spans="1:106">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -27923,382 +28119,388 @@
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
-      <c r="CW22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22"/>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
-      <c r="DA22"/>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22"/>
     </row>
-    <row r="23" spans="1:105">
+    <row r="23" spans="1:106">
       <c r="A23" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B23">
+        <v>9289000000.0</v>
+      </c>
+      <c r="C23">
         <v>9814254000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9857000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9972000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8957000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10028000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9545000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8858000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8747000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9194000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10330000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8938000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8429000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11138000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8957000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10857000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9962000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10960000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10134000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9815000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10279000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10386000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10126000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9270000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9964000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>10893000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>10124000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>9361000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9213000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>12365000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9147000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9222000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8792000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11094000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10335000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10214000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9863000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11151000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10072000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>10586000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9359000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11127000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>10251000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10615000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9417000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11003000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10561000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10765000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10216000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12990000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10348000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10247000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11310000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>12587000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11091000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>11433000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11177000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13679000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12083000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11801000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>10814000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11997000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>10233000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>8960000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8845000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10508000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8656000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8378000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7579000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8668000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>8695000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>8529000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7728000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>9864000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7776000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7171000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7039000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7720000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>7045000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6280000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6092000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>7265000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>6601000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>6021000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5661000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>6044000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>5340000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5179000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>5145000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>5124000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4741000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4740000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4370000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>5917000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3817000000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4156000000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4858000000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5138000000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>5576000000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3341000000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4440000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>17026000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3278000000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5697000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:105">
+    <row r="24" spans="1:106">
       <c r="A24" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -28360,1220 +28562,1233 @@
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
+      <c r="DB24"/>
     </row>
-    <row r="25" spans="1:105">
+    <row r="25" spans="1:106">
       <c r="A25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B25">
+        <v>1228000000.0</v>
+      </c>
+      <c r="C25">
         <v>1551000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1364000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1256000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1154000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1628000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1965000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1162000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1314000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1588000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3111000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1825000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1996000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1948000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2026000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1802000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1405000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1519000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1453000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1444000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1697000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1617000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1734000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1703000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1410000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1937000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1402000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1046000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1441000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1959000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1365000000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>1468000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1478000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1354000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1776000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1700000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1508000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1466000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1369000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1325000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1355000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1509000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1282000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1222000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1167000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1175000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1220000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1259000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1219000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1253000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1194000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1384000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1232000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1194000000.0</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
+      <c r="BR25"/>
+      <c r="BS25">
         <v>551000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>861000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>624000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>634000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>785000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>953000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>564000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>556000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>516000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>588000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>446000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>437000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>640000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>498000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>294000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>285000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>311000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>403000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>316000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>309000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>329000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>361000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>289000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>304000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-84000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>244000000.0</v>
       </c>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
+      <c r="DB25"/>
     </row>
-    <row r="26" spans="1:105">
+    <row r="26" spans="1:106">
       <c r="A26" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B26">
+        <v>2740000000.0</v>
+      </c>
+      <c r="C26">
         <v>2836784000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2944000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2727000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2366000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2842000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2392000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2367000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2421000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2567000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3925000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2304000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2575000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2442000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2542000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2498000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2320000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2409000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2380000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2400000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2351000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2333000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2146000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2441000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2060000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2853000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2199000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2051000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2299000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2399000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2147000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2126000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1982000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2502000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2239000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2062000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2169000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2584000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2224000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2190000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2041000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2472000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2190000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2206000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2067000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2537000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2161000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2178000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2210000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2697000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2216000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2247000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2297000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>2621000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2191000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2285000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2235000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>2523000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>2475000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>2397000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>2188000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>2592000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>2548000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>1893000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>2037000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>2148000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>1825000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>1802000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>1694000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>1834000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>1942000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>1767000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>1674000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>1847000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>1552000000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>1529000000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>1502000000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>1538000000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>1404000000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>1253000000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>1131000000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1472000000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>1191000000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>1096000000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>1087000000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>1234000000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>1062000000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>964000000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>947000000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>1092000000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>878000000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>943000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>843000000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>1094000000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>676000000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>715000000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>618906000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>1406798000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>1117000000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>560000000.0</v>
       </c>
-      <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26">
         <v>1489796000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>1384541000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>573000000.0</v>
       </c>
-      <c r="DA26"/>
+      <c r="DB26"/>
     </row>
-    <row r="27" spans="1:105">
+    <row r="27" spans="1:106">
       <c r="A27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>3442000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>3464000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3168000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3240000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2989000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3246000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2944000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3067000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2741000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3175000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2890000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3016000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2691000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3229000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2972000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3188000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>2988000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3954000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3033000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3165000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>3457000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3852000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>3393000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3613000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3495000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3999000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>3652000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>3904000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>3524000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>3955000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>3167000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3145000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>3014000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3476000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2863000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2990000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2721000000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>2877000000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>3106000000.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
+      <c r="DB27"/>
     </row>
-    <row r="28" spans="1:105">
+    <row r="28" spans="1:106">
       <c r="A28" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B28">
+        <v>3140000000.0</v>
+      </c>
+      <c r="C28">
         <v>3436000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3308000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3441000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3058000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3501000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3134000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3091000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2840000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3444000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3091000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3673000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3443000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3747000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3404000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3581000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3512000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3984000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3601000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3710000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>3529000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3924000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3419000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3368000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3486000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3905000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3549000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3585000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3330000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4404000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3261000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4193000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3923000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>577000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>510000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>566000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>483000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>592000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>456000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>582000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>564000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>710000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>573000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>601000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>591000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>736000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>593000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>638000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>649000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>822000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>641000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>619000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>761000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>788000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>693000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>737000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>719000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>804000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>734000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>738000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>694000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>829000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>574000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>543000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>570000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>692000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000000.0</v>
       </c>
       <c r="BP28">
         <v>542000000.0</v>
       </c>
       <c r="BQ28">
+        <v>542000000.0</v>
+      </c>
+      <c r="BR28">
         <v>505000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3683000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>538000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>559000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3334000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>3679000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3181000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3329000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3184000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3343000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3108000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3169000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2791000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3137000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2821000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2866000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2720000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2952000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2470000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2576000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2662000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2424000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2363000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2374000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2164000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>3063000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1930000000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2143000000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2474435000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5622887000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4544000000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1720000000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>5450681000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5461552000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2037000000.0</v>
       </c>
-      <c r="DA28"/>
+      <c r="DB28"/>
     </row>
-    <row r="29" spans="1:105">
+    <row r="29" spans="1:106">
       <c r="A29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B29">
+        <v>683000000.0</v>
+      </c>
+      <c r="C29">
         <v>814000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>266000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>507000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>798000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>465000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>200000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>595000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>441000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-261000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>452000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>446000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>275000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>344000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>347000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>450000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>645000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>472000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>611000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>391000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>460000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>478000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>421000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>448000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>630000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>366000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>525000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>272000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -29605,999 +29820,1009 @@
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
+      <c r="DB29"/>
     </row>
-    <row r="30" spans="1:105">
+    <row r="30" spans="1:106">
       <c r="A30" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B30">
+        <v>5830000000.0</v>
+      </c>
+      <c r="C30">
         <v>6272523000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6318000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6650000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5730000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6704000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6311000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5685000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5651000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6172000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7213000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5596000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5438000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7065000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6083000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7106000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6106000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6984000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6196000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5901000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6240000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6169000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6373000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5841000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6242000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6901000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6348000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5955000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5962000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7439000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5684000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5664000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5341000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6605000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6012000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5956000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5758000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6662000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5704000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6135000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5147000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6578000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5863000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6128000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>5437000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6587000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6140000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6387000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6086000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7678000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6222000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6160000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6704000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>7500000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6516000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6823000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6693000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>8561000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7295000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>7182000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6356000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7473000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6571000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5754000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5749000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6841000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5553000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5554000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4771000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5834000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5674000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5593000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5080000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6851000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4742000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4674000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4551000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>5206000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4516000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4055000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3910000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4748000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4151000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4046000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3808000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4162000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3727000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3585000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3609000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3516000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3241000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3317000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3007000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4157000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2606000000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2859000000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4858000000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>5138000000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5576000000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2281000000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4440000000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-17026000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2220000000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>5697000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:105">
+    <row r="31" spans="1:106">
       <c r="A31" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B31">
+        <v>-396000000.0</v>
+      </c>
+      <c r="C31">
         <v>-302977000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-305000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-333000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-256000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-245000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-242000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-173000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-244000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-205000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-210000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-133000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-98000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-208000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-239000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-186000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-183000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>14389000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>27000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>35000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-85000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-64000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-123000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-64000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>49000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-29000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-102000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-35000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>12000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5740000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-31000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>231000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>79000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>35000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>25000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-377000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>5000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>20000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-99000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-546000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-65000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-125000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-107000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>405000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>793000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-37000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>22000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-51000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-70000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-57000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-51000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-167000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>27000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-77000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-56000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-43000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-76000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-50000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-47000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>207000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>19000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>55000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-143000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>79000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-51000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>79000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>85000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>143000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>228000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>878000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-468000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4000000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>131000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>109000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>84000000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-259000000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>154000000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>110000000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>83000000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>89000000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>78000000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>83000000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>147000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>76000000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>63000000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>46000000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>79000000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>123000000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-69000000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>125000000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>98000000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>215000000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4858000000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>9805000000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-5576000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>283000000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-4440000000.0</v>
       </c>
-      <c r="CX31">
-[...1 lines deleted...]
-      </c>
       <c r="CY31">
+        <v>0.0</v>
+      </c>
+      <c r="CZ31">
         <v>-4881000000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>287000000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-5697000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:105">
+    <row r="32" spans="1:106">
       <c r="A32" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B32">
+        <v>13524000000.0</v>
+      </c>
+      <c r="C32">
         <v>13334986000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14358000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14836000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13620000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13558000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13172000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12872000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12120000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11776000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12092000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11745000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>11047000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13087000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10783000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>13085000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>12814000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13522000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13367000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>13294000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12694000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>13030000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12538000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>11622000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12708000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>12716000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>12482000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>12024000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>11455000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>13664000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>11386000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>11653000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>11163000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13164000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12692000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12494000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11785000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12606000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12341000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>12679000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11810000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>12804000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>12485000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>12896000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>12202000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>13354000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>13300000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>13949000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13031000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>15363000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>12906000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13280000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>14206000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>15068000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>14039000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>14541000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13913000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>14996000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>15034000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>15123000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>14222000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>14464000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12820000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11921000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12356000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>13145000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11290000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>10742000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>9926000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>10348000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>11030000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>10990000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>10216000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>10171000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9818000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>9400000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>9374000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>9319000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>9024000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>8508000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>8150000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>8753000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>8489000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7870000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>7341000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>7578000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>7057000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>6973000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>6639000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>6730000000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>6210000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>6203000000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5721000000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>7805000000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5059000000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>5598000000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>4858000000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>5138000000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>5576000000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>4311000000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>4440000000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>5961000000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>4881000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>4278000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5697000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -30680,51 +30905,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
         <v>11459018000.0</v>
       </c>
       <c r="C2">
         <v>13393000000.0</v>
       </c>
       <c r="D2">
         <v>7517000000.0</v>
       </c>
       <c r="E2">
         <v>12407000000.0</v>
       </c>
       <c r="F2">
         <v>9658000000.0</v>
       </c>
       <c r="G2">
         <v>11112000000.0</v>
       </c>
       <c r="H2">
         <v>13271000000.0</v>
       </c>
       <c r="I2">
         <v>8860000000.0</v>
       </c>
@@ -30769,51 +30994,51 @@
       </c>
       <c r="W2">
         <v>5646000000.0</v>
       </c>
       <c r="X2">
         <v>5798000000.0</v>
       </c>
       <c r="Y2">
         <v>7962000000.0</v>
       </c>
       <c r="Z2">
         <v>5313000000.0</v>
       </c>
       <c r="AA2">
         <v>3831000000.0</v>
       </c>
       <c r="AB2">
         <v>4183000000.0</v>
       </c>
       <c r="AC2">
         <v>6306686046.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
         <v>1555927000</v>
       </c>
       <c r="C3">
         <v>3814000000</v>
       </c>
       <c r="D3">
         <v>2753000000</v>
       </c>
       <c r="E3">
         <v>2671000000</v>
       </c>
       <c r="F3">
         <v>2971000000</v>
       </c>
       <c r="G3">
         <v>2585000000</v>
       </c>
       <c r="H3">
         <v>2257000000</v>
       </c>
       <c r="I3">
         <v>3355000000</v>
       </c>
@@ -30858,117 +31083,117 @@
       </c>
       <c r="W3">
         <v>1450000000</v>
       </c>
       <c r="X3">
         <v>1543000000</v>
       </c>
       <c r="Y3">
         <v>1186000000</v>
       </c>
       <c r="Z3">
         <v>815000000</v>
       </c>
       <c r="AA3">
         <v>825000000</v>
       </c>
       <c r="AB3">
         <v>862000000</v>
       </c>
       <c r="AC3">
         <v>1129360465.12</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
         <v>-23998000.0</v>
       </c>
       <c r="C6">
         <v>-1934000000.0</v>
       </c>
       <c r="D6">
         <v>5876000000.0</v>
       </c>
       <c r="E6">
         <v>-4890000000.0</v>
       </c>
       <c r="F6">
         <v>2749000000.0</v>
       </c>
       <c r="G6">
         <v>-1454000000.0</v>
       </c>
       <c r="H6">
         <v>-2159000000.0</v>
       </c>
       <c r="I6">
         <v>4411000000.0</v>
       </c>
@@ -31013,51 +31238,51 @@
       </c>
       <c r="W6">
         <v>437000000.0</v>
       </c>
       <c r="X6">
         <v>-152000000.0</v>
       </c>
       <c r="Y6">
         <v>-2149000000.0</v>
       </c>
       <c r="Z6">
         <v>1414000000.0</v>
       </c>
       <c r="AA6">
         <v>1537000000.0</v>
       </c>
       <c r="AB6">
         <v>-233000000.0</v>
       </c>
       <c r="AC6">
         <v>-1246366279.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
         <v>-3075670000.0</v>
       </c>
       <c r="C7">
         <v>-706000000.0</v>
       </c>
       <c r="D7">
         <v>-369000000.0</v>
       </c>
       <c r="E7">
         <v>-1003000000.0</v>
       </c>
       <c r="F7">
         <v>241000000.0</v>
       </c>
       <c r="G7">
         <v>-291000000.0</v>
       </c>
       <c r="H7">
         <v>199000000.0</v>
       </c>
       <c r="I7">
         <v>499000000.0</v>
       </c>
@@ -31102,84 +31327,84 @@
       </c>
       <c r="W7">
         <v>132000000.0</v>
       </c>
       <c r="X7">
         <v>457000000.0</v>
       </c>
       <c r="Y7">
         <v>-126000000.0</v>
       </c>
       <c r="Z7">
         <v>124000000.0</v>
       </c>
       <c r="AA7">
         <v>-202000000.0</v>
       </c>
       <c r="AB7">
         <v>-618000000.0</v>
       </c>
       <c r="AC7">
         <v>-670058139.53</v>
       </c>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
         <v>-1129756000.0</v>
       </c>
       <c r="C9">
         <v>-931000000.0</v>
       </c>
       <c r="D9">
         <v>-1504000000.0</v>
       </c>
       <c r="E9">
         <v>-589000000.0</v>
       </c>
       <c r="F9">
         <v>-389000000.0</v>
       </c>
       <c r="G9">
         <v>137000000.0</v>
       </c>
       <c r="H9">
         <v>-980000000.0</v>
       </c>
       <c r="I9">
         <v>-569000000.0</v>
       </c>
@@ -31212,51 +31437,51 @@
       </c>
       <c r="S9">
         <v>-431000000.0</v>
       </c>
       <c r="T9">
         <v>-204000000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>-490000000.0</v>
       </c>
       <c r="W9">
         <v>-130000000.0</v>
       </c>
       <c r="X9">
         <v>297000000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
         <v>34174000.0</v>
       </c>
       <c r="C10">
         <v>-225000000.0</v>
       </c>
       <c r="D10">
         <v>-546000000.0</v>
       </c>
       <c r="E10">
         <v>-830000000.0</v>
       </c>
       <c r="F10">
         <v>81000000.0</v>
       </c>
       <c r="G10">
         <v>-543000000.0</v>
       </c>
       <c r="H10">
         <v>-382000000.0</v>
       </c>
       <c r="I10">
         <v>-533000000.0</v>
       </c>
@@ -31299,51 +31524,51 @@
       <c r="V10">
         <v>175000000.0</v>
       </c>
       <c r="W10">
         <v>23000000.0</v>
       </c>
       <c r="X10">
         <v>-78000000.0</v>
       </c>
       <c r="Y10">
         <v>-490000000.0</v>
       </c>
       <c r="Z10">
         <v>-46000000.0</v>
       </c>
       <c r="AA10">
         <v>140000000.0</v>
       </c>
       <c r="AB10">
         <v>295000000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-48000000.0</v>
       </c>
       <c r="F11">
         <v>-21000000.0</v>
       </c>
       <c r="G11">
         <v>-324000000.0</v>
       </c>
       <c r="H11">
         <v>553000000.0</v>
       </c>
       <c r="I11">
         <v>252000000.0</v>
       </c>
       <c r="J11">
         <v>82000000.0</v>
       </c>
       <c r="K11">
         <v>-587000000.0</v>
       </c>
@@ -31376,51 +31601,51 @@
       </c>
       <c r="U11">
         <v>258000000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>239000000.0</v>
       </c>
       <c r="X11">
         <v>238000000.0</v>
       </c>
       <c r="Y11">
         <v>81689000.0</v>
       </c>
       <c r="Z11">
         <v>150018000.0</v>
       </c>
       <c r="AA11">
         <v>65424000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3721000000.0</v>
       </c>
       <c r="F12">
         <v>-13501000000.0</v>
       </c>
       <c r="G12">
         <v>2756000000.0</v>
       </c>
       <c r="H12">
         <v>-2070000000.0</v>
       </c>
       <c r="I12">
         <v>-3488000000.0</v>
       </c>
       <c r="J12">
         <v>1488000000.0</v>
       </c>
       <c r="K12">
         <v>1026000000.0</v>
       </c>
@@ -31429,51 +31654,51 @@
       </c>
       <c r="M12">
         <v>1076000000.0</v>
       </c>
       <c r="N12">
         <v>5033000000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-421000000.0</v>
       </c>
       <c r="F13">
         <v>-549000000.0</v>
       </c>
       <c r="G13">
         <v>-1998000000.0</v>
       </c>
       <c r="H13">
         <v>84000000.0</v>
       </c>
       <c r="I13">
         <v>617000000.0</v>
       </c>
       <c r="J13">
         <v>279000000.0</v>
       </c>
       <c r="K13">
         <v>-562000000.0</v>
       </c>
@@ -31482,51 +31707,51 @@
       </c>
       <c r="M13">
         <v>-1019000000.0</v>
       </c>
       <c r="N13">
         <v>-1137000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
         <v>5352269000.0</v>
       </c>
       <c r="C14">
         <v>6069000000.0</v>
       </c>
       <c r="D14">
         <v>8277000000.0</v>
       </c>
       <c r="E14">
         <v>7181000000.0</v>
       </c>
       <c r="F14">
         <v>6113000000.0</v>
       </c>
       <c r="G14">
         <v>6464000000.0</v>
       </c>
       <c r="H14">
         <v>5826000000.0</v>
       </c>
       <c r="I14">
         <v>6892000000.0</v>
       </c>
@@ -31571,51 +31796,51 @@
       </c>
       <c r="W14">
         <v>1339000000.0</v>
       </c>
       <c r="X14">
         <v>1283000000.0</v>
       </c>
       <c r="Y14">
         <v>690000000.0</v>
       </c>
       <c r="Z14">
         <v>585000000.0</v>
       </c>
       <c r="AA14">
         <v>918000000.0</v>
       </c>
       <c r="AB14">
         <v>949000000.0</v>
       </c>
       <c r="AC14">
         <v>1008720930.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
         <v>7858035000.0</v>
       </c>
       <c r="C15">
         <v>7624000000.0</v>
       </c>
       <c r="D15">
         <v>7255000000.0</v>
       </c>
       <c r="E15">
         <v>7506000000.0</v>
       </c>
       <c r="F15">
         <v>7368000000.0</v>
       </c>
       <c r="G15">
         <v>6987000000.0</v>
       </c>
       <c r="H15">
         <v>6645000000.0</v>
       </c>
       <c r="I15">
         <v>6966000000.0</v>
       </c>
@@ -31658,51 +31883,51 @@
       <c r="V15">
         <v>2107000000.0</v>
       </c>
       <c r="W15">
         <v>1968000000.0</v>
       </c>
       <c r="X15">
         <v>1724000000.0</v>
       </c>
       <c r="Y15">
         <v>1639000000.0</v>
       </c>
       <c r="Z15">
         <v>1324000000.0</v>
       </c>
       <c r="AA15">
         <v>1259000000.0</v>
       </c>
       <c r="AB15">
         <v>1217000000.0</v>
       </c>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
         <v>11435020000.0</v>
       </c>
       <c r="C16">
         <v>11459000000.0</v>
       </c>
       <c r="D16">
         <v>13393000000.0</v>
       </c>
       <c r="E16">
         <v>7517000000.0</v>
       </c>
       <c r="F16">
         <v>12407000000.0</v>
       </c>
       <c r="G16">
         <v>9658000000.0</v>
       </c>
       <c r="H16">
         <v>11112000000.0</v>
       </c>
       <c r="I16">
         <v>13271000000.0</v>
       </c>
@@ -31747,84 +31972,84 @@
       </c>
       <c r="W16">
         <v>6083000000.0</v>
       </c>
       <c r="X16">
         <v>5646000000.0</v>
       </c>
       <c r="Y16">
         <v>5813000000.0</v>
       </c>
       <c r="Z16">
         <v>6727000000.0</v>
       </c>
       <c r="AA16">
         <v>5368000000.0</v>
       </c>
       <c r="AB16">
         <v>3950000000.0</v>
       </c>
       <c r="AC16">
         <v>5060319767.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
         <v>17686107000.0</v>
       </c>
       <c r="C18">
         <v>13805000000.0</v>
       </c>
       <c r="D18">
         <v>11705000000.0</v>
       </c>
       <c r="E18">
         <v>11565000000.0</v>
       </c>
       <c r="F18">
         <v>12100000000.0</v>
       </c>
       <c r="G18">
         <v>11065000000.0</v>
       </c>
       <c r="H18">
         <v>11368000000.0</v>
       </c>
       <c r="I18">
         <v>10917000000.0</v>
       </c>
@@ -31869,51 +32094,51 @@
       </c>
       <c r="W18">
         <v>5275000000.0</v>
       </c>
       <c r="X18">
         <v>5109000000.0</v>
       </c>
       <c r="Y18">
         <v>4644000000.0</v>
       </c>
       <c r="Z18">
         <v>3616000000.0</v>
       </c>
       <c r="AA18">
         <v>3816000000.0</v>
       </c>
       <c r="AB18">
         <v>3473000000.0</v>
       </c>
       <c r="AC18">
         <v>3148255813.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
         <v>1874000000.0</v>
       </c>
       <c r="C19">
         <v>-7513000000.0</v>
       </c>
       <c r="D19">
         <v>5889000000.0</v>
       </c>
       <c r="E19">
         <v>1468000000.0</v>
       </c>
       <c r="F19">
         <v>6815000000.0</v>
       </c>
       <c r="G19">
         <v>-13182000000.0</v>
       </c>
       <c r="H19">
         <v>-2226000000.0</v>
       </c>
       <c r="I19">
         <v>-5591000000.0</v>
       </c>
@@ -31928,84 +32153,84 @@
       </c>
       <c r="M19">
         <v>3479000000.0</v>
       </c>
       <c r="N19">
         <v>-29000000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
         <v>2430000000.0</v>
       </c>
       <c r="C21">
         <v>4390000000.0</v>
       </c>
       <c r="D21">
         <v>-1935000000.0</v>
       </c>
       <c r="E21">
         <v>-2559000000.0</v>
       </c>
       <c r="F21">
         <v>-5986000000.0</v>
       </c>
       <c r="G21">
         <v>7072000000.0</v>
       </c>
       <c r="H21">
         <v>-4957000000.0</v>
       </c>
       <c r="I21">
         <v>4177000000.0</v>
       </c>
@@ -32020,51 +32245,51 @@
       </c>
       <c r="M21">
         <v>3318000000.0</v>
       </c>
       <c r="N21">
         <v>-1929000000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
         <v>14055610000.0</v>
       </c>
       <c r="C22">
         <v>11939000000.0</v>
       </c>
       <c r="D22">
         <v>8572000000.0</v>
       </c>
       <c r="E22">
         <v>6955000000.0</v>
       </c>
       <c r="F22">
         <v>24018000000.0</v>
       </c>
       <c r="G22">
         <v>8071000000.0</v>
       </c>
       <c r="H22">
         <v>7147000000.0</v>
       </c>
       <c r="I22">
         <v>12614000000.0</v>
       </c>
@@ -32109,51 +32334,51 @@
       </c>
       <c r="W22">
         <v>5767000000.0</v>
       </c>
       <c r="X22">
         <v>5016000000.0</v>
       </c>
       <c r="Y22">
         <v>5224000000.0</v>
       </c>
       <c r="Z22">
         <v>4239000000.0</v>
       </c>
       <c r="AA22">
         <v>4395000000.0</v>
       </c>
       <c r="AB22">
         <v>4188000000.0</v>
       </c>
       <c r="AC22">
         <v>4406976744.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>-577945000.0</v>
       </c>
       <c r="C23">
         <v>-177000000.0</v>
       </c>
       <c r="D23">
         <v>3631000000.0</v>
       </c>
       <c r="E23">
         <v>466000000.0</v>
       </c>
       <c r="F23">
         <v>94000000.0</v>
       </c>
       <c r="G23">
         <v>-149000000.0</v>
       </c>
       <c r="H23">
         <v>50000000.0</v>
       </c>
       <c r="I23">
         <v>581000000.0</v>
       </c>
@@ -32198,51 +32423,51 @@
       </c>
       <c r="W23">
         <v>47000000.0</v>
       </c>
       <c r="X23">
         <v>-3489000000.0</v>
       </c>
       <c r="Y23">
         <v>235000000.0</v>
       </c>
       <c r="Z23">
         <v>2416000000.0</v>
       </c>
       <c r="AA23">
         <v>1000000.0</v>
       </c>
       <c r="AB23">
         <v>-4000000.0</v>
       </c>
       <c r="AC23">
         <v>-3423691860.14</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
         <v>140717000.0</v>
       </c>
       <c r="C24">
         <v>-2375000000.0</v>
       </c>
       <c r="D24">
         <v>-624000000.0</v>
       </c>
       <c r="E24">
         <v>4139000000.0</v>
       </c>
       <c r="F24">
         <v>-57000000.0</v>
       </c>
       <c r="G24">
         <v>-186000000.0</v>
       </c>
       <c r="H24">
         <v>-1216000000.0</v>
       </c>
       <c r="I24">
         <v>895000000.0</v>
       </c>
@@ -32287,51 +32512,51 @@
       </c>
       <c r="W24">
         <v>313000000.0</v>
       </c>
       <c r="X24">
         <v>1059000000.0</v>
       </c>
       <c r="Y24">
         <v>-1868000000.0</v>
       </c>
       <c r="Z24">
         <v>-3623000000.0</v>
       </c>
       <c r="AA24">
         <v>-1633000000.0</v>
       </c>
       <c r="AB24">
         <v>-218000000.0</v>
       </c>
       <c r="AC24">
         <v>8720930.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>3271669000.0</v>
       </c>
       <c r="C25">
         <v>-2428000000.0</v>
       </c>
       <c r="D25">
         <v>-3438000000.0</v>
       </c>
       <c r="E25">
         <v>-1136000000.0</v>
       </c>
       <c r="F25">
         <v>-18156000000.0</v>
       </c>
       <c r="G25">
         <v>-3139000000.0</v>
       </c>
       <c r="H25">
         <v>-2098000000.0</v>
       </c>
       <c r="I25">
         <v>-7713000000.0</v>
       </c>
@@ -32376,51 +32601,51 @@
       </c>
       <c r="W25">
         <v>-358000000.0</v>
       </c>
       <c r="X25">
         <v>-521000000.0</v>
       </c>
       <c r="Y25">
         <v>42000000.0</v>
       </c>
       <c r="Z25">
         <v>-517000000.0</v>
       </c>
       <c r="AA25">
         <v>-470000000.0</v>
       </c>
       <c r="AB25">
         <v>-184000000.0</v>
       </c>
       <c r="AC25">
         <v>-468023255.81</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
         <v>-9259174000.0</v>
       </c>
       <c r="C26">
         <v>-8331000000.0</v>
       </c>
       <c r="D26">
         <v>-8719000000.0</v>
       </c>
       <c r="E26">
         <v>-10652000000.0</v>
       </c>
       <c r="F26">
         <v>-3057000000.0</v>
       </c>
       <c r="G26">
         <v>-2842000000.0</v>
       </c>
       <c r="H26">
         <v>-5533000000.0</v>
       </c>
       <c r="I26">
         <v>-2036000000.0</v>
       </c>
@@ -32465,51 +32690,51 @@
       </c>
       <c r="W26">
         <v>-1820000000.0</v>
       </c>
       <c r="X26">
         <v>-306000000.0</v>
       </c>
       <c r="Y26">
         <v>-3228000000.0</v>
       </c>
       <c r="Z26">
         <v>-2322000000.0</v>
       </c>
       <c r="AA26">
         <v>-722000000.0</v>
       </c>
       <c r="AB26">
         <v>-1205000000.0</v>
       </c>
       <c r="AC26">
         <v>-15261627.91</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
         <v>1096000000.0</v>
       </c>
       <c r="C27">
         <v>1044000000.0</v>
       </c>
       <c r="D27">
         <v>865000000.0</v>
       </c>
       <c r="E27">
         <v>823000000.0</v>
       </c>
       <c r="F27">
         <v>736000000.0</v>
       </c>
       <c r="G27">
         <v>738000000.0</v>
       </c>
       <c r="H27">
         <v>758000000.0</v>
       </c>
       <c r="I27">
         <v>759000000.0</v>
       </c>
@@ -32544,51 +32769,51 @@
         <v>567000000.0</v>
       </c>
       <c r="T27">
         <v>570000000.0</v>
       </c>
       <c r="U27">
         <v>522000000.0</v>
       </c>
       <c r="V27">
         <v>415000000.0</v>
       </c>
       <c r="W27">
         <v>-1281000000.0</v>
       </c>
       <c r="X27">
         <v>-591000000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>-14943132000.0</v>
       </c>
       <c r="C28">
         <v>-11742000000.0</v>
       </c>
       <c r="D28">
         <v>-14278000000.0</v>
       </c>
       <c r="E28">
         <v>-20562000000.0</v>
       </c>
       <c r="F28">
         <v>-16264000000.0</v>
       </c>
       <c r="G28">
         <v>-2208000000.0</v>
       </c>
       <c r="H28">
         <v>-13627000000.0</v>
       </c>
       <c r="I28">
         <v>-4244000000.0</v>
       </c>
@@ -32633,51 +32858,51 @@
       </c>
       <c r="W28">
         <v>-3124000000.0</v>
       </c>
       <c r="X28">
         <v>-5764000000.0</v>
       </c>
       <c r="Y28">
         <v>-4726000000.0</v>
       </c>
       <c r="Z28">
         <v>-214000000.0</v>
       </c>
       <c r="AA28">
         <v>-2900000000.0</v>
       </c>
       <c r="AB28">
         <v>-2717000000.0</v>
       </c>
       <c r="AC28">
         <v>-4551598837.21</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>19242034000.0</v>
       </c>
       <c r="C29">
         <v>17619000000.0</v>
       </c>
       <c r="D29">
         <v>14458000000.0</v>
       </c>
       <c r="E29">
         <v>14236000000.0</v>
       </c>
       <c r="F29">
         <v>15071000000.0</v>
       </c>
       <c r="G29">
         <v>13650000000.0</v>
       </c>
       <c r="H29">
         <v>13625000000.0</v>
       </c>
       <c r="I29">
         <v>14272000000.0</v>
       </c>
@@ -32722,51 +32947,51 @@
       </c>
       <c r="W29">
         <v>6725000000.0</v>
       </c>
       <c r="X29">
         <v>6652000000.0</v>
       </c>
       <c r="Y29">
         <v>5830000000.0</v>
       </c>
       <c r="Z29">
         <v>4431000000.0</v>
       </c>
       <c r="AA29">
         <v>4641000000.0</v>
       </c>
       <c r="AB29">
         <v>4335000000.0</v>
       </c>
       <c r="AC29">
         <v>4277616279.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>-4901975000.0</v>
       </c>
       <c r="C30">
         <v>-7513000000.0</v>
       </c>
       <c r="D30">
         <v>5596000000.0</v>
       </c>
       <c r="E30">
         <v>1468000000.0</v>
       </c>
       <c r="F30">
         <v>4208000000.0</v>
       </c>
       <c r="G30">
         <v>-13182000000.0</v>
       </c>
       <c r="H30">
         <v>-2226000000.0</v>
       </c>
       <c r="I30">
         <v>-5591000000.0</v>
       </c>
@@ -32830,969 +33055,978 @@
       <c r="AC30">
         <v>-949854651.16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CW30"/>
+  <dimension ref="A1:CX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:101">
+    <row r="1" spans="1:102">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CV1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CW1" t="s">
         <v>26</v>
       </c>
-      <c r="CW1" t="s">
-        <v>166</v>
+      <c r="CX1" t="s">
+        <v>167</v>
       </c>
     </row>
-    <row r="2" spans="1:101">
+    <row r="2" spans="1:102">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>11435000000.0</v>
+      </c>
+      <c r="C2">
         <v>9555969320.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6656000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7066000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11459000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13609000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7903000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9469000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13393000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12405000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10885000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>12000000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7517000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8726000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3625000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>13852000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12407000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7211000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5117000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3801000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>9658000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8994000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5917000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4528000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11112000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>8378000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9991000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6807000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13271000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>14000000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>12446000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5813000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8860000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8810000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7856000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7572000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7007000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7174000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5036000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4457000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4674000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5328000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>5218000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6473000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13023000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>9641000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6797000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7170000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6687000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6363000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4077000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4706000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>5552000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4591000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4598000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4041000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3709000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4086000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4231000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7174000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5319000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>5386000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5558000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5066000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2894000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2773000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3590000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1575000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2038000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4449000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>14069000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6931000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5360000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>7414000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2612000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2290000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3815000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4013000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2450000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>6474000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>6321000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3532000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4939000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>7289000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>6083000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3180000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3570000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3248000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5646000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4684000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4554000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5974000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5798000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6073000000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7857000000.0</v>
       </c>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
+      <c r="CX2"/>
     </row>
-    <row r="3" spans="1:101">
+    <row r="3" spans="1:102">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>807000000</v>
+      </c>
+      <c r="C3">
         <v>610900852</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>831000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>558000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1494000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1131000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>799000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>728000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1156000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>406000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>683000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>996000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>470000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>647000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>472000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>583000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>859000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>977000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>539000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>597000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>858000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1023000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>627000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>452000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>480000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>636000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>565000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>440000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>619000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>909000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>841000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>620000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>798000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>970000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>669000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>594000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>733000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>912000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>979000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>675000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>709000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1314000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>780000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1042000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>715000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1134000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>999000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>962000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>659000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1125000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>929000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>867000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>650000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1212000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>755000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>714000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>624000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>673000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>584000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>624000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>506000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>744000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>392000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>648000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>448000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>994000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>516000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>855000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>368000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>871000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>478000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>564000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>403000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1338000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>650000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>618000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>527000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1180000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>485000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>353000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>304000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>778000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>285000000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>263000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>222000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>568000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>297000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>326000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>259000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>717000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>311000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>296000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>219000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>562000000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>227000000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>394102000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>813953000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>835082000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>328514000</v>
       </c>
     </row>
-    <row r="4" spans="1:101">
+    <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -33850,54 +34084,55 @@
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
+      <c r="CX4"/>
     </row>
-    <row r="5" spans="1:101">
+    <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -33955,632 +34190,639 @@
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
+      <c r="CX5"/>
     </row>
-    <row r="6" spans="1:101">
+    <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-4558000000.0</v>
+      </c>
+      <c r="C6">
         <v>1879050319.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2900000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-410000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4393000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2150000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5706000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1566000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3924000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>987973629.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1520000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1115000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4483000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1209000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5101000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10227000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1445000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5196000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2094000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1316000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5857000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>664000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3077000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1389000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-6584000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2734000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1613000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3184000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-6464000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-729000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1554000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>6633000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-3047000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>50000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>954000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>284000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>565000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-167000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2138000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>579000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-217000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-654000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>110000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1255000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6550000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3382000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2844000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-373000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>483000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>324000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2286000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-629000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-846000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>961000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-7000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>557000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>332000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-377000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-145000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-2943000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1855000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-67000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-172000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>492000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2172000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>121000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-817000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2015000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-463000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2411000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-9620000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>7138000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1571000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-2054000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4802000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>322000000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1525000000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-198000000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1563000000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4024000000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>153000000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2789000000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1407000000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2350000000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1206000000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2903000000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-390000000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>322000000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-2398000000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>962000000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>130000000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-1420000000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>176000000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-260000000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1784000000.0</v>
       </c>
-      <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
+      <c r="CX6"/>
     </row>
-    <row r="7" spans="1:101">
+    <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>-787000000.0</v>
+      </c>
+      <c r="C7">
         <v>-2292676895.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1336000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>442000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1768000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>824000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>238000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1989000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-737000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1178000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-162000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1504000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>585000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>447000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-54000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2011000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1176000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>409000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>130000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1474000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1222000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-36000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>650000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-2127000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>856000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>691000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-57000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1291000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>583000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>511000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>407000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1028000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>800000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>381000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>324000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1261000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1065000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>239000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>251000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1632000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1439000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>186000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-259000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2229000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1467000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>490000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-252000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2571000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>1436000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>814000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-932000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2057000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1121000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>560000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-176000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1859000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1762000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>93000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>323000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-2291000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>2315000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>1084000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-571000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1066000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>1765000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-205000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-3000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-869000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>942000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>267000000.0</v>
       </c>
-      <c r="BT7"/>
       <c r="BU7"/>
-      <c r="BV7">
+      <c r="BV7"/>
+      <c r="BW7">
         <v>785000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-323000000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-245000000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-752000000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>554000000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>753000000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-879000000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-262000000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>600000000.0</v>
       </c>
-      <c r="CE7"/>
       <c r="CF7"/>
-      <c r="CG7">
+      <c r="CG7"/>
+      <c r="CH7">
         <v>209000000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>418000000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>115000000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-160000000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-241000000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>239000000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>76000000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-309000000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>451000000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1054000000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-688000000.0</v>
       </c>
-      <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
+      <c r="CX7"/>
     </row>
-    <row r="8" spans="1:101">
+    <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -34638,1804 +34880,1823 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
+      <c r="CX8"/>
     </row>
-    <row r="9" spans="1:101">
+    <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-504000000.0</v>
+      </c>
+      <c r="C9">
         <v>-93145582.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>180000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-167000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1043000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>162000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>328000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-501000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-920000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-240000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-117000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-425000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-850000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>463000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-136000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-413000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-496000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>176000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-171000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-389000000.0</v>
       </c>
       <c r="U9">
         <v>-389000000.0</v>
       </c>
       <c r="V9">
-        <v>137000000.0</v>
+        <v>-389000000.0</v>
       </c>
       <c r="W9">
         <v>137000000.0</v>
       </c>
       <c r="X9">
         <v>137000000.0</v>
       </c>
       <c r="Y9">
         <v>137000000.0</v>
       </c>
       <c r="Z9">
-        <v>-980000000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="AA9">
         <v>-980000000.0</v>
       </c>
       <c r="AB9">
         <v>-980000000.0</v>
       </c>
       <c r="AC9">
         <v>-980000000.0</v>
       </c>
       <c r="AD9">
+        <v>-980000000.0</v>
+      </c>
+      <c r="AE9">
         <v>-544000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-569000000.0</v>
       </c>
       <c r="AF9">
         <v>-569000000.0</v>
       </c>
       <c r="AG9">
         <v>-569000000.0</v>
       </c>
       <c r="AH9">
-        <v>-204000000.0</v>
+        <v>-569000000.0</v>
       </c>
       <c r="AI9">
         <v>-204000000.0</v>
       </c>
       <c r="AJ9">
         <v>-204000000.0</v>
       </c>
       <c r="AK9">
         <v>-204000000.0</v>
       </c>
       <c r="AL9">
-        <v>-229000000.0</v>
+        <v>-204000000.0</v>
       </c>
       <c r="AM9">
         <v>-229000000.0</v>
       </c>
       <c r="AN9">
         <v>-229000000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AO9">
+        <v>-229000000.0</v>
+      </c>
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-513000000.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-367000000.0</v>
       </c>
-      <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>-548000000.0</v>
       </c>
-      <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>369000000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>26000000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
+      <c r="CX9"/>
     </row>
-    <row r="10" spans="1:101">
+    <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-95000000.0</v>
+      </c>
+      <c r="C10">
         <v>151924988.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-128000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-44000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>55000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-169000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-18000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-128000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32999999.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-33000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-376000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-620000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-29000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-129000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-194000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-425000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>165000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>98000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-308000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-543000000.0</v>
       </c>
       <c r="W10">
         <v>-543000000.0</v>
       </c>
       <c r="X10">
         <v>-543000000.0</v>
       </c>
       <c r="Y10">
         <v>-543000000.0</v>
       </c>
       <c r="Z10">
-        <v>-382000000.0</v>
+        <v>-543000000.0</v>
       </c>
       <c r="AA10">
         <v>-382000000.0</v>
       </c>
       <c r="AB10">
         <v>-382000000.0</v>
       </c>
       <c r="AC10">
         <v>-382000000.0</v>
       </c>
       <c r="AD10">
+        <v>-382000000.0</v>
+      </c>
+      <c r="AE10">
         <v>-387000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-533000000.0</v>
       </c>
       <c r="AF10">
         <v>-533000000.0</v>
       </c>
       <c r="AG10">
         <v>-533000000.0</v>
       </c>
       <c r="AH10">
-        <v>-247000000.0</v>
+        <v>-533000000.0</v>
       </c>
       <c r="AI10">
         <v>-247000000.0</v>
       </c>
       <c r="AJ10">
         <v>-247000000.0</v>
       </c>
       <c r="AK10">
         <v>-247000000.0</v>
       </c>
       <c r="AL10">
-        <v>-235000000.0</v>
+        <v>-247000000.0</v>
       </c>
       <c r="AM10">
         <v>-235000000.0</v>
       </c>
       <c r="AN10">
         <v>-235000000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AO10">
+        <v>-235000000.0</v>
+      </c>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-482000000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-506000000.0</v>
       </c>
-      <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-454000000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-701000000.0</v>
       </c>
-      <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>45000000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
-      <c r="BJ10">
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>965000000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>237000000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>175000000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>23000000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>141958000.0</v>
       </c>
-      <c r="CW10"/>
+      <c r="CX10"/>
     </row>
-    <row r="11" spans="1:101">
+    <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-184000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>127000000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>202000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-118000000.0</v>
       </c>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
         <v>-21000000.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-324000000.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
+        <v>0.0</v>
+      </c>
+      <c r="AA11">
         <v>553000000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>309000000.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>58000000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-587000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>378000000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>142000000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>502000000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>515000000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>195000000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>490000000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>512000000.0</v>
       </c>
-      <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>246000000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>323000000.0</v>
       </c>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>258000000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>239000000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>238000000.0</v>
       </c>
-      <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11">
         <v>81689000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>150018000.0</v>
       </c>
-      <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11">
         <v>65424000.0</v>
       </c>
-      <c r="CW11"/>
+      <c r="CX11"/>
     </row>
-    <row r="12" spans="1:101">
+    <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>730000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269000000.0</v>
       </c>
       <c r="M12">
         <v>269000000.0</v>
       </c>
       <c r="N12">
+        <v>269000000.0</v>
+      </c>
+      <c r="O12">
         <v>1026000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1514000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>932000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>243000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-14371000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>575000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-107000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>398000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-429000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>978000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>661000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1546000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>583000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>724000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-3829000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>579000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>945000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>620000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-5369000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1674000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>341000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>100000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>134000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>511000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1026000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>-9041000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1076000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>5033000000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
+      <c r="CX12"/>
     </row>
-    <row r="13" spans="1:101">
+    <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1257000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250000000.0</v>
       </c>
       <c r="M13">
         <v>250000000.0</v>
       </c>
       <c r="N13">
+        <v>250000000.0</v>
+      </c>
+      <c r="O13">
         <v>-422000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>714000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>390000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2167000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>916000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>255000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-29000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1691000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1307000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1004000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>230000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-2531000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1403000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>545000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-380000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1484000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1226000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>318000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>269000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1185000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-240000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>166000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>182000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1409000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-562000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-100000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-250000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1453000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1019000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-1137000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
+      <c r="CX13"/>
     </row>
-    <row r="14" spans="1:101">
+    <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>1228000000.0</v>
+      </c>
+      <c r="C14">
         <v>1550882086.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1364000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1256000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1150000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1628000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1965000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1162000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1314000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1614136908.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3111000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1825000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1996000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1948000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1915000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1802000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1405000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1519000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1453000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1444000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1697000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1617000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1734000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1703000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1410000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1937000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1402000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1046000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1441000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1959000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1365000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>982000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1005000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1724000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1478000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1354000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1776000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1832000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1508000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1466000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1369000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1429000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1355000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1509000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1282000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1291000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1167000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1175000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1220000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1259000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1219000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1253000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1194000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1384000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1232000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1194000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
-      <c r="BR14">
+      <c r="BR14"/>
+      <c r="BS14">
         <v>551000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>861000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>624000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>634000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>785000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>953000000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>564000000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>556000000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>516000000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>588000000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>446000000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>437000000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>640000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>498000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>294000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>285000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>311000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>403000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>316000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>309000000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>329000000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>361000000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>289000000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>304000000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-84000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>244000000.0</v>
       </c>
-      <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
+      <c r="CX14"/>
     </row>
-    <row r="15" spans="1:101">
+    <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>6197000000.0</v>
+      </c>
+      <c r="C15">
         <v>10138962.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>29796166.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2485000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5333000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>7624000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>2417000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5207000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>132999999.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7255000000.0</v>
       </c>
       <c r="M15">
         <v>7255000000.0</v>
       </c>
       <c r="N15">
-        <v>7506000000.0</v>
+        <v>7255000000.0</v>
       </c>
       <c r="O15">
         <v>7506000000.0</v>
       </c>
       <c r="P15">
         <v>7506000000.0</v>
       </c>
       <c r="Q15">
         <v>7506000000.0</v>
       </c>
       <c r="R15">
-        <v>7368000000.0</v>
+        <v>7506000000.0</v>
       </c>
       <c r="S15">
         <v>7368000000.0</v>
       </c>
       <c r="T15">
         <v>7368000000.0</v>
       </c>
       <c r="U15">
         <v>7368000000.0</v>
       </c>
       <c r="V15">
-        <v>6987000000.0</v>
+        <v>7368000000.0</v>
       </c>
       <c r="W15">
         <v>6987000000.0</v>
       </c>
       <c r="X15">
         <v>6987000000.0</v>
       </c>
       <c r="Y15">
         <v>6987000000.0</v>
       </c>
       <c r="Z15">
-        <v>6645000000.0</v>
+        <v>6987000000.0</v>
       </c>
       <c r="AA15">
         <v>6645000000.0</v>
       </c>
       <c r="AB15">
         <v>6645000000.0</v>
       </c>
       <c r="AC15">
         <v>6645000000.0</v>
       </c>
       <c r="AD15">
         <v>6645000000.0</v>
       </c>
       <c r="AE15">
         <v>6645000000.0</v>
       </c>
       <c r="AF15">
         <v>6645000000.0</v>
       </c>
       <c r="AG15">
+        <v>6645000000.0</v>
+      </c>
+      <c r="AH15">
         <v>6966000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6495000000.0</v>
       </c>
       <c r="AI15">
         <v>6495000000.0</v>
       </c>
       <c r="AJ15">
         <v>6495000000.0</v>
       </c>
       <c r="AK15">
         <v>6495000000.0</v>
       </c>
       <c r="AL15">
-        <v>6475000000.0</v>
+        <v>6495000000.0</v>
       </c>
       <c r="AM15">
         <v>6475000000.0</v>
       </c>
       <c r="AN15">
         <v>6475000000.0</v>
       </c>
       <c r="AO15">
         <v>6475000000.0</v>
       </c>
       <c r="AP15">
-        <v>6643000000.0</v>
+        <v>6475000000.0</v>
       </c>
       <c r="AQ15">
         <v>6643000000.0</v>
       </c>
       <c r="AR15">
         <v>6643000000.0</v>
       </c>
       <c r="AS15">
         <v>6643000000.0</v>
       </c>
       <c r="AT15">
-        <v>6810000000.0</v>
+        <v>6643000000.0</v>
       </c>
       <c r="AU15">
         <v>6810000000.0</v>
       </c>
       <c r="AV15">
         <v>6810000000.0</v>
       </c>
       <c r="AW15">
         <v>6810000000.0</v>
       </c>
       <c r="AX15">
-        <v>6100000000.0</v>
+        <v>6810000000.0</v>
       </c>
       <c r="AY15">
         <v>6100000000.0</v>
       </c>
       <c r="AZ15">
+        <v>6100000000.0</v>
+      </c>
+      <c r="BA15">
         <v>6000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>6106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6030000000.0</v>
       </c>
       <c r="BC15">
         <v>6030000000.0</v>
       </c>
       <c r="BD15">
+        <v>6030000000.0</v>
+      </c>
+      <c r="BE15">
         <v>20000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>6010000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5368000000.0</v>
       </c>
       <c r="BG15">
         <v>5368000000.0</v>
       </c>
       <c r="BH15">
+        <v>5368000000.0</v>
+      </c>
+      <c r="BI15">
         <v>16000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5352000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4486000000.0</v>
       </c>
       <c r="BK15">
         <v>4486000000.0</v>
       </c>
       <c r="BL15">
+        <v>4486000000.0</v>
+      </c>
+      <c r="BM15">
         <v>18000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4468000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3941000000.0</v>
       </c>
       <c r="BO15">
         <v>3941000000.0</v>
       </c>
       <c r="BP15">
+        <v>3941000000.0</v>
+      </c>
+      <c r="BQ15">
         <v>10000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>3931000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3345000000.0</v>
       </c>
       <c r="BS15">
         <v>3345000000.0</v>
       </c>
-      <c r="BT15"/>
+      <c r="BT15">
+        <v>3345000000.0</v>
+      </c>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>2598000000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>2049000000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>1968000000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
-      <c r="CK15">
+      <c r="CK15"/>
+      <c r="CL15">
         <v>1968000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1724000000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
-      <c r="CO15">
+      <c r="CO15"/>
+      <c r="CP15">
         <v>1724000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1658353000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>1321846000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>1273917000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1285251000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:101">
+    <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>6877000000.0</v>
+      </c>
+      <c r="C16">
         <v>11435019639.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9556000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6656000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7066000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11459000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>13609000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7903000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9469000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13392973629.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12405000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10885000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>12000000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7517000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8726000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3625000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13852000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>12407000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7211000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5117000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3801000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9658000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8994000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5917000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4528000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11112000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8378000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9991000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6807000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>13271000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>14000000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>12446000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5813000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8860000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8810000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7856000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7572000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7007000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>7174000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5036000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4457000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4674000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5328000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5218000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6473000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>13023000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9641000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6797000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7170000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6687000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6363000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>4077000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4706000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>5552000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4591000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>4598000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4041000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3709000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>4086000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>4231000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7174000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>5319000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>5386000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5558000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5066000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2894000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2773000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3590000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1575000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2038000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>4449000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>14069000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>6931000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5360000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7414000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2612000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2290000000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>3815000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4013000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2450000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6474000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6321000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3532000000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>4939000000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>7289000000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>6083000000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3180000000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3570000000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>3248000000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5646000000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>4684000000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>4554000000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>5974000000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5813000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>6073000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7857000000.0</v>
       </c>
-      <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
+      <c r="CX16"/>
     </row>
-    <row r="17" spans="1:101">
+    <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -36493,532 +36754,539 @@
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
+      <c r="CX17"/>
     </row>
-    <row r="18" spans="1:101">
+    <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>2869000000.0</v>
+      </c>
+      <c r="C18">
         <v>1642801600.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5740000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>6106000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2151000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3062000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5487000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4147000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1109000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2141000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4695000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2580000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2487000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3464000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4249000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3172000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>790000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2907000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4386000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>3535000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1272000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2982000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2529000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3509000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>2048000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2904000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3997000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2671000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1793000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>2857000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>3209000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>3322000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1716000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2438000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2917000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2988000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1312000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2679000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>2252000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2436000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>833000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>2843000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2346000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1868000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>989000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4071000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3012000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>2379000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>682000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3325000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3450000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>1650000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1178000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3415000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3311000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2271000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1892000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4049000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3650000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>2822000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1401000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3833000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>2835000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>2308000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2859000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>3472000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>2638000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1763000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>1585000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2412000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2398000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1306000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1337000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-6355000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>9540000000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1195000000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1697000000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1110000000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2032000000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>1406000000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1840000000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1482000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2253000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1062000000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>1735000000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1193000000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>1839000000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1340000000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>903000000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>1168000000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>1567000000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>834000000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1540000000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1864000000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1084000000.0</v>
       </c>
-      <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
+      <c r="CX18"/>
     </row>
-    <row r="19" spans="1:101">
+    <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19">
+        <v>1112000000.0</v>
+      </c>
+      <c r="C19">
         <v>-18000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-860000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2243000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>330000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3033000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-374000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3207000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-899000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1760000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2212000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1053000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>10621000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1467000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5749000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-11126000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>10946000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5730000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-787000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>157000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1715000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-571000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2045000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-425000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-10141000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>318000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3398000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-474000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1328000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-2140000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-119000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>13075000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-25000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-140000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-141000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>38000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-15000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>92000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-431000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>3479000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>-29000000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
+      <c r="CX19"/>
     </row>
-    <row r="20" spans="1:101">
+    <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -37076,2736 +37344,2767 @@
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
+      <c r="CX20"/>
     </row>
-    <row r="21" spans="1:101">
+    <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>11573000000.0</v>
+      </c>
+      <c r="C21">
         <v>3283000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-511000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>181000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-523000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-106000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2510000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-2704000000.0</v>
       </c>
       <c r="M21">
         <v>-2704000000.0</v>
       </c>
       <c r="N21">
+        <v>-2704000000.0</v>
+      </c>
+      <c r="O21">
         <v>-1272000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2022000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>331000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>404000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3110000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1260000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2371000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>755000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1031000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2816000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2245000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7532000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1154000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>238000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-869000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3172000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>477000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-598000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1012000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5304000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3990000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-576000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1219000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7234000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2055000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1961000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>3318000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-1929000000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
+      <c r="CX21"/>
     </row>
-    <row r="22" spans="1:101">
+    <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B22">
+        <v>3156000000.0</v>
+      </c>
+      <c r="C22">
         <v>2408816858.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3930000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4024000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3606000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2818000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3189000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3246000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2688000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2681418869.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1513000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2317000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2294000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1466000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1330000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1695000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2219000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>16306000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2758000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2895000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2059000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2099000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1932000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1867000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2173000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1129000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2041000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2109000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1868000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1194000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1882000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>7768000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2028000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1976000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2083000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1979000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1665000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>936000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1945000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1806000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2011000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1054000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1812000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1856000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2306000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2448000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3102000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2723000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2968000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2058000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2264000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2548000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2422000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2082000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2417000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2675000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2327000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1210000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2488000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2726000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2821000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2265000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2319000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2437000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2948000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2323000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2112000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2044000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1975000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1507000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>2082000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2266000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>2308000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>931000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1574000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1885000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2150000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1480000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1870000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1713000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1956000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1352000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1666000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1646000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1477000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1378000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1547000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>1549000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1293000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1360000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1277000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1316000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>1063000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1430000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1195000000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1516068000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1063020000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2159835000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2072000000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1884469000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>2565599000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>78000000.0</v>
+      </c>
+      <c r="C23">
         <v>-197518597.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5796166.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-195000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-128000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-38000000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-84000000.0</v>
+      </c>
+      <c r="J23">
         <v>-11000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-25000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3499000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>106000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1014000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-44000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-7000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>81000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>116000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-57000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>10000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>135000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-137000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>69000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>609000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-39000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3209000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>207000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>225000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-14000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-8000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>379000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-543000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>37000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>83000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>165000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1472000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-14000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>34000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-29000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1476000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>152000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-192000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2400000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-38000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-25000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-78000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2317000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-21000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>135000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-148000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-33000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-26000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>93000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-126000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-83000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-93000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-753000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-2461000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-62000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-4000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>82000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-112000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-53000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>5000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>78000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-82000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-13000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-17000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4179000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-3689000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-3156000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-2873000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-807000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2482000000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1938000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-462000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-823000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1747000000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1801000000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-597000000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1646000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-3116000000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>820000000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-952000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-740000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>32000000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-46000000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1238000000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-2622000000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>139000000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>822000000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-5846000000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
+      <c r="CX23"/>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-459000000.0</v>
+      </c>
+      <c r="C24">
         <v>88383200.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-425000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-226000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1243000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-487000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-466000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-411000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-928000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-88000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>9326000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>11034000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>11091000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-142000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-340000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-186000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-503000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-364000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-79000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>261000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>132000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-251000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>75000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-48000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>341000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>134000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>162000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-195000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>157000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>95000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>222000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>235000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-702000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-57000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>253000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>291000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>74000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>331000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-157000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>351000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-241000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>255000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-618000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>10178000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>565000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1055000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-230000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1968000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1478000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>186000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>259000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1346000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-94000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>299000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>34000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>179000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-139000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>15000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>714000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>134000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>157000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>15897000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-233000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-100000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>3375000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3077000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1877000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-2474000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>7421000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-12645000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5452000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>3837000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>3910000000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>5311000000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-4318000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>232000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-4860000000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-5297000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>2625000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6293000000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>11168000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-614000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>477000000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>167000000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>5387000000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
-      <c r="CV24">
+      <c r="CV24"/>
+      <c r="CW24">
         <v>1333786000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>88258000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>-907000000.0</v>
+      </c>
+      <c r="C25">
         <v>586680403.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-593000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>168000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-403000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-995000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-147000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-623000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-449000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>863444222.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-668000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1089000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-474000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-360000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>564000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-239000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-617000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-15957000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-340000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1133000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-726000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1552000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-1154000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-879000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>446000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1182000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-154000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-686000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-76000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-235000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-246000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-4233000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1514000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-484000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>71000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-33000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-53000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>308000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-322000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-153000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-479000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>195000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-283000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>146000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-252000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-194000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-287000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-164000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-910000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>85000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-8000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-239000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-45000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-56000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-159000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-195000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2395000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1543000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1974000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1071000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2147000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-176000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1090000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1425000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>378000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1247000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>577000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>847000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>283000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-334000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-1020000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1202000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-7518000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7986000000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-391000000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>270000000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-260000000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-694000000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>479000000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>13000000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-332000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>374000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-615000000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-14000000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-346000000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>71000000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-39000000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-199000000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-43000000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>164000000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-166000000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-59000000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>26000000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>560000000.0</v>
       </c>
-      <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>-1875000000.0</v>
+      </c>
+      <c r="C26">
         <v>-1477551481.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2302000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2714000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2716000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2762000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2854000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1616000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1099000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1251000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1625000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2957000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2886000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2678000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2718000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2714000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-2542000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-148000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-284000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-703000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1922000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1768000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-924000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-9000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-141000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2940000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-2368000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-222000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-249000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1013000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-599000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-175000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1159000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1398000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1876000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1292000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-419000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-410000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-96000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-184000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-3654000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-1875000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-624000000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-4299000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-756000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1870000000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-2400000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-997000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-748000000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-414000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-36000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-266000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>211000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-851000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-643000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-1742000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-392000000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>44000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-240000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-2865000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>29000000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>-316000000.0</v>
       </c>
-      <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>32000000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-122000000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>303000000.0</v>
+      </c>
+      <c r="C27">
         <v>299000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>268000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>267000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>262000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>272000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>255000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>257000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>260000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>248000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>205000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>233000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>199000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>197000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>208000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>204000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>203000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>195000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>173000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>185000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>183000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>159000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>202000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>199000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>178000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>170000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>216000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>174000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>198000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>195000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>169000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>155000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>182000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>440000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>169000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>-378000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>-364000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>846000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-468000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-566000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-68000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>903000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-301000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-642000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>225000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1007000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>-891000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>-565000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>90000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>892000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-246000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>-539000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>-103000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1000000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-348000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>-973000000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>3579000000.0</v>
+      </c>
+      <c r="C28">
         <v>1713081719.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2789000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5213000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8548000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2996000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-382000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3200000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5164000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-607000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-832000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3637000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-9202000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3994000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4738000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2302000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-9528000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3251000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1534000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2939000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-8540000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2936000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1900000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2185000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1013000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-1203000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2713000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-9683000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>453000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1621000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1530000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1546000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2396000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1937000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-3012000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-388000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-2303000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-342000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1642000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1027000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2775000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2196000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-2450000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1755000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-742000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1080000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2638000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3687000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1518000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1392000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-2519000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-3340000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1144000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2117000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1672000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1742000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-4220000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-3760000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6557000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-487000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-4060000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7204000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>950000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>22000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-141000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>443000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2055000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>452000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-3748000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>685000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4179000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-3689000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-3156000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-2873000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-807000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-2482000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-1938000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-462000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-823000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1747000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1801000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-597000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1646000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-3116000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>820000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-952000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-740000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-2252000000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-588000000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-879000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2590000000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1707000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>822000000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-5846000000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
+      <c r="CX28"/>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>3676000000.0</v>
+      </c>
+      <c r="C29">
         <v>2253702452.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6571000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6664000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3645000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4193000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6286000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4875000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2265000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2547000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5378000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3576000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2957000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4111000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4721000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3755000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1649000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3884000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4925000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4132000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2130000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4005000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3156000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3961000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2528000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3540000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>4562000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>3111000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2412000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3766000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4050000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3942000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>2514000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>3408000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3586000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>3582000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2045000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>3591000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3231000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3111000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1542000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4157000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>3126000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2910000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1704000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5205000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>4011000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3341000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1341000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4450000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4379000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2517000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1828000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>4627000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>4066000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2985000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2516000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4722000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4234000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3446000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1907000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>4577000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3227000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2956000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>3307000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4466000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>3154000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2618000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1953000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>3283000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2876000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1870000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1740000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-5017000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>10190000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1813000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2224000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>2290000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2517000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>1759000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2144000000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2260000000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2538000000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1325000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1957000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>1761000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2136000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>1666000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>1162000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>1885000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1878000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>1130000000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1759000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2426000000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1311000000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>2076408000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>1213436000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4423425000.0</v>
       </c>
-      <c r="CU29"/>
-      <c r="CV29">
+      <c r="CV29"/>
+      <c r="CW29">
         <v>4698185000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2336375000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-11736000000.0</v>
+      </c>
+      <c r="C30">
         <v>-2111178114.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-860000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2243000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>330000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3033000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-374000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3207000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-899000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1112000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2212000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1053000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10621000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1467000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>5198000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-11628000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>9365000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4563000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1232000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>97000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>780000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-571000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2045000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-425000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-10141000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>318000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3398000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-474000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1328000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-4935000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-886000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4325000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4095000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-996000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-685000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-337000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1101000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-1073000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-752000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-844000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-772000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1690000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-753000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1784000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6557000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-919000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>54000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1078000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2823000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2655000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-753000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-640000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>696000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2536000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1971000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-723000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-445000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-824000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-569000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>110000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>491000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-587000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-10662000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-3371000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-1136000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4193000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-4452000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2732000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2842000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-1729000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-13123000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1051000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3434000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1681000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2588000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-725000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1250000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-834000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-480000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-5020000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-241000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-1305000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3332000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5248000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2403000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>260000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1570000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-620000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1289000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-335000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-925000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>14000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-52000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-1114000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1534000000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>686448000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>